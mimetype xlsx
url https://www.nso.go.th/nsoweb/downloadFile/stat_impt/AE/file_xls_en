--- v0 (2025-10-02)
+++ v1 (2026-05-24)
@@ -1,239 +1,320 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B121A36-5A8A-47B2-A997-8F40C2E2B612}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4FE49751-6CC5-468B-BAE5-B3B52135DF91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="12810" windowHeight="11760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Data" sheetId="1" r:id="rId1"/>
+    <sheet name="data" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="14">
-[...28 lines deleted...]
-    <t>Laem Chabang port</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+  <si>
+    <r>
+      <t xml:space="preserve">Unit: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Billion Bath, Percent to GDP</t>
+    </r>
+  </si>
+  <si>
+    <t>Transportation Cost</t>
+  </si>
+  <si>
+    <t>    Rail</t>
+  </si>
+  <si>
+    <t>    Road</t>
+  </si>
+  <si>
+    <t>    Water</t>
+  </si>
+  <si>
+    <t>    Air</t>
+  </si>
+  <si>
+    <t>Inventory Holding Costs</t>
+  </si>
+  <si>
+    <t>    Inventory Carrying Cost</t>
+  </si>
+  <si>
+    <t>    Warehousing Costs</t>
+  </si>
+  <si>
+    <t>Total Logistics Cost</t>
+  </si>
+  <si>
+    <t>Gross Domestic Product (GDP)</t>
+  </si>
+  <si>
+    <t>Transportation Cost to GDP</t>
+  </si>
+  <si>
+    <t>Logistics Costs to GDP</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">    Note:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Information by Data Development Working Group</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Source: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>Port Authority of Thailand, Ministry of Transport</t>
+      <t>Office of the National Economic and Social Development Council, Office of the Prime Minister</t>
     </r>
   </si>
   <si>
-    <t>International</t>
-[...16 lines deleted...]
-    <t>International Waterway Transportation: Fiscal Year 2012 - 2024</t>
+    <t xml:space="preserve">                r  refers to revised data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                p refers to preliminary data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                e  refers to estimated data.</t>
+  </si>
+  <si>
+    <t>Logistics Cost</t>
+  </si>
+  <si>
+    <t>    Pipeline</t>
+  </si>
+  <si>
+    <t>    Transport-Related Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Parcel Services</t>
+  </si>
+  <si>
+    <t>Logistics Administration Cost</t>
+  </si>
+  <si>
+    <t>Proportion of Logistics Costs to GDP</t>
+  </si>
+  <si>
+    <t>Inventory Holding Cost to GDP</t>
+  </si>
+  <si>
+    <t>Logistics Administration Cost to GDP</t>
+  </si>
+  <si>
+    <t>Thailand's Logistics Cost and Logistics Cost to GDP: Year 2012 - 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+  </numFmts>
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -497,885 +578,1080 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="32.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="34.28515625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="9.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="8" max="14" width="9.42578125" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+    </row>
+    <row r="2" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+    </row>
+    <row r="3" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="7"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+    </row>
+    <row r="4" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="C4" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D4" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E4" s="5">
+        <v>2015</v>
+      </c>
+      <c r="F4" s="5">
+        <v>2016</v>
+      </c>
+      <c r="G4" s="5">
+        <v>2017</v>
+      </c>
+      <c r="H4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="I4" s="5">
+        <v>2019</v>
+      </c>
+      <c r="J4" s="5">
+        <v>2020</v>
+      </c>
+      <c r="K4" s="5">
+        <v>2021</v>
+      </c>
+      <c r="L4" s="5">
+        <v>2022</v>
+      </c>
+      <c r="M4" s="5">
+        <v>2023</v>
+      </c>
+      <c r="N4" s="5">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="10">
+        <v>932.19999999999993</v>
+      </c>
+      <c r="C5" s="10">
+        <v>953.40000000000009</v>
+      </c>
+      <c r="D5" s="10">
+        <v>994.9</v>
+      </c>
+      <c r="E5" s="11">
+        <v>1016.2999999999998</v>
+      </c>
+      <c r="F5" s="11">
+        <v>1078.3000000000002</v>
+      </c>
+      <c r="G5" s="11">
+        <v>1049.5</v>
+      </c>
+      <c r="H5" s="11">
+        <v>1104.8</v>
+      </c>
+      <c r="I5" s="11">
+        <v>1113.7</v>
+      </c>
+      <c r="J5" s="11">
+        <v>1039.4000000000001</v>
+      </c>
+      <c r="K5" s="11">
+        <v>1139</v>
+      </c>
+      <c r="L5" s="11">
+        <v>1213.3</v>
+      </c>
+      <c r="M5" s="11">
+        <v>1210.7</v>
+      </c>
+      <c r="N5" s="11">
+        <v>1200.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="13">
+        <v>39.4</v>
+      </c>
+      <c r="C6" s="13">
+        <v>35.6</v>
+      </c>
+      <c r="D6" s="13">
+        <v>49.6</v>
+      </c>
+      <c r="E6" s="14">
+        <v>43.6</v>
+      </c>
+      <c r="F6" s="14">
+        <v>51.9</v>
+      </c>
+      <c r="G6" s="14">
+        <v>62.4</v>
+      </c>
+      <c r="H6" s="14">
+        <v>68.2</v>
+      </c>
+      <c r="I6" s="14">
+        <v>61.1</v>
+      </c>
+      <c r="J6" s="14">
+        <v>53.2</v>
+      </c>
+      <c r="K6" s="14">
+        <v>60.2</v>
+      </c>
+      <c r="L6" s="14">
+        <v>49.7</v>
+      </c>
+      <c r="M6" s="14">
+        <v>47.4</v>
+      </c>
+      <c r="N6" s="14">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="13">
+        <v>2.1</v>
+      </c>
+      <c r="C7" s="13">
+        <v>2.1</v>
+      </c>
+      <c r="D7" s="13">
+        <v>1.8</v>
+      </c>
+      <c r="E7" s="14">
+        <v>1.8</v>
+      </c>
+      <c r="F7" s="14">
+        <v>2.1</v>
+      </c>
+      <c r="G7" s="14">
+        <v>2.1</v>
+      </c>
+      <c r="H7" s="14">
+        <v>2.1</v>
+      </c>
+      <c r="I7" s="14">
+        <v>2</v>
+      </c>
+      <c r="J7" s="14">
+        <v>1.9</v>
+      </c>
+      <c r="K7" s="14">
+        <v>1.8</v>
+      </c>
+      <c r="L7" s="14">
+        <v>1.9</v>
+      </c>
+      <c r="M7" s="14">
+        <v>2.1</v>
+      </c>
+      <c r="N7" s="14">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="13">
+        <v>554.5</v>
+      </c>
+      <c r="C8" s="13">
+        <v>562.29999999999995</v>
+      </c>
+      <c r="D8" s="13">
+        <v>577.1</v>
+      </c>
+      <c r="E8" s="14">
+        <v>590.9</v>
+      </c>
+      <c r="F8" s="14">
+        <v>631</v>
+      </c>
+      <c r="G8" s="14">
+        <v>559</v>
+      </c>
+      <c r="H8" s="14">
+        <v>567.6</v>
+      </c>
+      <c r="I8" s="14">
+        <v>564.5</v>
+      </c>
+      <c r="J8" s="14">
+        <v>517.79999999999995</v>
+      </c>
+      <c r="K8" s="14">
+        <v>518.6</v>
+      </c>
+      <c r="L8" s="14">
+        <v>531.79999999999995</v>
+      </c>
+      <c r="M8" s="14">
+        <v>558.1</v>
+      </c>
+      <c r="N8" s="14">
+        <v>513.79999999999995</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="13">
+        <v>201.8</v>
+      </c>
+      <c r="C9" s="13">
+        <v>203.6</v>
+      </c>
+      <c r="D9" s="13">
+        <v>205</v>
+      </c>
+      <c r="E9" s="14">
+        <v>220.4</v>
+      </c>
+      <c r="F9" s="14">
+        <v>224.3</v>
+      </c>
+      <c r="G9" s="14">
+        <v>233.2</v>
+      </c>
+      <c r="H9" s="14">
+        <v>243</v>
+      </c>
+      <c r="I9" s="14">
+        <v>238.6</v>
+      </c>
+      <c r="J9" s="14">
+        <v>233.6</v>
+      </c>
+      <c r="K9" s="14">
+        <v>275.3</v>
+      </c>
+      <c r="L9" s="14">
+        <v>311.5</v>
+      </c>
+      <c r="M9" s="14">
+        <v>286.2</v>
+      </c>
+      <c r="N9" s="14">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="13">
+        <v>41.4</v>
+      </c>
+      <c r="C10" s="13">
+        <v>41.1</v>
+      </c>
+      <c r="D10" s="13">
+        <v>39.5</v>
+      </c>
+      <c r="E10" s="14">
+        <v>36.4</v>
+      </c>
+      <c r="F10" s="14">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="G10" s="14">
+        <v>42.4</v>
+      </c>
+      <c r="H10" s="14">
+        <v>46.1</v>
+      </c>
+      <c r="I10" s="14">
+        <v>42.5</v>
+      </c>
+      <c r="J10" s="14">
+        <v>13.8</v>
+      </c>
+      <c r="K10" s="14">
+        <v>14.1</v>
+      </c>
+      <c r="L10" s="14">
+        <v>32.5</v>
+      </c>
+      <c r="M10" s="14">
+        <v>35.5</v>
+      </c>
+      <c r="N10" s="14">
+        <v>42.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="13">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="C11" s="13">
+        <v>87.1</v>
+      </c>
+      <c r="D11" s="13">
+        <v>97.9</v>
+      </c>
+      <c r="E11" s="14">
+        <v>99.8</v>
+      </c>
+      <c r="F11" s="14">
+        <v>103.9</v>
+      </c>
+      <c r="G11" s="14">
+        <v>113.7</v>
+      </c>
+      <c r="H11" s="14">
+        <v>126</v>
+      </c>
+      <c r="I11" s="14">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="J11" s="14">
+        <v>152.6</v>
+      </c>
+      <c r="K11" s="14">
+        <v>169.9</v>
+      </c>
+      <c r="L11" s="14">
+        <v>180</v>
+      </c>
+      <c r="M11" s="14">
+        <v>192.1</v>
+      </c>
+      <c r="N11" s="14">
+        <v>200.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="13">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C12" s="13">
+        <v>21.6</v>
+      </c>
+      <c r="D12" s="13">
+        <v>24</v>
+      </c>
+      <c r="E12" s="14">
+        <v>23.4</v>
+      </c>
+      <c r="F12" s="14">
+        <v>25.4</v>
+      </c>
+      <c r="G12" s="14">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="H12" s="14">
+        <v>51.8</v>
+      </c>
+      <c r="I12" s="14">
+        <v>57.7</v>
+      </c>
+      <c r="J12" s="14">
+        <v>66.5</v>
+      </c>
+      <c r="K12" s="14">
+        <v>99.1</v>
+      </c>
+      <c r="L12" s="14">
+        <v>105.9</v>
+      </c>
+      <c r="M12" s="14">
+        <v>89.3</v>
+      </c>
+      <c r="N12" s="14">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="10">
+        <v>682.9</v>
+      </c>
+      <c r="C13" s="10">
+        <v>713.90000000000009</v>
+      </c>
+      <c r="D13" s="10">
+        <v>711.19999999999993</v>
+      </c>
+      <c r="E13" s="11">
+        <v>724.1</v>
+      </c>
+      <c r="F13" s="11">
+        <v>743.1</v>
+      </c>
+      <c r="G13" s="11">
+        <v>880.4</v>
+      </c>
+      <c r="H13" s="11">
+        <v>924.1</v>
+      </c>
+      <c r="I13" s="11">
+        <v>972.7</v>
+      </c>
+      <c r="J13" s="11">
+        <v>978.9</v>
+      </c>
+      <c r="K13" s="11">
+        <v>1001.2</v>
+      </c>
+      <c r="L13" s="11">
+        <v>1084.9000000000001</v>
+      </c>
+      <c r="M13" s="11">
+        <v>1142</v>
+      </c>
+      <c r="N13" s="11">
+        <v>1122.0999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="13">
+        <v>668.1</v>
+      </c>
+      <c r="C14" s="13">
+        <v>696.2</v>
+      </c>
+      <c r="D14" s="13">
+        <v>696.8</v>
+      </c>
+      <c r="E14" s="14">
+        <v>709.2</v>
+      </c>
+      <c r="F14" s="14">
+        <v>730.1</v>
+      </c>
+      <c r="G14" s="14">
+        <v>689</v>
+      </c>
+      <c r="H14" s="14">
+        <v>732.3</v>
+      </c>
+      <c r="I14" s="14">
+        <v>779.4</v>
+      </c>
+      <c r="J14" s="14">
+        <v>783.1</v>
+      </c>
+      <c r="K14" s="14">
+        <v>834.2</v>
+      </c>
+      <c r="L14" s="14">
+        <v>896.4</v>
+      </c>
+      <c r="M14" s="14">
+        <v>948.4</v>
+      </c>
+      <c r="N14" s="14">
+        <v>913.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="13">
+        <v>14.8</v>
+      </c>
+      <c r="C15" s="13">
+        <v>17.7</v>
+      </c>
+      <c r="D15" s="13">
+        <v>14.4</v>
+      </c>
+      <c r="E15" s="14">
+        <v>14.9</v>
+      </c>
+      <c r="F15" s="14">
         <v>13</v>
       </c>
-      <c r="B1" s="2"/>
-[...14 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="G15" s="14">
+        <v>191.4</v>
+      </c>
+      <c r="H15" s="14">
+        <v>191.8</v>
+      </c>
+      <c r="I15" s="14">
+        <v>193.3</v>
+      </c>
+      <c r="J15" s="14">
+        <v>195.8</v>
+      </c>
+      <c r="K15" s="14">
+        <v>167</v>
+      </c>
+      <c r="L15" s="14">
+        <v>188.5</v>
+      </c>
+      <c r="M15" s="14">
+        <v>193.6</v>
+      </c>
+      <c r="N15" s="14">
+        <v>208.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="10">
+        <v>161.5</v>
+      </c>
+      <c r="C16" s="10">
+        <v>166.7</v>
+      </c>
+      <c r="D16" s="10">
+        <v>170.6</v>
+      </c>
+      <c r="E16" s="11">
+        <v>174</v>
+      </c>
+      <c r="F16" s="11">
+        <v>182.1</v>
+      </c>
+      <c r="G16" s="11">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="H16" s="11">
+        <v>163.1</v>
+      </c>
+      <c r="I16" s="11">
+        <v>167.8</v>
+      </c>
+      <c r="J16" s="11">
+        <v>162.30000000000001</v>
+      </c>
+      <c r="K16" s="11">
+        <v>172.1</v>
+      </c>
+      <c r="L16" s="11">
+        <v>184.8</v>
+      </c>
+      <c r="M16" s="11">
+        <v>189.2</v>
+      </c>
+      <c r="N16" s="11">
+        <v>186.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="10">
+        <v>1776.6</v>
+      </c>
+      <c r="C17" s="10">
+        <v>1834.0000000000002</v>
+      </c>
+      <c r="D17" s="10">
+        <v>1876.6999999999998</v>
+      </c>
+      <c r="E17" s="11">
+        <v>1914.3999999999999</v>
+      </c>
+      <c r="F17" s="11">
+        <v>2003.5</v>
+      </c>
+      <c r="G17" s="11">
+        <v>2085.1</v>
+      </c>
+      <c r="H17" s="11">
+        <v>2191.8000000000002</v>
+      </c>
+      <c r="I17" s="11">
+        <v>2254.1999999999998</v>
+      </c>
+      <c r="J17" s="11">
+        <v>2180.6</v>
+      </c>
+      <c r="K17" s="11">
+        <v>2312.3000000000002</v>
+      </c>
+      <c r="L17" s="11">
+        <v>2483</v>
+      </c>
+      <c r="M17" s="11">
+        <v>2542</v>
+      </c>
+      <c r="N17" s="11">
+        <v>2509.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="10">
+        <v>12357.3</v>
+      </c>
+      <c r="C18" s="10">
+        <v>12915.2</v>
+      </c>
+      <c r="D18" s="10">
+        <v>13230.3</v>
+      </c>
+      <c r="E18" s="11">
+        <v>13743.5</v>
+      </c>
+      <c r="F18" s="11">
+        <v>14554.6</v>
+      </c>
+      <c r="G18" s="11">
+        <v>15488.7</v>
+      </c>
+      <c r="H18" s="11">
+        <v>16373.3</v>
+      </c>
+      <c r="I18" s="11">
+        <v>16889.2</v>
+      </c>
+      <c r="J18" s="11">
+        <v>15649.6</v>
+      </c>
+      <c r="K18" s="11">
+        <v>16186.6</v>
+      </c>
+      <c r="L18" s="11">
+        <v>17378</v>
+      </c>
+      <c r="M18" s="11">
+        <v>17954.7</v>
+      </c>
+      <c r="N18" s="11">
+        <v>18578.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
+    </row>
+    <row r="20" spans="1:14" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="13">
+        <v>7.6</v>
+      </c>
+      <c r="C20" s="13">
+        <v>7.5</v>
+      </c>
+      <c r="D20" s="13">
+        <v>7.5</v>
+      </c>
+      <c r="E20" s="14">
+        <v>7.4</v>
+      </c>
+      <c r="F20" s="14">
+        <v>7.4</v>
+      </c>
+      <c r="G20" s="14">
+        <v>6.7</v>
+      </c>
+      <c r="H20" s="14">
+        <v>6.8</v>
+      </c>
+      <c r="I20" s="14">
+        <v>6.6</v>
+      </c>
+      <c r="J20" s="14">
+        <v>6.6</v>
+      </c>
+      <c r="K20" s="14">
+        <v>6.9</v>
+      </c>
+      <c r="L20" s="14">
+        <v>6.9</v>
+      </c>
+      <c r="M20" s="14">
+        <v>6.7</v>
+      </c>
+      <c r="N20" s="14">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="13">
+        <v>5.5</v>
+      </c>
+      <c r="C21" s="13">
+        <v>5.5</v>
+      </c>
+      <c r="D21" s="13">
+        <v>5.4</v>
+      </c>
+      <c r="E21" s="14">
+        <v>5.2</v>
+      </c>
+      <c r="F21" s="14">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G21" s="14">
+        <v>5.7</v>
+      </c>
+      <c r="H21" s="14">
+        <v>5.6</v>
+      </c>
+      <c r="I21" s="14">
+        <v>5.8</v>
+      </c>
+      <c r="J21" s="14">
+        <v>6.3</v>
+      </c>
+      <c r="K21" s="14">
+        <v>6.3</v>
+      </c>
+      <c r="L21" s="14">
+        <v>6.3</v>
+      </c>
+      <c r="M21" s="14">
+        <v>6.4</v>
+      </c>
+      <c r="N21" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="13">
+        <v>1.3</v>
+      </c>
+      <c r="C22" s="13">
+        <v>1.3</v>
+      </c>
+      <c r="D22" s="13">
+        <v>1.3</v>
+      </c>
+      <c r="E22" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="F22" s="14">
+        <v>1.3</v>
+      </c>
+      <c r="G22" s="14">
+        <v>1</v>
+      </c>
+      <c r="H22" s="14">
+        <v>1</v>
+      </c>
+      <c r="I22" s="14">
+        <v>1</v>
+      </c>
+      <c r="J22" s="14">
+        <v>1</v>
+      </c>
+      <c r="K22" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L22" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M22" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N22" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="2"/>
-[...775 lines deleted...]
-      <c r="N23" s="4"/>
+      <c r="B23" s="10">
+        <v>14.4</v>
+      </c>
+      <c r="C23" s="10">
+        <v>14.3</v>
+      </c>
+      <c r="D23" s="10">
+        <v>14.2</v>
+      </c>
+      <c r="E23" s="11">
+        <v>13.9</v>
+      </c>
+      <c r="F23" s="11">
+        <v>13.8</v>
+      </c>
+      <c r="G23" s="11">
+        <v>13.4</v>
+      </c>
+      <c r="H23" s="11">
+        <v>13.4</v>
+      </c>
+      <c r="I23" s="11">
+        <v>13.3</v>
+      </c>
+      <c r="J23" s="11">
+        <v>13.9</v>
+      </c>
+      <c r="K23" s="11">
+        <v>14.3</v>
+      </c>
+      <c r="L23" s="11">
+        <v>14.3</v>
+      </c>
+      <c r="M23" s="11">
+        <v>14.2</v>
+      </c>
+      <c r="N23" s="11">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+      <c r="K24" s="4"/>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4"/>
+      <c r="N24" s="4"/>
+    </row>
+    <row r="25" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+      <c r="N25" s="4"/>
+    </row>
+    <row r="26" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+    </row>
+    <row r="27" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+      <c r="K27" s="4"/>
+      <c r="L27" s="4"/>
+      <c r="M27" s="4"/>
+      <c r="N27" s="4"/>
+    </row>
+    <row r="28" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4"/>
+      <c r="N28" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Data</vt:lpstr>
+      <vt:lpstr>data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>