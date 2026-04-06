--- v0 (2025-10-10)
+++ v1 (2026-04-06)
@@ -1,435 +1,396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29029"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED880F56-59BB-4986-A878-094B1D821D84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17F1E0B1-BB63-4EAD-8D1E-07897F6D326C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11895" yWindow="0" windowWidth="12210" windowHeight="12885" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="12210" windowHeight="12885" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="1" r:id="rId1"/>
     <sheet name="Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...147 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="79">
   <si>
     <t/>
   </si>
   <si>
-    <t>ท่าอากาศยาน</t>
-[...63 lines deleted...]
-    </r>
+    <t>จังหวัด</t>
+  </si>
+  <si>
+    <t>ชนิดใบอนุญาต</t>
+  </si>
+  <si>
+    <t>ทั่วราชอาณาจักร</t>
+  </si>
+  <si>
+    <t>รวมใบอนุญาตทั้งสิ้น</t>
+  </si>
+  <si>
+    <t>ก. รวมใบอนุญาตขับรถตามกฎหมายว่าด้วยรถยนต์</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์ส่วนบุคคลชั่วคราว</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์สามล้อส่วนบุคคลชั่วคราว</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถจักรยานยนต์ชั่วคราว</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์ส่วนบุคคลหนึ่งปี</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์สามล้อส่วนบุคคลหนึ่งปี</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถจักรยานยนต์หนึ่งปี</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์ส่วนบุคคล 5 ปี</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์สามล้อส่วนบุคคล 5 ปี</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถจักรยานยนต์ 5 ปี</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์ส่วนบุคคลตลอดชีพ</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์สามล้อส่วนบุคคลตลอดชีพ</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถจักรยานยนต์ตลอดชีพ</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์สาธารณะ</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถยนต์สามล้อสาธารณะ</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถจักรยานยนต์สาธารณะ</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถระหว่างประเทศ</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถบดถนน</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถแทรกเตอร์</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถใช้งานเกษตรกรรม</t>
+  </si>
+  <si>
+    <t>ใบอนุญาตขับรถอื่นๆ</t>
+  </si>
+  <si>
+    <t>ข. รวมใบอนุญาตผู้ประจำรถตามกฎหมายว่าด้วยการขนส่งทางบก</t>
+  </si>
+  <si>
+    <t>ผู้ขับรถ</t>
+  </si>
+  <si>
+    <t>ชนิดที่ 1</t>
+  </si>
+  <si>
+    <t>ชนิดที่ 2</t>
+  </si>
+  <si>
+    <t>ชนิดที่ 3</t>
+  </si>
+  <si>
+    <t>ชนิดที่ 4</t>
+  </si>
+  <si>
+    <t>ขับรถส่วนบุคคล</t>
+  </si>
+  <si>
+    <t>ขับรถทุกประเภท</t>
+  </si>
+  <si>
+    <t>นายตรวจ</t>
+  </si>
+  <si>
+    <t>ผู้เก็บค่าโดยสาร</t>
+  </si>
+  <si>
+    <t>ผู้บริการ</t>
+  </si>
+  <si>
+    <t>ค. รวมใบอนุญาตขับขี่ล้อเลื่อน</t>
+  </si>
+  <si>
+    <t>กรุงเทพมหานคร</t>
+  </si>
+  <si>
+    <t>จังหวัดอื่นๆ</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">หน่วย: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">เที่ยว, คน, ตัน </t>
+      <t>ฉบับ</t>
     </r>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>หมายเหตุ:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ตั้งแต่ ณ วันที่ 31 กรกฎาคม 2556 ปรับปรุงข้อมูลจากใบอนุญาตที่มีทั้งหมด (ใบอนุญาตที่ไม่สิ้นอายุ+ใบอนุญาตที่สิ้นอายุ) เป็นใบอนุญาตที่ไม่สิ้นอายุ</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">        ที่มา: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>กรมการขนส่งทางบก กระทรวงคมนาคม</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">                    ** ใบอนุญาตแต่ละชนิดใช้สับเปลี่ยนกันไม่ได้ เว้นแต่ ใบอนุญาต ชนิดที่ 2,3 และ4 ใช้เป็นใบอนุญาต ชนิดที่1 ได้ ใบอนุญาต ชนิดที่ 3,4 ใช้เป็นใบอนุญาต ชนิดที่ 2 ได้ ใบอนุญาต ชนิดที่ 4 ใช้เป็นใบอนุญาต ชนิดที่ 3 ได้</t>
+  </si>
+  <si>
+    <t xml:space="preserve">               ชนิดที่ 4 ใบอนุญาตเป็นผู้ขับรถสำหรับรถที่ใช้ขนส่งวัตถุอันตรายตามประเภทหรือชนิดและลักษณะการบรรทุกตามที่อธิบดีกำหนดโดยประกาศในราชกิจจานุเบกษา</t>
+  </si>
+  <si>
+    <t xml:space="preserve">               ชนิดที่ 3 ใบอนุญาตเป็นผู้ขับรถซึ่งโดยสภาพใช้สำหรับลากจูงรถอื่นหรือล้อเลื่อนที่บรรทุกสิ่งใด ๆ บนล้อเลื่อนนั้น</t>
+  </si>
+  <si>
+    <t xml:space="preserve">               ชนิดที่ 2 ใบอนุญาตเป็นผู้ขับรถสำหรับรถที่มีน้ำหนักรถและน้ำหนักบรรทุกรวมกันเกินกว่า 3500 กิโลกรัม ที่มิได้ใช้ขนส่งผู้โดยสาร หรือสำหรับรถขนส่งผู้โดยสารเกินกว่า 20 คน</t>
+  </si>
+  <si>
+    <t xml:space="preserve">               ชนิดที่ 1 ใบอนุญาตเป็นผู้ขับรถสำหรับรถที่มีน้ำหนักรถ และน้ำหนักบรรทุกรวมกันไม่เกิน 3500 กิโลกรัม ที่มิได้ใช้ขนส่งผู้โดยสาร หรือสำหรับรถขนส่งผู้โดยสารไม่เกิน 20 คน</t>
+  </si>
+  <si>
     <t>No.</t>
   </si>
   <si>
     <t>ชื่อรายการไทย</t>
   </si>
   <si>
     <t>รายละเอียด</t>
   </si>
   <si>
     <t>ประเภทข้อมูล</t>
   </si>
   <si>
     <t>ข้อมูลสถิติ</t>
   </si>
   <si>
     <t>ชื่อชุดข้อมูล</t>
   </si>
   <si>
-    <t xml:space="preserve">สถิติการขนส่งทางอากาศ </t>
+    <t xml:space="preserve">จำนวนใบอนุญาตขับรถ และใบอนุญาตผู้ประจำรถ </t>
   </si>
   <si>
     <t>องค์กร</t>
   </si>
   <si>
-    <t>บริษัท ท่าอากาศยานไทย จำกัด (มหาชน) กระทรวงคมนาคม</t>
+    <t>กรมการขนส่งทางบก กระทรวงคมนาคม</t>
   </si>
   <si>
     <t>ชื่อผู้ติดต่อ</t>
   </si>
   <si>
+    <t>กลุ่มคลังข้อมูลสถิติ
+Tel. 02-141-7505</t>
+  </si>
+  <si>
     <t>อีเมลผู้ติดต่อ</t>
   </si>
   <si>
     <t>becobank@nso.go.th</t>
   </si>
   <si>
     <t>คำสำคัญ</t>
   </si>
   <si>
-    <t>สถิติท่าอากาศยาน, จำนวนเที่ยวบิน,ผู้โดยสาร,การขนถ่ายสินค้า, การขนถ่ายไปรษณียภัณฑ์</t>
+    <t xml:space="preserve">ใบอนุญาต, ใบอนุญาตขับรถ, ใบอนุญาตผู้ประจำรถ </t>
   </si>
   <si>
     <t>วัตถุประสงค์</t>
   </si>
   <si>
     <t>หน่วยความถี่ของการปรับปรุงข้อมูล</t>
   </si>
   <si>
     <t>ปี</t>
   </si>
   <si>
     <t>ค่าความถี่ของการปรับปรุงข้อมูล</t>
   </si>
   <si>
     <t>ขอบเขตเชิงภูมิศาสตร์หรือเชิงพื้นที่</t>
   </si>
   <si>
+    <t>ประเทศ</t>
+  </si>
+  <si>
     <t>แหล่งที่มา</t>
   </si>
   <si>
     <t>รูปแบบการเก็บข้อมูล</t>
   </si>
   <si>
     <t>XLS</t>
   </si>
   <si>
     <t>หมวดหมู่ข้อมูลตามธรรมาภิบาลข้อมูลภาครัฐ</t>
   </si>
   <si>
     <t>ข้อมูลสาธารณะ</t>
   </si>
   <si>
     <t>สัญญาอนุญาตให้ใช้ข้อมูล</t>
   </si>
   <si>
     <t>License not specified</t>
   </si>
   <si>
-    <t>สถิติการขนส่งทางอากาศ จำแนกตามท่าอากาศยาน (ระหว่างประเทศ) ปีงบประมาณ 2555 - 2566</t>
+    <t xml:space="preserve">25,839	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6,812	</t>
+  </si>
+  <si>
+    <t>จำนวนใบอนุญาตขับรถ และใบอนุญาตผู้ประจำรถ จำแนกตามประเภทใบอนุญาต ณ วันที่ 31 ธันวาคม พ.ศ. 2555 - 2567</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="\-"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
-      <family val="2"/>
-[...10 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
@@ -480,144 +441,153 @@
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="11"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="ปกติ 2" xfId="2" xr:uid="{8CDBF5E5-1026-40DA-80D5-4A9DCA4F402D}"/>
+    <cellStyle name="ปกติ 2" xfId="2" xr:uid="{3A9AE25C-7DA9-4A2A-B3FE-D084FB52F9F0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -867,4480 +837,6425 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becobank@nso.go.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O89"/>
+  <dimension ref="A1:O137"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="N4" sqref="N4:O87"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B112" workbookViewId="0">
+      <selection activeCell="O129" sqref="O129"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="56" style="1" customWidth="1"/>
+    <col min="3" max="10" width="9.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="15" width="9.5703125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="1" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>78</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
     </row>
-    <row r="2" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="2" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
-    <row r="3" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="3" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="4">
+        <v>2555</v>
+      </c>
+      <c r="D3" s="4">
+        <v>2556</v>
+      </c>
+      <c r="E3" s="4">
+        <v>2557</v>
+      </c>
+      <c r="F3" s="4">
+        <v>2558</v>
+      </c>
+      <c r="G3" s="4">
+        <v>2559</v>
+      </c>
+      <c r="H3" s="4">
+        <v>2560</v>
+      </c>
+      <c r="I3" s="4">
+        <v>2561</v>
+      </c>
+      <c r="J3" s="4">
+        <v>2562</v>
+      </c>
+      <c r="K3" s="4">
+        <v>2563</v>
+      </c>
+      <c r="L3" s="4">
+        <v>2564</v>
+      </c>
+      <c r="M3" s="4">
+        <v>2565</v>
+      </c>
+      <c r="N3" s="4">
+        <v>2566</v>
+      </c>
+      <c r="O3" s="4">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="3">
-[...37 lines deleted...]
-      <c r="A4" s="24" t="s">
+      <c r="B4" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="6">
+        <v>40366962</v>
+      </c>
+      <c r="D4" s="6">
+        <v>28797058</v>
+      </c>
+      <c r="E4" s="6">
+        <v>29605722</v>
+      </c>
+      <c r="F4" s="6">
+        <v>30156417</v>
+      </c>
+      <c r="G4" s="6">
+        <v>31130300</v>
+      </c>
+      <c r="H4" s="6">
+        <v>31767117</v>
+      </c>
+      <c r="I4" s="6">
+        <v>32759020</v>
+      </c>
+      <c r="J4" s="6">
+        <v>33724724</v>
+      </c>
+      <c r="K4" s="6">
+        <v>33433414</v>
+      </c>
+      <c r="L4" s="6">
+        <v>32490476</v>
+      </c>
+      <c r="M4" s="6">
+        <v>32705711</v>
+      </c>
+      <c r="N4" s="6">
+        <v>33509927</v>
+      </c>
+      <c r="O4" s="6">
+        <v>34190445</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="29"/>
+      <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="C5" s="6">
+        <v>37012025</v>
+      </c>
+      <c r="D5" s="6">
+        <v>27134574</v>
+      </c>
+      <c r="E5" s="6">
+        <v>27910355</v>
+      </c>
+      <c r="F5" s="6">
+        <v>28413375</v>
+      </c>
+      <c r="G5" s="6">
+        <v>29322028</v>
+      </c>
+      <c r="H5" s="6">
+        <v>29916777</v>
+      </c>
+      <c r="I5" s="6">
+        <v>30875486</v>
+      </c>
+      <c r="J5" s="6">
+        <v>31806811</v>
+      </c>
+      <c r="K5" s="6">
+        <v>31538162</v>
+      </c>
+      <c r="L5" s="6">
+        <v>30750167</v>
+      </c>
+      <c r="M5" s="6">
+        <v>30913411</v>
+      </c>
+      <c r="N5" s="6">
+        <v>31671654</v>
+      </c>
+      <c r="O5" s="6">
+        <v>32316714</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="29"/>
+      <c r="B6" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="7">
+        <v>2164744</v>
+      </c>
+      <c r="D6" s="7">
+        <v>921114</v>
+      </c>
+      <c r="E6" s="7">
+        <v>791882</v>
+      </c>
+      <c r="F6" s="7">
+        <v>708538</v>
+      </c>
+      <c r="G6" s="7">
+        <v>1377401</v>
+      </c>
+      <c r="H6" s="7">
+        <v>1553957</v>
+      </c>
+      <c r="I6" s="7">
+        <v>1598251</v>
+      </c>
+      <c r="J6" s="7">
+        <v>1675111</v>
+      </c>
+      <c r="K6" s="7">
+        <v>1459086</v>
+      </c>
+      <c r="L6" s="7">
+        <v>1111380</v>
+      </c>
+      <c r="M6" s="7">
+        <v>1258617</v>
+      </c>
+      <c r="N6" s="7">
+        <v>1486241</v>
+      </c>
+      <c r="O6" s="7">
+        <v>1429073</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29"/>
+      <c r="B7" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="7">
+        <v>97482</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1791</v>
+      </c>
+      <c r="E7" s="7">
+        <v>1812</v>
+      </c>
+      <c r="F7" s="7">
+        <v>1029</v>
+      </c>
+      <c r="G7" s="7">
+        <v>1814</v>
+      </c>
+      <c r="H7" s="7">
+        <v>1928</v>
+      </c>
+      <c r="I7" s="7">
+        <v>1598</v>
+      </c>
+      <c r="J7" s="7">
+        <v>1164</v>
+      </c>
+      <c r="K7" s="7">
+        <v>651</v>
+      </c>
+      <c r="L7" s="7">
+        <v>200</v>
+      </c>
+      <c r="M7" s="7">
+        <v>538</v>
+      </c>
+      <c r="N7" s="7">
+        <v>1437</v>
+      </c>
+      <c r="O7" s="7">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="29"/>
+      <c r="B8" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4073815</v>
+      </c>
+      <c r="D8" s="7">
+        <v>685788</v>
+      </c>
+      <c r="E8" s="7">
+        <v>556325</v>
+      </c>
+      <c r="F8" s="7">
+        <v>482214</v>
+      </c>
+      <c r="G8" s="7">
+        <v>863758</v>
+      </c>
+      <c r="H8" s="7">
+        <v>903115</v>
+      </c>
+      <c r="I8" s="7">
+        <v>1001225</v>
+      </c>
+      <c r="J8" s="7">
+        <v>1144168</v>
+      </c>
+      <c r="K8" s="7">
+        <v>967868</v>
+      </c>
+      <c r="L8" s="7">
+        <v>669283</v>
+      </c>
+      <c r="M8" s="7">
+        <v>733559</v>
+      </c>
+      <c r="N8" s="7">
+        <v>969710</v>
+      </c>
+      <c r="O8" s="7">
+        <v>1161857</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="29"/>
+      <c r="B9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="7">
+        <v>1161499</v>
+      </c>
+      <c r="D9" s="8">
+        <v>0</v>
+      </c>
+      <c r="E9" s="8">
+        <v>0</v>
+      </c>
+      <c r="F9" s="8">
+        <v>0</v>
+      </c>
+      <c r="G9" s="8">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <v>0</v>
+      </c>
+      <c r="I9" s="8">
+        <v>0</v>
+      </c>
+      <c r="J9" s="8">
+        <v>0</v>
+      </c>
+      <c r="K9" s="8">
+        <v>0</v>
+      </c>
+      <c r="L9" s="8">
+        <v>0</v>
+      </c>
+      <c r="M9" s="8">
+        <v>0</v>
+      </c>
+      <c r="N9" s="8">
+        <v>0</v>
+      </c>
+      <c r="O9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="29"/>
+      <c r="B10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="7">
+        <v>45010</v>
+      </c>
+      <c r="D10" s="8">
+        <v>0</v>
+      </c>
+      <c r="E10" s="8">
+        <v>0</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>0</v>
+      </c>
+      <c r="I10" s="8">
+        <v>0</v>
+      </c>
+      <c r="J10" s="8">
+        <v>0</v>
+      </c>
+      <c r="K10" s="8">
+        <v>0</v>
+      </c>
+      <c r="L10" s="8">
+        <v>0</v>
+      </c>
+      <c r="M10" s="8">
+        <v>0</v>
+      </c>
+      <c r="N10" s="8">
+        <v>0</v>
+      </c>
+      <c r="O10" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="29"/>
+      <c r="B11" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="7">
+        <v>1750197</v>
+      </c>
+      <c r="D11" s="8">
+        <v>0</v>
+      </c>
+      <c r="E11" s="8">
+        <v>0</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>0</v>
+      </c>
+      <c r="I11" s="8">
+        <v>0</v>
+      </c>
+      <c r="J11" s="8">
+        <v>0</v>
+      </c>
+      <c r="K11" s="8">
+        <v>0</v>
+      </c>
+      <c r="L11" s="8">
+        <v>0</v>
+      </c>
+      <c r="M11" s="8">
+        <v>0</v>
+      </c>
+      <c r="N11" s="8">
+        <v>0</v>
+      </c>
+      <c r="O11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="29"/>
+      <c r="B12" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="7">
+        <v>6918456</v>
+      </c>
+      <c r="D12" s="7">
+        <v>7015440</v>
+      </c>
+      <c r="E12" s="7">
+        <v>7792818</v>
+      </c>
+      <c r="F12" s="7">
+        <v>8384567</v>
+      </c>
+      <c r="G12" s="7">
+        <v>8456905</v>
+      </c>
+      <c r="H12" s="7">
+        <v>8859875</v>
+      </c>
+      <c r="I12" s="7">
+        <v>9489957</v>
+      </c>
+      <c r="J12" s="7">
+        <v>10023681</v>
+      </c>
+      <c r="K12" s="7">
+        <v>10319916</v>
+      </c>
+      <c r="L12" s="7">
+        <v>10447279</v>
+      </c>
+      <c r="M12" s="7">
+        <v>11162773</v>
+      </c>
+      <c r="N12" s="7">
+        <v>11408694</v>
+      </c>
+      <c r="O12" s="7">
+        <v>11804837</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="29"/>
+      <c r="B13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="7">
+        <v>30237</v>
+      </c>
+      <c r="D13" s="7">
+        <v>14635</v>
+      </c>
+      <c r="E13" s="7">
+        <v>14206</v>
+      </c>
+      <c r="F13" s="7">
+        <v>13093</v>
+      </c>
+      <c r="G13" s="7">
+        <v>11581</v>
+      </c>
+      <c r="H13" s="7">
+        <v>10782</v>
+      </c>
+      <c r="I13" s="7">
+        <v>10389</v>
+      </c>
+      <c r="J13" s="7">
+        <v>9921</v>
+      </c>
+      <c r="K13" s="7">
+        <v>8631</v>
+      </c>
+      <c r="L13" s="7">
+        <v>6782</v>
+      </c>
+      <c r="M13" s="7">
+        <v>6183</v>
+      </c>
+      <c r="N13" s="7">
+        <v>5567</v>
+      </c>
+      <c r="O13" s="7">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="7">
+        <v>7239668</v>
+      </c>
+      <c r="D14" s="7">
+        <v>5998424</v>
+      </c>
+      <c r="E14" s="7">
+        <v>6225190</v>
+      </c>
+      <c r="F14" s="7">
+        <v>6241870</v>
+      </c>
+      <c r="G14" s="7">
+        <v>5996903</v>
+      </c>
+      <c r="H14" s="7">
+        <v>5989234</v>
+      </c>
+      <c r="I14" s="7">
+        <v>6171188</v>
+      </c>
+      <c r="J14" s="7">
+        <v>6339641</v>
+      </c>
+      <c r="K14" s="7">
+        <v>6325538</v>
+      </c>
+      <c r="L14" s="7">
+        <v>6157497</v>
+      </c>
+      <c r="M14" s="7">
+        <v>6331159</v>
+      </c>
+      <c r="N14" s="7">
+        <v>6293594</v>
+      </c>
+      <c r="O14" s="7">
+        <v>6350858</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29"/>
+      <c r="B15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="7">
+        <v>6179079</v>
+      </c>
+      <c r="D15" s="7">
+        <v>6174290</v>
+      </c>
+      <c r="E15" s="7">
+        <v>6177915</v>
+      </c>
+      <c r="F15" s="7">
+        <v>6184793</v>
+      </c>
+      <c r="G15" s="7">
+        <v>6186696</v>
+      </c>
+      <c r="H15" s="7">
+        <v>6172559</v>
+      </c>
+      <c r="I15" s="7">
+        <v>6174278</v>
+      </c>
+      <c r="J15" s="7">
+        <v>6175776</v>
+      </c>
+      <c r="K15" s="7">
+        <v>6163078</v>
+      </c>
+      <c r="L15" s="7">
+        <v>6132744</v>
+      </c>
+      <c r="M15" s="7">
+        <v>5637928</v>
+      </c>
+      <c r="N15" s="7">
+        <v>5638591</v>
+      </c>
+      <c r="O15" s="7">
+        <v>5639189</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="29"/>
+      <c r="B16" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="7">
+        <v>4858</v>
+      </c>
+      <c r="D16" s="7">
+        <v>4624</v>
+      </c>
+      <c r="E16" s="7">
+        <v>4621</v>
+      </c>
+      <c r="F16" s="7">
+        <v>4620</v>
+      </c>
+      <c r="G16" s="7">
+        <v>4622</v>
+      </c>
+      <c r="H16" s="7">
+        <v>4609</v>
+      </c>
+      <c r="I16" s="7">
+        <v>4609</v>
+      </c>
+      <c r="J16" s="7">
+        <v>4608</v>
+      </c>
+      <c r="K16" s="7">
+        <v>4593</v>
+      </c>
+      <c r="L16" s="7">
+        <v>4793</v>
+      </c>
+      <c r="M16" s="7">
+        <v>3855</v>
+      </c>
+      <c r="N16" s="7">
+        <v>3854</v>
+      </c>
+      <c r="O16" s="7">
+        <v>3854</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="29"/>
+      <c r="B17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="7">
+        <v>5987650</v>
+      </c>
+      <c r="D17" s="7">
+        <v>5973185</v>
+      </c>
+      <c r="E17" s="7">
+        <v>5975389</v>
+      </c>
+      <c r="F17" s="7">
+        <v>5980136</v>
+      </c>
+      <c r="G17" s="7">
+        <v>5981620</v>
+      </c>
+      <c r="H17" s="7">
+        <v>5963489</v>
+      </c>
+      <c r="I17" s="7">
+        <v>5964750</v>
+      </c>
+      <c r="J17" s="7">
+        <v>5965888</v>
+      </c>
+      <c r="K17" s="7">
+        <v>5950234</v>
+      </c>
+      <c r="L17" s="7">
+        <v>5923369</v>
+      </c>
+      <c r="M17" s="7">
+        <v>5441330</v>
+      </c>
+      <c r="N17" s="7">
+        <v>5441767</v>
+      </c>
+      <c r="O17" s="7">
+        <v>5442276</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="29"/>
+      <c r="B18" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="7">
+        <v>472354</v>
+      </c>
+      <c r="D18" s="7">
+        <v>138258</v>
+      </c>
+      <c r="E18" s="7">
+        <v>132909</v>
+      </c>
+      <c r="F18" s="7">
+        <v>126362</v>
+      </c>
+      <c r="G18" s="7">
+        <v>124617</v>
+      </c>
+      <c r="H18" s="7">
+        <v>127658</v>
+      </c>
+      <c r="I18" s="7">
+        <v>121484</v>
+      </c>
+      <c r="J18" s="7">
+        <v>113073</v>
+      </c>
+      <c r="K18" s="7">
+        <v>104369</v>
+      </c>
+      <c r="L18" s="7">
+        <v>93938</v>
+      </c>
+      <c r="M18" s="7">
+        <v>92928</v>
+      </c>
+      <c r="N18" s="7">
+        <v>96731</v>
+      </c>
+      <c r="O18" s="7">
+        <v>102783</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="29"/>
+      <c r="B19" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="7">
+        <v>70633</v>
+      </c>
+      <c r="D19" s="7">
+        <v>9827</v>
+      </c>
+      <c r="E19" s="7">
+        <v>8923</v>
+      </c>
+      <c r="F19" s="7">
+        <v>8859</v>
+      </c>
+      <c r="G19" s="7">
+        <v>8829</v>
+      </c>
+      <c r="H19" s="7">
+        <v>9235</v>
+      </c>
+      <c r="I19" s="7">
+        <v>8703</v>
+      </c>
+      <c r="J19" s="7">
+        <v>8304</v>
+      </c>
+      <c r="K19" s="7">
+        <v>7883</v>
+      </c>
+      <c r="L19" s="7">
+        <v>7031</v>
+      </c>
+      <c r="M19" s="7">
+        <v>6257</v>
+      </c>
+      <c r="N19" s="7">
+        <v>5855</v>
+      </c>
+      <c r="O19" s="7">
+        <v>5883</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="29"/>
+      <c r="B20" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="7">
+        <v>238876</v>
+      </c>
+      <c r="D20" s="7">
+        <v>110353</v>
+      </c>
+      <c r="E20" s="7">
+        <v>137967</v>
+      </c>
+      <c r="F20" s="7">
+        <v>180634</v>
+      </c>
+      <c r="G20" s="7">
+        <v>201146</v>
+      </c>
+      <c r="H20" s="7">
+        <v>198875</v>
+      </c>
+      <c r="I20" s="7">
+        <v>188178</v>
+      </c>
+      <c r="J20" s="7">
+        <v>184894</v>
+      </c>
+      <c r="K20" s="7">
+        <v>175755</v>
+      </c>
+      <c r="L20" s="7">
+        <v>155348</v>
+      </c>
+      <c r="M20" s="7">
+        <v>128897</v>
+      </c>
+      <c r="N20" s="7">
+        <v>129556</v>
+      </c>
+      <c r="O20" s="7">
+        <v>130432</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="29"/>
+      <c r="B21" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="7">
+        <v>476962</v>
+      </c>
+      <c r="D21" s="7">
+        <v>60735</v>
+      </c>
+      <c r="E21" s="7">
+        <v>65978</v>
+      </c>
+      <c r="F21" s="7">
+        <v>75896</v>
+      </c>
+      <c r="G21" s="7">
+        <v>87093</v>
+      </c>
+      <c r="H21" s="7">
+        <v>100942</v>
+      </c>
+      <c r="I21" s="7">
+        <v>118947</v>
+      </c>
+      <c r="J21" s="7">
+        <v>139189</v>
+      </c>
+      <c r="K21" s="7">
+        <v>31250</v>
+      </c>
+      <c r="L21" s="7">
+        <v>25155</v>
+      </c>
+      <c r="M21" s="7">
+        <v>95544</v>
+      </c>
+      <c r="N21" s="7">
+        <v>176240</v>
+      </c>
+      <c r="O21" s="7">
+        <v>224473</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="29"/>
+      <c r="B22" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="7">
+        <v>1135</v>
+      </c>
+      <c r="D22" s="7">
+        <v>162</v>
+      </c>
+      <c r="E22" s="7">
+        <v>149</v>
+      </c>
+      <c r="F22" s="7">
+        <v>151</v>
+      </c>
+      <c r="G22" s="7">
+        <v>157</v>
+      </c>
+      <c r="H22" s="7">
+        <v>164</v>
+      </c>
+      <c r="I22" s="7">
+        <v>171</v>
+      </c>
+      <c r="J22" s="7">
+        <v>226</v>
+      </c>
+      <c r="K22" s="7">
+        <v>271</v>
+      </c>
+      <c r="L22" s="7">
+        <v>271</v>
+      </c>
+      <c r="M22" s="7">
+        <v>298</v>
+      </c>
+      <c r="N22" s="7">
+        <v>299</v>
+      </c>
+      <c r="O22" s="7">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="29"/>
+      <c r="B23" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="7">
+        <v>34167</v>
+      </c>
+      <c r="D23" s="7">
+        <v>6623</v>
+      </c>
+      <c r="E23" s="7">
+        <v>6665</v>
+      </c>
+      <c r="F23" s="7">
+        <v>6504</v>
+      </c>
+      <c r="G23" s="7">
+        <v>6672</v>
+      </c>
+      <c r="H23" s="7">
+        <v>6969</v>
+      </c>
+      <c r="I23" s="7">
+        <v>7065</v>
+      </c>
+      <c r="J23" s="7">
+        <v>7305</v>
+      </c>
+      <c r="K23" s="7">
+        <v>7184</v>
+      </c>
+      <c r="L23" s="7">
+        <v>6270</v>
+      </c>
+      <c r="M23" s="7">
+        <v>6288</v>
+      </c>
+      <c r="N23" s="7">
+        <v>6018</v>
+      </c>
+      <c r="O23" s="7">
+        <v>6016</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="29"/>
+      <c r="B24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="7">
+        <v>65055</v>
+      </c>
+      <c r="D24" s="7">
+        <v>19312</v>
+      </c>
+      <c r="E24" s="7">
+        <v>17592</v>
+      </c>
+      <c r="F24" s="7">
+        <v>14093</v>
+      </c>
+      <c r="G24" s="7">
+        <v>12200</v>
+      </c>
+      <c r="H24" s="7">
+        <v>12260</v>
+      </c>
+      <c r="I24" s="7">
+        <v>12627</v>
+      </c>
+      <c r="J24" s="7">
+        <v>11947</v>
+      </c>
+      <c r="K24" s="7">
+        <v>10681</v>
+      </c>
+      <c r="L24" s="7">
+        <v>8489</v>
+      </c>
+      <c r="M24" s="7">
+        <v>7216</v>
+      </c>
+      <c r="N24" s="7">
+        <v>6443</v>
+      </c>
+      <c r="O24" s="7">
+        <v>5906</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="29"/>
+      <c r="B25" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="7">
+        <v>148</v>
+      </c>
+      <c r="D25" s="7">
+        <v>13</v>
+      </c>
+      <c r="E25" s="7">
+        <v>14</v>
+      </c>
+      <c r="F25" s="7">
+        <v>16</v>
+      </c>
+      <c r="G25" s="7">
+        <v>14</v>
+      </c>
+      <c r="H25" s="7">
+        <v>1126</v>
+      </c>
+      <c r="I25" s="7">
+        <v>2066</v>
+      </c>
+      <c r="J25" s="7">
+        <v>1915</v>
+      </c>
+      <c r="K25" s="7">
+        <v>1174</v>
+      </c>
+      <c r="L25" s="7">
+        <v>338</v>
+      </c>
+      <c r="M25" s="7">
+        <v>41</v>
+      </c>
+      <c r="N25" s="7">
+        <v>1057</v>
+      </c>
+      <c r="O25" s="7">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="29"/>
+      <c r="B26" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="6">
+        <v>3336416</v>
+      </c>
+      <c r="D26" s="6">
+        <v>1644003</v>
+      </c>
+      <c r="E26" s="6">
+        <v>1676886</v>
+      </c>
+      <c r="F26" s="6">
+        <v>1724561</v>
+      </c>
+      <c r="G26" s="6">
+        <v>1789792</v>
+      </c>
+      <c r="H26" s="6">
+        <v>1831873</v>
+      </c>
+      <c r="I26" s="6">
+        <v>1865067</v>
+      </c>
+      <c r="J26" s="6">
+        <v>1899447</v>
+      </c>
+      <c r="K26" s="6">
+        <v>1876847</v>
+      </c>
+      <c r="L26" s="6">
+        <v>1721922</v>
+      </c>
+      <c r="M26" s="6">
+        <v>1774025</v>
+      </c>
+      <c r="N26" s="6">
+        <v>1819998</v>
+      </c>
+      <c r="O26" s="6">
+        <v>1855456</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="29"/>
+      <c r="B27" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="7">
+        <v>3101511</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1625956</v>
+      </c>
+      <c r="E27" s="7">
+        <v>1659860</v>
+      </c>
+      <c r="F27" s="7">
+        <v>1707730</v>
+      </c>
+      <c r="G27" s="7">
+        <v>1773364</v>
+      </c>
+      <c r="H27" s="7">
+        <v>1814716</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
+        <v>0</v>
+      </c>
+      <c r="N27" s="8">
+        <v>0</v>
+      </c>
+      <c r="O27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="29"/>
+      <c r="B28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="7">
+        <v>69560</v>
+      </c>
+      <c r="D28" s="7">
+        <v>9887</v>
+      </c>
+      <c r="E28" s="7">
+        <v>11386</v>
+      </c>
+      <c r="F28" s="7">
+        <v>13034</v>
+      </c>
+      <c r="G28" s="7">
+        <v>14801</v>
+      </c>
+      <c r="H28" s="7">
+        <v>15554</v>
+      </c>
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="29"/>
+      <c r="B29" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C29" s="7">
+        <v>2346266</v>
+      </c>
+      <c r="D29" s="7">
+        <v>1226029</v>
+      </c>
+      <c r="E29" s="7">
+        <v>1241973</v>
+      </c>
+      <c r="F29" s="7">
+        <v>1270052</v>
+      </c>
+      <c r="G29" s="7">
+        <v>1314988</v>
+      </c>
+      <c r="H29" s="7">
+        <v>1337663</v>
+      </c>
+      <c r="I29" s="8">
+        <v>0</v>
+      </c>
+      <c r="J29" s="8">
+        <v>0</v>
+      </c>
+      <c r="K29" s="8">
+        <v>0</v>
+      </c>
+      <c r="L29" s="8">
+        <v>0</v>
+      </c>
+      <c r="M29" s="8">
+        <v>0</v>
+      </c>
+      <c r="N29" s="8">
+        <v>0</v>
+      </c>
+      <c r="O29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29"/>
+      <c r="B30" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="7">
+        <v>583045</v>
+      </c>
+      <c r="D30" s="7">
+        <v>294073</v>
+      </c>
+      <c r="E30" s="7">
+        <v>305042</v>
+      </c>
+      <c r="F30" s="7">
+        <v>313617</v>
+      </c>
+      <c r="G30" s="7">
+        <v>325059</v>
+      </c>
+      <c r="H30" s="7">
+        <v>336922</v>
+      </c>
+      <c r="I30" s="8">
+        <v>0</v>
+      </c>
+      <c r="J30" s="8">
+        <v>0</v>
+      </c>
+      <c r="K30" s="8">
+        <v>0</v>
+      </c>
+      <c r="L30" s="8">
+        <v>0</v>
+      </c>
+      <c r="M30" s="8">
+        <v>0</v>
+      </c>
+      <c r="N30" s="8">
+        <v>0</v>
+      </c>
+      <c r="O30" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="29"/>
+      <c r="B31" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" s="7">
+        <v>102640</v>
+      </c>
+      <c r="D31" s="7">
+        <v>95967</v>
+      </c>
+      <c r="E31" s="7">
+        <v>101459</v>
+      </c>
+      <c r="F31" s="7">
+        <v>111027</v>
+      </c>
+      <c r="G31" s="7">
+        <v>118516</v>
+      </c>
+      <c r="H31" s="7">
+        <v>124577</v>
+      </c>
+      <c r="I31" s="8">
+        <v>0</v>
+      </c>
+      <c r="J31" s="8">
+        <v>0</v>
+      </c>
+      <c r="K31" s="8">
+        <v>0</v>
+      </c>
+      <c r="L31" s="8">
+        <v>0</v>
+      </c>
+      <c r="M31" s="8">
+        <v>0</v>
+      </c>
+      <c r="N31" s="8">
+        <v>0</v>
+      </c>
+      <c r="O31" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="29"/>
+      <c r="B32" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="8">
+        <v>0</v>
+      </c>
+      <c r="D32" s="8">
+        <v>0</v>
+      </c>
+      <c r="E32" s="8">
+        <v>0</v>
+      </c>
+      <c r="F32" s="8">
+        <v>0</v>
+      </c>
+      <c r="G32" s="8">
+        <v>0</v>
+      </c>
+      <c r="H32" s="8">
+        <v>0</v>
+      </c>
+      <c r="I32" s="7">
+        <v>637855</v>
+      </c>
+      <c r="J32" s="7">
+        <v>658723</v>
+      </c>
+      <c r="K32" s="7">
+        <v>646874</v>
+      </c>
+      <c r="L32" s="7">
+        <v>608600</v>
+      </c>
+      <c r="M32" s="7">
+        <v>655822</v>
+      </c>
+      <c r="N32" s="7">
+        <v>672499</v>
+      </c>
+      <c r="O32" s="7">
+        <v>693840</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="29"/>
+      <c r="B33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="8">
+        <v>0</v>
+      </c>
+      <c r="D33" s="8">
+        <v>0</v>
+      </c>
+      <c r="E33" s="8">
+        <v>0</v>
+      </c>
+      <c r="F33" s="8">
+        <v>0</v>
+      </c>
+      <c r="G33" s="8">
+        <v>0</v>
+      </c>
+      <c r="H33" s="8">
+        <v>0</v>
+      </c>
+      <c r="I33" s="7">
+        <v>1772</v>
+      </c>
+      <c r="J33" s="7">
+        <v>1801</v>
+      </c>
+      <c r="K33" s="7">
+        <v>1748</v>
+      </c>
+      <c r="L33" s="7">
+        <v>1669</v>
+      </c>
+      <c r="M33" s="7">
+        <v>1770</v>
+      </c>
+      <c r="N33" s="7">
+        <v>1890</v>
+      </c>
+      <c r="O33" s="7">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="29"/>
+      <c r="B34" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C34" s="8">
+        <v>0</v>
+      </c>
+      <c r="D34" s="8">
+        <v>0</v>
+      </c>
+      <c r="E34" s="8">
+        <v>0</v>
+      </c>
+      <c r="F34" s="8">
+        <v>0</v>
+      </c>
+      <c r="G34" s="8">
+        <v>0</v>
+      </c>
+      <c r="H34" s="8">
+        <v>0</v>
+      </c>
+      <c r="I34" s="7">
+        <v>531209</v>
+      </c>
+      <c r="J34" s="7">
+        <v>547201</v>
+      </c>
+      <c r="K34" s="7">
+        <v>535787</v>
+      </c>
+      <c r="L34" s="7">
+        <v>501508</v>
+      </c>
+      <c r="M34" s="7">
+        <v>537644</v>
+      </c>
+      <c r="N34" s="7">
+        <v>549884</v>
+      </c>
+      <c r="O34" s="7">
+        <v>567052</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="29"/>
+      <c r="B35" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" s="8">
+        <v>0</v>
+      </c>
+      <c r="D35" s="8">
+        <v>0</v>
+      </c>
+      <c r="E35" s="8">
+        <v>0</v>
+      </c>
+      <c r="F35" s="8">
+        <v>0</v>
+      </c>
+      <c r="G35" s="8">
+        <v>0</v>
+      </c>
+      <c r="H35" s="8">
+        <v>0</v>
+      </c>
+      <c r="I35" s="7">
+        <v>97836</v>
+      </c>
+      <c r="J35" s="7">
+        <v>102166</v>
+      </c>
+      <c r="K35" s="7">
+        <v>101708</v>
+      </c>
+      <c r="L35" s="7">
+        <v>97646</v>
+      </c>
+      <c r="M35" s="7">
+        <v>107147</v>
+      </c>
+      <c r="N35" s="7">
+        <v>110823</v>
+      </c>
+      <c r="O35" s="7">
+        <v>114173</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="29"/>
+      <c r="B36" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" s="8">
+        <v>0</v>
+      </c>
+      <c r="D36" s="8">
+        <v>0</v>
+      </c>
+      <c r="E36" s="8">
+        <v>0</v>
+      </c>
+      <c r="F36" s="8">
+        <v>0</v>
+      </c>
+      <c r="G36" s="8">
+        <v>0</v>
+      </c>
+      <c r="H36" s="8">
+        <v>0</v>
+      </c>
+      <c r="I36" s="7">
+        <v>7038</v>
+      </c>
+      <c r="J36" s="7">
+        <v>7555</v>
+      </c>
+      <c r="K36" s="7">
+        <v>7631</v>
+      </c>
+      <c r="L36" s="7">
+        <v>7777</v>
+      </c>
+      <c r="M36" s="7">
+        <v>9261</v>
+      </c>
+      <c r="N36" s="7">
+        <v>9902</v>
+      </c>
+      <c r="O36" s="7">
+        <v>10614</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="29"/>
+      <c r="B37" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="8">
+        <v>0</v>
+      </c>
+      <c r="D37" s="8">
+        <v>0</v>
+      </c>
+      <c r="E37" s="8">
+        <v>0</v>
+      </c>
+      <c r="F37" s="8">
+        <v>0</v>
+      </c>
+      <c r="G37" s="8">
+        <v>0</v>
+      </c>
+      <c r="H37" s="8">
+        <v>0</v>
+      </c>
+      <c r="I37" s="7">
+        <v>1209983</v>
+      </c>
+      <c r="J37" s="7">
+        <v>1223092</v>
+      </c>
+      <c r="K37" s="7">
+        <v>1213641</v>
+      </c>
+      <c r="L37" s="7">
+        <v>1099706</v>
+      </c>
+      <c r="M37" s="7">
+        <v>1106612</v>
+      </c>
+      <c r="N37" s="7">
+        <v>1135996</v>
+      </c>
+      <c r="O37" s="7">
+        <v>1148927</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="29"/>
+      <c r="B38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" s="8">
+        <v>0</v>
+      </c>
+      <c r="D38" s="8">
+        <v>0</v>
+      </c>
+      <c r="E38" s="8">
+        <v>0</v>
+      </c>
+      <c r="F38" s="8">
+        <v>0</v>
+      </c>
+      <c r="G38" s="8">
+        <v>0</v>
+      </c>
+      <c r="H38" s="8">
+        <v>0</v>
+      </c>
+      <c r="I38" s="7">
+        <v>14696</v>
+      </c>
+      <c r="J38" s="7">
+        <v>15491</v>
+      </c>
+      <c r="K38" s="7">
+        <v>17001</v>
+      </c>
+      <c r="L38" s="7">
+        <v>15791</v>
+      </c>
+      <c r="M38" s="7">
+        <v>16796</v>
+      </c>
+      <c r="N38" s="7">
+        <v>16333</v>
+      </c>
+      <c r="O38" s="7">
+        <v>16504</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="29"/>
+      <c r="B39" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" s="8">
+        <v>0</v>
+      </c>
+      <c r="D39" s="8">
+        <v>0</v>
+      </c>
+      <c r="E39" s="8">
+        <v>0</v>
+      </c>
+      <c r="F39" s="8">
+        <v>0</v>
+      </c>
+      <c r="G39" s="8">
+        <v>0</v>
+      </c>
+      <c r="H39" s="8">
+        <v>0</v>
+      </c>
+      <c r="I39" s="7">
+        <v>822207</v>
+      </c>
+      <c r="J39" s="7">
+        <v>824437</v>
+      </c>
+      <c r="K39" s="7">
+        <v>810331</v>
+      </c>
+      <c r="L39" s="7">
+        <v>722673</v>
+      </c>
+      <c r="M39" s="7">
+        <v>716075</v>
+      </c>
+      <c r="N39" s="7">
+        <v>733177</v>
+      </c>
+      <c r="O39" s="7">
+        <v>738946</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="29"/>
+      <c r="B40" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C40" s="8">
+        <v>0</v>
+      </c>
+      <c r="D40" s="8">
+        <v>0</v>
+      </c>
+      <c r="E40" s="8">
+        <v>0</v>
+      </c>
+      <c r="F40" s="8">
+        <v>0</v>
+      </c>
+      <c r="G40" s="8">
+        <v>0</v>
+      </c>
+      <c r="H40" s="8">
+        <v>0</v>
+      </c>
+      <c r="I40" s="7">
+        <v>248953</v>
+      </c>
+      <c r="J40" s="7">
+        <v>253877</v>
+      </c>
+      <c r="K40" s="7">
+        <v>255479</v>
+      </c>
+      <c r="L40" s="7">
+        <v>236428</v>
+      </c>
+      <c r="M40" s="7">
+        <v>243974</v>
+      </c>
+      <c r="N40" s="7">
+        <v>253304</v>
+      </c>
+      <c r="O40" s="7">
+        <v>258088</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29"/>
+      <c r="B41" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="8">
+        <v>0</v>
+      </c>
+      <c r="D41" s="8">
+        <v>0</v>
+      </c>
+      <c r="E41" s="8">
+        <v>0</v>
+      </c>
+      <c r="F41" s="8">
+        <v>0</v>
+      </c>
+      <c r="G41" s="8">
+        <v>0</v>
+      </c>
+      <c r="H41" s="8">
+        <v>0</v>
+      </c>
+      <c r="I41" s="7">
+        <v>124127</v>
+      </c>
+      <c r="J41" s="7">
+        <v>129287</v>
+      </c>
+      <c r="K41" s="7">
+        <v>130830</v>
+      </c>
+      <c r="L41" s="7">
+        <v>124814</v>
+      </c>
+      <c r="M41" s="7">
+        <v>129767</v>
+      </c>
+      <c r="N41" s="7">
+        <v>133182</v>
+      </c>
+      <c r="O41" s="7">
+        <v>135389</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="29"/>
+      <c r="B42" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C42" s="7">
+        <v>10631</v>
+      </c>
+      <c r="D42" s="7">
+        <v>1051</v>
+      </c>
+      <c r="E42" s="7">
+        <v>1008</v>
+      </c>
+      <c r="F42" s="7">
+        <v>886</v>
+      </c>
+      <c r="G42" s="7">
+        <v>824</v>
+      </c>
+      <c r="H42" s="7">
+        <v>750</v>
+      </c>
+      <c r="I42" s="7">
+        <v>707</v>
+      </c>
+      <c r="J42" s="7">
+        <v>648</v>
+      </c>
+      <c r="K42" s="7">
+        <v>563</v>
+      </c>
+      <c r="L42" s="7">
+        <v>444</v>
+      </c>
+      <c r="M42" s="7">
+        <v>362</v>
+      </c>
+      <c r="N42" s="7">
+        <v>347</v>
+      </c>
+      <c r="O42" s="7">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="29"/>
+      <c r="B43" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" s="7">
+        <v>196635</v>
+      </c>
+      <c r="D43" s="7">
+        <v>13644</v>
+      </c>
+      <c r="E43" s="7">
+        <v>12887</v>
+      </c>
+      <c r="F43" s="7">
+        <v>12850</v>
+      </c>
+      <c r="G43" s="7">
+        <v>12407</v>
+      </c>
+      <c r="H43" s="7">
+        <v>12481</v>
+      </c>
+      <c r="I43" s="7">
+        <v>12421</v>
+      </c>
+      <c r="J43" s="7">
+        <v>12793</v>
+      </c>
+      <c r="K43" s="7">
+        <v>12629</v>
+      </c>
+      <c r="L43" s="7">
+        <v>11003</v>
+      </c>
+      <c r="M43" s="7">
+        <v>9843</v>
+      </c>
+      <c r="N43" s="7">
+        <v>9843</v>
+      </c>
+      <c r="O43" s="7">
+        <v>10677</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="29"/>
+      <c r="B44" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" s="7">
+        <v>27639</v>
+      </c>
+      <c r="D44" s="7">
+        <v>3352</v>
+      </c>
+      <c r="E44" s="7">
+        <v>3131</v>
+      </c>
+      <c r="F44" s="7">
+        <v>3095</v>
+      </c>
+      <c r="G44" s="7">
+        <v>3197</v>
+      </c>
+      <c r="H44" s="7">
+        <v>3926</v>
+      </c>
+      <c r="I44" s="7">
+        <v>4101</v>
+      </c>
+      <c r="J44" s="7">
+        <v>4191</v>
+      </c>
+      <c r="K44" s="7">
+        <v>3140</v>
+      </c>
+      <c r="L44" s="7">
+        <v>2169</v>
+      </c>
+      <c r="M44" s="7">
+        <v>1386</v>
+      </c>
+      <c r="N44" s="7">
+        <v>1313</v>
+      </c>
+      <c r="O44" s="7">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="29"/>
+      <c r="B45" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="6">
+        <v>18521</v>
+      </c>
+      <c r="D45" s="6">
+        <v>18481</v>
+      </c>
+      <c r="E45" s="6">
+        <v>18481</v>
+      </c>
+      <c r="F45" s="6">
+        <v>18481</v>
+      </c>
+      <c r="G45" s="6">
+        <v>18480</v>
+      </c>
+      <c r="H45" s="6">
+        <v>18467</v>
+      </c>
+      <c r="I45" s="6">
+        <v>18467</v>
+      </c>
+      <c r="J45" s="6">
+        <v>18466</v>
+      </c>
+      <c r="K45" s="6">
+        <v>18405</v>
+      </c>
+      <c r="L45" s="6">
+        <v>18387</v>
+      </c>
+      <c r="M45" s="6">
+        <v>18275</v>
+      </c>
+      <c r="N45" s="6">
+        <v>18275</v>
+      </c>
+      <c r="O45" s="6">
+        <v>18275</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" s="6">
+        <v>6174763</v>
+      </c>
+      <c r="D46" s="6">
+        <v>4420026</v>
+      </c>
+      <c r="E46" s="6">
+        <v>4500319</v>
+      </c>
+      <c r="F46" s="6">
+        <v>4582539</v>
+      </c>
+      <c r="G46" s="6">
+        <v>4704916</v>
+      </c>
+      <c r="H46" s="6">
+        <v>4813845</v>
+      </c>
+      <c r="I46" s="6">
+        <v>4983683</v>
+      </c>
+      <c r="J46" s="6">
+        <v>5155184</v>
+      </c>
+      <c r="K46" s="6">
+        <v>5039994</v>
+      </c>
+      <c r="L46" s="6">
+        <v>4918012</v>
+      </c>
+      <c r="M46" s="6">
+        <v>4989467</v>
+      </c>
+      <c r="N46" s="6">
+        <v>5176908</v>
+      </c>
+      <c r="O46" s="6">
+        <v>5340690</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="29"/>
+      <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C47" s="6">
+        <v>5777806</v>
+      </c>
+      <c r="D47" s="6">
+        <v>4293554</v>
+      </c>
+      <c r="E47" s="6">
+        <v>4372612</v>
+      </c>
+      <c r="F47" s="6">
+        <v>4454987</v>
+      </c>
+      <c r="G47" s="6">
+        <v>4573573</v>
+      </c>
+      <c r="H47" s="6">
+        <v>4680299</v>
+      </c>
+      <c r="I47" s="6">
+        <v>4847102</v>
+      </c>
+      <c r="J47" s="6">
+        <v>5014296</v>
+      </c>
+      <c r="K47" s="6">
+        <v>4898212</v>
+      </c>
+      <c r="L47" s="6">
+        <v>4783148</v>
+      </c>
+      <c r="M47" s="6">
+        <v>4845995</v>
+      </c>
+      <c r="N47" s="6">
+        <v>5031577</v>
+      </c>
+      <c r="O47" s="6">
+        <v>5197534</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="29"/>
+      <c r="B48" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="23">
-[...51 lines deleted...]
-      <c r="C5" s="4" t="s">
+      <c r="C48" s="7">
+        <v>248688</v>
+      </c>
+      <c r="D48" s="7">
+        <v>105434</v>
+      </c>
+      <c r="E48" s="7">
+        <v>79310</v>
+      </c>
+      <c r="F48" s="7">
+        <v>84530</v>
+      </c>
+      <c r="G48" s="7">
+        <v>162431</v>
+      </c>
+      <c r="H48" s="7">
+        <v>186782</v>
+      </c>
+      <c r="I48" s="7">
+        <v>204740</v>
+      </c>
+      <c r="J48" s="7">
+        <v>220831</v>
+      </c>
+      <c r="K48" s="7">
+        <v>181662</v>
+      </c>
+      <c r="L48" s="7">
+        <v>128388</v>
+      </c>
+      <c r="M48" s="7">
+        <v>151639</v>
+      </c>
+      <c r="N48" s="7">
+        <v>194946</v>
+      </c>
+      <c r="O48" s="7">
+        <v>207514</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="29"/>
+      <c r="B49" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="23">
-[...51 lines deleted...]
-      <c r="C6" s="4" t="s">
+      <c r="C49" s="7">
+        <v>4286</v>
+      </c>
+      <c r="D49" s="7">
+        <v>290</v>
+      </c>
+      <c r="E49" s="7">
+        <v>161</v>
+      </c>
+      <c r="F49" s="7">
+        <v>180</v>
+      </c>
+      <c r="G49" s="7">
+        <v>299</v>
+      </c>
+      <c r="H49" s="7">
+        <v>302</v>
+      </c>
+      <c r="I49" s="7">
+        <v>304</v>
+      </c>
+      <c r="J49" s="7">
+        <v>254</v>
+      </c>
+      <c r="K49" s="7">
+        <v>148</v>
+      </c>
+      <c r="L49" s="7">
+        <v>45</v>
+      </c>
+      <c r="M49" s="7">
+        <v>385</v>
+      </c>
+      <c r="N49" s="7">
+        <v>1098</v>
+      </c>
+      <c r="O49" s="7">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="29"/>
+      <c r="B50" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="23">
-[...51 lines deleted...]
-      <c r="C7" s="4" t="s">
+      <c r="C50" s="7">
+        <v>234799</v>
+      </c>
+      <c r="D50" s="7">
+        <v>45976</v>
+      </c>
+      <c r="E50" s="7">
+        <v>35485</v>
+      </c>
+      <c r="F50" s="7">
+        <v>34313</v>
+      </c>
+      <c r="G50" s="7">
+        <v>70161</v>
+      </c>
+      <c r="H50" s="7">
+        <v>85379</v>
+      </c>
+      <c r="I50" s="7">
+        <v>101122</v>
+      </c>
+      <c r="J50" s="7">
+        <v>123989</v>
+      </c>
+      <c r="K50" s="7">
+        <v>106910</v>
+      </c>
+      <c r="L50" s="7">
+        <v>69841</v>
+      </c>
+      <c r="M50" s="7">
+        <v>77352</v>
+      </c>
+      <c r="N50" s="7">
+        <v>103506</v>
+      </c>
+      <c r="O50" s="7">
+        <v>125833</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="29"/>
+      <c r="B51" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="23">
-[...50 lines deleted...]
-      <c r="B8" s="24" t="s">
+      <c r="C51" s="7">
+        <v>249866</v>
+      </c>
+      <c r="D51" s="8">
+        <v>0</v>
+      </c>
+      <c r="E51" s="8">
+        <v>0</v>
+      </c>
+      <c r="F51" s="8">
+        <v>0</v>
+      </c>
+      <c r="G51" s="8">
+        <v>0</v>
+      </c>
+      <c r="H51" s="8">
+        <v>0</v>
+      </c>
+      <c r="I51" s="8">
+        <v>0</v>
+      </c>
+      <c r="J51" s="8">
+        <v>0</v>
+      </c>
+      <c r="K51" s="8">
+        <v>0</v>
+      </c>
+      <c r="L51" s="8">
+        <v>0</v>
+      </c>
+      <c r="M51" s="8">
+        <v>0</v>
+      </c>
+      <c r="N51" s="8">
+        <v>0</v>
+      </c>
+      <c r="O51" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="29"/>
+      <c r="B52" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C52" s="7">
+        <v>3422</v>
+      </c>
+      <c r="D52" s="8">
+        <v>0</v>
+      </c>
+      <c r="E52" s="8">
+        <v>0</v>
+      </c>
+      <c r="F52" s="8">
+        <v>0</v>
+      </c>
+      <c r="G52" s="8">
+        <v>0</v>
+      </c>
+      <c r="H52" s="8">
+        <v>0</v>
+      </c>
+      <c r="I52" s="8">
+        <v>0</v>
+      </c>
+      <c r="J52" s="8">
+        <v>0</v>
+      </c>
+      <c r="K52" s="8">
+        <v>0</v>
+      </c>
+      <c r="L52" s="8">
+        <v>0</v>
+      </c>
+      <c r="M52" s="8">
+        <v>0</v>
+      </c>
+      <c r="N52" s="8">
+        <v>0</v>
+      </c>
+      <c r="O52" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="29"/>
+      <c r="B53" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" s="7">
+        <v>194918</v>
+      </c>
+      <c r="D53" s="8">
+        <v>0</v>
+      </c>
+      <c r="E53" s="8">
+        <v>0</v>
+      </c>
+      <c r="F53" s="8">
+        <v>0</v>
+      </c>
+      <c r="G53" s="8">
+        <v>0</v>
+      </c>
+      <c r="H53" s="8">
+        <v>0</v>
+      </c>
+      <c r="I53" s="8">
+        <v>0</v>
+      </c>
+      <c r="J53" s="8">
+        <v>0</v>
+      </c>
+      <c r="K53" s="8">
+        <v>0</v>
+      </c>
+      <c r="L53" s="8">
+        <v>0</v>
+      </c>
+      <c r="M53" s="8">
+        <v>0</v>
+      </c>
+      <c r="N53" s="8">
+        <v>0</v>
+      </c>
+      <c r="O53" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="29"/>
+      <c r="B54" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="7">
+        <v>1141724</v>
+      </c>
+      <c r="D54" s="7">
+        <v>1125521</v>
+      </c>
+      <c r="E54" s="7">
+        <v>1210596</v>
+      </c>
+      <c r="F54" s="7">
+        <v>1263543</v>
+      </c>
+      <c r="G54" s="7">
+        <v>1258890</v>
+      </c>
+      <c r="H54" s="7">
+        <v>1308239</v>
+      </c>
+      <c r="I54" s="7">
+        <v>1398426</v>
+      </c>
+      <c r="J54" s="7">
+        <v>1483683</v>
+      </c>
+      <c r="K54" s="7">
+        <v>1501253</v>
+      </c>
+      <c r="L54" s="7">
+        <v>1510289</v>
+      </c>
+      <c r="M54" s="7">
+        <v>1626708</v>
+      </c>
+      <c r="N54" s="7">
+        <v>1674385</v>
+      </c>
+      <c r="O54" s="7">
+        <v>1743702</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="29"/>
+      <c r="B55" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="7">
+        <v>3045</v>
+      </c>
+      <c r="D55" s="7">
+        <v>2276</v>
+      </c>
+      <c r="E55" s="7">
+        <v>2242</v>
+      </c>
+      <c r="F55" s="7">
+        <v>2058</v>
+      </c>
+      <c r="G55" s="7">
+        <v>1795</v>
+      </c>
+      <c r="H55" s="7">
+        <v>1732</v>
+      </c>
+      <c r="I55" s="7">
+        <v>1727</v>
+      </c>
+      <c r="J55" s="7">
+        <v>1689</v>
+      </c>
+      <c r="K55" s="7">
+        <v>1539</v>
+      </c>
+      <c r="L55" s="7">
+        <v>1350</v>
+      </c>
+      <c r="M55" s="7">
+        <v>1333</v>
+      </c>
+      <c r="N55" s="7">
+        <v>1255</v>
+      </c>
+      <c r="O55" s="7">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="29"/>
+      <c r="B56" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="7">
+        <v>681348</v>
+      </c>
+      <c r="D56" s="7">
+        <v>599424</v>
+      </c>
+      <c r="E56" s="7">
+        <v>616087</v>
+      </c>
+      <c r="F56" s="7">
+        <v>618017</v>
+      </c>
+      <c r="G56" s="7">
+        <v>607825</v>
+      </c>
+      <c r="H56" s="7">
+        <v>619299</v>
+      </c>
+      <c r="I56" s="7">
+        <v>658493</v>
+      </c>
+      <c r="J56" s="7">
+        <v>699458</v>
+      </c>
+      <c r="K56" s="7">
+        <v>703188</v>
+      </c>
+      <c r="L56" s="7">
+        <v>704674</v>
+      </c>
+      <c r="M56" s="7">
+        <v>752918</v>
+      </c>
+      <c r="N56" s="7">
+        <v>770909</v>
+      </c>
+      <c r="O56" s="7">
+        <v>803789</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="29"/>
+      <c r="B57" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" s="7">
+        <v>1586909</v>
+      </c>
+      <c r="D57" s="7">
+        <v>1586341</v>
+      </c>
+      <c r="E57" s="7">
+        <v>1585158</v>
+      </c>
+      <c r="F57" s="7">
+        <v>1586810</v>
+      </c>
+      <c r="G57" s="7">
+        <v>1586879</v>
+      </c>
+      <c r="H57" s="7">
+        <v>1584889</v>
+      </c>
+      <c r="I57" s="7">
+        <v>1583951</v>
+      </c>
+      <c r="J57" s="7">
+        <v>1581980</v>
+      </c>
+      <c r="K57" s="7">
+        <v>1579383</v>
+      </c>
+      <c r="L57" s="7">
+        <v>1568013</v>
+      </c>
+      <c r="M57" s="7">
+        <v>1463722</v>
+      </c>
+      <c r="N57" s="7">
+        <v>1461917</v>
+      </c>
+      <c r="O57" s="7">
+        <v>1460005</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="29"/>
+      <c r="B58" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="7">
+        <v>502</v>
+      </c>
+      <c r="D58" s="7">
+        <v>484</v>
+      </c>
+      <c r="E58" s="7">
+        <v>485</v>
+      </c>
+      <c r="F58" s="7">
+        <v>491</v>
+      </c>
+      <c r="G58" s="7">
+        <v>493</v>
+      </c>
+      <c r="H58" s="7">
+        <v>491</v>
+      </c>
+      <c r="I58" s="7">
+        <v>492</v>
+      </c>
+      <c r="J58" s="7">
+        <v>494</v>
+      </c>
+      <c r="K58" s="7">
+        <v>494</v>
+      </c>
+      <c r="L58" s="7">
+        <v>507</v>
+      </c>
+      <c r="M58" s="7">
+        <v>427</v>
+      </c>
+      <c r="N58" s="7">
+        <v>427</v>
+      </c>
+      <c r="O58" s="7">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="29"/>
+      <c r="B59" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C59" s="7">
+        <v>651434</v>
+      </c>
+      <c r="D59" s="7">
+        <v>653563</v>
+      </c>
+      <c r="E59" s="7">
+        <v>655812</v>
+      </c>
+      <c r="F59" s="7">
+        <v>661229</v>
+      </c>
+      <c r="G59" s="7">
+        <v>663674</v>
+      </c>
+      <c r="H59" s="7">
+        <v>664809</v>
+      </c>
+      <c r="I59" s="7">
+        <v>666095</v>
+      </c>
+      <c r="J59" s="7">
+        <v>666856</v>
+      </c>
+      <c r="K59" s="7">
+        <v>666562</v>
+      </c>
+      <c r="L59" s="7">
+        <v>661329</v>
+      </c>
+      <c r="M59" s="7">
+        <v>606354</v>
+      </c>
+      <c r="N59" s="7">
+        <v>606645</v>
+      </c>
+      <c r="O59" s="7">
+        <v>606856</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="29"/>
+      <c r="B60" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="7">
+        <v>238420</v>
+      </c>
+      <c r="D60" s="7">
+        <v>82734</v>
+      </c>
+      <c r="E60" s="7">
+        <v>79618</v>
+      </c>
+      <c r="F60" s="7">
+        <v>74989</v>
+      </c>
+      <c r="G60" s="7">
+        <v>73985</v>
+      </c>
+      <c r="H60" s="7">
+        <v>74573</v>
+      </c>
+      <c r="I60" s="7">
+        <v>69670</v>
+      </c>
+      <c r="J60" s="7">
+        <v>64223</v>
+      </c>
+      <c r="K60" s="7">
+        <v>58590</v>
+      </c>
+      <c r="L60" s="7">
+        <v>52861</v>
+      </c>
+      <c r="M60" s="7">
+        <v>52474</v>
+      </c>
+      <c r="N60" s="7">
+        <v>52697</v>
+      </c>
+      <c r="O60" s="7">
+        <v>54365</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="29"/>
+      <c r="B61" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C61" s="7">
+        <v>19964</v>
+      </c>
+      <c r="D61" s="7">
+        <v>3576</v>
+      </c>
+      <c r="E61" s="7">
+        <v>3150</v>
+      </c>
+      <c r="F61" s="7">
+        <v>3194</v>
+      </c>
+      <c r="G61" s="7">
+        <v>3165</v>
+      </c>
+      <c r="H61" s="7">
+        <v>3202</v>
+      </c>
+      <c r="I61" s="7">
+        <v>3032</v>
+      </c>
+      <c r="J61" s="7">
+        <v>2884</v>
+      </c>
+      <c r="K61" s="7">
+        <v>2757</v>
+      </c>
+      <c r="L61" s="7">
+        <v>2545</v>
+      </c>
+      <c r="M61" s="7">
+        <v>2269</v>
+      </c>
+      <c r="N61" s="7">
+        <v>2213</v>
+      </c>
+      <c r="O61" s="7">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="29"/>
+      <c r="B62" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="7">
+        <v>89705</v>
+      </c>
+      <c r="D62" s="7">
+        <v>46088</v>
+      </c>
+      <c r="E62" s="7">
+        <v>62190</v>
+      </c>
+      <c r="F62" s="7">
+        <v>77026</v>
+      </c>
+      <c r="G62" s="7">
+        <v>88895</v>
+      </c>
+      <c r="H62" s="7">
+        <v>86549</v>
+      </c>
+      <c r="I62" s="7">
+        <v>84649</v>
+      </c>
+      <c r="J62" s="7">
+        <v>82697</v>
+      </c>
+      <c r="K62" s="7">
+        <v>79053</v>
+      </c>
+      <c r="L62" s="7">
+        <v>69620</v>
+      </c>
+      <c r="M62" s="7">
+        <v>58720</v>
+      </c>
+      <c r="N62" s="7">
+        <v>61723</v>
+      </c>
+      <c r="O62" s="7">
+        <v>62286</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="29"/>
+      <c r="B63" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" s="7">
+        <v>427910</v>
+      </c>
+      <c r="D63" s="7">
+        <v>41407</v>
+      </c>
+      <c r="E63" s="7">
+        <v>41883</v>
+      </c>
+      <c r="F63" s="7">
+        <v>48284</v>
+      </c>
+      <c r="G63" s="7">
+        <v>54885</v>
+      </c>
+      <c r="H63" s="7">
+        <v>63860</v>
+      </c>
+      <c r="I63" s="7">
+        <v>74207</v>
+      </c>
+      <c r="J63" s="7">
+        <v>85065</v>
+      </c>
+      <c r="K63" s="7">
+        <v>16500</v>
+      </c>
+      <c r="L63" s="7">
+        <v>13560</v>
+      </c>
+      <c r="M63" s="7">
+        <v>51566</v>
+      </c>
+      <c r="N63" s="7">
+        <v>99732</v>
+      </c>
+      <c r="O63" s="7">
+        <v>127341</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="29"/>
+      <c r="B64" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C64" s="7">
+        <v>116</v>
+      </c>
+      <c r="D64" s="7">
+        <v>4</v>
+      </c>
+      <c r="E64" s="7">
+        <v>3</v>
+      </c>
+      <c r="F64" s="7">
+        <v>4</v>
+      </c>
+      <c r="G64" s="7">
+        <v>4</v>
+      </c>
+      <c r="H64" s="7">
+        <v>3</v>
+      </c>
+      <c r="I64" s="7">
+        <v>3</v>
+      </c>
+      <c r="J64" s="7">
+        <v>3</v>
+      </c>
+      <c r="K64" s="7">
+        <v>3</v>
+      </c>
+      <c r="L64" s="7">
+        <v>3</v>
+      </c>
+      <c r="M64" s="7">
+        <v>4</v>
+      </c>
+      <c r="N64" s="7">
+        <v>4</v>
+      </c>
+      <c r="O64" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="29"/>
+      <c r="B65" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" s="7">
+        <v>688</v>
+      </c>
+      <c r="D65" s="7">
+        <v>396</v>
+      </c>
+      <c r="E65" s="7">
+        <v>383</v>
+      </c>
+      <c r="F65" s="7">
+        <v>276</v>
+      </c>
+      <c r="G65" s="7">
+        <v>154</v>
+      </c>
+      <c r="H65" s="7">
+        <v>156</v>
+      </c>
+      <c r="I65" s="7">
+        <v>155</v>
+      </c>
+      <c r="J65" s="7">
+        <v>162</v>
+      </c>
+      <c r="K65" s="7">
+        <v>144</v>
+      </c>
+      <c r="L65" s="7">
+        <v>116</v>
+      </c>
+      <c r="M65" s="7">
+        <v>116</v>
+      </c>
+      <c r="N65" s="7">
+        <v>114</v>
+      </c>
+      <c r="O65" s="7">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="29"/>
+      <c r="B66" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C66" s="7">
+        <v>36</v>
+      </c>
+      <c r="D66" s="7">
+        <v>35</v>
+      </c>
+      <c r="E66" s="7">
+        <v>43</v>
+      </c>
+      <c r="F66" s="7">
+        <v>37</v>
+      </c>
+      <c r="G66" s="7">
+        <v>33</v>
+      </c>
+      <c r="H66" s="7">
+        <v>29</v>
+      </c>
+      <c r="I66" s="7">
+        <v>31</v>
+      </c>
+      <c r="J66" s="7">
+        <v>23</v>
+      </c>
+      <c r="K66" s="7">
+        <v>21</v>
+      </c>
+      <c r="L66" s="7">
+        <v>7</v>
+      </c>
+      <c r="M66" s="7">
+        <v>7</v>
+      </c>
+      <c r="N66" s="7">
+        <v>5</v>
+      </c>
+      <c r="O66" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="29"/>
+      <c r="B67" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="7">
+        <v>26</v>
+      </c>
+      <c r="D67" s="7">
+        <v>5</v>
+      </c>
+      <c r="E67" s="7">
         <v>6</v>
       </c>
-      <c r="D8" s="23">
-[...51 lines deleted...]
-      <c r="C9" s="4" t="s">
+      <c r="F67" s="7">
+        <v>6</v>
+      </c>
+      <c r="G67" s="7">
+        <v>5</v>
+      </c>
+      <c r="H67" s="7">
+        <v>5</v>
+      </c>
+      <c r="I67" s="7">
+        <v>5</v>
+      </c>
+      <c r="J67" s="7">
+        <v>5</v>
+      </c>
+      <c r="K67" s="7">
+        <v>5</v>
+      </c>
+      <c r="L67" s="8">
+        <v>0</v>
+      </c>
+      <c r="M67" s="28">
+        <v>1</v>
+      </c>
+      <c r="N67" s="28">
+        <v>1</v>
+      </c>
+      <c r="O67" s="28"/>
+    </row>
+    <row r="68" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="29"/>
+      <c r="B68" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C68" s="6">
+        <v>394588</v>
+      </c>
+      <c r="D68" s="6">
+        <v>124105</v>
+      </c>
+      <c r="E68" s="6">
+        <v>125340</v>
+      </c>
+      <c r="F68" s="6">
+        <v>125185</v>
+      </c>
+      <c r="G68" s="6">
+        <v>128977</v>
+      </c>
+      <c r="H68" s="6">
+        <v>131185</v>
+      </c>
+      <c r="I68" s="6">
+        <v>134221</v>
+      </c>
+      <c r="J68" s="6">
+        <v>138528</v>
+      </c>
+      <c r="K68" s="6">
+        <v>139432</v>
+      </c>
+      <c r="L68" s="6">
+        <v>132515</v>
+      </c>
+      <c r="M68" s="6">
+        <v>141150</v>
+      </c>
+      <c r="N68" s="6">
+        <v>143010</v>
+      </c>
+      <c r="O68" s="6">
+        <v>140835</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="29"/>
+      <c r="B69" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C69" s="7">
+        <v>292929</v>
+      </c>
+      <c r="D69" s="7">
+        <v>114003</v>
+      </c>
+      <c r="E69" s="7">
+        <v>115869</v>
+      </c>
+      <c r="F69" s="7">
+        <v>115821</v>
+      </c>
+      <c r="G69" s="7">
+        <v>120065</v>
+      </c>
+      <c r="H69" s="7">
+        <v>122249</v>
+      </c>
+      <c r="I69" s="8">
+        <v>0</v>
+      </c>
+      <c r="J69" s="8">
+        <v>0</v>
+      </c>
+      <c r="K69" s="8">
+        <v>0</v>
+      </c>
+      <c r="L69" s="8">
+        <v>0</v>
+      </c>
+      <c r="M69" s="8">
+        <v>0</v>
+      </c>
+      <c r="N69" s="8">
+        <v>0</v>
+      </c>
+      <c r="O69" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="29"/>
+      <c r="B70" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C70" s="7">
+        <v>34044</v>
+      </c>
+      <c r="D70" s="7">
+        <v>531</v>
+      </c>
+      <c r="E70" s="7">
+        <v>621</v>
+      </c>
+      <c r="F70" s="7">
+        <v>652</v>
+      </c>
+      <c r="G70" s="7">
+        <v>698</v>
+      </c>
+      <c r="H70" s="7">
+        <v>724</v>
+      </c>
+      <c r="I70" s="8">
+        <v>0</v>
+      </c>
+      <c r="J70" s="8">
+        <v>0</v>
+      </c>
+      <c r="K70" s="8">
+        <v>0</v>
+      </c>
+      <c r="L70" s="8">
+        <v>0</v>
+      </c>
+      <c r="M70" s="8">
+        <v>0</v>
+      </c>
+      <c r="N70" s="8">
+        <v>0</v>
+      </c>
+      <c r="O70" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="29"/>
+      <c r="B71" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C71" s="7">
+        <v>202688</v>
+      </c>
+      <c r="D71" s="7">
+        <v>95422</v>
+      </c>
+      <c r="E71" s="7">
+        <v>96781</v>
+      </c>
+      <c r="F71" s="7">
+        <v>96714</v>
+      </c>
+      <c r="G71" s="7">
+        <v>99967</v>
+      </c>
+      <c r="H71" s="7">
+        <v>101456</v>
+      </c>
+      <c r="I71" s="8">
+        <v>0</v>
+      </c>
+      <c r="J71" s="8">
+        <v>0</v>
+      </c>
+      <c r="K71" s="8">
+        <v>0</v>
+      </c>
+      <c r="L71" s="8">
+        <v>0</v>
+      </c>
+      <c r="M71" s="8">
+        <v>0</v>
+      </c>
+      <c r="N71" s="8">
+        <v>0</v>
+      </c>
+      <c r="O71" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="29"/>
+      <c r="B72" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C72" s="7">
+        <v>50152</v>
+      </c>
+      <c r="D72" s="7">
+        <v>12723</v>
+      </c>
+      <c r="E72" s="7">
+        <v>12920</v>
+      </c>
+      <c r="F72" s="7">
+        <v>12688</v>
+      </c>
+      <c r="G72" s="7">
+        <v>13094</v>
+      </c>
+      <c r="H72" s="7">
+        <v>13424</v>
+      </c>
+      <c r="I72" s="8">
+        <v>0</v>
+      </c>
+      <c r="J72" s="8">
+        <v>0</v>
+      </c>
+      <c r="K72" s="8">
+        <v>0</v>
+      </c>
+      <c r="L72" s="8">
+        <v>0</v>
+      </c>
+      <c r="M72" s="8">
+        <v>0</v>
+      </c>
+      <c r="N72" s="8">
+        <v>0</v>
+      </c>
+      <c r="O72" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="29"/>
+      <c r="B73" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C73" s="7">
+        <v>6045</v>
+      </c>
+      <c r="D73" s="7">
+        <v>5327</v>
+      </c>
+      <c r="E73" s="7">
+        <v>5547</v>
+      </c>
+      <c r="F73" s="7">
+        <v>5767</v>
+      </c>
+      <c r="G73" s="7">
+        <v>6306</v>
+      </c>
+      <c r="H73" s="7">
+        <v>6645</v>
+      </c>
+      <c r="I73" s="8">
+        <v>0</v>
+      </c>
+      <c r="J73" s="8">
+        <v>0</v>
+      </c>
+      <c r="K73" s="8">
+        <v>0</v>
+      </c>
+      <c r="L73" s="8">
+        <v>0</v>
+      </c>
+      <c r="M73" s="8">
+        <v>0</v>
+      </c>
+      <c r="N73" s="8">
+        <v>0</v>
+      </c>
+      <c r="O73" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="29"/>
+      <c r="B74" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C74" s="8">
+        <v>0</v>
+      </c>
+      <c r="D74" s="8">
+        <v>0</v>
+      </c>
+      <c r="E74" s="8">
+        <v>0</v>
+      </c>
+      <c r="F74" s="8">
+        <v>0</v>
+      </c>
+      <c r="G74" s="8">
+        <v>0</v>
+      </c>
+      <c r="H74" s="8">
+        <v>0</v>
+      </c>
+      <c r="I74" s="7">
+        <v>22210</v>
+      </c>
+      <c r="J74" s="7">
+        <v>23455</v>
+      </c>
+      <c r="K74" s="7">
+        <v>23593</v>
+      </c>
+      <c r="L74" s="7">
+        <v>22983</v>
+      </c>
+      <c r="M74" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="N74" s="7">
+        <v>4</v>
+      </c>
+      <c r="O74" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="29"/>
+      <c r="B75" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C75" s="8">
+        <v>0</v>
+      </c>
+      <c r="D75" s="8">
+        <v>0</v>
+      </c>
+      <c r="E75" s="8">
+        <v>0</v>
+      </c>
+      <c r="F75" s="8">
+        <v>0</v>
+      </c>
+      <c r="G75" s="8">
+        <v>0</v>
+      </c>
+      <c r="H75" s="8">
+        <v>0</v>
+      </c>
+      <c r="I75" s="7">
+        <v>145</v>
+      </c>
+      <c r="J75" s="7">
+        <v>142</v>
+      </c>
+      <c r="K75" s="7">
+        <v>132</v>
+      </c>
+      <c r="L75" s="7">
+        <v>112</v>
+      </c>
+      <c r="M75" s="7">
+        <v>115</v>
+      </c>
+      <c r="N75" s="7">
+        <v>114</v>
+      </c>
+      <c r="O75" s="7">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="29"/>
+      <c r="B76" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C76" s="8">
+        <v>0</v>
+      </c>
+      <c r="D76" s="8">
+        <v>0</v>
+      </c>
+      <c r="E76" s="8">
+        <v>0</v>
+      </c>
+      <c r="F76" s="8">
+        <v>0</v>
+      </c>
+      <c r="G76" s="8">
+        <v>0</v>
+      </c>
+      <c r="H76" s="8">
+        <v>0</v>
+      </c>
+      <c r="I76" s="7">
+        <v>20188</v>
+      </c>
+      <c r="J76" s="7">
+        <v>21195</v>
+      </c>
+      <c r="K76" s="7">
+        <v>21227</v>
+      </c>
+      <c r="L76" s="7">
+        <v>20628</v>
+      </c>
+      <c r="M76" s="7">
+        <v>23148</v>
+      </c>
+      <c r="N76" s="7">
+        <v>5</v>
+      </c>
+      <c r="O76" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="29"/>
+      <c r="B77" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" s="8">
+        <v>0</v>
+      </c>
+      <c r="D77" s="8">
+        <v>0</v>
+      </c>
+      <c r="E77" s="8">
+        <v>0</v>
+      </c>
+      <c r="F77" s="8">
+        <v>0</v>
+      </c>
+      <c r="G77" s="8">
+        <v>0</v>
+      </c>
+      <c r="H77" s="8">
+        <v>0</v>
+      </c>
+      <c r="I77" s="7">
+        <v>1640</v>
+      </c>
+      <c r="J77" s="7">
+        <v>1860</v>
+      </c>
+      <c r="K77" s="7">
+        <v>1975</v>
+      </c>
+      <c r="L77" s="7">
+        <v>1970</v>
+      </c>
+      <c r="M77" s="7">
+        <v>2246</v>
+      </c>
+      <c r="N77" s="7">
+        <v>1</v>
+      </c>
+      <c r="O77" s="7"/>
+    </row>
+    <row r="78" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="29"/>
+      <c r="B78" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C78" s="8">
+        <v>0</v>
+      </c>
+      <c r="D78" s="8">
+        <v>0</v>
+      </c>
+      <c r="E78" s="8">
+        <v>0</v>
+      </c>
+      <c r="F78" s="8">
+        <v>0</v>
+      </c>
+      <c r="G78" s="8">
+        <v>0</v>
+      </c>
+      <c r="H78" s="8">
+        <v>0</v>
+      </c>
+      <c r="I78" s="7">
+        <v>237</v>
+      </c>
+      <c r="J78" s="7">
+        <v>258</v>
+      </c>
+      <c r="K78" s="7">
+        <v>259</v>
+      </c>
+      <c r="L78" s="7">
+        <v>273</v>
+      </c>
+      <c r="M78" s="7">
+        <v>330</v>
+      </c>
+      <c r="N78" s="7">
+        <v>143010</v>
+      </c>
+      <c r="O78" s="7">
+        <v>140835</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="29"/>
+      <c r="B79" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C79" s="8">
+        <v>0</v>
+      </c>
+      <c r="D79" s="8">
+        <v>0</v>
+      </c>
+      <c r="E79" s="8">
+        <v>0</v>
+      </c>
+      <c r="F79" s="8">
+        <v>0</v>
+      </c>
+      <c r="G79" s="8">
+        <v>0</v>
+      </c>
+      <c r="H79" s="8">
+        <v>0</v>
+      </c>
+      <c r="I79" s="7">
+        <v>102905</v>
+      </c>
+      <c r="J79" s="7">
+        <v>105626</v>
+      </c>
+      <c r="K79" s="7">
+        <v>106616</v>
+      </c>
+      <c r="L79" s="7">
+        <v>101448</v>
+      </c>
+      <c r="M79" s="7">
+        <v>107786</v>
+      </c>
+      <c r="N79" s="7">
+        <v>26807</v>
+      </c>
+      <c r="O79" s="7">
+        <v>27209</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="29"/>
+      <c r="B80" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C80" s="8">
+        <v>0</v>
+      </c>
+      <c r="D80" s="8">
+        <v>0</v>
+      </c>
+      <c r="E80" s="8">
+        <v>0</v>
+      </c>
+      <c r="F80" s="8">
+        <v>0</v>
+      </c>
+      <c r="G80" s="8">
+        <v>0</v>
+      </c>
+      <c r="H80" s="8">
+        <v>0</v>
+      </c>
+      <c r="I80" s="7">
+        <v>631</v>
+      </c>
+      <c r="J80" s="7">
+        <v>691</v>
+      </c>
+      <c r="K80" s="7">
+        <v>1082</v>
+      </c>
+      <c r="L80" s="7">
+        <v>1079</v>
+      </c>
+      <c r="M80" s="7">
+        <v>1599</v>
+      </c>
+      <c r="N80" s="7">
+        <v>128</v>
+      </c>
+      <c r="O80" s="7">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="29"/>
+      <c r="B81" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C81" s="8">
+        <v>0</v>
+      </c>
+      <c r="D81" s="8">
+        <v>0</v>
+      </c>
+      <c r="E81" s="8">
+        <v>0</v>
+      </c>
+      <c r="F81" s="8">
+        <v>0</v>
+      </c>
+      <c r="G81" s="8">
+        <v>0</v>
+      </c>
+      <c r="H81" s="8">
+        <v>0</v>
+      </c>
+      <c r="I81" s="7">
+        <v>83556</v>
+      </c>
+      <c r="J81" s="7">
+        <v>85826</v>
+      </c>
+      <c r="K81" s="7">
+        <v>85593</v>
+      </c>
+      <c r="L81" s="7">
+        <v>79972</v>
+      </c>
+      <c r="M81" s="7">
+        <v>83566</v>
+      </c>
+      <c r="N81" s="7">
+        <v>24037</v>
+      </c>
+      <c r="O81" s="7">
+        <v>24491</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="29"/>
+      <c r="B82" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" s="8">
+        <v>0</v>
+      </c>
+      <c r="D82" s="8">
+        <v>0</v>
+      </c>
+      <c r="E82" s="8">
+        <v>0</v>
+      </c>
+      <c r="F82" s="8">
+        <v>0</v>
+      </c>
+      <c r="G82" s="8">
+        <v>0</v>
+      </c>
+      <c r="H82" s="8">
+        <v>0</v>
+      </c>
+      <c r="I82" s="7">
+        <v>11962</v>
+      </c>
+      <c r="J82" s="7">
+        <v>11955</v>
+      </c>
+      <c r="K82" s="7">
+        <v>12354</v>
+      </c>
+      <c r="L82" s="7">
+        <v>12619</v>
+      </c>
+      <c r="M82" s="7">
+        <v>13853</v>
+      </c>
+      <c r="N82" s="7">
+        <v>2279</v>
+      </c>
+      <c r="O82" s="7">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="29"/>
+      <c r="B83" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C83" s="8">
+        <v>0</v>
+      </c>
+      <c r="D83" s="8">
+        <v>0</v>
+      </c>
+      <c r="E83" s="8">
+        <v>0</v>
+      </c>
+      <c r="F83" s="8">
+        <v>0</v>
+      </c>
+      <c r="G83" s="8">
+        <v>0</v>
+      </c>
+      <c r="H83" s="8">
+        <v>0</v>
+      </c>
+      <c r="I83" s="7">
+        <v>6756</v>
+      </c>
+      <c r="J83" s="7">
+        <v>7154</v>
+      </c>
+      <c r="K83" s="7">
+        <v>7587</v>
+      </c>
+      <c r="L83" s="7">
+        <v>7778</v>
+      </c>
+      <c r="M83" s="7">
+        <v>8768</v>
+      </c>
+      <c r="N83" s="7">
+        <v>363</v>
+      </c>
+      <c r="O83" s="7">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="29"/>
+      <c r="B84" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C84" s="7">
+        <v>4979</v>
+      </c>
+      <c r="D84" s="7">
+        <v>648</v>
+      </c>
+      <c r="E84" s="7">
+        <v>626</v>
+      </c>
+      <c r="F84" s="7">
+        <v>562</v>
+      </c>
+      <c r="G84" s="7">
+        <v>490</v>
+      </c>
+      <c r="H84" s="7">
+        <v>416</v>
+      </c>
+      <c r="I84" s="7">
+        <v>394</v>
+      </c>
+      <c r="J84" s="7">
+        <v>378</v>
+      </c>
+      <c r="K84" s="7">
+        <v>332</v>
+      </c>
+      <c r="L84" s="7">
+        <v>268</v>
+      </c>
+      <c r="M84" s="7">
+        <v>240</v>
+      </c>
+      <c r="N84" s="7">
+        <v>108515</v>
+      </c>
+      <c r="O84" s="7">
+        <v>105395</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="29"/>
+      <c r="B85" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C85" s="7">
+        <v>92620</v>
+      </c>
+      <c r="D85" s="7">
+        <v>8461</v>
+      </c>
+      <c r="E85" s="7">
+        <v>7903</v>
+      </c>
+      <c r="F85" s="7">
+        <v>7951</v>
+      </c>
+      <c r="G85" s="7">
+        <v>7632</v>
+      </c>
+      <c r="H85" s="7">
+        <v>7555</v>
+      </c>
+      <c r="I85" s="7">
+        <v>7578</v>
+      </c>
+      <c r="J85" s="7">
+        <v>7863</v>
+      </c>
+      <c r="K85" s="7">
+        <v>7977</v>
+      </c>
+      <c r="L85" s="7">
+        <v>7155</v>
+      </c>
+      <c r="M85" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="N85" s="7">
+        <v>1365</v>
+      </c>
+      <c r="O85" s="7">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="29"/>
+      <c r="B86" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C86" s="7">
+        <v>4060</v>
+      </c>
+      <c r="D86" s="7">
+        <v>993</v>
+      </c>
+      <c r="E86" s="7">
+        <v>942</v>
+      </c>
+      <c r="F86" s="7">
+        <v>851</v>
+      </c>
+      <c r="G86" s="7">
+        <v>790</v>
+      </c>
+      <c r="H86" s="7">
+        <v>965</v>
+      </c>
+      <c r="I86" s="7">
+        <v>1134</v>
+      </c>
+      <c r="J86" s="7">
+        <v>1206</v>
+      </c>
+      <c r="K86" s="7">
+        <v>914</v>
+      </c>
+      <c r="L86" s="7">
+        <v>661</v>
+      </c>
+      <c r="M86" s="7">
+        <v>473</v>
+      </c>
+      <c r="N86" s="7">
+        <v>84387</v>
+      </c>
+      <c r="O86" s="7">
+        <v>82658</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="29"/>
+      <c r="B87" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C87" s="6">
+        <v>2369</v>
+      </c>
+      <c r="D87" s="6">
+        <v>2367</v>
+      </c>
+      <c r="E87" s="6">
+        <v>2367</v>
+      </c>
+      <c r="F87" s="6">
+        <v>2367</v>
+      </c>
+      <c r="G87" s="6">
+        <v>2366</v>
+      </c>
+      <c r="H87" s="6">
+        <v>2361</v>
+      </c>
+      <c r="I87" s="6">
+        <v>2360</v>
+      </c>
+      <c r="J87" s="6">
+        <v>2360</v>
+      </c>
+      <c r="K87" s="6">
+        <v>2350</v>
+      </c>
+      <c r="L87" s="6">
+        <v>2349</v>
+      </c>
+      <c r="M87" s="6">
+        <v>2322</v>
+      </c>
+      <c r="N87" s="6">
+        <v>13968</v>
+      </c>
+      <c r="O87" s="6">
+        <v>13051</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" s="6">
+        <v>34192199</v>
+      </c>
+      <c r="D88" s="6">
+        <v>24377032</v>
+      </c>
+      <c r="E88" s="6">
+        <v>25105403</v>
+      </c>
+      <c r="F88" s="6">
+        <v>25573878</v>
+      </c>
+      <c r="G88" s="6">
+        <v>26425384</v>
+      </c>
+      <c r="H88" s="6">
+        <v>26953272</v>
+      </c>
+      <c r="I88" s="6">
+        <v>27775337</v>
+      </c>
+      <c r="J88" s="6">
+        <v>28569540</v>
+      </c>
+      <c r="K88" s="6">
+        <v>28393420</v>
+      </c>
+      <c r="L88" s="6">
+        <v>27572464</v>
+      </c>
+      <c r="M88" s="6">
+        <v>27716244</v>
+      </c>
+      <c r="N88" s="6">
+        <v>28333019</v>
+      </c>
+      <c r="O88" s="6">
+        <v>28849755</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="29"/>
+      <c r="B89" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C89" s="6">
+        <v>31234219</v>
+      </c>
+      <c r="D89" s="6">
+        <v>22841020</v>
+      </c>
+      <c r="E89" s="6">
+        <v>23537743</v>
+      </c>
+      <c r="F89" s="6">
+        <v>23958388</v>
+      </c>
+      <c r="G89" s="6">
+        <v>24748455</v>
+      </c>
+      <c r="H89" s="6">
+        <v>25236478</v>
+      </c>
+      <c r="I89" s="6">
+        <v>26028384</v>
+      </c>
+      <c r="J89" s="6">
+        <v>26792515</v>
+      </c>
+      <c r="K89" s="6">
+        <v>26639950</v>
+      </c>
+      <c r="L89" s="6">
+        <v>25967019</v>
+      </c>
+      <c r="M89" s="6">
+        <v>26067416</v>
+      </c>
+      <c r="N89" s="6">
+        <v>26640077</v>
+      </c>
+      <c r="O89" s="6">
+        <v>27119180</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="29"/>
+      <c r="B90" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="7">
+        <v>1916056</v>
+      </c>
+      <c r="D90" s="7">
+        <v>815680</v>
+      </c>
+      <c r="E90" s="7">
+        <v>712572</v>
+      </c>
+      <c r="F90" s="7">
+        <v>624008</v>
+      </c>
+      <c r="G90" s="7">
+        <v>1214970</v>
+      </c>
+      <c r="H90" s="7">
+        <v>1367175</v>
+      </c>
+      <c r="I90" s="7">
+        <v>1393511</v>
+      </c>
+      <c r="J90" s="7">
+        <v>1454280</v>
+      </c>
+      <c r="K90" s="7">
+        <v>1277424</v>
+      </c>
+      <c r="L90" s="7">
+        <v>982992</v>
+      </c>
+      <c r="M90" s="7">
+        <v>1106978</v>
+      </c>
+      <c r="N90" s="7">
+        <v>1291295</v>
+      </c>
+      <c r="O90" s="7">
+        <v>1221559</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="29"/>
+      <c r="B91" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="23">
-[...51 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="C91" s="7">
+        <v>93196</v>
+      </c>
+      <c r="D91" s="7">
+        <v>1501</v>
+      </c>
+      <c r="E91" s="7">
+        <v>1651</v>
+      </c>
+      <c r="F91" s="7">
+        <v>849</v>
+      </c>
+      <c r="G91" s="7">
+        <v>1515</v>
+      </c>
+      <c r="H91" s="7">
+        <v>1626</v>
+      </c>
+      <c r="I91" s="7">
+        <v>1294</v>
+      </c>
+      <c r="J91" s="7">
+        <v>910</v>
+      </c>
+      <c r="K91" s="7">
+        <v>503</v>
+      </c>
+      <c r="L91" s="7">
+        <v>155</v>
+      </c>
+      <c r="M91" s="7">
+        <v>153</v>
+      </c>
+      <c r="N91" s="7">
+        <v>339</v>
+      </c>
+      <c r="O91" s="7">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="29"/>
+      <c r="B92" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="23">
-[...51 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="C92" s="7">
+        <v>3839016</v>
+      </c>
+      <c r="D92" s="7">
+        <v>639812</v>
+      </c>
+      <c r="E92" s="7">
+        <v>520840</v>
+      </c>
+      <c r="F92" s="7">
+        <v>447901</v>
+      </c>
+      <c r="G92" s="7">
+        <v>793597</v>
+      </c>
+      <c r="H92" s="7">
+        <v>817736</v>
+      </c>
+      <c r="I92" s="7">
+        <v>900103</v>
+      </c>
+      <c r="J92" s="7">
+        <v>1020179</v>
+      </c>
+      <c r="K92" s="7">
+        <v>860958</v>
+      </c>
+      <c r="L92" s="7">
+        <v>599442</v>
+      </c>
+      <c r="M92" s="7">
+        <v>656207</v>
+      </c>
+      <c r="N92" s="7">
+        <v>866204</v>
+      </c>
+      <c r="O92" s="7">
+        <v>1036024</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="29"/>
+      <c r="B93" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="23">
-[...50 lines deleted...]
-      <c r="B12" s="24" t="s">
+      <c r="C93" s="7">
+        <v>911633</v>
+      </c>
+      <c r="D93" s="8">
+        <v>0</v>
+      </c>
+      <c r="E93" s="8">
+        <v>0</v>
+      </c>
+      <c r="F93" s="8">
+        <v>0</v>
+      </c>
+      <c r="G93" s="8">
+        <v>0</v>
+      </c>
+      <c r="H93" s="8">
+        <v>0</v>
+      </c>
+      <c r="I93" s="8">
+        <v>0</v>
+      </c>
+      <c r="J93" s="8">
+        <v>0</v>
+      </c>
+      <c r="K93" s="8">
+        <v>0</v>
+      </c>
+      <c r="L93" s="8">
+        <v>0</v>
+      </c>
+      <c r="M93" s="8">
+        <v>0</v>
+      </c>
+      <c r="N93" s="8">
+        <v>0</v>
+      </c>
+      <c r="O93" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="29"/>
+      <c r="B94" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="7">
+        <v>41588</v>
+      </c>
+      <c r="D94" s="8">
+        <v>0</v>
+      </c>
+      <c r="E94" s="8">
+        <v>0</v>
+      </c>
+      <c r="F94" s="8">
+        <v>0</v>
+      </c>
+      <c r="G94" s="8">
+        <v>0</v>
+      </c>
+      <c r="H94" s="8">
+        <v>0</v>
+      </c>
+      <c r="I94" s="8">
+        <v>0</v>
+      </c>
+      <c r="J94" s="8">
+        <v>0</v>
+      </c>
+      <c r="K94" s="8">
+        <v>0</v>
+      </c>
+      <c r="L94" s="8">
+        <v>0</v>
+      </c>
+      <c r="M94" s="8">
+        <v>0</v>
+      </c>
+      <c r="N94" s="8">
+        <v>0</v>
+      </c>
+      <c r="O94" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="29"/>
+      <c r="B95" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="4" t="s">
-[...109 lines deleted...]
-      <c r="C14" s="4" t="s">
+      <c r="C95" s="7">
+        <v>1555279</v>
+      </c>
+      <c r="D95" s="8">
+        <v>0</v>
+      </c>
+      <c r="E95" s="8">
+        <v>0</v>
+      </c>
+      <c r="F95" s="8">
+        <v>0</v>
+      </c>
+      <c r="G95" s="8">
+        <v>0</v>
+      </c>
+      <c r="H95" s="8">
+        <v>0</v>
+      </c>
+      <c r="I95" s="8">
+        <v>0</v>
+      </c>
+      <c r="J95" s="8">
+        <v>0</v>
+      </c>
+      <c r="K95" s="8">
+        <v>0</v>
+      </c>
+      <c r="L95" s="8">
+        <v>0</v>
+      </c>
+      <c r="M95" s="8">
+        <v>0</v>
+      </c>
+      <c r="N95" s="8">
+        <v>0</v>
+      </c>
+      <c r="O95" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="29"/>
+      <c r="B96" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" s="7">
+        <v>5776732</v>
+      </c>
+      <c r="D96" s="7">
+        <v>5889919</v>
+      </c>
+      <c r="E96" s="7">
+        <v>6582222</v>
+      </c>
+      <c r="F96" s="7">
+        <v>7121024</v>
+      </c>
+      <c r="G96" s="7">
+        <v>7198015</v>
+      </c>
+      <c r="H96" s="7">
+        <v>7551636</v>
+      </c>
+      <c r="I96" s="7">
+        <v>8091531</v>
+      </c>
+      <c r="J96" s="7">
+        <v>8539998</v>
+      </c>
+      <c r="K96" s="7">
+        <v>8818663</v>
+      </c>
+      <c r="L96" s="7">
+        <v>8936990</v>
+      </c>
+      <c r="M96" s="7">
+        <v>9536065</v>
+      </c>
+      <c r="N96" s="7">
+        <v>9734309</v>
+      </c>
+      <c r="O96" s="7">
+        <v>10061135</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="29"/>
+      <c r="B97" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C97" s="7">
+        <v>27192</v>
+      </c>
+      <c r="D97" s="7">
+        <v>12359</v>
+      </c>
+      <c r="E97" s="7">
+        <v>11964</v>
+      </c>
+      <c r="F97" s="7">
+        <v>11035</v>
+      </c>
+      <c r="G97" s="7">
+        <v>9786</v>
+      </c>
+      <c r="H97" s="7">
+        <v>9050</v>
+      </c>
+      <c r="I97" s="7">
+        <v>8662</v>
+      </c>
+      <c r="J97" s="7">
+        <v>8232</v>
+      </c>
+      <c r="K97" s="7">
+        <v>7092</v>
+      </c>
+      <c r="L97" s="7">
+        <v>5432</v>
+      </c>
+      <c r="M97" s="7">
+        <v>4850</v>
+      </c>
+      <c r="N97" s="7">
+        <v>4312</v>
+      </c>
+      <c r="O97" s="7">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="29"/>
+      <c r="B98" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="7">
+        <v>6558320</v>
+      </c>
+      <c r="D98" s="7">
+        <v>5399000</v>
+      </c>
+      <c r="E98" s="7">
+        <v>5609103</v>
+      </c>
+      <c r="F98" s="7">
+        <v>5623853</v>
+      </c>
+      <c r="G98" s="7">
+        <v>5389078</v>
+      </c>
+      <c r="H98" s="7">
+        <v>5369935</v>
+      </c>
+      <c r="I98" s="7">
+        <v>5512695</v>
+      </c>
+      <c r="J98" s="7">
+        <v>5640183</v>
+      </c>
+      <c r="K98" s="7">
+        <v>5622350</v>
+      </c>
+      <c r="L98" s="7">
+        <v>5452823</v>
+      </c>
+      <c r="M98" s="7">
+        <v>5578241</v>
+      </c>
+      <c r="N98" s="7">
+        <v>5522685</v>
+      </c>
+      <c r="O98" s="7">
+        <v>5547069</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="29"/>
+      <c r="B99" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" s="7">
+        <v>4592170</v>
+      </c>
+      <c r="D99" s="7">
+        <v>4587949</v>
+      </c>
+      <c r="E99" s="7">
+        <v>4592757</v>
+      </c>
+      <c r="F99" s="7">
+        <v>4597983</v>
+      </c>
+      <c r="G99" s="7">
+        <v>4599817</v>
+      </c>
+      <c r="H99" s="7">
+        <v>4587670</v>
+      </c>
+      <c r="I99" s="7">
+        <v>4590327</v>
+      </c>
+      <c r="J99" s="7">
+        <v>4593796</v>
+      </c>
+      <c r="K99" s="7">
+        <v>4583695</v>
+      </c>
+      <c r="L99" s="7">
+        <v>4564731</v>
+      </c>
+      <c r="M99" s="7">
+        <v>4174206</v>
+      </c>
+      <c r="N99" s="7">
+        <v>4176674</v>
+      </c>
+      <c r="O99" s="7">
+        <v>4179184</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="29"/>
+      <c r="B100" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" s="7">
+        <v>4356</v>
+      </c>
+      <c r="D100" s="7">
+        <v>4140</v>
+      </c>
+      <c r="E100" s="7">
+        <v>4136</v>
+      </c>
+      <c r="F100" s="7">
+        <v>4129</v>
+      </c>
+      <c r="G100" s="7">
+        <v>4129</v>
+      </c>
+      <c r="H100" s="7">
+        <v>4118</v>
+      </c>
+      <c r="I100" s="7">
+        <v>4117</v>
+      </c>
+      <c r="J100" s="7">
+        <v>4114</v>
+      </c>
+      <c r="K100" s="7">
+        <v>4099</v>
+      </c>
+      <c r="L100" s="7">
+        <v>4286</v>
+      </c>
+      <c r="M100" s="7">
+        <v>3428</v>
+      </c>
+      <c r="N100" s="7">
+        <v>3427</v>
+      </c>
+      <c r="O100" s="7">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="29"/>
+      <c r="B101" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" s="7">
+        <v>5336216</v>
+      </c>
+      <c r="D101" s="7">
+        <v>5319622</v>
+      </c>
+      <c r="E101" s="7">
+        <v>5319577</v>
+      </c>
+      <c r="F101" s="7">
+        <v>5318907</v>
+      </c>
+      <c r="G101" s="7">
+        <v>5317946</v>
+      </c>
+      <c r="H101" s="7">
+        <v>5298680</v>
+      </c>
+      <c r="I101" s="7">
+        <v>5298655</v>
+      </c>
+      <c r="J101" s="7">
+        <v>5299032</v>
+      </c>
+      <c r="K101" s="7">
+        <v>5283672</v>
+      </c>
+      <c r="L101" s="7">
+        <v>5262040</v>
+      </c>
+      <c r="M101" s="7">
+        <v>4834976</v>
+      </c>
+      <c r="N101" s="7">
+        <v>4835122</v>
+      </c>
+      <c r="O101" s="7">
+        <v>4835420</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="29"/>
+      <c r="B102" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="7">
+        <v>233934</v>
+      </c>
+      <c r="D102" s="7">
+        <v>55524</v>
+      </c>
+      <c r="E102" s="7">
+        <v>53291</v>
+      </c>
+      <c r="F102" s="7">
+        <v>51373</v>
+      </c>
+      <c r="G102" s="7">
+        <v>50632</v>
+      </c>
+      <c r="H102" s="7">
+        <v>53085</v>
+      </c>
+      <c r="I102" s="7">
+        <v>51814</v>
+      </c>
+      <c r="J102" s="7">
+        <v>48850</v>
+      </c>
+      <c r="K102" s="7">
+        <v>45779</v>
+      </c>
+      <c r="L102" s="7">
+        <v>41077</v>
+      </c>
+      <c r="M102" s="7">
+        <v>40454</v>
+      </c>
+      <c r="N102" s="7">
+        <v>44034</v>
+      </c>
+      <c r="O102" s="7">
+        <v>48418</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="29"/>
+      <c r="B103" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" s="7">
+        <v>50669</v>
+      </c>
+      <c r="D103" s="7">
+        <v>6251</v>
+      </c>
+      <c r="E103" s="7">
+        <v>5773</v>
+      </c>
+      <c r="F103" s="7">
+        <v>5665</v>
+      </c>
+      <c r="G103" s="7">
+        <v>5664</v>
+      </c>
+      <c r="H103" s="7">
+        <v>6033</v>
+      </c>
+      <c r="I103" s="7">
+        <v>5671</v>
+      </c>
+      <c r="J103" s="7">
+        <v>5420</v>
+      </c>
+      <c r="K103" s="7">
+        <v>5126</v>
+      </c>
+      <c r="L103" s="7">
+        <v>4486</v>
+      </c>
+      <c r="M103" s="7">
+        <v>3988</v>
+      </c>
+      <c r="N103" s="7">
+        <v>3642</v>
+      </c>
+      <c r="O103" s="7">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="29"/>
+      <c r="B104" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C104" s="7">
+        <v>149171</v>
+      </c>
+      <c r="D104" s="7">
+        <v>64265</v>
+      </c>
+      <c r="E104" s="7">
+        <v>75777</v>
+      </c>
+      <c r="F104" s="7">
+        <v>103608</v>
+      </c>
+      <c r="G104" s="7">
+        <v>112251</v>
+      </c>
+      <c r="H104" s="7">
+        <v>112326</v>
+      </c>
+      <c r="I104" s="7">
+        <v>103529</v>
+      </c>
+      <c r="J104" s="7">
+        <v>102197</v>
+      </c>
+      <c r="K104" s="7">
+        <v>96702</v>
+      </c>
+      <c r="L104" s="7">
+        <v>85728</v>
+      </c>
+      <c r="M104" s="7">
+        <v>70177</v>
+      </c>
+      <c r="N104" s="7">
+        <v>67833</v>
+      </c>
+      <c r="O104" s="7">
+        <v>68146</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="29"/>
+      <c r="B105" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C105" s="7">
+        <v>49052</v>
+      </c>
+      <c r="D105" s="7">
+        <v>19328</v>
+      </c>
+      <c r="E105" s="7">
+        <v>24095</v>
+      </c>
+      <c r="F105" s="7">
+        <v>27612</v>
+      </c>
+      <c r="G105" s="7">
+        <v>32208</v>
+      </c>
+      <c r="H105" s="7">
+        <v>37082</v>
+      </c>
+      <c r="I105" s="7">
+        <v>44740</v>
+      </c>
+      <c r="J105" s="7">
+        <v>54124</v>
+      </c>
+      <c r="K105" s="7">
+        <v>14750</v>
+      </c>
+      <c r="L105" s="7">
+        <v>11595</v>
+      </c>
+      <c r="M105" s="7">
+        <v>43978</v>
+      </c>
+      <c r="N105" s="7">
+        <v>76508</v>
+      </c>
+      <c r="O105" s="7">
+        <v>97132</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="29"/>
+      <c r="B106" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C106" s="7">
+        <v>1019</v>
+      </c>
+      <c r="D106" s="7">
+        <v>158</v>
+      </c>
+      <c r="E106" s="7">
+        <v>146</v>
+      </c>
+      <c r="F106" s="7">
+        <v>147</v>
+      </c>
+      <c r="G106" s="7">
+        <v>153</v>
+      </c>
+      <c r="H106" s="7">
+        <v>161</v>
+      </c>
+      <c r="I106" s="7">
+        <v>168</v>
+      </c>
+      <c r="J106" s="7">
+        <v>223</v>
+      </c>
+      <c r="K106" s="7">
+        <v>268</v>
+      </c>
+      <c r="L106" s="7">
+        <v>268</v>
+      </c>
+      <c r="M106" s="7">
+        <v>294</v>
+      </c>
+      <c r="N106" s="7">
+        <v>295</v>
+      </c>
+      <c r="O106" s="7">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="29"/>
+      <c r="B107" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C107" s="7">
+        <v>33479</v>
+      </c>
+      <c r="D107" s="7">
+        <v>6227</v>
+      </c>
+      <c r="E107" s="7">
+        <v>6282</v>
+      </c>
+      <c r="F107" s="7">
+        <v>6228</v>
+      </c>
+      <c r="G107" s="7">
+        <v>6518</v>
+      </c>
+      <c r="H107" s="7">
+        <v>6813</v>
+      </c>
+      <c r="I107" s="7">
+        <v>6910</v>
+      </c>
+      <c r="J107" s="7">
+        <v>7143</v>
+      </c>
+      <c r="K107" s="7">
+        <v>7040</v>
+      </c>
+      <c r="L107" s="7">
+        <v>6154</v>
+      </c>
+      <c r="M107" s="7">
+        <v>6172</v>
+      </c>
+      <c r="N107" s="7">
+        <v>5904</v>
+      </c>
+      <c r="O107" s="7">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="29"/>
+      <c r="B108" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C108" s="7">
+        <v>65019</v>
+      </c>
+      <c r="D108" s="7">
+        <v>19277</v>
+      </c>
+      <c r="E108" s="7">
+        <v>17549</v>
+      </c>
+      <c r="F108" s="7">
+        <v>14056</v>
+      </c>
+      <c r="G108" s="7">
+        <v>12167</v>
+      </c>
+      <c r="H108" s="7">
+        <v>12231</v>
+      </c>
+      <c r="I108" s="7">
+        <v>12596</v>
+      </c>
+      <c r="J108" s="7">
+        <v>11924</v>
+      </c>
+      <c r="K108" s="7">
+        <v>10660</v>
+      </c>
+      <c r="L108" s="7">
+        <v>8482</v>
+      </c>
+      <c r="M108" s="7">
+        <v>7209</v>
+      </c>
+      <c r="N108" s="7">
+        <v>6438</v>
+      </c>
+      <c r="O108" s="7">
+        <v>5904</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="29"/>
+      <c r="B109" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109" s="7">
+        <v>122</v>
+      </c>
+      <c r="D109" s="7">
         <v>8</v>
       </c>
-      <c r="D14" s="23">
-[...51 lines deleted...]
-      <c r="C15" s="4" t="s">
+      <c r="E109" s="7">
+        <v>8</v>
+      </c>
+      <c r="F109" s="7">
+        <v>10</v>
+      </c>
+      <c r="G109" s="7">
         <v>9</v>
       </c>
-      <c r="D15" s="23">
-[...193 lines deleted...]
-      <c r="F19" s="5">
+      <c r="H109" s="7">
         <v>1121</v>
       </c>
-      <c r="G19" s="5">
-[...697 lines deleted...]
-      <c r="G35" s="5">
+      <c r="I109" s="7">
+        <v>2061</v>
+      </c>
+      <c r="J109" s="7">
+        <v>1910</v>
+      </c>
+      <c r="K109" s="7">
+        <v>1169</v>
+      </c>
+      <c r="L109" s="7">
+        <v>338</v>
+      </c>
+      <c r="M109" s="7">
+        <v>40</v>
+      </c>
+      <c r="N109" s="7">
+        <v>1056</v>
+      </c>
+      <c r="O109" s="7">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="29"/>
+      <c r="B110" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C110" s="6">
+        <v>2941828</v>
+      </c>
+      <c r="D110" s="6">
+        <v>1519898</v>
+      </c>
+      <c r="E110" s="6">
+        <v>1551546</v>
+      </c>
+      <c r="F110" s="6">
+        <v>1599376</v>
+      </c>
+      <c r="G110" s="6">
+        <v>1660815</v>
+      </c>
+      <c r="H110" s="6">
+        <v>1700688</v>
+      </c>
+      <c r="I110" s="6">
+        <v>1730846</v>
+      </c>
+      <c r="J110" s="6">
+        <v>1760919</v>
+      </c>
+      <c r="K110" s="6">
+        <v>1737415</v>
+      </c>
+      <c r="L110" s="6">
+        <v>1589407</v>
+      </c>
+      <c r="M110" s="6">
+        <v>1632875</v>
+      </c>
+      <c r="N110" s="6">
+        <v>1676988</v>
+      </c>
+      <c r="O110" s="6">
+        <v>1714621</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="29"/>
+      <c r="B111" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C111" s="7">
+        <v>2808582</v>
+      </c>
+      <c r="D111" s="7">
+        <v>1511953</v>
+      </c>
+      <c r="E111" s="7">
+        <v>1543991</v>
+      </c>
+      <c r="F111" s="7">
+        <v>1591909</v>
+      </c>
+      <c r="G111" s="7">
+        <v>1653299</v>
+      </c>
+      <c r="H111" s="7">
+        <v>1692467</v>
+      </c>
+      <c r="I111" s="8">
+        <v>0</v>
+      </c>
+      <c r="J111" s="8">
+        <v>0</v>
+      </c>
+      <c r="K111" s="8">
+        <v>0</v>
+      </c>
+      <c r="L111" s="8">
+        <v>0</v>
+      </c>
+      <c r="M111" s="8">
+        <v>0</v>
+      </c>
+      <c r="N111" s="8">
+        <v>0</v>
+      </c>
+      <c r="O111" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="29"/>
+      <c r="B112" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H35" s="5">
-[...1568 lines deleted...]
-      <c r="G71" s="5">
+      <c r="C112" s="7">
+        <v>35516</v>
+      </c>
+      <c r="D112" s="7">
+        <v>9356</v>
+      </c>
+      <c r="E112" s="7">
+        <v>10765</v>
+      </c>
+      <c r="F112" s="7">
+        <v>12382</v>
+      </c>
+      <c r="G112" s="7">
+        <v>14103</v>
+      </c>
+      <c r="H112" s="7">
+        <v>14830</v>
+      </c>
+      <c r="I112" s="8">
+        <v>0</v>
+      </c>
+      <c r="J112" s="8">
+        <v>0</v>
+      </c>
+      <c r="K112" s="8">
+        <v>0</v>
+      </c>
+      <c r="L112" s="8">
+        <v>0</v>
+      </c>
+      <c r="M112" s="8">
+        <v>0</v>
+      </c>
+      <c r="N112" s="8">
+        <v>0</v>
+      </c>
+      <c r="O112" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="29"/>
+      <c r="B113" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C113" s="7">
+        <v>2143578</v>
+      </c>
+      <c r="D113" s="7">
+        <v>1130607</v>
+      </c>
+      <c r="E113" s="7">
+        <v>1145192</v>
+      </c>
+      <c r="F113" s="7">
+        <v>1173338</v>
+      </c>
+      <c r="G113" s="7">
+        <v>1215021</v>
+      </c>
+      <c r="H113" s="7">
+        <v>1236207</v>
+      </c>
+      <c r="I113" s="8">
+        <v>0</v>
+      </c>
+      <c r="J113" s="8">
+        <v>0</v>
+      </c>
+      <c r="K113" s="8">
+        <v>0</v>
+      </c>
+      <c r="L113" s="8">
+        <v>0</v>
+      </c>
+      <c r="M113" s="8">
+        <v>0</v>
+      </c>
+      <c r="N113" s="8">
+        <v>0</v>
+      </c>
+      <c r="O113" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="29"/>
+      <c r="B114" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C114" s="7">
+        <v>532893</v>
+      </c>
+      <c r="D114" s="7">
+        <v>281350</v>
+      </c>
+      <c r="E114" s="7">
+        <v>292122</v>
+      </c>
+      <c r="F114" s="7">
+        <v>300929</v>
+      </c>
+      <c r="G114" s="7">
+        <v>311965</v>
+      </c>
+      <c r="H114" s="7">
+        <v>323498</v>
+      </c>
+      <c r="I114" s="8">
+        <v>0</v>
+      </c>
+      <c r="J114" s="8">
+        <v>0</v>
+      </c>
+      <c r="K114" s="8">
+        <v>0</v>
+      </c>
+      <c r="L114" s="8">
+        <v>0</v>
+      </c>
+      <c r="M114" s="8">
+        <v>0</v>
+      </c>
+      <c r="N114" s="8">
+        <v>0</v>
+      </c>
+      <c r="O114" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="29"/>
+      <c r="B115" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C115" s="7">
+        <v>96595</v>
+      </c>
+      <c r="D115" s="7">
+        <v>90640</v>
+      </c>
+      <c r="E115" s="7">
+        <v>95912</v>
+      </c>
+      <c r="F115" s="7">
+        <v>105260</v>
+      </c>
+      <c r="G115" s="7">
+        <v>112210</v>
+      </c>
+      <c r="H115" s="7">
+        <v>117932</v>
+      </c>
+      <c r="I115" s="8">
+        <v>0</v>
+      </c>
+      <c r="J115" s="8">
+        <v>0</v>
+      </c>
+      <c r="K115" s="8">
+        <v>0</v>
+      </c>
+      <c r="L115" s="8">
+        <v>0</v>
+      </c>
+      <c r="M115" s="8">
+        <v>0</v>
+      </c>
+      <c r="N115" s="8">
+        <v>0</v>
+      </c>
+      <c r="O115" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="29"/>
+      <c r="B116" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C116" s="8">
+        <v>0</v>
+      </c>
+      <c r="D116" s="8">
+        <v>0</v>
+      </c>
+      <c r="E116" s="8">
+        <v>0</v>
+      </c>
+      <c r="F116" s="8">
+        <v>0</v>
+      </c>
+      <c r="G116" s="8">
+        <v>0</v>
+      </c>
+      <c r="H116" s="8">
+        <v>0</v>
+      </c>
+      <c r="I116" s="7">
+        <v>615645</v>
+      </c>
+      <c r="J116" s="7">
+        <v>635268</v>
+      </c>
+      <c r="K116" s="7">
+        <v>623281</v>
+      </c>
+      <c r="L116" s="7">
+        <v>585617</v>
+      </c>
+      <c r="M116" s="7">
+        <v>629983</v>
+      </c>
+      <c r="N116" s="7">
+        <v>645692</v>
+      </c>
+      <c r="O116" s="7">
+        <v>666631</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="29"/>
+      <c r="B117" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C117" s="8">
+        <v>0</v>
+      </c>
+      <c r="D117" s="8">
+        <v>0</v>
+      </c>
+      <c r="E117" s="8">
+        <v>0</v>
+      </c>
+      <c r="F117" s="8">
+        <v>0</v>
+      </c>
+      <c r="G117" s="8">
+        <v>0</v>
+      </c>
+      <c r="H117" s="8">
+        <v>0</v>
+      </c>
+      <c r="I117" s="7">
+        <v>1627</v>
+      </c>
+      <c r="J117" s="7">
+        <v>1659</v>
+      </c>
+      <c r="K117" s="7">
+        <v>1616</v>
+      </c>
+      <c r="L117" s="7">
+        <v>1557</v>
+      </c>
+      <c r="M117" s="7">
+        <v>1655</v>
+      </c>
+      <c r="N117" s="7">
+        <v>1762</v>
+      </c>
+      <c r="O117" s="7">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="29"/>
+      <c r="B118" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C118" s="8">
+        <v>0</v>
+      </c>
+      <c r="D118" s="8">
+        <v>0</v>
+      </c>
+      <c r="E118" s="8">
+        <v>0</v>
+      </c>
+      <c r="F118" s="8">
+        <v>0</v>
+      </c>
+      <c r="G118" s="8">
+        <v>0</v>
+      </c>
+      <c r="H118" s="8">
+        <v>0</v>
+      </c>
+      <c r="I118" s="7">
+        <v>511021</v>
+      </c>
+      <c r="J118" s="7">
+        <v>526006</v>
+      </c>
+      <c r="K118" s="7">
+        <v>514560</v>
+      </c>
+      <c r="L118" s="7">
+        <v>480880</v>
+      </c>
+      <c r="M118" s="7">
+        <v>514496</v>
+      </c>
+      <c r="N118" s="7">
+        <v>525847</v>
+      </c>
+      <c r="O118" s="7">
+        <v>542561</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="29"/>
+      <c r="B119" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" s="8">
+        <v>0</v>
+      </c>
+      <c r="D119" s="8">
+        <v>0</v>
+      </c>
+      <c r="E119" s="8">
+        <v>0</v>
+      </c>
+      <c r="F119" s="8">
+        <v>0</v>
+      </c>
+      <c r="G119" s="8">
+        <v>0</v>
+      </c>
+      <c r="H119" s="8">
+        <v>0</v>
+      </c>
+      <c r="I119" s="7">
+        <v>96196</v>
+      </c>
+      <c r="J119" s="7">
+        <v>100306</v>
+      </c>
+      <c r="K119" s="7">
+        <v>99733</v>
+      </c>
+      <c r="L119" s="7">
+        <v>95676</v>
+      </c>
+      <c r="M119" s="7">
+        <v>104901</v>
+      </c>
+      <c r="N119" s="7">
+        <v>108544</v>
+      </c>
+      <c r="O119" s="7">
+        <v>111939</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="29"/>
+      <c r="B120" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C120" s="8">
+        <v>0</v>
+      </c>
+      <c r="D120" s="8">
+        <v>0</v>
+      </c>
+      <c r="E120" s="8">
+        <v>0</v>
+      </c>
+      <c r="F120" s="8">
+        <v>0</v>
+      </c>
+      <c r="G120" s="8">
+        <v>0</v>
+      </c>
+      <c r="H120" s="8">
+        <v>0</v>
+      </c>
+      <c r="I120" s="7">
+        <v>6801</v>
+      </c>
+      <c r="J120" s="7">
+        <v>7297</v>
+      </c>
+      <c r="K120" s="7">
+        <v>7372</v>
+      </c>
+      <c r="L120" s="7">
+        <v>7504</v>
+      </c>
+      <c r="M120" s="7">
+        <v>8931</v>
+      </c>
+      <c r="N120" s="7">
+        <v>9539</v>
+      </c>
+      <c r="O120" s="7">
+        <v>10264</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="29"/>
+      <c r="B121" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C121" s="8">
+        <v>0</v>
+      </c>
+      <c r="D121" s="8">
+        <v>0</v>
+      </c>
+      <c r="E121" s="8">
+        <v>0</v>
+      </c>
+      <c r="F121" s="8">
+        <v>0</v>
+      </c>
+      <c r="G121" s="8">
+        <v>0</v>
+      </c>
+      <c r="H121" s="8">
+        <v>0</v>
+      </c>
+      <c r="I121" s="7">
+        <v>1107078</v>
+      </c>
+      <c r="J121" s="7">
+        <v>1117466</v>
+      </c>
+      <c r="K121" s="7">
+        <v>1107025</v>
+      </c>
+      <c r="L121" s="7">
+        <v>998258</v>
+      </c>
+      <c r="M121" s="7">
+        <v>998826</v>
+      </c>
+      <c r="N121" s="7">
+        <v>1027481</v>
+      </c>
+      <c r="O121" s="7">
+        <v>1043532</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="29"/>
+      <c r="B122" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C122" s="8">
+        <v>0</v>
+      </c>
+      <c r="D122" s="8">
+        <v>0</v>
+      </c>
+      <c r="E122" s="8">
+        <v>0</v>
+      </c>
+      <c r="F122" s="8">
+        <v>0</v>
+      </c>
+      <c r="G122" s="8">
+        <v>0</v>
+      </c>
+      <c r="H122" s="8">
+        <v>0</v>
+      </c>
+      <c r="I122" s="7">
+        <v>14065</v>
+      </c>
+      <c r="J122" s="7">
+        <v>14800</v>
+      </c>
+      <c r="K122" s="7">
+        <v>15919</v>
+      </c>
+      <c r="L122" s="7">
+        <v>14712</v>
+      </c>
+      <c r="M122" s="7">
+        <v>15197</v>
+      </c>
+      <c r="N122" s="7">
+        <v>14968</v>
+      </c>
+      <c r="O122" s="7">
+        <v>15225</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="29"/>
+      <c r="B123" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C123" s="8">
+        <v>0</v>
+      </c>
+      <c r="D123" s="8">
+        <v>0</v>
+      </c>
+      <c r="E123" s="8">
+        <v>0</v>
+      </c>
+      <c r="F123" s="8">
+        <v>0</v>
+      </c>
+      <c r="G123" s="8">
+        <v>0</v>
+      </c>
+      <c r="H123" s="8">
+        <v>0</v>
+      </c>
+      <c r="I123" s="7">
+        <v>738651</v>
+      </c>
+      <c r="J123" s="7">
+        <v>738611</v>
+      </c>
+      <c r="K123" s="7">
+        <v>724738</v>
+      </c>
+      <c r="L123" s="7">
+        <v>642701</v>
+      </c>
+      <c r="M123" s="7">
+        <v>632509</v>
+      </c>
+      <c r="N123" s="7">
+        <v>648790</v>
+      </c>
+      <c r="O123" s="7">
+        <v>656288</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="29"/>
+      <c r="B124" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" s="8">
+        <v>0</v>
+      </c>
+      <c r="D124" s="8">
+        <v>0</v>
+      </c>
+      <c r="E124" s="8">
+        <v>0</v>
+      </c>
+      <c r="F124" s="8">
+        <v>0</v>
+      </c>
+      <c r="G124" s="8">
+        <v>0</v>
+      </c>
+      <c r="H124" s="8">
+        <v>0</v>
+      </c>
+      <c r="I124" s="7">
+        <v>236991</v>
+      </c>
+      <c r="J124" s="7">
+        <v>241922</v>
+      </c>
+      <c r="K124" s="7">
+        <v>243125</v>
+      </c>
+      <c r="L124" s="7">
+        <v>223809</v>
+      </c>
+      <c r="M124" s="7">
+        <v>230121</v>
+      </c>
+      <c r="N124" s="7">
+        <v>239336</v>
+      </c>
+      <c r="O124" s="7">
+        <v>245037</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="29"/>
+      <c r="B125" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C125" s="8">
+        <v>0</v>
+      </c>
+      <c r="D125" s="8">
+        <v>0</v>
+      </c>
+      <c r="E125" s="8">
+        <v>0</v>
+      </c>
+      <c r="F125" s="8">
+        <v>0</v>
+      </c>
+      <c r="G125" s="8">
+        <v>0</v>
+      </c>
+      <c r="H125" s="8">
+        <v>0</v>
+      </c>
+      <c r="I125" s="7">
+        <v>117371</v>
+      </c>
+      <c r="J125" s="7">
+        <v>122133</v>
+      </c>
+      <c r="K125" s="7">
+        <v>123243</v>
+      </c>
+      <c r="L125" s="7">
+        <v>117036</v>
+      </c>
+      <c r="M125" s="7">
+        <v>120999</v>
+      </c>
+      <c r="N125" s="7">
+        <v>124387</v>
+      </c>
+      <c r="O125" s="7">
+        <v>126982</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="29"/>
+      <c r="B126" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="H71" s="5">
-[...758 lines deleted...]
-      <c r="O89" s="8"/>
+      <c r="C126" s="7">
+        <v>5652</v>
+      </c>
+      <c r="D126" s="7">
+        <v>403</v>
+      </c>
+      <c r="E126" s="7">
+        <v>382</v>
+      </c>
+      <c r="F126" s="7">
+        <v>324</v>
+      </c>
+      <c r="G126" s="7">
+        <v>334</v>
+      </c>
+      <c r="H126" s="7">
+        <v>334</v>
+      </c>
+      <c r="I126" s="7">
+        <v>313</v>
+      </c>
+      <c r="J126" s="7">
+        <v>270</v>
+      </c>
+      <c r="K126" s="7">
+        <v>231</v>
+      </c>
+      <c r="L126" s="7">
+        <v>176</v>
+      </c>
+      <c r="M126" s="7">
+        <v>122</v>
+      </c>
+      <c r="N126" s="7">
+        <v>116</v>
+      </c>
+      <c r="O126" s="7">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="29"/>
+      <c r="B127" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C127" s="7">
+        <v>104015</v>
+      </c>
+      <c r="D127" s="7">
+        <v>5183</v>
+      </c>
+      <c r="E127" s="7">
+        <v>4984</v>
+      </c>
+      <c r="F127" s="7">
+        <v>4899</v>
+      </c>
+      <c r="G127" s="7">
+        <v>4775</v>
+      </c>
+      <c r="H127" s="7">
+        <v>4926</v>
+      </c>
+      <c r="I127" s="7">
+        <v>4843</v>
+      </c>
+      <c r="J127" s="7">
+        <v>4930</v>
+      </c>
+      <c r="K127" s="7">
+        <v>4652</v>
+      </c>
+      <c r="L127" s="7">
+        <v>3848</v>
+      </c>
+      <c r="M127" s="7">
+        <v>3031</v>
+      </c>
+      <c r="N127" s="7">
+        <v>2896</v>
+      </c>
+      <c r="O127" s="7">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="29"/>
+      <c r="B128" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C128" s="7">
+        <v>23579</v>
+      </c>
+      <c r="D128" s="7">
+        <v>2359</v>
+      </c>
+      <c r="E128" s="7">
+        <v>2189</v>
+      </c>
+      <c r="F128" s="7">
+        <v>2244</v>
+      </c>
+      <c r="G128" s="7">
+        <v>2407</v>
+      </c>
+      <c r="H128" s="7">
+        <v>2961</v>
+      </c>
+      <c r="I128" s="7">
+        <v>2967</v>
+      </c>
+      <c r="J128" s="7">
+        <v>2985</v>
+      </c>
+      <c r="K128" s="7">
+        <v>2226</v>
+      </c>
+      <c r="L128" s="7">
+        <v>1508</v>
+      </c>
+      <c r="M128" s="7">
+        <v>913</v>
+      </c>
+      <c r="N128" s="7">
+        <v>803</v>
+      </c>
+      <c r="O128" s="7">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="29"/>
+      <c r="B129" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C129" s="6">
+        <v>16152</v>
+      </c>
+      <c r="D129" s="6">
+        <v>16114</v>
+      </c>
+      <c r="E129" s="6">
+        <v>16114</v>
+      </c>
+      <c r="F129" s="6">
+        <v>16114</v>
+      </c>
+      <c r="G129" s="6">
+        <v>16114</v>
+      </c>
+      <c r="H129" s="6">
+        <v>16106</v>
+      </c>
+      <c r="I129" s="6">
+        <v>16107</v>
+      </c>
+      <c r="J129" s="6">
+        <v>16106</v>
+      </c>
+      <c r="K129" s="6">
+        <v>16055</v>
+      </c>
+      <c r="L129" s="6">
+        <v>16038</v>
+      </c>
+      <c r="M129" s="6">
+        <v>15953</v>
+      </c>
+      <c r="N129" s="6">
+        <v>15954</v>
+      </c>
+      <c r="O129" s="6">
+        <v>15954</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B130" s="10"/>
+      <c r="C130" s="10"/>
+      <c r="D130" s="10"/>
+      <c r="E130" s="10"/>
+      <c r="F130" s="10"/>
+      <c r="G130" s="10"/>
+      <c r="H130" s="10"/>
+      <c r="I130" s="10"/>
+      <c r="J130" s="10"/>
+      <c r="K130" s="10"/>
+      <c r="L130" s="10"/>
+      <c r="M130" s="10"/>
+      <c r="N130" s="10"/>
+      <c r="O130" s="10"/>
+    </row>
+    <row r="131" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B131" s="10"/>
+      <c r="C131" s="10"/>
+      <c r="D131" s="10"/>
+      <c r="E131" s="10"/>
+      <c r="F131" s="10"/>
+      <c r="G131" s="10"/>
+      <c r="H131" s="10"/>
+      <c r="I131" s="10"/>
+      <c r="J131" s="10"/>
+      <c r="K131" s="10"/>
+      <c r="L131" s="10"/>
+      <c r="M131" s="10"/>
+      <c r="N131" s="10"/>
+      <c r="O131" s="10"/>
+    </row>
+    <row r="132" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B132" s="10"/>
+      <c r="C132" s="10"/>
+      <c r="D132" s="10"/>
+      <c r="E132" s="10"/>
+      <c r="F132" s="10"/>
+      <c r="G132" s="10"/>
+      <c r="H132" s="10"/>
+      <c r="I132" s="10"/>
+      <c r="J132" s="10"/>
+      <c r="K132" s="10"/>
+      <c r="L132" s="10"/>
+      <c r="M132" s="10"/>
+      <c r="N132" s="10"/>
+      <c r="O132" s="10"/>
+    </row>
+    <row r="133" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B133" s="10"/>
+      <c r="C133" s="10"/>
+      <c r="D133" s="10"/>
+      <c r="E133" s="10"/>
+      <c r="F133" s="10"/>
+      <c r="G133" s="10"/>
+      <c r="H133" s="10"/>
+      <c r="I133" s="10"/>
+      <c r="J133" s="10"/>
+      <c r="K133" s="10"/>
+      <c r="L133" s="10"/>
+      <c r="M133" s="10"/>
+      <c r="N133" s="10"/>
+      <c r="O133" s="10"/>
+    </row>
+    <row r="134" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B134" s="10"/>
+      <c r="C134" s="10"/>
+      <c r="D134" s="10"/>
+      <c r="E134" s="10"/>
+      <c r="F134" s="10"/>
+      <c r="G134" s="10"/>
+      <c r="H134" s="10"/>
+      <c r="I134" s="10"/>
+      <c r="J134" s="10"/>
+      <c r="K134" s="10"/>
+      <c r="L134" s="10"/>
+      <c r="M134" s="10"/>
+      <c r="N134" s="10"/>
+      <c r="O134" s="10"/>
+    </row>
+    <row r="135" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B135" s="10"/>
+      <c r="C135" s="10"/>
+      <c r="D135" s="10"/>
+      <c r="E135" s="10"/>
+      <c r="F135" s="10"/>
+      <c r="G135" s="10"/>
+      <c r="H135" s="10"/>
+      <c r="I135" s="10"/>
+      <c r="J135" s="10"/>
+      <c r="K135" s="10"/>
+      <c r="L135" s="10"/>
+      <c r="M135" s="10"/>
+      <c r="N135" s="10"/>
+      <c r="O135" s="10"/>
+    </row>
+    <row r="136" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B136" s="10"/>
+      <c r="C136" s="10"/>
+      <c r="D136" s="10"/>
+      <c r="E136" s="10"/>
+      <c r="F136" s="10"/>
+      <c r="G136" s="10"/>
+      <c r="H136" s="10"/>
+      <c r="I136" s="10"/>
+      <c r="J136" s="10"/>
+      <c r="K136" s="10"/>
+      <c r="L136" s="10"/>
+      <c r="M136" s="10"/>
+      <c r="N136" s="10"/>
+      <c r="O136" s="10"/>
+    </row>
+    <row r="137" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B137" s="9"/>
+      <c r="C137" s="9"/>
+      <c r="D137" s="9"/>
+      <c r="E137" s="9"/>
+      <c r="F137" s="9"/>
+      <c r="G137" s="9"/>
+      <c r="H137" s="9"/>
+      <c r="I137" s="9"/>
+      <c r="J137" s="9"/>
+      <c r="K137" s="9"/>
+      <c r="L137" s="9"/>
+      <c r="M137" s="9"/>
+      <c r="N137" s="9"/>
+      <c r="O137" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
-[...27 lines deleted...]
-    <mergeCell ref="B36:B39"/>
+  <mergeCells count="3">
+    <mergeCell ref="A88:A129"/>
+    <mergeCell ref="A4:A45"/>
+    <mergeCell ref="A46:A87"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC2496D-BBF4-4B8B-AD72-96E7E8A5307F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{031B7C66-FEA8-43DF-BF3E-9C8663F31C8E}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.140625" style="10" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="8.28515625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="36.7109375" style="15" customWidth="1"/>
+    <col min="3" max="3" width="52.7109375" style="15" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="15"/>
+    <col min="257" max="257" width="8.28515625" style="15" customWidth="1"/>
+    <col min="258" max="258" width="30.5703125" style="15" customWidth="1"/>
+    <col min="259" max="259" width="52.7109375" style="15" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="15"/>
+    <col min="513" max="513" width="8.28515625" style="15" customWidth="1"/>
+    <col min="514" max="514" width="30.5703125" style="15" customWidth="1"/>
+    <col min="515" max="515" width="52.7109375" style="15" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="15"/>
+    <col min="769" max="769" width="8.28515625" style="15" customWidth="1"/>
+    <col min="770" max="770" width="30.5703125" style="15" customWidth="1"/>
+    <col min="771" max="771" width="52.7109375" style="15" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="15"/>
+    <col min="1025" max="1025" width="8.28515625" style="15" customWidth="1"/>
+    <col min="1026" max="1026" width="30.5703125" style="15" customWidth="1"/>
+    <col min="1027" max="1027" width="52.7109375" style="15" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="15"/>
+    <col min="1281" max="1281" width="8.28515625" style="15" customWidth="1"/>
+    <col min="1282" max="1282" width="30.5703125" style="15" customWidth="1"/>
+    <col min="1283" max="1283" width="52.7109375" style="15" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="15"/>
+    <col min="1537" max="1537" width="8.28515625" style="15" customWidth="1"/>
+    <col min="1538" max="1538" width="30.5703125" style="15" customWidth="1"/>
+    <col min="1539" max="1539" width="52.7109375" style="15" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="15"/>
+    <col min="1793" max="1793" width="8.28515625" style="15" customWidth="1"/>
+    <col min="1794" max="1794" width="30.5703125" style="15" customWidth="1"/>
+    <col min="1795" max="1795" width="52.7109375" style="15" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="15"/>
+    <col min="2049" max="2049" width="8.28515625" style="15" customWidth="1"/>
+    <col min="2050" max="2050" width="30.5703125" style="15" customWidth="1"/>
+    <col min="2051" max="2051" width="52.7109375" style="15" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="15"/>
+    <col min="2305" max="2305" width="8.28515625" style="15" customWidth="1"/>
+    <col min="2306" max="2306" width="30.5703125" style="15" customWidth="1"/>
+    <col min="2307" max="2307" width="52.7109375" style="15" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="15"/>
+    <col min="2561" max="2561" width="8.28515625" style="15" customWidth="1"/>
+    <col min="2562" max="2562" width="30.5703125" style="15" customWidth="1"/>
+    <col min="2563" max="2563" width="52.7109375" style="15" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="15"/>
+    <col min="2817" max="2817" width="8.28515625" style="15" customWidth="1"/>
+    <col min="2818" max="2818" width="30.5703125" style="15" customWidth="1"/>
+    <col min="2819" max="2819" width="52.7109375" style="15" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="15"/>
+    <col min="3073" max="3073" width="8.28515625" style="15" customWidth="1"/>
+    <col min="3074" max="3074" width="30.5703125" style="15" customWidth="1"/>
+    <col min="3075" max="3075" width="52.7109375" style="15" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="15"/>
+    <col min="3329" max="3329" width="8.28515625" style="15" customWidth="1"/>
+    <col min="3330" max="3330" width="30.5703125" style="15" customWidth="1"/>
+    <col min="3331" max="3331" width="52.7109375" style="15" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="15"/>
+    <col min="3585" max="3585" width="8.28515625" style="15" customWidth="1"/>
+    <col min="3586" max="3586" width="30.5703125" style="15" customWidth="1"/>
+    <col min="3587" max="3587" width="52.7109375" style="15" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="15"/>
+    <col min="3841" max="3841" width="8.28515625" style="15" customWidth="1"/>
+    <col min="3842" max="3842" width="30.5703125" style="15" customWidth="1"/>
+    <col min="3843" max="3843" width="52.7109375" style="15" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="15"/>
+    <col min="4097" max="4097" width="8.28515625" style="15" customWidth="1"/>
+    <col min="4098" max="4098" width="30.5703125" style="15" customWidth="1"/>
+    <col min="4099" max="4099" width="52.7109375" style="15" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="15"/>
+    <col min="4353" max="4353" width="8.28515625" style="15" customWidth="1"/>
+    <col min="4354" max="4354" width="30.5703125" style="15" customWidth="1"/>
+    <col min="4355" max="4355" width="52.7109375" style="15" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="15"/>
+    <col min="4609" max="4609" width="8.28515625" style="15" customWidth="1"/>
+    <col min="4610" max="4610" width="30.5703125" style="15" customWidth="1"/>
+    <col min="4611" max="4611" width="52.7109375" style="15" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="15"/>
+    <col min="4865" max="4865" width="8.28515625" style="15" customWidth="1"/>
+    <col min="4866" max="4866" width="30.5703125" style="15" customWidth="1"/>
+    <col min="4867" max="4867" width="52.7109375" style="15" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="15"/>
+    <col min="5121" max="5121" width="8.28515625" style="15" customWidth="1"/>
+    <col min="5122" max="5122" width="30.5703125" style="15" customWidth="1"/>
+    <col min="5123" max="5123" width="52.7109375" style="15" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="15"/>
+    <col min="5377" max="5377" width="8.28515625" style="15" customWidth="1"/>
+    <col min="5378" max="5378" width="30.5703125" style="15" customWidth="1"/>
+    <col min="5379" max="5379" width="52.7109375" style="15" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="15"/>
+    <col min="5633" max="5633" width="8.28515625" style="15" customWidth="1"/>
+    <col min="5634" max="5634" width="30.5703125" style="15" customWidth="1"/>
+    <col min="5635" max="5635" width="52.7109375" style="15" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="15"/>
+    <col min="5889" max="5889" width="8.28515625" style="15" customWidth="1"/>
+    <col min="5890" max="5890" width="30.5703125" style="15" customWidth="1"/>
+    <col min="5891" max="5891" width="52.7109375" style="15" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="15"/>
+    <col min="6145" max="6145" width="8.28515625" style="15" customWidth="1"/>
+    <col min="6146" max="6146" width="30.5703125" style="15" customWidth="1"/>
+    <col min="6147" max="6147" width="52.7109375" style="15" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="15"/>
+    <col min="6401" max="6401" width="8.28515625" style="15" customWidth="1"/>
+    <col min="6402" max="6402" width="30.5703125" style="15" customWidth="1"/>
+    <col min="6403" max="6403" width="52.7109375" style="15" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="15"/>
+    <col min="6657" max="6657" width="8.28515625" style="15" customWidth="1"/>
+    <col min="6658" max="6658" width="30.5703125" style="15" customWidth="1"/>
+    <col min="6659" max="6659" width="52.7109375" style="15" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="15"/>
+    <col min="6913" max="6913" width="8.28515625" style="15" customWidth="1"/>
+    <col min="6914" max="6914" width="30.5703125" style="15" customWidth="1"/>
+    <col min="6915" max="6915" width="52.7109375" style="15" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="15"/>
+    <col min="7169" max="7169" width="8.28515625" style="15" customWidth="1"/>
+    <col min="7170" max="7170" width="30.5703125" style="15" customWidth="1"/>
+    <col min="7171" max="7171" width="52.7109375" style="15" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="15"/>
+    <col min="7425" max="7425" width="8.28515625" style="15" customWidth="1"/>
+    <col min="7426" max="7426" width="30.5703125" style="15" customWidth="1"/>
+    <col min="7427" max="7427" width="52.7109375" style="15" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="15"/>
+    <col min="7681" max="7681" width="8.28515625" style="15" customWidth="1"/>
+    <col min="7682" max="7682" width="30.5703125" style="15" customWidth="1"/>
+    <col min="7683" max="7683" width="52.7109375" style="15" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="15"/>
+    <col min="7937" max="7937" width="8.28515625" style="15" customWidth="1"/>
+    <col min="7938" max="7938" width="30.5703125" style="15" customWidth="1"/>
+    <col min="7939" max="7939" width="52.7109375" style="15" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="15"/>
+    <col min="8193" max="8193" width="8.28515625" style="15" customWidth="1"/>
+    <col min="8194" max="8194" width="30.5703125" style="15" customWidth="1"/>
+    <col min="8195" max="8195" width="52.7109375" style="15" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="15"/>
+    <col min="8449" max="8449" width="8.28515625" style="15" customWidth="1"/>
+    <col min="8450" max="8450" width="30.5703125" style="15" customWidth="1"/>
+    <col min="8451" max="8451" width="52.7109375" style="15" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="15"/>
+    <col min="8705" max="8705" width="8.28515625" style="15" customWidth="1"/>
+    <col min="8706" max="8706" width="30.5703125" style="15" customWidth="1"/>
+    <col min="8707" max="8707" width="52.7109375" style="15" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="15"/>
+    <col min="8961" max="8961" width="8.28515625" style="15" customWidth="1"/>
+    <col min="8962" max="8962" width="30.5703125" style="15" customWidth="1"/>
+    <col min="8963" max="8963" width="52.7109375" style="15" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="15"/>
+    <col min="9217" max="9217" width="8.28515625" style="15" customWidth="1"/>
+    <col min="9218" max="9218" width="30.5703125" style="15" customWidth="1"/>
+    <col min="9219" max="9219" width="52.7109375" style="15" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="15"/>
+    <col min="9473" max="9473" width="8.28515625" style="15" customWidth="1"/>
+    <col min="9474" max="9474" width="30.5703125" style="15" customWidth="1"/>
+    <col min="9475" max="9475" width="52.7109375" style="15" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="15"/>
+    <col min="9729" max="9729" width="8.28515625" style="15" customWidth="1"/>
+    <col min="9730" max="9730" width="30.5703125" style="15" customWidth="1"/>
+    <col min="9731" max="9731" width="52.7109375" style="15" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="15"/>
+    <col min="9985" max="9985" width="8.28515625" style="15" customWidth="1"/>
+    <col min="9986" max="9986" width="30.5703125" style="15" customWidth="1"/>
+    <col min="9987" max="9987" width="52.7109375" style="15" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="15"/>
+    <col min="10241" max="10241" width="8.28515625" style="15" customWidth="1"/>
+    <col min="10242" max="10242" width="30.5703125" style="15" customWidth="1"/>
+    <col min="10243" max="10243" width="52.7109375" style="15" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="15"/>
+    <col min="10497" max="10497" width="8.28515625" style="15" customWidth="1"/>
+    <col min="10498" max="10498" width="30.5703125" style="15" customWidth="1"/>
+    <col min="10499" max="10499" width="52.7109375" style="15" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="15"/>
+    <col min="10753" max="10753" width="8.28515625" style="15" customWidth="1"/>
+    <col min="10754" max="10754" width="30.5703125" style="15" customWidth="1"/>
+    <col min="10755" max="10755" width="52.7109375" style="15" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="15"/>
+    <col min="11009" max="11009" width="8.28515625" style="15" customWidth="1"/>
+    <col min="11010" max="11010" width="30.5703125" style="15" customWidth="1"/>
+    <col min="11011" max="11011" width="52.7109375" style="15" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="15"/>
+    <col min="11265" max="11265" width="8.28515625" style="15" customWidth="1"/>
+    <col min="11266" max="11266" width="30.5703125" style="15" customWidth="1"/>
+    <col min="11267" max="11267" width="52.7109375" style="15" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="15"/>
+    <col min="11521" max="11521" width="8.28515625" style="15" customWidth="1"/>
+    <col min="11522" max="11522" width="30.5703125" style="15" customWidth="1"/>
+    <col min="11523" max="11523" width="52.7109375" style="15" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="15"/>
+    <col min="11777" max="11777" width="8.28515625" style="15" customWidth="1"/>
+    <col min="11778" max="11778" width="30.5703125" style="15" customWidth="1"/>
+    <col min="11779" max="11779" width="52.7109375" style="15" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="15"/>
+    <col min="12033" max="12033" width="8.28515625" style="15" customWidth="1"/>
+    <col min="12034" max="12034" width="30.5703125" style="15" customWidth="1"/>
+    <col min="12035" max="12035" width="52.7109375" style="15" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="15"/>
+    <col min="12289" max="12289" width="8.28515625" style="15" customWidth="1"/>
+    <col min="12290" max="12290" width="30.5703125" style="15" customWidth="1"/>
+    <col min="12291" max="12291" width="52.7109375" style="15" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="15"/>
+    <col min="12545" max="12545" width="8.28515625" style="15" customWidth="1"/>
+    <col min="12546" max="12546" width="30.5703125" style="15" customWidth="1"/>
+    <col min="12547" max="12547" width="52.7109375" style="15" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="15"/>
+    <col min="12801" max="12801" width="8.28515625" style="15" customWidth="1"/>
+    <col min="12802" max="12802" width="30.5703125" style="15" customWidth="1"/>
+    <col min="12803" max="12803" width="52.7109375" style="15" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="15"/>
+    <col min="13057" max="13057" width="8.28515625" style="15" customWidth="1"/>
+    <col min="13058" max="13058" width="30.5703125" style="15" customWidth="1"/>
+    <col min="13059" max="13059" width="52.7109375" style="15" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="15"/>
+    <col min="13313" max="13313" width="8.28515625" style="15" customWidth="1"/>
+    <col min="13314" max="13314" width="30.5703125" style="15" customWidth="1"/>
+    <col min="13315" max="13315" width="52.7109375" style="15" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="15"/>
+    <col min="13569" max="13569" width="8.28515625" style="15" customWidth="1"/>
+    <col min="13570" max="13570" width="30.5703125" style="15" customWidth="1"/>
+    <col min="13571" max="13571" width="52.7109375" style="15" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="15"/>
+    <col min="13825" max="13825" width="8.28515625" style="15" customWidth="1"/>
+    <col min="13826" max="13826" width="30.5703125" style="15" customWidth="1"/>
+    <col min="13827" max="13827" width="52.7109375" style="15" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="15"/>
+    <col min="14081" max="14081" width="8.28515625" style="15" customWidth="1"/>
+    <col min="14082" max="14082" width="30.5703125" style="15" customWidth="1"/>
+    <col min="14083" max="14083" width="52.7109375" style="15" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="15"/>
+    <col min="14337" max="14337" width="8.28515625" style="15" customWidth="1"/>
+    <col min="14338" max="14338" width="30.5703125" style="15" customWidth="1"/>
+    <col min="14339" max="14339" width="52.7109375" style="15" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="15"/>
+    <col min="14593" max="14593" width="8.28515625" style="15" customWidth="1"/>
+    <col min="14594" max="14594" width="30.5703125" style="15" customWidth="1"/>
+    <col min="14595" max="14595" width="52.7109375" style="15" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="15"/>
+    <col min="14849" max="14849" width="8.28515625" style="15" customWidth="1"/>
+    <col min="14850" max="14850" width="30.5703125" style="15" customWidth="1"/>
+    <col min="14851" max="14851" width="52.7109375" style="15" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="15"/>
+    <col min="15105" max="15105" width="8.28515625" style="15" customWidth="1"/>
+    <col min="15106" max="15106" width="30.5703125" style="15" customWidth="1"/>
+    <col min="15107" max="15107" width="52.7109375" style="15" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="15"/>
+    <col min="15361" max="15361" width="8.28515625" style="15" customWidth="1"/>
+    <col min="15362" max="15362" width="30.5703125" style="15" customWidth="1"/>
+    <col min="15363" max="15363" width="52.7109375" style="15" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="15"/>
+    <col min="15617" max="15617" width="8.28515625" style="15" customWidth="1"/>
+    <col min="15618" max="15618" width="30.5703125" style="15" customWidth="1"/>
+    <col min="15619" max="15619" width="52.7109375" style="15" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="15"/>
+    <col min="15873" max="15873" width="8.28515625" style="15" customWidth="1"/>
+    <col min="15874" max="15874" width="30.5703125" style="15" customWidth="1"/>
+    <col min="15875" max="15875" width="52.7109375" style="15" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="15"/>
+    <col min="16129" max="16129" width="8.28515625" style="15" customWidth="1"/>
+    <col min="16130" max="16130" width="30.5703125" style="15" customWidth="1"/>
+    <col min="16131" max="16131" width="52.7109375" style="15" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A2" s="11">
+      <c r="A1" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1" s="14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.35">
+      <c r="A2" s="16">
         <v>1</v>
       </c>
-      <c r="B2" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="15">
+      <c r="B2" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C2" s="18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A3" s="20">
         <v>2</v>
       </c>
-      <c r="B3" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="15">
+      <c r="B3" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A4" s="20">
         <v>3</v>
       </c>
-      <c r="B4" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="15">
+      <c r="B4" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="19" customFormat="1" ht="42" x14ac:dyDescent="0.25">
+      <c r="A5" s="20">
         <v>4</v>
       </c>
-      <c r="B5" s="16" t="s">
-[...5 lines deleted...]
-      <c r="A6" s="15">
+      <c r="B5" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.35">
+      <c r="A6" s="20">
         <v>5</v>
       </c>
-      <c r="B6" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="15">
+      <c r="B6" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="20">
         <v>6</v>
       </c>
-      <c r="B7" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="15">
+      <c r="B7" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A8" s="20">
         <v>7</v>
       </c>
-      <c r="B8" s="16" t="s">
-[...5 lines deleted...]
-      <c r="A9" s="15">
+      <c r="B8" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="22"/>
+    </row>
+    <row r="9" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.35">
+      <c r="A9" s="20">
         <v>8</v>
       </c>
-      <c r="B9" s="16" t="s">
-[...5 lines deleted...]
-      <c r="A10" s="15">
+      <c r="B9" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="18"/>
+    </row>
+    <row r="10" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A10" s="20">
         <v>9.1</v>
       </c>
-      <c r="B10" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="15">
+      <c r="B10" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.35">
+      <c r="A11" s="20">
         <v>9.1999999999999993</v>
       </c>
-      <c r="B11" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="19">
+      <c r="B11" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="24">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:3" s="14" customFormat="1" ht="21" x14ac:dyDescent="0.25">
-      <c r="A12" s="15">
+    <row r="12" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A12" s="20">
         <v>10</v>
       </c>
-      <c r="B12" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="15">
+      <c r="B12" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A13" s="20">
         <v>11</v>
       </c>
-      <c r="B13" s="16" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="15">
+      <c r="B13" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="21"/>
+    </row>
+    <row r="14" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A14" s="20">
         <v>12</v>
       </c>
-      <c r="B14" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="15">
+      <c r="B14" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.35">
+      <c r="A15" s="20">
         <v>13</v>
       </c>
-      <c r="B15" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="20">
+      <c r="B15" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="19" customFormat="1" ht="21" x14ac:dyDescent="0.35">
+      <c r="A16" s="25">
         <v>14</v>
       </c>
-      <c r="B16" s="21" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="B16" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C6" r:id="rId1" xr:uid="{3FC1209B-EB4A-4AF6-8B36-324C06DFF60C}"/>
+    <hyperlink ref="C6" r:id="rId1" xr:uid="{5D8A5DF9-939D-443C-993E-1AF02583D90C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ข้อมูล</vt:lpstr>
       <vt:lpstr>Metadata</vt:lpstr>
     </vt:vector>