--- v0 (2025-10-02)
+++ v1 (2026-05-24)
@@ -1,155 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5166785-D7C1-451F-8FC1-01881512B1E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2D2F970-D352-4DB8-9E73-40D0A939959F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2730" yWindow="1485" windowWidth="12810" windowHeight="12015" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Data " sheetId="4" r:id="rId1"/>
+    <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="90">
+  <si>
+    <t>Region</t>
+  </si>
+  <si>
+    <t>Province</t>
+  </si>
+  <si>
+    <t>Telephone Services</t>
+  </si>
   <si>
     <t>Whole Kingdom</t>
   </si>
   <si>
-    <t>Bangkok</t>
-[...14 lines deleted...]
-    <t>Pathum Thani</t>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Fixed Line</t>
+  </si>
+  <si>
+    <t>Public Telephone</t>
+  </si>
+  <si>
+    <t>Metropolitan</t>
+  </si>
+  <si>
+    <t>Central Region</t>
   </si>
   <si>
     <t>Phra Nakhon Si Ayutthaya</t>
   </si>
   <si>
     <t>Ang Thong</t>
   </si>
   <si>
     <t>Lop Buri</t>
   </si>
   <si>
     <t>Sing Buri</t>
   </si>
   <si>
     <t>Chai Nat</t>
   </si>
   <si>
     <t>Saraburi</t>
   </si>
   <si>
     <t>Chon Buri</t>
   </si>
   <si>
     <t>Rayong</t>
   </si>
   <si>
     <t>Chanthaburi</t>
   </si>
   <si>
     <t>Trat</t>
   </si>
   <si>
     <t>Chachoengsao</t>
   </si>
   <si>
     <t>Prachin Buri</t>
   </si>
   <si>
     <t>Nakhon Nayok</t>
   </si>
   <si>
     <t>Sa Kaeo</t>
   </si>
   <si>
-    <t>Ratchaburi</t>
-[...5 lines deleted...]
-    <t>Suphan Buri</t>
+    <t>Ratcha Buri</t>
+  </si>
+  <si>
+    <t>Kanchana Buri</t>
+  </si>
+  <si>
+    <t>Suphanburi</t>
   </si>
   <si>
     <t>Nakhon Pathom</t>
   </si>
   <si>
     <t>Samut Sakhon</t>
   </si>
   <si>
     <t>Samut Songkhram</t>
   </si>
   <si>
-    <t>Phetchaburi</t>
+    <t>Phetcha Buri</t>
   </si>
   <si>
     <t>Prachuap Khiri Khan</t>
   </si>
   <si>
+    <t>Northern Region</t>
+  </si>
+  <si>
     <t>Chiang Mai</t>
   </si>
   <si>
     <t>Lamphun</t>
   </si>
   <si>
     <t>Lampang</t>
   </si>
   <si>
     <t>Uttaradit</t>
   </si>
   <si>
     <t>Phrae</t>
   </si>
   <si>
     <t>Nan</t>
   </si>
   <si>
     <t>Phayao</t>
   </si>
   <si>
     <t>Chiang Rai</t>
   </si>
   <si>
     <t>Mae Hong Son</t>
@@ -263,5422 +266,6843 @@
     <t>Ranong</t>
   </si>
   <si>
     <t>Chumphon</t>
   </si>
   <si>
     <t>Songkhla</t>
   </si>
   <si>
     <t>Satun</t>
   </si>
   <si>
     <t>Trang</t>
   </si>
   <si>
     <t>Phatthalung</t>
   </si>
   <si>
     <t>Pattani</t>
   </si>
   <si>
     <t>Yala</t>
   </si>
   <si>
     <t>Narathiwat</t>
-  </si>
-[...33 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Unit:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Lines</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Source:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> The Information and Communication Technology Survey on Household, National Statistical Office, Ministry of Digital Economy and Society </t>
+      <t xml:space="preserve">  National Telecom Public Company Limited, Ministry of Digital Economy and Society </t>
     </r>
   </si>
   <si>
-    <t>Number of Households by having Information and Communication Technology Devices by Region and Province: 2021 - 2023</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   Note: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Metropolitan Data are available Bangkok Nonthaburi Pathum Thani and Samut Prakan.(Can not be expressed by province) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Number of Telephone Lines Service Providers Region and Province: 2017 - 2022 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="30">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...168 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...11 lines deleted...]
-      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-[...32 lines deleted...]
-      <name val="TH SarabunPSK"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="34">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
-[...159 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
-        <bgColor indexed="65"/>
-[...10 lines deleted...]
-        <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...25 lines deleted...]
-    <border>
       <left style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
-[...116 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="46">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...96 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="46">
-[...38 lines deleted...]
-    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="ปกติ 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFD0BDF5-1610-4448-8DFB-32B218CF93E7}">
-  <dimension ref="A1:F251"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:I243"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A151" workbookViewId="0">
-      <selection activeCell="I158" sqref="I158"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.42578125" style="5" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="1" customWidth="1"/>
+    <col min="4" max="8" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="6.85546875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.5" customHeight="1">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+    </row>
+    <row r="2" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="6">
+        <v>2017</v>
+      </c>
+      <c r="E3" s="6">
+        <v>2018</v>
+      </c>
+      <c r="F3" s="6">
+        <v>2019</v>
+      </c>
+      <c r="G3" s="6">
+        <v>2020</v>
+      </c>
+      <c r="H3" s="6">
+        <v>2021</v>
+      </c>
+      <c r="I3" s="6">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5">
+        <v>3389138</v>
+      </c>
+      <c r="E4" s="5">
+        <v>2930415</v>
+      </c>
+      <c r="F4" s="5">
+        <v>2556894</v>
+      </c>
+      <c r="G4" s="5">
+        <v>2224319</v>
+      </c>
+      <c r="H4" s="5">
+        <v>1961924</v>
+      </c>
+      <c r="I4" s="5">
+        <v>1838662</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="8"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5">
+        <v>3247447</v>
+      </c>
+      <c r="E5" s="5">
+        <v>2794882</v>
+      </c>
+      <c r="F5" s="5">
+        <v>2479871</v>
+      </c>
+      <c r="G5" s="5">
+        <v>2167091</v>
+      </c>
+      <c r="H5" s="5">
+        <v>1926977</v>
+      </c>
+      <c r="I5" s="5">
+        <v>1826821</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="8"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="5">
+        <v>141691</v>
+      </c>
+      <c r="E6" s="5">
+        <v>135533</v>
+      </c>
+      <c r="F6" s="5">
+        <v>77023</v>
+      </c>
+      <c r="G6" s="5">
+        <v>57228</v>
+      </c>
+      <c r="H6" s="5">
+        <v>34947</v>
+      </c>
+      <c r="I6" s="5">
+        <v>11841</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1919643</v>
+      </c>
+      <c r="E7" s="5">
+        <v>1653165</v>
+      </c>
+      <c r="F7" s="5">
+        <v>1485714</v>
+      </c>
+      <c r="G7" s="5">
+        <v>1316547</v>
+      </c>
+      <c r="H7" s="5">
+        <v>1171012</v>
+      </c>
+      <c r="I7" s="5">
+        <v>1115685</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="5">
+        <v>1887197</v>
+      </c>
+      <c r="E8" s="5">
+        <v>1623056</v>
+      </c>
+      <c r="F8" s="5">
+        <v>1458835</v>
+      </c>
+      <c r="G8" s="5">
+        <v>1295843</v>
+      </c>
+      <c r="H8" s="5">
+        <v>1159655</v>
+      </c>
+      <c r="I8" s="5">
+        <v>1826821</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8"/>
+      <c r="B9" s="8"/>
+      <c r="C9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="5">
+        <v>32446</v>
+      </c>
+      <c r="E9" s="5">
+        <v>30109</v>
+      </c>
+      <c r="F9" s="5">
+        <v>26879</v>
+      </c>
+      <c r="G9" s="5">
+        <v>20704</v>
+      </c>
+      <c r="H9" s="5">
+        <v>11357</v>
+      </c>
+      <c r="I9" s="5">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="5">
+        <v>539100</v>
+      </c>
+      <c r="E10" s="5">
+        <v>476103</v>
+      </c>
+      <c r="F10" s="5">
+        <v>414000</v>
+      </c>
+      <c r="G10" s="5">
+        <v>352975</v>
+      </c>
+      <c r="H10" s="5">
+        <v>311721</v>
+      </c>
+      <c r="I10" s="5">
+        <v>291290</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="5">
+        <v>506295</v>
+      </c>
+      <c r="E11" s="5">
+        <v>443459</v>
+      </c>
+      <c r="F11" s="5">
+        <v>391819</v>
+      </c>
+      <c r="G11" s="5">
+        <v>337816</v>
+      </c>
+      <c r="H11" s="5">
+        <v>302162</v>
+      </c>
+      <c r="I11" s="5">
+        <v>288615</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="5">
+        <v>32805</v>
+      </c>
+      <c r="E12" s="5">
+        <v>32644</v>
+      </c>
+      <c r="F12" s="5">
+        <v>22181</v>
+      </c>
+      <c r="G12" s="5">
+        <v>15159</v>
+      </c>
+      <c r="H12" s="5">
+        <v>9559</v>
+      </c>
+      <c r="I12" s="5">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8"/>
+      <c r="B13" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D13" s="5">
+        <v>39063</v>
+      </c>
+      <c r="E13" s="5">
+        <v>32422</v>
+      </c>
+      <c r="F13" s="5">
+        <v>28321</v>
+      </c>
+      <c r="G13" s="5">
+        <v>23768</v>
+      </c>
+      <c r="H13" s="5">
+        <v>20761</v>
+      </c>
+      <c r="I13" s="5">
+        <v>19115</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="5">
+        <v>36067</v>
+      </c>
+      <c r="E14" s="5">
+        <v>30974</v>
+      </c>
+      <c r="F14" s="5">
+        <v>27022</v>
+      </c>
+      <c r="G14" s="5">
+        <v>22633</v>
+      </c>
+      <c r="H14" s="5">
+        <v>20184</v>
+      </c>
+      <c r="I14" s="5">
+        <v>19043</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="5">
+        <v>2996</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1448</v>
+      </c>
+      <c r="F15" s="5">
+        <v>1299</v>
+      </c>
+      <c r="G15" s="5">
+        <v>1135</v>
+      </c>
+      <c r="H15" s="5">
+        <v>577</v>
+      </c>
+      <c r="I15" s="5">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8"/>
+      <c r="B16" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D16" s="5">
+        <v>7736</v>
+      </c>
+      <c r="E16" s="5">
+        <v>6085</v>
+      </c>
+      <c r="F16" s="5">
+        <v>5415</v>
+      </c>
+      <c r="G16" s="5">
+        <v>4525</v>
+      </c>
+      <c r="H16" s="5">
+        <v>3989</v>
+      </c>
+      <c r="I16" s="5">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8"/>
+      <c r="B17" s="8"/>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="5">
+        <v>6941</v>
+      </c>
+      <c r="E17" s="5">
+        <v>5811</v>
+      </c>
+      <c r="F17" s="5">
+        <v>5164</v>
+      </c>
+      <c r="G17" s="5">
+        <v>4294</v>
+      </c>
+      <c r="H17" s="5">
+        <v>3804</v>
+      </c>
+      <c r="I17" s="5">
+        <v>3379</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="5">
+        <v>795</v>
+      </c>
+      <c r="E18" s="5">
+        <v>274</v>
+      </c>
+      <c r="F18" s="5">
+        <v>251</v>
+      </c>
+      <c r="G18" s="5">
+        <v>231</v>
+      </c>
+      <c r="H18" s="5">
+        <v>185</v>
+      </c>
+      <c r="I18" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8"/>
+      <c r="B19" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="5">
+        <v>16490</v>
+      </c>
+      <c r="E19" s="5">
+        <v>13890</v>
+      </c>
+      <c r="F19" s="5">
+        <v>11965</v>
+      </c>
+      <c r="G19" s="5">
+        <v>10286</v>
+      </c>
+      <c r="H19" s="5">
+        <v>9199</v>
+      </c>
+      <c r="I19" s="5">
+        <v>8469</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="8"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="5">
+        <v>14800</v>
+      </c>
+      <c r="E20" s="5">
+        <v>12708</v>
+      </c>
+      <c r="F20" s="5">
+        <v>11078</v>
+      </c>
+      <c r="G20" s="5">
+        <v>9504</v>
+      </c>
+      <c r="H20" s="5">
+        <v>8450</v>
+      </c>
+      <c r="I20" s="5">
+        <v>8466</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8"/>
+      <c r="B21" s="8"/>
+      <c r="C21" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="5">
+        <v>1690</v>
+      </c>
+      <c r="E21" s="5">
+        <v>1182</v>
+      </c>
+      <c r="F21" s="5">
+        <v>887</v>
+      </c>
+      <c r="G21" s="5">
+        <v>782</v>
+      </c>
+      <c r="H21" s="5">
+        <v>749</v>
+      </c>
+      <c r="I21" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8"/>
+      <c r="B22" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="5">
+        <v>6495</v>
+      </c>
+      <c r="E22" s="5">
+        <v>5048</v>
+      </c>
+      <c r="F22" s="5">
+        <v>4248</v>
+      </c>
+      <c r="G22" s="5">
+        <v>3653</v>
+      </c>
+      <c r="H22" s="5">
+        <v>3173</v>
+      </c>
+      <c r="I22" s="5">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="5">
+        <v>5601</v>
+      </c>
+      <c r="E23" s="5">
+        <v>4804</v>
+      </c>
+      <c r="F23" s="5">
+        <v>4214</v>
+      </c>
+      <c r="G23" s="5">
+        <v>3621</v>
+      </c>
+      <c r="H23" s="5">
+        <v>3172</v>
+      </c>
+      <c r="I23" s="5">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="5">
+        <v>894</v>
+      </c>
+      <c r="E24" s="5">
+        <v>244</v>
+      </c>
+      <c r="F24" s="5">
+        <v>34</v>
+      </c>
+      <c r="G24" s="5">
+        <v>32</v>
+      </c>
+      <c r="H24" s="5">
+        <v>1</v>
+      </c>
+      <c r="I24" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D25" s="5">
+        <v>7559</v>
+      </c>
+      <c r="E25" s="5">
+        <v>6381</v>
+      </c>
+      <c r="F25" s="5">
+        <v>5622</v>
+      </c>
+      <c r="G25" s="5">
+        <v>4988</v>
+      </c>
+      <c r="H25" s="5">
+        <v>3889</v>
+      </c>
+      <c r="I25" s="5">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="5">
+        <v>6407</v>
+      </c>
+      <c r="E26" s="5">
+        <v>5335</v>
+      </c>
+      <c r="F26" s="5">
+        <v>4575</v>
+      </c>
+      <c r="G26" s="5">
+        <v>3945</v>
+      </c>
+      <c r="H26" s="5">
+        <v>3425</v>
+      </c>
+      <c r="I26" s="5">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1152</v>
+      </c>
+      <c r="E27" s="5">
+        <v>1046</v>
+      </c>
+      <c r="F27" s="5">
+        <v>1047</v>
+      </c>
+      <c r="G27" s="5">
+        <v>1043</v>
+      </c>
+      <c r="H27" s="5">
+        <v>464</v>
+      </c>
+      <c r="I27" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D28" s="5">
+        <v>25268</v>
+      </c>
+      <c r="E28" s="5">
+        <v>22286</v>
+      </c>
+      <c r="F28" s="5">
+        <v>19357</v>
+      </c>
+      <c r="G28" s="5">
+        <v>16368</v>
+      </c>
+      <c r="H28" s="5">
+        <v>14205</v>
+      </c>
+      <c r="I28" s="5">
+        <v>12555</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" s="5">
+        <v>23825</v>
+      </c>
+      <c r="E29" s="5">
+        <v>20597</v>
+      </c>
+      <c r="F29" s="5">
+        <v>18212</v>
+      </c>
+      <c r="G29" s="5">
+        <v>15521</v>
+      </c>
+      <c r="H29" s="5">
+        <v>13762</v>
+      </c>
+      <c r="I29" s="5">
+        <v>12549</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="8"/>
+      <c r="B30" s="8"/>
+      <c r="C30" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="5">
+        <v>1443</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1689</v>
+      </c>
+      <c r="F30" s="5">
+        <v>1145</v>
+      </c>
+      <c r="G30" s="5">
+        <v>847</v>
+      </c>
+      <c r="H30" s="5">
+        <v>443</v>
+      </c>
+      <c r="I30" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="8"/>
+      <c r="B31" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D31" s="5">
+        <v>102811</v>
+      </c>
+      <c r="E31" s="5">
+        <v>93581</v>
+      </c>
+      <c r="F31" s="5">
+        <v>96160</v>
+      </c>
+      <c r="G31" s="5">
+        <v>82001</v>
+      </c>
+      <c r="H31" s="5">
+        <v>72396</v>
+      </c>
+      <c r="I31" s="5">
+        <v>67287</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="5">
+        <v>99100</v>
+      </c>
+      <c r="E32" s="5">
+        <v>88597</v>
+      </c>
+      <c r="F32" s="5">
+        <v>91609</v>
+      </c>
+      <c r="G32" s="5">
+        <v>79262</v>
+      </c>
+      <c r="H32" s="5">
+        <v>70647</v>
+      </c>
+      <c r="I32" s="5">
+        <v>66631</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="8"/>
+      <c r="B33" s="8"/>
+      <c r="C33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="5">
+        <v>3711</v>
+      </c>
+      <c r="E33" s="5">
+        <v>4984</v>
+      </c>
+      <c r="F33" s="5">
+        <v>4551</v>
+      </c>
+      <c r="G33" s="5">
+        <v>2739</v>
+      </c>
+      <c r="H33" s="5">
+        <v>1749</v>
+      </c>
+      <c r="I33" s="5">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="8"/>
+      <c r="B34" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D34" s="5">
+        <v>56388</v>
+      </c>
+      <c r="E34" s="5">
+        <v>50551</v>
+      </c>
+      <c r="F34" s="5">
+        <v>30137</v>
+      </c>
+      <c r="G34" s="5">
+        <v>25379</v>
+      </c>
+      <c r="H34" s="5">
+        <v>23257</v>
+      </c>
+      <c r="I34" s="5">
+        <v>27231</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="8"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="5">
+        <v>54257</v>
+      </c>
+      <c r="E35" s="5">
+        <v>48329</v>
+      </c>
+      <c r="F35" s="5">
+        <v>28850</v>
+      </c>
+      <c r="G35" s="5">
+        <v>24589</v>
+      </c>
+      <c r="H35" s="5">
+        <v>22529</v>
+      </c>
+      <c r="I35" s="5">
+        <v>26503</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="8"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="5">
+        <v>2131</v>
+      </c>
+      <c r="E36" s="5">
+        <v>2222</v>
+      </c>
+      <c r="F36" s="5">
+        <v>1287</v>
+      </c>
+      <c r="G36" s="5">
+        <v>790</v>
+      </c>
+      <c r="H36" s="5">
+        <v>728</v>
+      </c>
+      <c r="I36" s="5">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="8"/>
+      <c r="B37" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="5">
+        <v>19005</v>
+      </c>
+      <c r="E37" s="5">
+        <v>15865</v>
+      </c>
+      <c r="F37" s="5">
+        <v>13756</v>
+      </c>
+      <c r="G37" s="5">
+        <v>11569</v>
+      </c>
+      <c r="H37" s="5">
+        <v>9636</v>
+      </c>
+      <c r="I37" s="5">
+        <v>8578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="8"/>
+      <c r="B38" s="8"/>
+      <c r="C38" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="5">
+        <v>17398</v>
+      </c>
+      <c r="E38" s="5">
+        <v>14679</v>
+      </c>
+      <c r="F38" s="5">
+        <v>12748</v>
+      </c>
+      <c r="G38" s="5">
+        <v>10769</v>
+      </c>
+      <c r="H38" s="5">
+        <v>9422</v>
+      </c>
+      <c r="I38" s="5">
+        <v>8366</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="8"/>
+      <c r="B39" s="8"/>
+      <c r="C39" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="5">
+        <v>1607</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1186</v>
+      </c>
+      <c r="F39" s="5">
+        <v>1008</v>
+      </c>
+      <c r="G39" s="5">
+        <v>800</v>
+      </c>
+      <c r="H39" s="5">
+        <v>214</v>
+      </c>
+      <c r="I39" s="5">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="8"/>
+      <c r="B40" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D40" s="5">
+        <v>6903</v>
+      </c>
+      <c r="E40" s="5">
+        <v>6013</v>
+      </c>
+      <c r="F40" s="5">
+        <v>5152</v>
+      </c>
+      <c r="G40" s="5">
+        <v>4210</v>
+      </c>
+      <c r="H40" s="5">
+        <v>3419</v>
+      </c>
+      <c r="I40" s="5">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="8"/>
+      <c r="B41" s="8"/>
+      <c r="C41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" s="5">
+        <v>5972</v>
+      </c>
+      <c r="E41" s="5">
+        <v>5256</v>
+      </c>
+      <c r="F41" s="5">
+        <v>4647</v>
+      </c>
+      <c r="G41" s="5">
+        <v>3787</v>
+      </c>
+      <c r="H41" s="5">
+        <v>3404</v>
+      </c>
+      <c r="I41" s="5">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="8"/>
+      <c r="B42" s="8"/>
+      <c r="C42" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="5">
+        <v>931</v>
+      </c>
+      <c r="E42" s="5">
+        <v>757</v>
+      </c>
+      <c r="F42" s="5">
+        <v>505</v>
+      </c>
+      <c r="G42" s="5">
+        <v>423</v>
+      </c>
+      <c r="H42" s="5">
+        <v>15</v>
+      </c>
+      <c r="I42" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="8"/>
+      <c r="B43" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43" s="5">
+        <v>23825</v>
+      </c>
+      <c r="E43" s="5">
+        <v>21523</v>
+      </c>
+      <c r="F43" s="5">
+        <v>18652</v>
+      </c>
+      <c r="G43" s="5">
+        <v>16541</v>
+      </c>
+      <c r="H43" s="5">
+        <v>15214</v>
+      </c>
+      <c r="I43" s="5">
+        <v>14013</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="8"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="5">
+        <v>22511</v>
+      </c>
+      <c r="E44" s="5">
+        <v>19583</v>
+      </c>
+      <c r="F44" s="5">
+        <v>17651</v>
+      </c>
+      <c r="G44" s="5">
+        <v>15573</v>
+      </c>
+      <c r="H44" s="5">
+        <v>14273</v>
+      </c>
+      <c r="I44" s="5">
+        <v>13796</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="8"/>
+      <c r="B45" s="8"/>
+      <c r="C45" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="5">
+        <v>1314</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1940</v>
+      </c>
+      <c r="F45" s="5">
+        <v>1001</v>
+      </c>
+      <c r="G45" s="5">
+        <v>968</v>
+      </c>
+      <c r="H45" s="5">
+        <v>941</v>
+      </c>
+      <c r="I45" s="5">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="8"/>
+      <c r="B46" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D46" s="5">
+        <v>14537</v>
+      </c>
+      <c r="E46" s="5">
+        <v>12998</v>
+      </c>
+      <c r="F46" s="5">
+        <v>10974</v>
+      </c>
+      <c r="G46" s="5">
+        <v>8940</v>
+      </c>
+      <c r="H46" s="5">
+        <v>8104</v>
+      </c>
+      <c r="I46" s="5">
+        <v>8070</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="8"/>
+      <c r="B47" s="8"/>
+      <c r="C47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" s="5">
+        <v>13374</v>
+      </c>
+      <c r="E47" s="5">
+        <v>11853</v>
+      </c>
+      <c r="F47" s="5">
+        <v>10575</v>
+      </c>
+      <c r="G47" s="5">
+        <v>8899</v>
+      </c>
+      <c r="H47" s="5">
+        <v>8101</v>
+      </c>
+      <c r="I47" s="5">
+        <v>8067</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="8"/>
+      <c r="B48" s="8"/>
+      <c r="C48" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="5">
+        <v>1163</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1145</v>
+      </c>
+      <c r="F48" s="5">
+        <v>399</v>
+      </c>
+      <c r="G48" s="5">
+        <v>41</v>
+      </c>
+      <c r="H48" s="5">
+        <v>3</v>
+      </c>
+      <c r="I48" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="8"/>
+      <c r="B49" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D49" s="5">
+        <v>7540</v>
+      </c>
+      <c r="E49" s="5">
+        <v>6589</v>
+      </c>
+      <c r="F49" s="5">
+        <v>5253</v>
+      </c>
+      <c r="G49" s="5">
+        <v>4162</v>
+      </c>
+      <c r="H49" s="5">
+        <v>3459</v>
+      </c>
+      <c r="I49" s="5">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="8"/>
+      <c r="B50" s="8"/>
+      <c r="C50" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" s="5">
+        <v>6674</v>
+      </c>
+      <c r="E50" s="5">
+        <v>5854</v>
+      </c>
+      <c r="F50" s="5">
+        <v>4913</v>
+      </c>
+      <c r="G50" s="5">
+        <v>3921</v>
+      </c>
+      <c r="H50" s="5">
+        <v>3311</v>
+      </c>
+      <c r="I50" s="5">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="8"/>
+      <c r="B51" s="8"/>
+      <c r="C51" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="5">
+        <v>866</v>
+      </c>
+      <c r="E51" s="5">
+        <v>735</v>
+      </c>
+      <c r="F51" s="5">
+        <v>340</v>
+      </c>
+      <c r="G51" s="5">
+        <v>241</v>
+      </c>
+      <c r="H51" s="5">
+        <v>148</v>
+      </c>
+      <c r="I51" s="5">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="8"/>
+      <c r="B52" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D52" s="5">
+        <v>8297</v>
+      </c>
+      <c r="E52" s="5">
+        <v>6865</v>
+      </c>
+      <c r="F52" s="5">
+        <v>5621</v>
+      </c>
+      <c r="G52" s="5">
+        <v>4638</v>
+      </c>
+      <c r="H52" s="5">
+        <v>4055</v>
+      </c>
+      <c r="I52" s="5">
+        <v>3822</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="8"/>
+      <c r="B53" s="8"/>
+      <c r="C53" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" s="5">
+        <v>7296</v>
+      </c>
+      <c r="E53" s="5">
+        <v>6125</v>
+      </c>
+      <c r="F53" s="5">
+        <v>5236</v>
+      </c>
+      <c r="G53" s="5">
+        <v>4460</v>
+      </c>
+      <c r="H53" s="5">
+        <v>4043</v>
+      </c>
+      <c r="I53" s="5">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="8"/>
+      <c r="B54" s="8"/>
+      <c r="C54" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="5">
+        <v>1001</v>
+      </c>
+      <c r="E54" s="5">
+        <v>740</v>
+      </c>
+      <c r="F54" s="5">
+        <v>385</v>
+      </c>
+      <c r="G54" s="5">
+        <v>178</v>
+      </c>
+      <c r="H54" s="5">
+        <v>12</v>
+      </c>
+      <c r="I54" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="8"/>
+      <c r="B55" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D55" s="5">
+        <v>30009</v>
+      </c>
+      <c r="E55" s="5">
+        <v>26286</v>
+      </c>
+      <c r="F55" s="5">
+        <v>22234</v>
+      </c>
+      <c r="G55" s="5">
+        <v>18377</v>
+      </c>
+      <c r="H55" s="5">
+        <v>16371</v>
+      </c>
+      <c r="I55" s="5">
+        <v>14680</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="8"/>
+      <c r="B56" s="8"/>
+      <c r="C56" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" s="5">
+        <v>27879</v>
+      </c>
+      <c r="E56" s="5">
+        <v>23679</v>
+      </c>
+      <c r="F56" s="5">
+        <v>20840</v>
+      </c>
+      <c r="G56" s="5">
+        <v>17735</v>
+      </c>
+      <c r="H56" s="5">
+        <v>15823</v>
+      </c>
+      <c r="I56" s="5">
+        <v>14617</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="8"/>
+      <c r="B57" s="8"/>
+      <c r="C57" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="5">
+        <v>2130</v>
+      </c>
+      <c r="E57" s="5">
+        <v>2607</v>
+      </c>
+      <c r="F57" s="5">
+        <v>1394</v>
+      </c>
+      <c r="G57" s="5">
+        <v>642</v>
+      </c>
+      <c r="H57" s="5">
+        <v>548</v>
+      </c>
+      <c r="I57" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="8"/>
+      <c r="B58" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D58" s="5">
+        <v>20462</v>
+      </c>
+      <c r="E58" s="5">
+        <v>18128</v>
+      </c>
+      <c r="F58" s="5">
+        <v>15413</v>
+      </c>
+      <c r="G58" s="5">
+        <v>13265</v>
+      </c>
+      <c r="H58" s="5">
+        <v>11425</v>
+      </c>
+      <c r="I58" s="5">
+        <v>9331</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="8"/>
+      <c r="B59" s="8"/>
+      <c r="C59" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" s="5">
+        <v>18754</v>
+      </c>
+      <c r="E59" s="5">
+        <v>15947</v>
+      </c>
+      <c r="F59" s="5">
+        <v>13842</v>
+      </c>
+      <c r="G59" s="5">
+        <v>11890</v>
+      </c>
+      <c r="H59" s="5">
+        <v>10385</v>
+      </c>
+      <c r="I59" s="5">
+        <v>9329</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="8"/>
+      <c r="B60" s="8"/>
+      <c r="C60" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="5">
+        <v>1708</v>
+      </c>
+      <c r="E60" s="5">
+        <v>2181</v>
+      </c>
+      <c r="F60" s="5">
+        <v>1571</v>
+      </c>
+      <c r="G60" s="5">
+        <v>1375</v>
+      </c>
+      <c r="H60" s="5">
+        <v>1040</v>
+      </c>
+      <c r="I60" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="8"/>
+      <c r="B61" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D61" s="5">
+        <v>18981</v>
+      </c>
+      <c r="E61" s="5">
+        <v>15811</v>
+      </c>
+      <c r="F61" s="5">
+        <v>13873</v>
+      </c>
+      <c r="G61" s="5">
+        <v>11902</v>
+      </c>
+      <c r="H61" s="5">
+        <v>10373</v>
+      </c>
+      <c r="I61" s="5">
+        <v>9346</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="8"/>
+      <c r="B62" s="8"/>
+      <c r="C62" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" s="5">
+        <v>16923</v>
+      </c>
+      <c r="E62" s="5">
+        <v>14786</v>
+      </c>
+      <c r="F62" s="5">
+        <v>12940</v>
+      </c>
+      <c r="G62" s="5">
+        <v>11045</v>
+      </c>
+      <c r="H62" s="5">
+        <v>9857</v>
+      </c>
+      <c r="I62" s="5">
+        <v>9095</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="8"/>
+      <c r="B63" s="8"/>
+      <c r="C63" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="5">
+        <v>2058</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1025</v>
+      </c>
+      <c r="F63" s="5">
+        <v>933</v>
+      </c>
+      <c r="G63" s="5">
+        <v>857</v>
+      </c>
+      <c r="H63" s="5">
+        <v>516</v>
+      </c>
+      <c r="I63" s="5">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="8"/>
+      <c r="B64" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D64" s="5">
+        <v>40407</v>
+      </c>
+      <c r="E64" s="5">
+        <v>36133</v>
+      </c>
+      <c r="F64" s="5">
+        <v>31769</v>
+      </c>
+      <c r="G64" s="5">
+        <v>27944</v>
+      </c>
+      <c r="H64" s="5">
+        <v>24542</v>
+      </c>
+      <c r="I64" s="5">
+        <v>22678</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="8"/>
+      <c r="B65" s="8"/>
+      <c r="C65" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" s="5">
+        <v>38826</v>
+      </c>
+      <c r="E65" s="5">
+        <v>34051</v>
+      </c>
+      <c r="F65" s="5">
+        <v>30475</v>
+      </c>
+      <c r="G65" s="5">
+        <v>26738</v>
+      </c>
+      <c r="H65" s="5">
+        <v>23711</v>
+      </c>
+      <c r="I65" s="5">
+        <v>22521</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="8"/>
+      <c r="B66" s="8"/>
+      <c r="C66" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="5">
+        <v>1581</v>
+      </c>
+      <c r="E66" s="5">
+        <v>2082</v>
+      </c>
+      <c r="F66" s="5">
+        <v>1294</v>
+      </c>
+      <c r="G66" s="5">
+        <v>1206</v>
+      </c>
+      <c r="H66" s="5">
+        <v>831</v>
+      </c>
+      <c r="I66" s="5">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="8"/>
+      <c r="B67" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D67" s="5">
+        <v>36975</v>
+      </c>
+      <c r="E67" s="5">
+        <v>34494</v>
+      </c>
+      <c r="F67" s="5">
+        <v>30233</v>
+      </c>
+      <c r="G67" s="5">
+        <v>26297</v>
+      </c>
+      <c r="H67" s="5">
+        <v>24131</v>
+      </c>
+      <c r="I67" s="5">
+        <v>22885</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="8"/>
+      <c r="B68" s="8"/>
+      <c r="C68" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" s="5">
+        <v>35726</v>
+      </c>
+      <c r="E68" s="5">
+        <v>32083</v>
+      </c>
+      <c r="F68" s="5">
+        <v>29234</v>
+      </c>
+      <c r="G68" s="5">
+        <v>26260</v>
+      </c>
+      <c r="H68" s="5">
+        <v>24131</v>
+      </c>
+      <c r="I68" s="5">
+        <v>22885</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="8"/>
+      <c r="B69" s="8"/>
+      <c r="C69" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="5">
+        <v>1249</v>
+      </c>
+      <c r="E69" s="5">
+        <v>2411</v>
+      </c>
+      <c r="F69" s="5">
+        <v>999</v>
+      </c>
+      <c r="G69" s="5">
+        <v>37</v>
+      </c>
+      <c r="H69" s="5">
+        <v>0</v>
+      </c>
+      <c r="I69" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="8"/>
+      <c r="B70" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D70" s="5">
+        <v>9945</v>
+      </c>
+      <c r="E70" s="5">
+        <v>8692</v>
+      </c>
+      <c r="F70" s="5">
+        <v>7600</v>
+      </c>
+      <c r="G70" s="5">
+        <v>6583</v>
+      </c>
+      <c r="H70" s="5">
+        <v>5899</v>
+      </c>
+      <c r="I70" s="5">
+        <v>5271</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="8"/>
+      <c r="B71" s="8"/>
+      <c r="C71" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" s="5">
+        <v>9140</v>
+      </c>
+      <c r="E71" s="5">
+        <v>8032</v>
+      </c>
+      <c r="F71" s="5">
+        <v>7170</v>
+      </c>
+      <c r="G71" s="5">
+        <v>6272</v>
+      </c>
+      <c r="H71" s="5">
+        <v>5630</v>
+      </c>
+      <c r="I71" s="5">
+        <v>5183</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="8"/>
+      <c r="B72" s="8"/>
+      <c r="C72" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="5">
+        <v>805</v>
+      </c>
+      <c r="E72" s="5">
+        <v>660</v>
+      </c>
+      <c r="F72" s="5">
+        <v>430</v>
+      </c>
+      <c r="G72" s="5">
+        <v>311</v>
+      </c>
+      <c r="H72" s="5">
+        <v>269</v>
+      </c>
+      <c r="I72" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="8"/>
+      <c r="B73" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D73" s="5">
+        <v>19676</v>
+      </c>
+      <c r="E73" s="5">
+        <v>17550</v>
+      </c>
+      <c r="F73" s="5">
+        <v>15568</v>
+      </c>
+      <c r="G73" s="5">
+        <v>13544</v>
+      </c>
+      <c r="H73" s="5">
+        <v>11759</v>
+      </c>
+      <c r="I73" s="5">
+        <v>10754</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="8"/>
+      <c r="B74" s="8"/>
+      <c r="C74" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" s="5">
+        <v>18734</v>
+      </c>
+      <c r="E74" s="5">
+        <v>16442</v>
+      </c>
+      <c r="F74" s="5">
+        <v>14747</v>
+      </c>
+      <c r="G74" s="5">
+        <v>13161</v>
+      </c>
+      <c r="H74" s="5">
+        <v>11690</v>
+      </c>
+      <c r="I74" s="5">
+        <v>10744</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="8"/>
+      <c r="B75" s="8"/>
+      <c r="C75" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="5">
+        <v>942</v>
+      </c>
+      <c r="E75" s="5">
+        <v>1108</v>
+      </c>
+      <c r="F75" s="5">
+        <v>821</v>
+      </c>
+      <c r="G75" s="5">
+        <v>383</v>
+      </c>
+      <c r="H75" s="5">
+        <v>69</v>
+      </c>
+      <c r="I75" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="8"/>
+      <c r="B76" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D76" s="5">
+        <v>20728</v>
+      </c>
+      <c r="E76" s="5">
+        <v>18912</v>
+      </c>
+      <c r="F76" s="5">
+        <v>16677</v>
+      </c>
+      <c r="G76" s="5">
+        <v>14035</v>
+      </c>
+      <c r="H76" s="5">
+        <v>12465</v>
+      </c>
+      <c r="I76" s="5">
+        <v>11424</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="8"/>
+      <c r="B77" s="8"/>
+      <c r="C77" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" s="5">
+        <v>20090</v>
+      </c>
+      <c r="E77" s="5">
+        <v>17934</v>
+      </c>
+      <c r="F77" s="5">
+        <v>16077</v>
+      </c>
+      <c r="G77" s="5">
+        <v>13937</v>
+      </c>
+      <c r="H77" s="5">
+        <v>12408</v>
+      </c>
+      <c r="I77" s="5">
+        <v>11375</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="8"/>
+      <c r="B78" s="8"/>
+      <c r="C78" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D78" s="5">
+        <v>638</v>
+      </c>
+      <c r="E78" s="5">
+        <v>978</v>
+      </c>
+      <c r="F78" s="5">
+        <v>600</v>
+      </c>
+      <c r="G78" s="5">
+        <v>98</v>
+      </c>
+      <c r="H78" s="5">
+        <v>57</v>
+      </c>
+      <c r="I78" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D79" s="5">
+        <v>324223</v>
+      </c>
+      <c r="E79" s="5">
+        <v>282916</v>
+      </c>
+      <c r="F79" s="5">
+        <v>230596</v>
+      </c>
+      <c r="G79" s="5">
+        <v>196159</v>
+      </c>
+      <c r="H79" s="5">
+        <v>171925</v>
+      </c>
+      <c r="I79" s="5">
+        <v>153210</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="8"/>
+      <c r="B80" s="8"/>
+      <c r="C80" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" s="5">
+        <v>302955</v>
+      </c>
+      <c r="E80" s="5">
+        <v>259979</v>
+      </c>
+      <c r="F80" s="5">
+        <v>224533</v>
+      </c>
+      <c r="G80" s="5">
+        <v>191991</v>
+      </c>
+      <c r="H80" s="5">
+        <v>168410</v>
+      </c>
+      <c r="I80" s="5">
+        <v>151801</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="8"/>
+      <c r="B81" s="8"/>
+      <c r="C81" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="5">
+        <v>21268</v>
+      </c>
+      <c r="E81" s="5">
+        <v>22937</v>
+      </c>
+      <c r="F81" s="5">
+        <v>6063</v>
+      </c>
+      <c r="G81" s="5">
+        <v>4168</v>
+      </c>
+      <c r="H81" s="5">
+        <v>3515</v>
+      </c>
+      <c r="I81" s="5">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="8"/>
+      <c r="B82" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D82" s="5">
+        <v>90995</v>
+      </c>
+      <c r="E82" s="5">
+        <v>80518</v>
+      </c>
+      <c r="F82" s="5">
+        <v>66361</v>
+      </c>
+      <c r="G82" s="5">
+        <v>57373</v>
+      </c>
+      <c r="H82" s="5">
+        <v>50151</v>
+      </c>
+      <c r="I82" s="5">
+        <v>43602</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="8"/>
+      <c r="B83" s="8"/>
+      <c r="C83" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" s="5">
+        <v>85775</v>
+      </c>
+      <c r="E83" s="5">
+        <v>74326</v>
+      </c>
+      <c r="F83" s="5">
+        <v>64670</v>
+      </c>
+      <c r="G83" s="5">
+        <v>55760</v>
+      </c>
+      <c r="H83" s="5">
+        <v>48627</v>
+      </c>
+      <c r="I83" s="5">
+        <v>42854</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="8"/>
+      <c r="B84" s="8"/>
+      <c r="C84" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="5">
+        <v>5220</v>
+      </c>
+      <c r="E84" s="5">
+        <v>6192</v>
+      </c>
+      <c r="F84" s="5">
+        <v>1691</v>
+      </c>
+      <c r="G84" s="5">
+        <v>1613</v>
+      </c>
+      <c r="H84" s="5">
+        <v>1524</v>
+      </c>
+      <c r="I84" s="5">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="8"/>
+      <c r="B85" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D85" s="5">
+        <v>15499</v>
+      </c>
+      <c r="E85" s="5">
+        <v>13276</v>
+      </c>
+      <c r="F85" s="5">
+        <v>10309</v>
+      </c>
+      <c r="G85" s="5">
+        <v>8848</v>
+      </c>
+      <c r="H85" s="5">
+        <v>7778</v>
+      </c>
+      <c r="I85" s="5">
+        <v>7103</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="8"/>
+      <c r="B86" s="8"/>
+      <c r="C86" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" s="5">
+        <v>14666</v>
+      </c>
+      <c r="E86" s="5">
+        <v>12163</v>
+      </c>
+      <c r="F86" s="5">
+        <v>10058</v>
+      </c>
+      <c r="G86" s="5">
+        <v>8606</v>
+      </c>
+      <c r="H86" s="5">
+        <v>7582</v>
+      </c>
+      <c r="I86" s="5">
+        <v>7013</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="8"/>
+      <c r="B87" s="8"/>
+      <c r="C87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="5">
+        <v>833</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1113</v>
+      </c>
+      <c r="F87" s="5">
+        <v>251</v>
+      </c>
+      <c r="G87" s="5">
+        <v>242</v>
+      </c>
+      <c r="H87" s="5">
+        <v>196</v>
+      </c>
+      <c r="I87" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="8"/>
+      <c r="B88" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D88" s="5">
+        <v>21917</v>
+      </c>
+      <c r="E88" s="5">
+        <v>19076</v>
+      </c>
+      <c r="F88" s="5">
+        <v>15696</v>
+      </c>
+      <c r="G88" s="5">
+        <v>13792</v>
+      </c>
+      <c r="H88" s="5">
+        <v>12292</v>
+      </c>
+      <c r="I88" s="5">
+        <v>10984</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="8"/>
+      <c r="B89" s="8"/>
+      <c r="C89" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" s="5">
+        <v>20515</v>
+      </c>
+      <c r="E89" s="5">
+        <v>17419</v>
+      </c>
+      <c r="F89" s="5">
+        <v>14983</v>
+      </c>
+      <c r="G89" s="5">
+        <v>13128</v>
+      </c>
+      <c r="H89" s="5">
+        <v>11744</v>
+      </c>
+      <c r="I89" s="5">
+        <v>10788</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="8"/>
+      <c r="B90" s="8"/>
+      <c r="C90" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="5">
+        <v>1402</v>
+      </c>
+      <c r="E90" s="5">
+        <v>1657</v>
+      </c>
+      <c r="F90" s="5">
+        <v>713</v>
+      </c>
+      <c r="G90" s="5">
+        <v>664</v>
+      </c>
+      <c r="H90" s="5">
+        <v>548</v>
+      </c>
+      <c r="I90" s="5">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="8"/>
+      <c r="B91" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D91" s="5">
+        <v>11376</v>
+      </c>
+      <c r="E91" s="5">
+        <v>10142</v>
+      </c>
+      <c r="F91" s="5">
+        <v>7543</v>
+      </c>
+      <c r="G91" s="5">
+        <v>6427</v>
+      </c>
+      <c r="H91" s="5">
+        <v>5636</v>
+      </c>
+      <c r="I91" s="5">
+        <v>5101</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="8"/>
+      <c r="B92" s="8"/>
+      <c r="C92" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" s="5">
+        <v>10130</v>
+      </c>
+      <c r="E92" s="5">
+        <v>8820</v>
+      </c>
+      <c r="F92" s="5">
+        <v>7520</v>
+      </c>
+      <c r="G92" s="5">
+        <v>6418</v>
+      </c>
+      <c r="H92" s="5">
+        <v>5630</v>
+      </c>
+      <c r="I92" s="5">
+        <v>5098</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="8"/>
+      <c r="B93" s="8"/>
+      <c r="C93" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="5">
+        <v>1246</v>
+      </c>
+      <c r="E93" s="5">
+        <v>1322</v>
+      </c>
+      <c r="F93" s="5">
+        <v>23</v>
+      </c>
+      <c r="G93" s="5">
+        <v>9</v>
+      </c>
+      <c r="H93" s="5">
+        <v>6</v>
+      </c>
+      <c r="I93" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="8"/>
+      <c r="B94" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D94" s="5">
+        <v>12213</v>
+      </c>
+      <c r="E94" s="5">
+        <v>10610</v>
+      </c>
+      <c r="F94" s="5">
+        <v>8396</v>
+      </c>
+      <c r="G94" s="5">
+        <v>7124</v>
+      </c>
+      <c r="H94" s="5">
+        <v>6298</v>
+      </c>
+      <c r="I94" s="5">
+        <v>5528</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="8"/>
+      <c r="B95" s="8"/>
+      <c r="C95" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" s="5">
+        <v>11443</v>
+      </c>
+      <c r="E95" s="5">
+        <v>9909</v>
+      </c>
+      <c r="F95" s="5">
+        <v>8357</v>
+      </c>
+      <c r="G95" s="5">
+        <v>7100</v>
+      </c>
+      <c r="H95" s="5">
+        <v>6274</v>
+      </c>
+      <c r="I95" s="5">
+        <v>5505</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="8"/>
+      <c r="B96" s="8"/>
+      <c r="C96" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D96" s="5">
+        <v>770</v>
+      </c>
+      <c r="E96" s="5">
+        <v>701</v>
+      </c>
+      <c r="F96" s="5">
+        <v>39</v>
+      </c>
+      <c r="G96" s="5">
+        <v>24</v>
+      </c>
+      <c r="H96" s="5">
+        <v>24</v>
+      </c>
+      <c r="I96" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="8"/>
+      <c r="B97" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D97" s="5">
+        <v>8221</v>
+      </c>
+      <c r="E97" s="5">
+        <v>6571</v>
+      </c>
+      <c r="F97" s="5">
+        <v>5392</v>
+      </c>
+      <c r="G97" s="5">
+        <v>4590</v>
+      </c>
+      <c r="H97" s="5">
+        <v>4117</v>
+      </c>
+      <c r="I97" s="5">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="8"/>
+      <c r="B98" s="8"/>
+      <c r="C98" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" s="5">
+        <v>7664</v>
+      </c>
+      <c r="E98" s="5">
+        <v>6502</v>
+      </c>
+      <c r="F98" s="5">
+        <v>5341</v>
+      </c>
+      <c r="G98" s="5">
+        <v>4544</v>
+      </c>
+      <c r="H98" s="5">
+        <v>4097</v>
+      </c>
+      <c r="I98" s="5">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="8"/>
+      <c r="B99" s="8"/>
+      <c r="C99" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99" s="5">
+        <v>557</v>
+      </c>
+      <c r="E99" s="5">
+        <v>69</v>
+      </c>
+      <c r="F99" s="5">
+        <v>51</v>
+      </c>
+      <c r="G99" s="5">
+        <v>46</v>
+      </c>
+      <c r="H99" s="5">
+        <v>20</v>
+      </c>
+      <c r="I99" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="8"/>
+      <c r="B100" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D100" s="5">
+        <v>10634</v>
+      </c>
+      <c r="E100" s="5">
+        <v>8955</v>
+      </c>
+      <c r="F100" s="5">
+        <v>7078</v>
+      </c>
+      <c r="G100" s="5">
+        <v>5958</v>
+      </c>
+      <c r="H100" s="5">
+        <v>5140</v>
+      </c>
+      <c r="I100" s="5">
+        <v>4545</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="8"/>
+      <c r="B101" s="8"/>
+      <c r="C101" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" s="5">
+        <v>9774</v>
+      </c>
+      <c r="E101" s="5">
+        <v>8206</v>
+      </c>
+      <c r="F101" s="5">
+        <v>6855</v>
+      </c>
+      <c r="G101" s="5">
+        <v>5789</v>
+      </c>
+      <c r="H101" s="5">
+        <v>4990</v>
+      </c>
+      <c r="I101" s="5">
+        <v>4486</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="8"/>
+      <c r="B102" s="8"/>
+      <c r="C102" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="5">
+        <v>860</v>
+      </c>
+      <c r="E102" s="5">
+        <v>749</v>
+      </c>
+      <c r="F102" s="5">
+        <v>223</v>
+      </c>
+      <c r="G102" s="5">
+        <v>169</v>
+      </c>
+      <c r="H102" s="5">
+        <v>150</v>
+      </c>
+      <c r="I102" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="8"/>
+      <c r="B103" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D103" s="5">
+        <v>29087</v>
+      </c>
+      <c r="E103" s="5">
+        <v>25338</v>
+      </c>
+      <c r="F103" s="5">
+        <v>21523</v>
+      </c>
+      <c r="G103" s="5">
+        <v>18540</v>
+      </c>
+      <c r="H103" s="5">
+        <v>16006</v>
+      </c>
+      <c r="I103" s="5">
+        <v>14612</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="8"/>
+      <c r="B104" s="8"/>
+      <c r="C104" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" s="5">
+        <v>27796</v>
+      </c>
+      <c r="E104" s="5">
+        <v>24164</v>
+      </c>
+      <c r="F104" s="5">
+        <v>21369</v>
+      </c>
+      <c r="G104" s="5">
+        <v>18402</v>
+      </c>
+      <c r="H104" s="5">
+        <v>15884</v>
+      </c>
+      <c r="I104" s="5">
+        <v>14501</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="8"/>
+      <c r="B105" s="8"/>
+      <c r="C105" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" s="5">
+        <v>1291</v>
+      </c>
+      <c r="E105" s="5">
+        <v>1174</v>
+      </c>
+      <c r="F105" s="5">
+        <v>154</v>
+      </c>
+      <c r="G105" s="5">
+        <v>138</v>
+      </c>
+      <c r="H105" s="5">
+        <v>122</v>
+      </c>
+      <c r="I105" s="5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="8"/>
+      <c r="B106" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D106" s="5">
+        <v>5188</v>
+      </c>
+      <c r="E106" s="5">
+        <v>4513</v>
+      </c>
+      <c r="F106" s="5">
+        <v>3773</v>
+      </c>
+      <c r="G106" s="5">
+        <v>3180</v>
+      </c>
+      <c r="H106" s="5">
+        <v>2878</v>
+      </c>
+      <c r="I106" s="5">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="8"/>
+      <c r="B107" s="8"/>
+      <c r="C107" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" s="5">
+        <v>4707</v>
+      </c>
+      <c r="E107" s="5">
+        <v>4089</v>
+      </c>
+      <c r="F107" s="5">
+        <v>3616</v>
+      </c>
+      <c r="G107" s="5">
+        <v>3067</v>
+      </c>
+      <c r="H107" s="5">
+        <v>2765</v>
+      </c>
+      <c r="I107" s="5">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="8"/>
+      <c r="B108" s="8"/>
+      <c r="C108" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="5">
+        <v>481</v>
+      </c>
+      <c r="E108" s="5">
+        <v>424</v>
+      </c>
+      <c r="F108" s="5">
+        <v>157</v>
+      </c>
+      <c r="G108" s="5">
+        <v>113</v>
+      </c>
+      <c r="H108" s="5">
+        <v>113</v>
+      </c>
+      <c r="I108" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="8"/>
+      <c r="B109" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D109" s="5">
+        <v>25356</v>
+      </c>
+      <c r="E109" s="5">
+        <v>21802</v>
+      </c>
+      <c r="F109" s="5">
+        <v>18071</v>
+      </c>
+      <c r="G109" s="5">
+        <v>15177</v>
+      </c>
+      <c r="H109" s="5">
+        <v>12969</v>
+      </c>
+      <c r="I109" s="5">
+        <v>11772</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="8"/>
+      <c r="B110" s="8"/>
+      <c r="C110" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" s="5">
+        <v>24595</v>
+      </c>
+      <c r="E110" s="5">
+        <v>20505</v>
+      </c>
+      <c r="F110" s="5">
+        <v>17814</v>
+      </c>
+      <c r="G110" s="5">
+        <v>15130</v>
+      </c>
+      <c r="H110" s="5">
+        <v>12966</v>
+      </c>
+      <c r="I110" s="5">
+        <v>11770</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="8"/>
+      <c r="B111" s="8"/>
+      <c r="C111" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="5">
+        <v>761</v>
+      </c>
+      <c r="E111" s="5">
+        <v>1297</v>
+      </c>
+      <c r="F111" s="5">
+        <v>257</v>
+      </c>
+      <c r="G111" s="5">
+        <v>47</v>
+      </c>
+      <c r="H111" s="5">
+        <v>3</v>
+      </c>
+      <c r="I111" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="8"/>
+      <c r="B112" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D112" s="5">
+        <v>6011</v>
+      </c>
+      <c r="E112" s="5">
+        <v>5231</v>
+      </c>
+      <c r="F112" s="5">
+        <v>4086</v>
+      </c>
+      <c r="G112" s="5">
+        <v>3241</v>
+      </c>
+      <c r="H112" s="5">
+        <v>2819</v>
+      </c>
+      <c r="I112" s="5">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="8"/>
+      <c r="B113" s="8"/>
+      <c r="C113" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" s="5">
+        <v>5481</v>
+      </c>
+      <c r="E113" s="5">
+        <v>4686</v>
+      </c>
+      <c r="F113" s="5">
+        <v>4044</v>
+      </c>
+      <c r="G113" s="5">
+        <v>3241</v>
+      </c>
+      <c r="H113" s="5">
+        <v>2819</v>
+      </c>
+      <c r="I113" s="5">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="8"/>
+      <c r="B114" s="8"/>
+      <c r="C114" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="5">
+        <v>530</v>
+      </c>
+      <c r="E114" s="5">
+        <v>545</v>
+      </c>
+      <c r="F114" s="5">
+        <v>42</v>
+      </c>
+      <c r="G114" s="5">
+        <v>0</v>
+      </c>
+      <c r="H114" s="5">
+        <v>0</v>
+      </c>
+      <c r="I114" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="8"/>
+      <c r="B115" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D115" s="5">
+        <v>11308</v>
+      </c>
+      <c r="E115" s="5">
+        <v>9951</v>
+      </c>
+      <c r="F115" s="5">
+        <v>7786</v>
+      </c>
+      <c r="G115" s="5">
+        <v>6755</v>
+      </c>
+      <c r="H115" s="5">
+        <v>6088</v>
+      </c>
+      <c r="I115" s="5">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="8"/>
+      <c r="B116" s="8"/>
+      <c r="C116" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" s="5">
+        <v>10349</v>
+      </c>
+      <c r="E116" s="5">
+        <v>8912</v>
+      </c>
+      <c r="F116" s="5">
+        <v>7758</v>
+      </c>
+      <c r="G116" s="5">
+        <v>6729</v>
+      </c>
+      <c r="H116" s="5">
+        <v>6062</v>
+      </c>
+      <c r="I116" s="5">
+        <v>5421</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="8"/>
+      <c r="B117" s="8"/>
+      <c r="C117" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="5">
+        <v>959</v>
+      </c>
+      <c r="E117" s="5">
+        <v>1039</v>
+      </c>
+      <c r="F117" s="5">
+        <v>28</v>
+      </c>
+      <c r="G117" s="5">
+        <v>26</v>
+      </c>
+      <c r="H117" s="5">
+        <v>26</v>
+      </c>
+      <c r="I117" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="8"/>
+      <c r="B118" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D118" s="5">
+        <v>11828</v>
+      </c>
+      <c r="E118" s="5">
+        <v>10346</v>
+      </c>
+      <c r="F118" s="5">
+        <v>8204</v>
+      </c>
+      <c r="G118" s="5">
+        <v>6935</v>
+      </c>
+      <c r="H118" s="5">
+        <v>5993</v>
+      </c>
+      <c r="I118" s="5">
+        <v>5408</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="8"/>
+      <c r="B119" s="8"/>
+      <c r="C119" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" s="5">
+        <v>10473</v>
+      </c>
+      <c r="E119" s="5">
+        <v>8938</v>
+      </c>
+      <c r="F119" s="5">
+        <v>7823</v>
+      </c>
+      <c r="G119" s="5">
+        <v>6617</v>
+      </c>
+      <c r="H119" s="5">
+        <v>5786</v>
+      </c>
+      <c r="I119" s="5">
+        <v>5381</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="8"/>
+      <c r="B120" s="8"/>
+      <c r="C120" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="5">
+        <v>1355</v>
+      </c>
+      <c r="E120" s="5">
+        <v>1408</v>
+      </c>
+      <c r="F120" s="5">
+        <v>381</v>
+      </c>
+      <c r="G120" s="5">
+        <v>318</v>
+      </c>
+      <c r="H120" s="5">
+        <v>207</v>
+      </c>
+      <c r="I120" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="8"/>
+      <c r="B121" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D121" s="5">
+        <v>12436</v>
+      </c>
+      <c r="E121" s="5">
+        <v>10512</v>
+      </c>
+      <c r="F121" s="5">
+        <v>8459</v>
+      </c>
+      <c r="G121" s="5">
+        <v>7110</v>
+      </c>
+      <c r="H121" s="5">
+        <v>6348</v>
+      </c>
+      <c r="I121" s="5">
+        <v>5708</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="8"/>
+      <c r="B122" s="8"/>
+      <c r="C122" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" s="5">
+        <v>11234</v>
+      </c>
+      <c r="E122" s="5">
+        <v>9646</v>
+      </c>
+      <c r="F122" s="5">
+        <v>8215</v>
+      </c>
+      <c r="G122" s="5">
+        <v>6997</v>
+      </c>
+      <c r="H122" s="5">
+        <v>6235</v>
+      </c>
+      <c r="I122" s="5">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8"/>
+      <c r="B123" s="8"/>
+      <c r="C123" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="5">
+        <v>1202</v>
+      </c>
+      <c r="E123" s="5">
+        <v>866</v>
+      </c>
+      <c r="F123" s="5">
+        <v>244</v>
+      </c>
+      <c r="G123" s="5">
+        <v>113</v>
+      </c>
+      <c r="H123" s="5">
+        <v>113</v>
+      </c>
+      <c r="I123" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="8"/>
+      <c r="B124" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D124" s="5">
+        <v>23413</v>
+      </c>
+      <c r="E124" s="5">
+        <v>20647</v>
+      </c>
+      <c r="F124" s="5">
+        <v>16812</v>
+      </c>
+      <c r="G124" s="5">
+        <v>14395</v>
+      </c>
+      <c r="H124" s="5">
+        <v>12766</v>
+      </c>
+      <c r="I124" s="5">
+        <v>11344</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="8"/>
+      <c r="B125" s="8"/>
+      <c r="C125" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" s="5">
+        <v>21645</v>
+      </c>
+      <c r="E125" s="5">
+        <v>18482</v>
+      </c>
+      <c r="F125" s="5">
+        <v>16124</v>
+      </c>
+      <c r="G125" s="5">
+        <v>13934</v>
+      </c>
+      <c r="H125" s="5">
+        <v>12427</v>
+      </c>
+      <c r="I125" s="5">
+        <v>11306</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="8"/>
+      <c r="B126" s="8"/>
+      <c r="C126" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="5">
+        <v>1768</v>
+      </c>
+      <c r="E126" s="5">
+        <v>2165</v>
+      </c>
+      <c r="F126" s="5">
+        <v>688</v>
+      </c>
+      <c r="G126" s="5">
+        <v>461</v>
+      </c>
+      <c r="H126" s="5">
+        <v>339</v>
+      </c>
+      <c r="I126" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="8"/>
+      <c r="B127" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D127" s="5">
+        <v>10417</v>
+      </c>
+      <c r="E127" s="5">
+        <v>9036</v>
+      </c>
+      <c r="F127" s="5">
+        <v>7316</v>
+      </c>
+      <c r="G127" s="5">
+        <v>5941</v>
+      </c>
+      <c r="H127" s="5">
+        <v>5134</v>
+      </c>
+      <c r="I127" s="5">
+        <v>4464</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="8"/>
+      <c r="B128" s="8"/>
+      <c r="C128" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" s="5">
+        <v>9990</v>
+      </c>
+      <c r="E128" s="5">
+        <v>8550</v>
+      </c>
+      <c r="F128" s="5">
+        <v>7273</v>
+      </c>
+      <c r="G128" s="5">
+        <v>5917</v>
+      </c>
+      <c r="H128" s="5">
+        <v>5121</v>
+      </c>
+      <c r="I128" s="5">
+        <v>4464</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="8"/>
+      <c r="B129" s="8"/>
+      <c r="C129" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="5">
+        <v>427</v>
+      </c>
+      <c r="E129" s="5">
+        <v>486</v>
+      </c>
+      <c r="F129" s="5">
+        <v>43</v>
+      </c>
+      <c r="G129" s="5">
+        <v>24</v>
+      </c>
+      <c r="H129" s="5">
+        <v>13</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="8"/>
+      <c r="B130" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D130" s="5">
+        <v>18324</v>
+      </c>
+      <c r="E130" s="5">
+        <v>16392</v>
+      </c>
+      <c r="F130" s="5">
+        <v>13791</v>
+      </c>
+      <c r="G130" s="5">
+        <v>10773</v>
+      </c>
+      <c r="H130" s="5">
+        <v>9512</v>
+      </c>
+      <c r="I130" s="5">
+        <v>8624</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="8"/>
+      <c r="B131" s="8"/>
+      <c r="C131" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" s="5">
+        <v>16718</v>
+      </c>
+      <c r="E131" s="5">
+        <v>14662</v>
+      </c>
+      <c r="F131" s="5">
+        <v>12713</v>
+      </c>
+      <c r="G131" s="5">
+        <v>10612</v>
+      </c>
+      <c r="H131" s="5">
+        <v>9401</v>
+      </c>
+      <c r="I131" s="5">
+        <v>8597</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="8"/>
+      <c r="B132" s="8"/>
+      <c r="C132" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="5">
+        <v>1606</v>
+      </c>
+      <c r="E132" s="5">
+        <v>1730</v>
+      </c>
+      <c r="F132" s="5">
+        <v>1078</v>
+      </c>
+      <c r="G132" s="5">
+        <v>161</v>
+      </c>
+      <c r="H132" s="5">
+        <v>111</v>
+      </c>
+      <c r="I132" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D133" s="5">
+        <v>302671</v>
+      </c>
+      <c r="E133" s="5">
+        <v>256961</v>
+      </c>
+      <c r="F133" s="5">
+        <v>198540</v>
+      </c>
+      <c r="G133" s="5">
+        <v>162703</v>
+      </c>
+      <c r="H133" s="5">
+        <v>139831</v>
+      </c>
+      <c r="I133" s="5">
+        <v>128819</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="8"/>
+      <c r="B134" s="8"/>
+      <c r="C134" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" s="5">
+        <v>268393</v>
+      </c>
+      <c r="E134" s="5">
+        <v>228705</v>
+      </c>
+      <c r="F134" s="5">
+        <v>194316</v>
+      </c>
+      <c r="G134" s="5">
+        <v>161225</v>
+      </c>
+      <c r="H134" s="5">
+        <v>139459</v>
+      </c>
+      <c r="I134" s="5">
+        <v>128793</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="8"/>
+      <c r="B135" s="8"/>
+      <c r="C135" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D135" s="5">
+        <v>34278</v>
+      </c>
+      <c r="E135" s="5">
+        <v>28256</v>
+      </c>
+      <c r="F135" s="5">
+        <v>4224</v>
+      </c>
+      <c r="G135" s="5">
+        <v>1478</v>
+      </c>
+      <c r="H135" s="5">
+        <v>372</v>
+      </c>
+      <c r="I135" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="8"/>
+      <c r="B136" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D136" s="5">
+        <v>55087</v>
+      </c>
+      <c r="E136" s="5">
+        <v>45095</v>
+      </c>
+      <c r="F136" s="5">
+        <v>38083</v>
+      </c>
+      <c r="G136" s="5">
+        <v>31845</v>
+      </c>
+      <c r="H136" s="5">
+        <v>27442</v>
+      </c>
+      <c r="I136" s="5">
+        <v>24436</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="8"/>
+      <c r="B137" s="8"/>
+      <c r="C137" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" s="5">
+        <v>50102</v>
+      </c>
+      <c r="E137" s="5">
+        <v>42683</v>
+      </c>
+      <c r="F137" s="5">
+        <v>37313</v>
+      </c>
+      <c r="G137" s="5">
+        <v>31838</v>
+      </c>
+      <c r="H137" s="5">
+        <v>27438</v>
+      </c>
+      <c r="I137" s="5">
+        <v>24433</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="8"/>
+      <c r="B138" s="8"/>
+      <c r="C138" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="5">
+        <v>4985</v>
+      </c>
+      <c r="E138" s="5">
+        <v>2412</v>
+      </c>
+      <c r="F138" s="5">
+        <v>770</v>
+      </c>
+      <c r="G138" s="5">
+        <v>7</v>
+      </c>
+      <c r="H138" s="5">
+        <v>4</v>
+      </c>
+      <c r="I138" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="8"/>
+      <c r="B139" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D139" s="5">
+        <v>16680</v>
+      </c>
+      <c r="E139" s="5">
+        <v>15311</v>
+      </c>
+      <c r="F139" s="5">
+        <v>10771</v>
+      </c>
+      <c r="G139" s="5">
+        <v>8581</v>
+      </c>
+      <c r="H139" s="5">
+        <v>7381</v>
+      </c>
+      <c r="I139" s="5">
+        <v>6911</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="8"/>
+      <c r="B140" s="8"/>
+      <c r="C140" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" s="5">
+        <v>14132</v>
+      </c>
+      <c r="E140" s="5">
+        <v>12415</v>
+      </c>
+      <c r="F140" s="5">
+        <v>10434</v>
+      </c>
+      <c r="G140" s="5">
+        <v>8581</v>
+      </c>
+      <c r="H140" s="5">
+        <v>7381</v>
+      </c>
+      <c r="I140" s="5">
+        <v>6911</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="8"/>
+      <c r="B141" s="8"/>
+      <c r="C141" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="5">
+        <v>2548</v>
+      </c>
+      <c r="E141" s="5">
+        <v>2896</v>
+      </c>
+      <c r="F141" s="5">
+        <v>337</v>
+      </c>
+      <c r="G141" s="5">
+        <v>0</v>
+      </c>
+      <c r="H141" s="5">
+        <v>0</v>
+      </c>
+      <c r="I141" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="8"/>
+      <c r="B142" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D142" s="5">
+        <v>14093</v>
+      </c>
+      <c r="E142" s="5">
+        <v>12262</v>
+      </c>
+      <c r="F142" s="5">
+        <v>10058</v>
+      </c>
+      <c r="G142" s="5">
+        <v>8558</v>
+      </c>
+      <c r="H142" s="5">
+        <v>6325</v>
+      </c>
+      <c r="I142" s="5">
+        <v>5815</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="8"/>
+      <c r="B143" s="8"/>
+      <c r="C143" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" s="5">
+        <v>13102</v>
+      </c>
+      <c r="E143" s="5">
+        <v>11474</v>
+      </c>
+      <c r="F143" s="5">
+        <v>9341</v>
+      </c>
+      <c r="G143" s="5">
+        <v>7985</v>
+      </c>
+      <c r="H143" s="5">
+        <v>6047</v>
+      </c>
+      <c r="I143" s="5">
+        <v>5812</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="8"/>
+      <c r="B144" s="8"/>
+      <c r="C144" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="5">
+        <v>991</v>
+      </c>
+      <c r="E144" s="5">
+        <v>788</v>
+      </c>
+      <c r="F144" s="5">
+        <v>717</v>
+      </c>
+      <c r="G144" s="5">
+        <v>573</v>
+      </c>
+      <c r="H144" s="5">
+        <v>278</v>
+      </c>
+      <c r="I144" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="8"/>
+      <c r="B145" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D145" s="5">
+        <v>13864</v>
+      </c>
+      <c r="E145" s="5">
+        <v>11879</v>
+      </c>
+      <c r="F145" s="5">
+        <v>7338</v>
+      </c>
+      <c r="G145" s="5">
+        <v>5873</v>
+      </c>
+      <c r="H145" s="5">
+        <v>5123</v>
+      </c>
+      <c r="I145" s="5">
+        <v>4544</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="8"/>
+      <c r="B146" s="8"/>
+      <c r="C146" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" s="5">
+        <v>10261</v>
+      </c>
+      <c r="E146" s="5">
+        <v>8524</v>
+      </c>
+      <c r="F146" s="5">
+        <v>7167</v>
+      </c>
+      <c r="G146" s="5">
+        <v>5864</v>
+      </c>
+      <c r="H146" s="5">
+        <v>5120</v>
+      </c>
+      <c r="I146" s="5">
+        <v>4541</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="8"/>
+      <c r="B147" s="8"/>
+      <c r="C147" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D147" s="5">
+        <v>3603</v>
+      </c>
+      <c r="E147" s="5">
+        <v>3355</v>
+      </c>
+      <c r="F147" s="5">
+        <v>171</v>
+      </c>
+      <c r="G147" s="5">
+        <v>9</v>
+      </c>
+      <c r="H147" s="5">
+        <v>3</v>
+      </c>
+      <c r="I147" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="8"/>
+      <c r="B148" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D148" s="5">
+        <v>23919</v>
+      </c>
+      <c r="E148" s="5">
+        <v>19091</v>
+      </c>
+      <c r="F148" s="5">
+        <v>14471</v>
+      </c>
+      <c r="G148" s="5">
+        <v>11351</v>
+      </c>
+      <c r="H148" s="5">
+        <v>10092</v>
+      </c>
+      <c r="I148" s="5">
+        <v>9544</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="8"/>
+      <c r="B149" s="8"/>
+      <c r="C149" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" s="5">
+        <v>21028</v>
+      </c>
+      <c r="E149" s="5">
+        <v>17351</v>
+      </c>
+      <c r="F149" s="5">
+        <v>14207</v>
+      </c>
+      <c r="G149" s="5">
+        <v>11301</v>
+      </c>
+      <c r="H149" s="5">
+        <v>10091</v>
+      </c>
+      <c r="I149" s="5">
+        <v>9543</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="8"/>
+      <c r="B150" s="8"/>
+      <c r="C150" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D150" s="5">
+        <v>2891</v>
+      </c>
+      <c r="E150" s="5">
+        <v>1740</v>
+      </c>
+      <c r="F150" s="5">
+        <v>264</v>
+      </c>
+      <c r="G150" s="5">
+        <v>50</v>
+      </c>
+      <c r="H150" s="5">
+        <v>1</v>
+      </c>
+      <c r="I150" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="8"/>
+      <c r="B151" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D151" s="5">
+        <v>6959</v>
+      </c>
+      <c r="E151" s="5">
+        <v>6211</v>
+      </c>
+      <c r="F151" s="5">
+        <v>4406</v>
+      </c>
+      <c r="G151" s="5">
+        <v>3716</v>
+      </c>
+      <c r="H151" s="5">
+        <v>3204</v>
+      </c>
+      <c r="I151" s="5">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="8"/>
+      <c r="B152" s="8"/>
+      <c r="C152" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" s="5">
+        <v>5712</v>
+      </c>
+      <c r="E152" s="5">
+        <v>4969</v>
+      </c>
+      <c r="F152" s="5">
+        <v>4364</v>
+      </c>
+      <c r="G152" s="5">
+        <v>3714</v>
+      </c>
+      <c r="H152" s="5">
+        <v>3204</v>
+      </c>
+      <c r="I152" s="5">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="8"/>
+      <c r="B153" s="8"/>
+      <c r="C153" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D153" s="5">
+        <v>1247</v>
+      </c>
+      <c r="E153" s="5">
+        <v>1242</v>
+      </c>
+      <c r="F153" s="5">
+        <v>42</v>
+      </c>
+      <c r="G153" s="5">
+        <v>2</v>
+      </c>
+      <c r="H153" s="5">
+        <v>0</v>
+      </c>
+      <c r="I153" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="8"/>
+      <c r="B154" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D154" s="5">
+        <v>14060</v>
+      </c>
+      <c r="E154" s="5">
+        <v>11162</v>
+      </c>
+      <c r="F154" s="5">
+        <v>7454</v>
+      </c>
+      <c r="G154" s="5">
+        <v>5995</v>
+      </c>
+      <c r="H154" s="5">
+        <v>5174</v>
+      </c>
+      <c r="I154" s="5">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="8"/>
+      <c r="B155" s="8"/>
+      <c r="C155" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" s="5">
+        <v>11795</v>
+      </c>
+      <c r="E155" s="5">
+        <v>9625</v>
+      </c>
+      <c r="F155" s="5">
+        <v>7354</v>
+      </c>
+      <c r="G155" s="5">
+        <v>5901</v>
+      </c>
+      <c r="H155" s="5">
+        <v>5117</v>
+      </c>
+      <c r="I155" s="5">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="8"/>
+      <c r="B156" s="8"/>
+      <c r="C156" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="5">
+        <v>2265</v>
+      </c>
+      <c r="E156" s="5">
+        <v>1537</v>
+      </c>
+      <c r="F156" s="5">
+        <v>100</v>
+      </c>
+      <c r="G156" s="5">
+        <v>94</v>
+      </c>
+      <c r="H156" s="5">
+        <v>57</v>
+      </c>
+      <c r="I156" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="8"/>
+      <c r="B157" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D157" s="5">
+        <v>3181</v>
+      </c>
+      <c r="E157" s="5">
+        <v>2211</v>
+      </c>
+      <c r="F157" s="5">
+        <v>1923</v>
+      </c>
+      <c r="G157" s="5">
+        <v>1686</v>
+      </c>
+      <c r="H157" s="5">
+        <v>1538</v>
+      </c>
+      <c r="I157" s="5">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="8"/>
+      <c r="B158" s="8"/>
+      <c r="C158" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" s="5">
+        <v>2656</v>
+      </c>
+      <c r="E158" s="5">
+        <v>2204</v>
+      </c>
+      <c r="F158" s="5">
+        <v>1923</v>
+      </c>
+      <c r="G158" s="5">
+        <v>1686</v>
+      </c>
+      <c r="H158" s="5">
+        <v>1538</v>
+      </c>
+      <c r="I158" s="5">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="8"/>
+      <c r="B159" s="8"/>
+      <c r="C159" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D159" s="5">
+        <v>525</v>
+      </c>
+      <c r="E159" s="5">
+        <v>7</v>
+      </c>
+      <c r="F159" s="5">
+        <v>0</v>
+      </c>
+      <c r="G159" s="5">
+        <v>0</v>
+      </c>
+      <c r="H159" s="5">
+        <v>0</v>
+      </c>
+      <c r="I159" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="8"/>
+      <c r="B160" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D160" s="5">
+        <v>3131</v>
+      </c>
+      <c r="E160" s="5">
+        <v>2759</v>
+      </c>
+      <c r="F160" s="5">
+        <v>2306</v>
+      </c>
+      <c r="G160" s="5">
+        <v>1881</v>
+      </c>
+      <c r="H160" s="5">
+        <v>1681</v>
+      </c>
+      <c r="I160" s="5">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="8"/>
+      <c r="B161" s="8"/>
+      <c r="C161" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" s="5">
+        <v>2854</v>
+      </c>
+      <c r="E161" s="5">
+        <v>2500</v>
+      </c>
+      <c r="F161" s="5">
+        <v>2215</v>
+      </c>
+      <c r="G161" s="5">
+        <v>1873</v>
+      </c>
+      <c r="H161" s="5">
+        <v>1681</v>
+      </c>
+      <c r="I161" s="5">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="8"/>
+      <c r="B162" s="8"/>
+      <c r="C162" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="5">
+        <v>277</v>
+      </c>
+      <c r="E162" s="5">
+        <v>259</v>
+      </c>
+      <c r="F162" s="5">
         <v>91</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="G162" s="5">
+        <v>8</v>
+      </c>
+      <c r="H162" s="5">
+        <v>0</v>
+      </c>
+      <c r="I162" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="8"/>
+      <c r="B163" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D163" s="5">
+        <v>4452</v>
+      </c>
+      <c r="E163" s="5">
+        <v>3810</v>
+      </c>
+      <c r="F163" s="5">
+        <v>3042</v>
+      </c>
+      <c r="G163" s="5">
+        <v>2422</v>
+      </c>
+      <c r="H163" s="5">
+        <v>2094</v>
+      </c>
+      <c r="I163" s="5">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="8"/>
+      <c r="B164" s="8"/>
+      <c r="C164" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" s="5">
+        <v>3968</v>
+      </c>
+      <c r="E164" s="5">
+        <v>3430</v>
+      </c>
+      <c r="F164" s="5">
+        <v>3039</v>
+      </c>
+      <c r="G164" s="5">
+        <v>2422</v>
+      </c>
+      <c r="H164" s="5">
+        <v>2094</v>
+      </c>
+      <c r="I164" s="5">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="8"/>
+      <c r="B165" s="8"/>
+      <c r="C165" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="5">
+        <v>484</v>
+      </c>
+      <c r="E165" s="5">
+        <v>380</v>
+      </c>
+      <c r="F165" s="5">
+        <v>3</v>
+      </c>
+      <c r="G165" s="5">
+        <v>0</v>
+      </c>
+      <c r="H165" s="5">
+        <v>0</v>
+      </c>
+      <c r="I165" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="8"/>
+      <c r="B166" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D166" s="5">
+        <v>37088</v>
+      </c>
+      <c r="E166" s="5">
+        <v>32671</v>
+      </c>
+      <c r="F166" s="5">
+        <v>26273</v>
+      </c>
+      <c r="G166" s="5">
+        <v>21948</v>
+      </c>
+      <c r="H166" s="5">
+        <v>19262</v>
+      </c>
+      <c r="I166" s="5">
+        <v>18055</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="8"/>
+      <c r="B167" s="8"/>
+      <c r="C167" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" s="5">
+        <v>34907</v>
+      </c>
+      <c r="E167" s="5">
+        <v>30166</v>
+      </c>
+      <c r="F167" s="5">
+        <v>25861</v>
+      </c>
+      <c r="G167" s="5">
+        <v>21920</v>
+      </c>
+      <c r="H167" s="5">
+        <v>19233</v>
+      </c>
+      <c r="I167" s="5">
+        <v>18039</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="8"/>
+      <c r="B168" s="8"/>
+      <c r="C168" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="5">
+        <v>2181</v>
+      </c>
+      <c r="E168" s="5">
+        <v>2505</v>
+      </c>
+      <c r="F168" s="5">
+        <v>412</v>
+      </c>
+      <c r="G168" s="5">
+        <v>28</v>
+      </c>
+      <c r="H168" s="5">
+        <v>29</v>
+      </c>
+      <c r="I168" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="8"/>
+      <c r="B169" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D169" s="5">
+        <v>26114</v>
+      </c>
+      <c r="E169" s="5">
+        <v>22825</v>
+      </c>
+      <c r="F169" s="5">
+        <v>17496</v>
+      </c>
+      <c r="G169" s="5">
+        <v>12724</v>
+      </c>
+      <c r="H169" s="5">
+        <v>10635</v>
+      </c>
+      <c r="I169" s="5">
+        <v>9787</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="8"/>
+      <c r="B170" s="8"/>
+      <c r="C170" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" s="5">
+        <v>23816</v>
+      </c>
+      <c r="E170" s="5">
+        <v>20277</v>
+      </c>
+      <c r="F170" s="5">
+        <v>17465</v>
+      </c>
+      <c r="G170" s="5">
+        <v>12702</v>
+      </c>
+      <c r="H170" s="5">
+        <v>10635</v>
+      </c>
+      <c r="I170" s="5">
+        <v>9787</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="8"/>
+      <c r="B171" s="8"/>
+      <c r="C171" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="5">
+        <v>2298</v>
+      </c>
+      <c r="E171" s="5">
+        <v>2548</v>
+      </c>
+      <c r="F171" s="5">
+        <v>31</v>
+      </c>
+      <c r="G171" s="5">
+        <v>22</v>
+      </c>
+      <c r="H171" s="5">
+        <v>0</v>
+      </c>
+      <c r="I171" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="8"/>
+      <c r="B172" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D172" s="5">
+        <v>9987</v>
+      </c>
+      <c r="E172" s="5">
+        <v>8983</v>
+      </c>
+      <c r="F172" s="5">
+        <v>7729</v>
+      </c>
+      <c r="G172" s="5">
+        <v>6815</v>
+      </c>
+      <c r="H172" s="5">
+        <v>5629</v>
+      </c>
+      <c r="I172" s="5">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="8"/>
+      <c r="B173" s="8"/>
+      <c r="C173" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" s="5">
+        <v>9336</v>
+      </c>
+      <c r="E173" s="5">
+        <v>8201</v>
+      </c>
+      <c r="F173" s="5">
+        <v>7212</v>
+      </c>
+      <c r="G173" s="5">
+        <v>6298</v>
+      </c>
+      <c r="H173" s="5">
+        <v>5629</v>
+      </c>
+      <c r="I173" s="5">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="8"/>
+      <c r="B174" s="8"/>
+      <c r="C174" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="5">
+        <v>651</v>
+      </c>
+      <c r="E174" s="5">
+        <v>782</v>
+      </c>
+      <c r="F174" s="5">
+        <v>517</v>
+      </c>
+      <c r="G174" s="5">
+        <v>517</v>
+      </c>
+      <c r="H174" s="5">
+        <v>0</v>
+      </c>
+      <c r="I174" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="8"/>
+      <c r="B175" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D175" s="5">
+        <v>10424</v>
+      </c>
+      <c r="E175" s="5">
+        <v>9410</v>
+      </c>
+      <c r="F175" s="5">
+        <v>6894</v>
+      </c>
+      <c r="G175" s="5">
+        <v>5643</v>
+      </c>
+      <c r="H175" s="5">
+        <v>5018</v>
+      </c>
+      <c r="I175" s="5">
+        <v>4620</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="8"/>
+      <c r="B176" s="8"/>
+      <c r="C176" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" s="5">
+        <v>8742</v>
+      </c>
+      <c r="E176" s="5">
+        <v>7612</v>
+      </c>
+      <c r="F176" s="5">
+        <v>6773</v>
+      </c>
+      <c r="G176" s="5">
+        <v>5643</v>
+      </c>
+      <c r="H176" s="5">
+        <v>5018</v>
+      </c>
+      <c r="I176" s="5">
+        <v>4620</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="8"/>
+      <c r="B177" s="8"/>
+      <c r="C177" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="5">
+        <v>1682</v>
+      </c>
+      <c r="E177" s="5">
+        <v>1798</v>
+      </c>
+      <c r="F177" s="5">
+        <v>121</v>
+      </c>
+      <c r="G177" s="5">
+        <v>0</v>
+      </c>
+      <c r="H177" s="5">
+        <v>0</v>
+      </c>
+      <c r="I177" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="8"/>
+      <c r="B178" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D178" s="5">
+        <v>12927</v>
+      </c>
+      <c r="E178" s="5">
+        <v>10788</v>
+      </c>
+      <c r="F178" s="5">
+        <v>8676</v>
+      </c>
+      <c r="G178" s="5">
+        <v>7078</v>
+      </c>
+      <c r="H178" s="5">
+        <v>5694</v>
+      </c>
+      <c r="I178" s="5">
+        <v>5465</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="8"/>
+      <c r="B179" s="8"/>
+      <c r="C179" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" s="5">
+        <v>11753</v>
+      </c>
+      <c r="E179" s="5">
+        <v>9855</v>
+      </c>
+      <c r="F179" s="5">
+        <v>8549</v>
+      </c>
+      <c r="G179" s="5">
+        <v>7022</v>
+      </c>
+      <c r="H179" s="5">
+        <v>5694</v>
+      </c>
+      <c r="I179" s="5">
+        <v>5465</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="8"/>
+      <c r="B180" s="8"/>
+      <c r="C180" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="5">
+        <v>1174</v>
+      </c>
+      <c r="E180" s="5">
+        <v>933</v>
+      </c>
+      <c r="F180" s="5">
+        <v>127</v>
+      </c>
+      <c r="G180" s="5">
+        <v>56</v>
+      </c>
+      <c r="H180" s="5">
+        <v>0</v>
+      </c>
+      <c r="I180" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="8"/>
+      <c r="B181" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D181" s="5">
+        <v>12747</v>
+      </c>
+      <c r="E181" s="5">
+        <v>10675</v>
+      </c>
+      <c r="F181" s="5">
+        <v>8717</v>
+      </c>
+      <c r="G181" s="5">
+        <v>7320</v>
+      </c>
+      <c r="H181" s="5">
+        <v>6540</v>
+      </c>
+      <c r="I181" s="5">
+        <v>5897</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="8"/>
+      <c r="B182" s="8"/>
+      <c r="C182" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" s="5">
+        <v>12133</v>
+      </c>
+      <c r="E182" s="5">
+        <v>10174</v>
+      </c>
+      <c r="F182" s="5">
+        <v>8456</v>
+      </c>
+      <c r="G182" s="5">
+        <v>7305</v>
+      </c>
+      <c r="H182" s="5">
+        <v>6540</v>
+      </c>
+      <c r="I182" s="5">
+        <v>5897</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="8"/>
+      <c r="B183" s="8"/>
+      <c r="C183" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="5">
+        <v>614</v>
+      </c>
+      <c r="E183" s="5">
+        <v>501</v>
+      </c>
+      <c r="F183" s="5">
+        <v>261</v>
+      </c>
+      <c r="G183" s="5">
+        <v>15</v>
+      </c>
+      <c r="H183" s="5">
+        <v>0</v>
+      </c>
+      <c r="I183" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="8"/>
+      <c r="B184" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D184" s="5">
+        <v>9901</v>
+      </c>
+      <c r="E184" s="5">
+        <v>8274</v>
+      </c>
+      <c r="F184" s="5">
+        <v>5193</v>
+      </c>
+      <c r="G184" s="5">
+        <v>4153</v>
+      </c>
+      <c r="H184" s="5">
+        <v>3765</v>
+      </c>
+      <c r="I184" s="5">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="8"/>
+      <c r="B185" s="8"/>
+      <c r="C185" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D185" s="5">
+        <v>8290</v>
+      </c>
+      <c r="E185" s="5">
+        <v>6951</v>
+      </c>
+      <c r="F185" s="5">
+        <v>5033</v>
+      </c>
+      <c r="G185" s="5">
+        <v>4130</v>
+      </c>
+      <c r="H185" s="5">
+        <v>3765</v>
+      </c>
+      <c r="I185" s="5">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="8"/>
+      <c r="B186" s="8"/>
+      <c r="C186" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D186" s="5">
+        <v>1611</v>
+      </c>
+      <c r="E186" s="5">
+        <v>1323</v>
+      </c>
+      <c r="F186" s="5">
+        <v>160</v>
+      </c>
+      <c r="G186" s="5">
+        <v>23</v>
+      </c>
+      <c r="H186" s="5">
+        <v>0</v>
+      </c>
+      <c r="I186" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="8"/>
+      <c r="B187" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D187" s="5">
+        <v>13955</v>
+      </c>
+      <c r="E187" s="5">
+        <v>12061</v>
+      </c>
+      <c r="F187" s="5">
+        <v>9393</v>
+      </c>
+      <c r="G187" s="5">
+        <v>8035</v>
+      </c>
+      <c r="H187" s="5">
+        <v>6947</v>
+      </c>
+      <c r="I187" s="5">
+        <v>6678</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="8"/>
+      <c r="B188" s="8"/>
+      <c r="C188" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" s="5">
+        <v>12530</v>
+      </c>
+      <c r="E188" s="5">
+        <v>10691</v>
+      </c>
+      <c r="F188" s="5">
+        <v>9393</v>
+      </c>
+      <c r="G188" s="5">
+        <v>8035</v>
+      </c>
+      <c r="H188" s="5">
+        <v>6947</v>
+      </c>
+      <c r="I188" s="5">
+        <v>6678</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="8"/>
+      <c r="B189" s="8"/>
+      <c r="C189" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D189" s="5">
+        <v>1425</v>
+      </c>
+      <c r="E189" s="5">
+        <v>1370</v>
+      </c>
+      <c r="F189" s="5">
+        <v>0</v>
+      </c>
+      <c r="G189" s="5">
+        <v>0</v>
+      </c>
+      <c r="H189" s="5">
+        <v>0</v>
+      </c>
+      <c r="I189" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="8"/>
+      <c r="B190" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D190" s="5">
+        <v>8400</v>
+      </c>
+      <c r="E190" s="5">
+        <v>7294</v>
+      </c>
+      <c r="F190" s="5">
+        <v>4925</v>
+      </c>
+      <c r="G190" s="5">
+        <v>4203</v>
+      </c>
+      <c r="H190" s="5">
+        <v>3768</v>
+      </c>
+      <c r="I190" s="5">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="8"/>
+      <c r="B191" s="8"/>
+      <c r="C191" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" s="5">
+        <v>6786</v>
+      </c>
+      <c r="E191" s="5">
+        <v>5755</v>
+      </c>
+      <c r="F191" s="5">
+        <v>4910</v>
+      </c>
+      <c r="G191" s="5">
+        <v>4202</v>
+      </c>
+      <c r="H191" s="5">
+        <v>3768</v>
+      </c>
+      <c r="I191" s="5">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="8"/>
+      <c r="B192" s="8"/>
+      <c r="C192" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D192" s="5">
+        <v>1614</v>
+      </c>
+      <c r="E192" s="5">
+        <v>1539</v>
+      </c>
+      <c r="F192" s="5">
+        <v>15</v>
+      </c>
+      <c r="G192" s="5">
+        <v>1</v>
+      </c>
+      <c r="H192" s="5">
+        <v>0</v>
+      </c>
+      <c r="I192" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="8"/>
+      <c r="B193" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D193" s="5">
+        <v>5702</v>
+      </c>
+      <c r="E193" s="5">
+        <v>4189</v>
+      </c>
+      <c r="F193" s="5">
+        <v>3392</v>
+      </c>
+      <c r="G193" s="5">
+        <v>2876</v>
+      </c>
+      <c r="H193" s="5">
+        <v>2519</v>
+      </c>
+      <c r="I193" s="5">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="8"/>
+      <c r="B194" s="8"/>
+      <c r="C194" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" s="5">
+        <v>4490</v>
+      </c>
+      <c r="E194" s="5">
+        <v>3848</v>
+      </c>
+      <c r="F194" s="5">
+        <v>3307</v>
+      </c>
+      <c r="G194" s="5">
+        <v>2803</v>
+      </c>
+      <c r="H194" s="5">
+        <v>2519</v>
+      </c>
+      <c r="I194" s="5">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="8"/>
+      <c r="B195" s="8"/>
+      <c r="C195" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D195" s="5">
+        <v>1212</v>
+      </c>
+      <c r="E195" s="5">
+        <v>341</v>
+      </c>
+      <c r="F195" s="5">
+        <v>85</v>
+      </c>
+      <c r="G195" s="5">
+        <v>73</v>
+      </c>
+      <c r="H195" s="5">
+        <v>0</v>
+      </c>
+      <c r="I195" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B196" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D196" s="5">
+        <v>303501</v>
+      </c>
+      <c r="E196" s="5">
+        <v>261270</v>
+      </c>
+      <c r="F196" s="5">
+        <v>228044</v>
+      </c>
+      <c r="G196" s="5">
+        <v>195935</v>
+      </c>
+      <c r="H196" s="5">
+        <v>167435</v>
+      </c>
+      <c r="I196" s="5">
+        <v>149658</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="8"/>
+      <c r="B197" s="8"/>
+      <c r="C197" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" s="5">
+        <v>282607</v>
+      </c>
+      <c r="E197" s="5">
+        <v>239683</v>
+      </c>
+      <c r="F197" s="5">
+        <v>210368</v>
+      </c>
+      <c r="G197" s="5">
+        <v>180216</v>
+      </c>
+      <c r="H197" s="5">
+        <v>157291</v>
+      </c>
+      <c r="I197" s="5">
+        <v>146298</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="8"/>
+      <c r="B198" s="8"/>
+      <c r="C198" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D198" s="5">
+        <v>20894</v>
+      </c>
+      <c r="E198" s="5">
+        <v>21587</v>
+      </c>
+      <c r="F198" s="5">
+        <v>17676</v>
+      </c>
+      <c r="G198" s="5">
+        <v>15719</v>
+      </c>
+      <c r="H198" s="5">
+        <v>10144</v>
+      </c>
+      <c r="I198" s="5">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="8"/>
+      <c r="B199" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D199" s="5">
+        <v>33034</v>
+      </c>
+      <c r="E199" s="5">
+        <v>26214</v>
+      </c>
+      <c r="F199" s="5">
+        <v>21734</v>
+      </c>
+      <c r="G199" s="5">
+        <v>19312</v>
+      </c>
+      <c r="H199" s="5">
+        <v>17467</v>
+      </c>
+      <c r="I199" s="5">
+        <v>15354</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="8"/>
+      <c r="B200" s="8"/>
+      <c r="C200" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" s="5">
+        <v>30456</v>
+      </c>
+      <c r="E200" s="5">
+        <v>23822</v>
+      </c>
+      <c r="F200" s="5">
+        <v>20021</v>
+      </c>
+      <c r="G200" s="5">
+        <v>17783</v>
+      </c>
+      <c r="H200" s="5">
+        <v>16154</v>
+      </c>
+      <c r="I200" s="5">
+        <v>15348</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="8"/>
+      <c r="B201" s="8"/>
+      <c r="C201" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D201" s="5">
+        <v>2578</v>
+      </c>
+      <c r="E201" s="5">
+        <v>2392</v>
+      </c>
+      <c r="F201" s="5">
+        <v>1713</v>
+      </c>
+      <c r="G201" s="5">
+        <v>1529</v>
+      </c>
+      <c r="H201" s="5">
+        <v>1313</v>
+      </c>
+      <c r="I201" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="8"/>
+      <c r="B202" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D202" s="5">
+        <v>15179</v>
+      </c>
+      <c r="E202" s="5">
+        <v>12326</v>
+      </c>
+      <c r="F202" s="5">
+        <v>10693</v>
+      </c>
+      <c r="G202" s="5">
+        <v>8740</v>
+      </c>
+      <c r="H202" s="5">
+        <v>7306</v>
+      </c>
+      <c r="I202" s="5">
+        <v>6967</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="8"/>
+      <c r="B203" s="8"/>
+      <c r="C203" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" s="5">
+        <v>14078</v>
+      </c>
+      <c r="E203" s="5">
+        <v>11990</v>
+      </c>
+      <c r="F203" s="5">
+        <v>10382</v>
+      </c>
+      <c r="G203" s="5">
+        <v>8505</v>
+      </c>
+      <c r="H203" s="5">
+        <v>7169</v>
+      </c>
+      <c r="I203" s="5">
+        <v>6945</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="8"/>
+      <c r="B204" s="8"/>
+      <c r="C204" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D204" s="5">
+        <v>1101</v>
+      </c>
+      <c r="E204" s="5">
+        <v>336</v>
+      </c>
+      <c r="F204" s="5">
+        <v>311</v>
+      </c>
+      <c r="G204" s="5">
+        <v>235</v>
+      </c>
+      <c r="H204" s="5">
+        <v>137</v>
+      </c>
+      <c r="I204" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="8"/>
+      <c r="B205" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D205" s="5">
+        <v>9882</v>
+      </c>
+      <c r="E205" s="5">
+        <v>8514</v>
+      </c>
+      <c r="F205" s="5">
+        <v>7592</v>
+      </c>
+      <c r="G205" s="5">
+        <v>6636</v>
+      </c>
+      <c r="H205" s="5">
+        <v>4994</v>
+      </c>
+      <c r="I205" s="5">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="8"/>
+      <c r="B206" s="8"/>
+      <c r="C206" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" s="5">
+        <v>9307</v>
+      </c>
+      <c r="E206" s="5">
+        <v>7935</v>
+      </c>
+      <c r="F206" s="5">
+        <v>7019</v>
+      </c>
+      <c r="G206" s="5">
+        <v>6063</v>
+      </c>
+      <c r="H206" s="5">
+        <v>4982</v>
+      </c>
+      <c r="I206" s="5">
+        <v>4712</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="8"/>
+      <c r="B207" s="8"/>
+      <c r="C207" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D207" s="5">
+        <v>575</v>
+      </c>
+      <c r="E207" s="5">
+        <v>579</v>
+      </c>
+      <c r="F207" s="5">
+        <v>573</v>
+      </c>
+      <c r="G207" s="5">
+        <v>573</v>
+      </c>
+      <c r="H207" s="5">
+        <v>12</v>
+      </c>
+      <c r="I207" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="8"/>
+      <c r="B208" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C208" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D208" s="5">
+        <v>45953</v>
+      </c>
+      <c r="E208" s="5">
+        <v>41596</v>
+      </c>
+      <c r="F208" s="5">
+        <v>36342</v>
+      </c>
+      <c r="G208" s="5">
+        <v>29914</v>
+      </c>
+      <c r="H208" s="5">
+        <v>24578</v>
+      </c>
+      <c r="I208" s="5">
+        <v>22758</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="8"/>
+      <c r="B209" s="8"/>
+      <c r="C209" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" s="5">
+        <v>44335</v>
+      </c>
+      <c r="E209" s="5">
+        <v>38927</v>
+      </c>
+      <c r="F209" s="5">
+        <v>34766</v>
+      </c>
+      <c r="G209" s="5">
+        <v>28515</v>
+      </c>
+      <c r="H209" s="5">
+        <v>23881</v>
+      </c>
+      <c r="I209" s="5">
+        <v>22699</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="8"/>
+      <c r="B210" s="8"/>
+      <c r="C210" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="5">
+        <v>1618</v>
+      </c>
+      <c r="E210" s="5">
+        <v>2669</v>
+      </c>
+      <c r="F210" s="5">
+        <v>1576</v>
+      </c>
+      <c r="G210" s="5">
+        <v>1399</v>
+      </c>
+      <c r="H210" s="5">
+        <v>697</v>
+      </c>
+      <c r="I210" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="8"/>
+      <c r="B211" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D211" s="5">
+        <v>45255</v>
+      </c>
+      <c r="E211" s="5">
+        <v>38404</v>
+      </c>
+      <c r="F211" s="5">
+        <v>33682</v>
+      </c>
+      <c r="G211" s="5">
+        <v>28680</v>
+      </c>
+      <c r="H211" s="5">
+        <v>25310</v>
+      </c>
+      <c r="I211" s="5">
+        <v>21802</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="8"/>
+      <c r="B212" s="8"/>
+      <c r="C212" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" s="5">
+        <v>43408</v>
+      </c>
+      <c r="E212" s="5">
+        <v>36286</v>
+      </c>
+      <c r="F212" s="5">
+        <v>31648</v>
+      </c>
+      <c r="G212" s="5">
+        <v>26736</v>
+      </c>
+      <c r="H212" s="5">
+        <v>23650</v>
+      </c>
+      <c r="I212" s="5">
+        <v>21698</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="8"/>
+      <c r="B213" s="8"/>
+      <c r="C213" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D213" s="5">
+        <v>1847</v>
+      </c>
+      <c r="E213" s="5">
+        <v>2118</v>
+      </c>
+      <c r="F213" s="5">
+        <v>2034</v>
+      </c>
+      <c r="G213" s="5">
+        <v>1944</v>
+      </c>
+      <c r="H213" s="5">
+        <v>1660</v>
+      </c>
+      <c r="I213" s="5">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="8"/>
+      <c r="B214" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D214" s="5">
+        <v>6527</v>
+      </c>
+      <c r="E214" s="5">
+        <v>5924</v>
+      </c>
+      <c r="F214" s="5">
+        <v>5133</v>
+      </c>
+      <c r="G214" s="5">
+        <v>4034</v>
+      </c>
+      <c r="H214" s="5">
+        <v>3678</v>
+      </c>
+      <c r="I214" s="5">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="8"/>
+      <c r="B215" s="8"/>
+      <c r="C215" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" s="5">
+        <v>6088</v>
+      </c>
+      <c r="E215" s="5">
+        <v>5423</v>
+      </c>
+      <c r="F215" s="5">
+        <v>4822</v>
+      </c>
+      <c r="G215" s="5">
+        <v>4033</v>
+      </c>
+      <c r="H215" s="5">
+        <v>3678</v>
+      </c>
+      <c r="I215" s="5">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="8"/>
+      <c r="B216" s="8"/>
+      <c r="C216" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D216" s="5">
+        <v>439</v>
+      </c>
+      <c r="E216" s="5">
+        <v>501</v>
+      </c>
+      <c r="F216" s="5">
+        <v>311</v>
+      </c>
+      <c r="G216" s="5">
+        <v>1</v>
+      </c>
+      <c r="H216" s="5">
+        <v>0</v>
+      </c>
+      <c r="I216" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="8"/>
+      <c r="B217" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D217" s="5">
+        <v>15267</v>
+      </c>
+      <c r="E217" s="5">
+        <v>13137</v>
+      </c>
+      <c r="F217" s="5">
+        <v>11403</v>
+      </c>
+      <c r="G217" s="5">
+        <v>9840</v>
+      </c>
+      <c r="H217" s="5">
+        <v>8987</v>
+      </c>
+      <c r="I217" s="5">
+        <v>7779</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="8"/>
+      <c r="B218" s="8"/>
+      <c r="C218" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" s="5">
+        <v>14904</v>
+      </c>
+      <c r="E218" s="5">
+        <v>12908</v>
+      </c>
+      <c r="F218" s="5">
+        <v>11234</v>
+      </c>
+      <c r="G218" s="5">
+        <v>9728</v>
+      </c>
+      <c r="H218" s="5">
+        <v>8883</v>
+      </c>
+      <c r="I218" s="5">
+        <v>7773</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="8"/>
+      <c r="B219" s="8"/>
+      <c r="C219" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D219" s="5">
+        <v>363</v>
+      </c>
+      <c r="E219" s="5">
+        <v>229</v>
+      </c>
+      <c r="F219" s="5">
+        <v>169</v>
+      </c>
+      <c r="G219" s="5">
+        <v>112</v>
+      </c>
+      <c r="H219" s="5">
+        <v>104</v>
+      </c>
+      <c r="I219" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="8"/>
+      <c r="B220" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D220" s="5">
+        <v>59522</v>
+      </c>
+      <c r="E220" s="5">
+        <v>51489</v>
+      </c>
+      <c r="F220" s="5">
+        <v>45209</v>
+      </c>
+      <c r="G220" s="5">
+        <v>39791</v>
+      </c>
+      <c r="H220" s="5">
+        <v>33129</v>
+      </c>
+      <c r="I220" s="5">
+        <v>29901</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="8"/>
+      <c r="B221" s="8"/>
+      <c r="C221" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" s="5">
+        <v>55512</v>
+      </c>
+      <c r="E221" s="5">
+        <v>46797</v>
+      </c>
+      <c r="F221" s="5">
+        <v>41249</v>
+      </c>
+      <c r="G221" s="5">
+        <v>36150</v>
+      </c>
+      <c r="H221" s="5">
+        <v>31551</v>
+      </c>
+      <c r="I221" s="5">
+        <v>29162</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="8"/>
+      <c r="B222" s="8"/>
+      <c r="C222" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D222" s="5">
+        <v>4010</v>
+      </c>
+      <c r="E222" s="5">
+        <v>4692</v>
+      </c>
+      <c r="F222" s="5">
+        <v>3960</v>
+      </c>
+      <c r="G222" s="5">
+        <v>3641</v>
+      </c>
+      <c r="H222" s="5">
+        <v>1578</v>
+      </c>
+      <c r="I222" s="5">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="8"/>
+      <c r="B223" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D223" s="5">
+        <v>6710</v>
+      </c>
+      <c r="E223" s="5">
+        <v>5933</v>
+      </c>
+      <c r="F223" s="5">
+        <v>4785</v>
+      </c>
+      <c r="G223" s="5">
+        <v>4066</v>
+      </c>
+      <c r="H223" s="5">
+        <v>3649</v>
+      </c>
+      <c r="I223" s="5">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="8"/>
+      <c r="B224" s="8"/>
+      <c r="C224" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" s="5">
+        <v>6031</v>
+      </c>
+      <c r="E224" s="5">
+        <v>5289</v>
+      </c>
+      <c r="F224" s="5">
+        <v>4639</v>
+      </c>
+      <c r="G224" s="5">
+        <v>3949</v>
+      </c>
+      <c r="H224" s="5">
+        <v>3574</v>
+      </c>
+      <c r="I224" s="5">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="8"/>
+      <c r="B225" s="8"/>
+      <c r="C225" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D225" s="5">
+        <v>679</v>
+      </c>
+      <c r="E225" s="5">
+        <v>644</v>
+      </c>
+      <c r="F225" s="5">
+        <v>146</v>
+      </c>
+      <c r="G225" s="5">
+        <v>117</v>
+      </c>
+      <c r="H225" s="5">
+        <v>75</v>
+      </c>
+      <c r="I225" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="8"/>
+      <c r="B226" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C226" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D226" s="5">
+        <v>17375</v>
+      </c>
+      <c r="E226" s="5">
+        <v>14571</v>
+      </c>
+      <c r="F226" s="5">
+        <v>12787</v>
+      </c>
+      <c r="G226" s="5">
+        <v>10959</v>
+      </c>
+      <c r="H226" s="5">
+        <v>9111</v>
+      </c>
+      <c r="I226" s="5">
+        <v>8157</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="8"/>
+      <c r="B227" s="8"/>
+      <c r="C227" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" s="5">
+        <v>16459</v>
+      </c>
+      <c r="E227" s="5">
+        <v>13823</v>
+      </c>
+      <c r="F227" s="5">
+        <v>12148</v>
+      </c>
+      <c r="G227" s="5">
+        <v>10419</v>
+      </c>
+      <c r="H227" s="5">
+        <v>8807</v>
+      </c>
+      <c r="I227" s="5">
+        <v>8084</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="8"/>
+      <c r="B228" s="8"/>
+      <c r="C228" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" s="5">
+        <v>916</v>
+      </c>
+      <c r="E228" s="5">
+        <v>748</v>
+      </c>
+      <c r="F228" s="5">
+        <v>639</v>
+      </c>
+      <c r="G228" s="5">
+        <v>540</v>
+      </c>
+      <c r="H228" s="5">
+        <v>304</v>
+      </c>
+      <c r="I228" s="5">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="8"/>
+      <c r="B229" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D229" s="5">
+        <v>10354</v>
+      </c>
+      <c r="E229" s="5">
+        <v>8918</v>
+      </c>
+      <c r="F229" s="5">
+        <v>7926</v>
+      </c>
+      <c r="G229" s="5">
+        <v>6988</v>
+      </c>
+      <c r="H229" s="5">
+        <v>6074</v>
+      </c>
+      <c r="I229" s="5">
+        <v>5008</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="8"/>
+      <c r="B230" s="8"/>
+      <c r="C230" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" s="5">
+        <v>9270</v>
+      </c>
+      <c r="E230" s="5">
+        <v>7881</v>
+      </c>
+      <c r="F230" s="5">
+        <v>6907</v>
+      </c>
+      <c r="G230" s="5">
+        <v>5989</v>
+      </c>
+      <c r="H230" s="5">
+        <v>5399</v>
+      </c>
+      <c r="I230" s="5">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="8"/>
+      <c r="B231" s="8"/>
+      <c r="C231" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="5">
+        <v>1084</v>
+      </c>
+      <c r="E231" s="5">
+        <v>1037</v>
+      </c>
+      <c r="F231" s="5">
+        <v>1019</v>
+      </c>
+      <c r="G231" s="5">
+        <v>999</v>
+      </c>
+      <c r="H231" s="5">
+        <v>675</v>
+      </c>
+      <c r="I231" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="8"/>
+      <c r="B232" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D232" s="5">
+        <v>10374</v>
+      </c>
+      <c r="E232" s="5">
+        <v>9112</v>
+      </c>
+      <c r="F232" s="5">
+        <v>8055</v>
+      </c>
+      <c r="G232" s="5">
+        <v>7167</v>
+      </c>
+      <c r="H232" s="5">
+        <v>6205</v>
+      </c>
+      <c r="I232" s="5">
+        <v>5566</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="8"/>
+      <c r="B233" s="8"/>
+      <c r="C233" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" s="5">
+        <v>9247</v>
+      </c>
+      <c r="E233" s="5">
+        <v>7917</v>
+      </c>
+      <c r="F233" s="5">
+        <v>6982</v>
+      </c>
+      <c r="G233" s="5">
+        <v>6119</v>
+      </c>
+      <c r="H233" s="5">
+        <v>5282</v>
+      </c>
+      <c r="I233" s="5">
+        <v>4803</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="8"/>
+      <c r="B234" s="8"/>
+      <c r="C234" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="5">
+        <v>1127</v>
+      </c>
+      <c r="E234" s="5">
+        <v>1195</v>
+      </c>
+      <c r="F234" s="5">
+        <v>1073</v>
+      </c>
+      <c r="G234" s="5">
+        <v>1048</v>
+      </c>
+      <c r="H234" s="5">
+        <v>923</v>
+      </c>
+      <c r="I234" s="5">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="8"/>
+      <c r="B235" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="C235" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D235" s="5">
+        <v>15203</v>
+      </c>
+      <c r="E235" s="5">
+        <v>13564</v>
+      </c>
+      <c r="F235" s="5">
+        <v>12012</v>
+      </c>
+      <c r="G235" s="5">
+        <v>10210</v>
+      </c>
+      <c r="H235" s="5">
+        <v>8249</v>
+      </c>
+      <c r="I235" s="5">
+        <v>7392</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="8"/>
+      <c r="B236" s="8"/>
+      <c r="C236" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" s="5">
+        <v>12752</v>
+      </c>
+      <c r="E236" s="5">
+        <v>11232</v>
+      </c>
+      <c r="F236" s="5">
+        <v>9974</v>
+      </c>
+      <c r="G236" s="5">
+        <v>8725</v>
+      </c>
+      <c r="H236" s="5">
+        <v>7591</v>
+      </c>
+      <c r="I236" s="5">
+        <v>6975</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="8"/>
+      <c r="B237" s="8"/>
+      <c r="C237" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" s="5">
+        <v>2451</v>
+      </c>
+      <c r="E237" s="5">
+        <v>2332</v>
+      </c>
+      <c r="F237" s="5">
+        <v>2038</v>
+      </c>
+      <c r="G237" s="5">
+        <v>1485</v>
+      </c>
+      <c r="H237" s="5">
+        <v>658</v>
+      </c>
+      <c r="I237" s="5">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="8"/>
+      <c r="B238" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="C3" s="2" t="s">
-[...19 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="C238" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D238" s="5">
+        <v>12866</v>
+      </c>
+      <c r="E238" s="5">
+        <v>11568</v>
+      </c>
+      <c r="F238" s="5">
+        <v>10691</v>
+      </c>
+      <c r="G238" s="5">
+        <v>9598</v>
+      </c>
+      <c r="H238" s="5">
+        <v>8698</v>
+      </c>
+      <c r="I238" s="5">
+        <v>7383</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="8"/>
+      <c r="B239" s="8"/>
+      <c r="C239" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" s="5">
+        <v>10760</v>
+      </c>
+      <c r="E239" s="5">
+        <v>9453</v>
+      </c>
+      <c r="F239" s="5">
+        <v>8577</v>
+      </c>
+      <c r="G239" s="5">
+        <v>7502</v>
+      </c>
+      <c r="H239" s="5">
+        <v>6690</v>
+      </c>
+      <c r="I239" s="5">
+        <v>6322</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="8"/>
+      <c r="B240" s="8"/>
+      <c r="C240" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D240" s="5">
+        <v>2106</v>
+      </c>
+      <c r="E240" s="5">
+        <v>2115</v>
+      </c>
+      <c r="F240" s="5">
+        <v>2114</v>
+      </c>
+      <c r="G240" s="5">
+        <v>2096</v>
+      </c>
+      <c r="H240" s="5">
+        <v>2008</v>
+      </c>
+      <c r="I240" s="5">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B241" s="3"/>
+      <c r="C241" s="3"/>
+      <c r="D241" s="3"/>
+      <c r="E241" s="3"/>
+      <c r="F241" s="3"/>
+      <c r="G241" s="3"/>
+      <c r="H241" s="3"/>
+      <c r="I241" s="9"/>
+    </row>
+    <row r="242" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="D4" s="8">
-[...4109 lines deleted...]
-      <c r="F251" s="35"/>
+      <c r="B242" s="3"/>
+      <c r="C242" s="3"/>
+      <c r="D242" s="3"/>
+      <c r="E242" s="3"/>
+      <c r="F242" s="3"/>
+      <c r="G242" s="3"/>
+      <c r="H242" s="3"/>
+    </row>
+    <row r="243" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="3"/>
+      <c r="B243" s="3"/>
+      <c r="C243" s="3"/>
+      <c r="D243" s="3"/>
+      <c r="E243" s="3"/>
+      <c r="F243" s="3"/>
+      <c r="G243" s="3"/>
+      <c r="H243" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...2 lines deleted...]
-    <mergeCell ref="A205:A249"/>
+  <mergeCells count="85">
+    <mergeCell ref="B235:B237"/>
+    <mergeCell ref="B238:B240"/>
+    <mergeCell ref="B190:B192"/>
+    <mergeCell ref="B193:B195"/>
+    <mergeCell ref="A196:A240"/>
+    <mergeCell ref="B196:B198"/>
+    <mergeCell ref="B199:B201"/>
+    <mergeCell ref="B202:B204"/>
+    <mergeCell ref="B205:B207"/>
+    <mergeCell ref="B208:B210"/>
+    <mergeCell ref="B211:B213"/>
+    <mergeCell ref="B214:B216"/>
+    <mergeCell ref="B217:B219"/>
+    <mergeCell ref="B220:B222"/>
+    <mergeCell ref="B223:B225"/>
+    <mergeCell ref="B226:B228"/>
+    <mergeCell ref="B229:B231"/>
+    <mergeCell ref="B232:B234"/>
+    <mergeCell ref="B175:B177"/>
+    <mergeCell ref="B178:B180"/>
+    <mergeCell ref="B181:B183"/>
+    <mergeCell ref="B184:B186"/>
+    <mergeCell ref="B187:B189"/>
+    <mergeCell ref="A133:A195"/>
+    <mergeCell ref="B133:B135"/>
+    <mergeCell ref="B136:B138"/>
+    <mergeCell ref="B139:B141"/>
+    <mergeCell ref="B142:B144"/>
+    <mergeCell ref="B145:B147"/>
+    <mergeCell ref="B148:B150"/>
+    <mergeCell ref="B151:B153"/>
+    <mergeCell ref="B154:B156"/>
+    <mergeCell ref="B157:B159"/>
+    <mergeCell ref="B160:B162"/>
+    <mergeCell ref="B163:B165"/>
+    <mergeCell ref="B166:B168"/>
+    <mergeCell ref="B169:B171"/>
+    <mergeCell ref="B172:B174"/>
+    <mergeCell ref="B118:B120"/>
+    <mergeCell ref="B121:B123"/>
+    <mergeCell ref="B124:B126"/>
+    <mergeCell ref="B127:B129"/>
+    <mergeCell ref="B130:B132"/>
+    <mergeCell ref="B73:B75"/>
+    <mergeCell ref="B76:B78"/>
+    <mergeCell ref="A79:A132"/>
+    <mergeCell ref="B79:B81"/>
+    <mergeCell ref="B82:B84"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="B88:B90"/>
+    <mergeCell ref="B91:B93"/>
+    <mergeCell ref="B94:B96"/>
+    <mergeCell ref="B97:B99"/>
+    <mergeCell ref="B100:B102"/>
+    <mergeCell ref="B103:B105"/>
+    <mergeCell ref="B106:B108"/>
+    <mergeCell ref="B109:B111"/>
+    <mergeCell ref="B112:B114"/>
+    <mergeCell ref="B115:B117"/>
+    <mergeCell ref="B58:B60"/>
+    <mergeCell ref="B61:B63"/>
+    <mergeCell ref="B64:B66"/>
+    <mergeCell ref="B67:B69"/>
+    <mergeCell ref="B70:B72"/>
+    <mergeCell ref="B43:B45"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="B49:B51"/>
+    <mergeCell ref="B52:B54"/>
+    <mergeCell ref="B55:B57"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="A7:A9"/>
-    <mergeCell ref="A10:A87"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="A10:A78"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="B13:B15"/>
     <mergeCell ref="B16:B18"/>
     <mergeCell ref="B19:B21"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="B31:B33"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="B40:B42"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Data </vt:lpstr>
+      <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>201031</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>