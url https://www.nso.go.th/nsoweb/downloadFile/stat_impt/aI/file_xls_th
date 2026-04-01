--- v0 (2025-10-18)
+++ v1 (2026-04-01)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34DE7E75-B13F-41FD-9C86-4C29E4E0B305}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17E17A70-0186-47D4-8FB5-311BBE5739C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11730" yWindow="15" windowWidth="12390" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
   <si>
     <t>ดุลการชำระเงิน</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>ดุลบัญชีเดินสะพัด</t>
   </si>
   <si>
     <t>ดุลการค้า</t>
   </si>
   <si>
@@ -88,51 +88,54 @@
   <si>
     <t xml:space="preserve">   สถาบันการเงินที่รับฝากเงิน (นอกจากธนาคารกลาง)</t>
   </si>
   <si>
     <t xml:space="preserve">   ภาคอื่น ๆ</t>
   </si>
   <si>
     <t xml:space="preserve">     สถาบันการเงินที่ไม่รับฝากเงิน</t>
   </si>
   <si>
     <t xml:space="preserve">     ธุรกิจที่ไม่ใช่สถาบันการเงิน ครัวเรือน และองค์กรที่ไม่แสวงหากำไร</t>
   </si>
   <si>
     <t>หน่วย: ล้านบาท</t>
   </si>
   <si>
     <t>ที่มา: ธนาคารแห่งประเทศไทย</t>
   </si>
   <si>
     <t>2567p</t>
   </si>
   <si>
     <t>2566p</t>
   </si>
   <si>
-    <t>ดุลการชำระเงิน พ.ศ.2555 - 2567</t>
+    <t>2568p</t>
+  </si>
+  <si>
+    <t>ดุลการชำระเงิน พ.ศ.2555 - 2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="AngsanaUPC"/>
@@ -545,789 +548,841 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:O19"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="O11" sqref="O11:O13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="55.5703125" style="1" customWidth="1"/>
-    <col min="2" max="14" width="14" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="12" width="14" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="15" width="14" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
-    </row>
-    <row r="3" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O2" s="4"/>
+    </row>
+    <row r="3" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="9">
         <v>2561</v>
       </c>
       <c r="I3" s="9">
         <v>2562</v>
       </c>
       <c r="J3" s="9">
         <v>2563</v>
       </c>
       <c r="K3" s="9">
         <v>2564</v>
       </c>
       <c r="L3" s="9">
         <v>2565</v>
       </c>
       <c r="M3" s="9" t="s">
         <v>24</v>
       </c>
       <c r="N3" s="9" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O3" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="6">
         <v>7075804.8700000001</v>
       </c>
       <c r="C4" s="6">
         <v>6990697.6500000004</v>
       </c>
       <c r="D4" s="6">
         <v>7360423.1200000001</v>
       </c>
       <c r="E4" s="6">
         <v>7308358.7800000003</v>
       </c>
       <c r="F4" s="7">
         <v>7533352.9800000004</v>
       </c>
       <c r="G4" s="7">
         <v>7920724.1900000004</v>
       </c>
       <c r="H4" s="7">
         <v>8114858.7999999998</v>
       </c>
       <c r="I4" s="7">
         <v>7534817.3200000003</v>
       </c>
       <c r="J4" s="7">
         <v>7099299.6600000001</v>
       </c>
       <c r="K4" s="7">
         <v>8665054.8499999996</v>
       </c>
       <c r="L4" s="7">
         <v>9989604.2400000002</v>
       </c>
       <c r="M4" s="7">
         <v>9777619.9600000009</v>
       </c>
       <c r="N4" s="7">
         <v>10475622.34</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O4" s="7">
+        <v>11008161.469999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="6">
         <v>7073388.71</v>
       </c>
       <c r="C5" s="6">
         <v>6977229.6100000003</v>
       </c>
       <c r="D5" s="6">
         <v>6801008.4100000001</v>
       </c>
       <c r="E5" s="6">
         <v>6407027.7300000004</v>
       </c>
       <c r="F5" s="7">
         <v>6270834.5199999996</v>
       </c>
       <c r="G5" s="7">
         <v>6815778.96</v>
       </c>
       <c r="H5" s="7">
         <v>7394423.25</v>
       </c>
       <c r="I5" s="7">
         <v>6707886.4199999999</v>
       </c>
       <c r="J5" s="7">
         <v>5818029.79</v>
       </c>
       <c r="K5" s="7">
         <v>7388834.7700000005</v>
       </c>
       <c r="L5" s="7">
         <v>9524429.4700000007</v>
       </c>
       <c r="M5" s="7">
         <v>9094408.4700000007</v>
       </c>
       <c r="N5" s="7">
         <v>9797386.1799999997</v>
       </c>
-    </row>
-    <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O5" s="7">
+        <v>10241175.959999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
         <v>2416.17</v>
       </c>
       <c r="C6" s="6">
         <v>13468.04</v>
       </c>
       <c r="D6" s="6">
         <v>559414.72</v>
       </c>
       <c r="E6" s="6">
         <v>901331.05</v>
       </c>
       <c r="F6" s="7">
         <v>1262518.47</v>
       </c>
       <c r="G6" s="7">
         <v>1104945.24</v>
       </c>
       <c r="H6" s="7">
         <v>720435.55</v>
       </c>
       <c r="I6" s="7">
         <v>826930.9</v>
       </c>
       <c r="J6" s="7">
         <v>1281269.8700000001</v>
       </c>
       <c r="K6" s="7">
         <v>1276220.0899999999</v>
       </c>
       <c r="L6" s="7">
         <v>465174.77</v>
       </c>
       <c r="M6" s="7">
         <v>683211.5</v>
       </c>
       <c r="N6" s="7">
         <v>678236.15</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O6" s="7">
+        <v>766985.51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="6">
         <v>-153445.70000000001</v>
       </c>
       <c r="C7" s="6">
         <v>-270142.63</v>
       </c>
       <c r="D7" s="6">
         <v>-178248</v>
       </c>
       <c r="E7" s="6">
         <v>52740.71</v>
       </c>
       <c r="F7" s="7">
         <v>272097.32</v>
       </c>
       <c r="G7" s="7">
         <v>385653.91</v>
       </c>
       <c r="H7" s="7">
         <v>191695.12</v>
       </c>
       <c r="I7" s="7">
         <v>347905.8</v>
       </c>
       <c r="J7" s="7">
         <v>-646511.81000000006</v>
       </c>
       <c r="K7" s="7">
         <v>-1630276.4700000002</v>
       </c>
       <c r="L7" s="7">
         <v>-1016484.02</v>
       </c>
       <c r="M7" s="7">
         <v>-416488.3</v>
       </c>
       <c r="N7" s="7">
         <v>-248827.37</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O7" s="7">
+        <v>-179088.02999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>-151029.53</v>
       </c>
       <c r="C8" s="6">
         <v>-256674.59</v>
       </c>
       <c r="D8" s="6">
         <v>381166.71</v>
       </c>
       <c r="E8" s="6">
         <v>954071.76</v>
       </c>
       <c r="F8" s="7">
         <v>1534615.79</v>
       </c>
       <c r="G8" s="7">
         <v>1490599.15</v>
       </c>
       <c r="H8" s="7">
         <v>912130.67</v>
       </c>
       <c r="I8" s="7">
         <v>1174836.7</v>
       </c>
       <c r="J8" s="7">
         <v>634758.05000000005</v>
       </c>
       <c r="K8" s="7">
         <v>-354056.36000000004</v>
       </c>
       <c r="L8" s="7">
         <v>-551309.25</v>
       </c>
       <c r="M8" s="7">
         <v>266723.19</v>
       </c>
       <c r="N8" s="7">
         <v>429408.79</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O8" s="7">
+        <v>587897.48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="6">
         <v>7245.72</v>
       </c>
       <c r="C9" s="6">
         <v>8744.44</v>
       </c>
       <c r="D9" s="6">
         <v>3248.71</v>
       </c>
       <c r="E9" s="6">
         <v>2.57</v>
       </c>
       <c r="F9" s="7">
         <v>455.53</v>
       </c>
       <c r="G9" s="7">
         <v>-4603.8999999999996</v>
       </c>
       <c r="H9" s="7">
         <v>0</v>
       </c>
       <c r="I9" s="7">
         <v>0</v>
       </c>
       <c r="J9" s="7">
         <v>0</v>
       </c>
       <c r="K9" s="7">
         <v>0</v>
       </c>
       <c r="L9" s="7">
         <v>0</v>
       </c>
       <c r="M9" s="7">
         <v>0</v>
       </c>
       <c r="N9" s="7">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O9" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6">
         <v>396358.52</v>
       </c>
       <c r="C10" s="6">
         <v>-98163.63</v>
       </c>
       <c r="D10" s="6">
         <v>-520369.66</v>
       </c>
       <c r="E10" s="6">
         <v>-586257.39</v>
       </c>
       <c r="F10" s="7">
         <v>-733516.43</v>
       </c>
       <c r="G10" s="7">
         <v>-424287.26</v>
       </c>
       <c r="H10" s="7">
         <v>0</v>
       </c>
       <c r="I10" s="7">
         <v>0</v>
       </c>
       <c r="J10" s="7">
         <v>0</v>
       </c>
       <c r="K10" s="7">
         <v>0</v>
       </c>
       <c r="L10" s="7">
         <v>0</v>
       </c>
       <c r="M10" s="7">
         <v>0</v>
       </c>
       <c r="N10" s="7">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O10" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="6">
         <v>32403.48</v>
       </c>
       <c r="C11" s="6">
         <v>-143674.16</v>
       </c>
       <c r="D11" s="6">
         <v>-95552.91</v>
       </c>
       <c r="E11" s="6">
         <v>-47711.97</v>
       </c>
       <c r="F11" s="7">
         <v>37788.25</v>
       </c>
       <c r="G11" s="7">
         <v>104306.23</v>
       </c>
       <c r="H11" s="7">
         <v>-54861.61</v>
       </c>
       <c r="I11" s="7">
         <v>-38525.46</v>
       </c>
       <c r="J11" s="7">
         <v>-44807.67</v>
       </c>
       <c r="K11" s="7">
         <v>188943.34999999998</v>
       </c>
       <c r="L11" s="7">
         <v>807.32</v>
       </c>
       <c r="M11" s="7">
         <v>-53117.31</v>
       </c>
       <c r="N11" s="7">
         <v>-14138.11</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O11" s="7">
+        <v>-3210.7500000000014</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="6">
         <v>203195.14</v>
       </c>
       <c r="C12" s="6">
         <v>136352.24</v>
       </c>
       <c r="D12" s="6">
         <v>45112.13</v>
       </c>
       <c r="E12" s="6">
         <v>-60019.56</v>
       </c>
       <c r="F12" s="7">
         <v>32965.72</v>
       </c>
       <c r="G12" s="7">
         <v>108248.36</v>
       </c>
       <c r="H12" s="7">
         <v>123085.81</v>
       </c>
       <c r="I12" s="7">
         <v>-16797.03</v>
       </c>
       <c r="J12" s="7">
         <v>-119110.35</v>
       </c>
       <c r="K12" s="7">
         <v>121792.12000000001</v>
       </c>
       <c r="L12" s="7">
         <v>-24446.19</v>
       </c>
       <c r="M12" s="7">
         <v>136497.85</v>
       </c>
       <c r="N12" s="7">
         <v>-105370.47</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O12" s="7">
+        <v>-98638.319999999978</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="6">
         <v>504783.69</v>
       </c>
       <c r="C13" s="6">
         <v>96507.71</v>
       </c>
       <c r="D13" s="6">
         <v>-181583.7</v>
       </c>
       <c r="E13" s="6">
         <v>-441609.66</v>
       </c>
       <c r="F13" s="7">
         <v>-22824.46</v>
       </c>
       <c r="G13" s="7">
         <v>139856.26</v>
       </c>
       <c r="H13" s="7">
         <v>-188386.38</v>
       </c>
       <c r="I13" s="7">
         <v>-75355.81</v>
       </c>
       <c r="J13" s="7">
         <v>-83041.210000000006</v>
       </c>
       <c r="K13" s="7">
         <v>116612.35</v>
       </c>
       <c r="L13" s="7">
         <v>-559007.16</v>
       </c>
       <c r="M13" s="7">
         <v>-31667.360000000001</v>
       </c>
       <c r="N13" s="7">
         <v>-237119.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O13" s="7">
+        <v>-227493.18000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="6">
         <v>-344023.78</v>
       </c>
       <c r="C14" s="6">
         <v>-187349.41</v>
       </c>
       <c r="D14" s="6">
         <v>-288345.18</v>
       </c>
       <c r="E14" s="6">
         <v>-36916.19</v>
       </c>
       <c r="F14" s="7">
         <v>-781445.94</v>
       </c>
       <c r="G14" s="7">
         <v>-776698.11</v>
       </c>
       <c r="H14" s="7">
         <v>0</v>
       </c>
       <c r="I14" s="7">
         <v>0</v>
       </c>
       <c r="J14" s="7">
         <v>0</v>
       </c>
       <c r="K14" s="7">
         <v>0</v>
       </c>
       <c r="L14" s="7">
         <v>0</v>
       </c>
       <c r="M14" s="7">
         <v>0</v>
       </c>
       <c r="N14" s="7">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O14" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>-338177.33</v>
       </c>
       <c r="C15" s="6">
         <v>326.12</v>
       </c>
       <c r="D15" s="6">
         <v>-308830.63</v>
       </c>
       <c r="E15" s="6">
         <v>-11960.84</v>
       </c>
       <c r="F15" s="7">
         <v>-420677.89</v>
       </c>
       <c r="G15" s="7">
         <v>-377167.86</v>
       </c>
       <c r="H15" s="7">
         <v>0</v>
       </c>
       <c r="I15" s="7">
         <v>0</v>
       </c>
       <c r="J15" s="7">
         <v>0</v>
       </c>
       <c r="K15" s="7">
         <v>0</v>
       </c>
       <c r="L15" s="7">
         <v>0</v>
       </c>
       <c r="M15" s="7">
         <v>0</v>
       </c>
       <c r="N15" s="7">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O15" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="6">
         <v>-5846.45</v>
       </c>
       <c r="C16" s="6">
         <v>-187675.54</v>
       </c>
       <c r="D16" s="6">
         <v>20485.45</v>
       </c>
       <c r="E16" s="6">
         <v>-24955.35</v>
       </c>
       <c r="F16" s="7">
         <v>-360768.05</v>
       </c>
       <c r="G16" s="7">
         <v>-399530.25</v>
       </c>
       <c r="H16" s="7">
         <v>0</v>
       </c>
       <c r="I16" s="7">
         <v>0</v>
       </c>
       <c r="J16" s="7">
         <v>0</v>
       </c>
       <c r="K16" s="7">
         <v>0</v>
       </c>
       <c r="L16" s="7">
         <v>0</v>
       </c>
       <c r="M16" s="7">
         <v>0</v>
       </c>
       <c r="N16" s="7">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O16" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="6">
         <v>-89605.31</v>
       </c>
       <c r="C17" s="6">
         <v>183474.28</v>
       </c>
       <c r="D17" s="6">
         <v>96326.11</v>
       </c>
       <c r="E17" s="6">
         <v>-176990.76</v>
       </c>
       <c r="F17" s="7">
         <v>-344970.58</v>
       </c>
       <c r="G17" s="7">
         <v>-178714.22</v>
       </c>
       <c r="H17" s="7">
         <v>0</v>
       </c>
       <c r="I17" s="7">
         <v>0</v>
       </c>
       <c r="J17" s="7">
         <v>0</v>
       </c>
       <c r="K17" s="7">
         <v>0</v>
       </c>
       <c r="L17" s="7">
         <v>0</v>
       </c>
       <c r="M17" s="7">
         <v>0</v>
       </c>
       <c r="N17" s="7">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O17" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="11">
         <v>162969.4</v>
       </c>
       <c r="C18" s="11">
         <v>-162619.51</v>
       </c>
       <c r="D18" s="11">
         <v>-39628.120000000003</v>
       </c>
       <c r="E18" s="11">
         <v>190826.19</v>
       </c>
       <c r="F18" s="7">
         <v>456584.31</v>
       </c>
       <c r="G18" s="7">
         <v>882993.77</v>
       </c>
       <c r="H18" s="7">
         <v>225509.19</v>
       </c>
       <c r="I18" s="7">
         <v>421371.3</v>
       </c>
       <c r="J18" s="7">
         <v>576262.1</v>
       </c>
       <c r="K18" s="7">
         <v>-213864.37999999995</v>
       </c>
       <c r="L18" s="7">
         <v>-367316.12</v>
       </c>
       <c r="M18" s="7">
         <v>85890.55</v>
       </c>
       <c r="N18" s="7">
         <v>436064.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O18" s="7">
+        <v>604582.23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>