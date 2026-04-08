--- v0 (2025-10-02)
+++ v1 (2026-04-08)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6FEA1452-B15A-4F5F-8409-635E8B59DF7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BBF6FBD-3D45-4E35-8222-947E194509EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>Banknote</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
@@ -160,51 +160,51 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Source: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Bank of Thailand, Ministry of Finance  </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">       2.2 Less: Petty Cash held by Bank of Thailand</t>
   </si>
   <si>
-    <t>Value of Note and Currency in Circulation by Denomination: 2012 - 2024</t>
+    <t>Value of Note and Currency in Circulation by Denomination: 2012 - 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -635,982 +635,1043 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.140625" style="1" customWidth="1"/>
-    <col min="2" max="14" width="12" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="15" width="12" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
-    </row>
-    <row r="3" spans="1:14" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O2" s="4"/>
+    </row>
+    <row r="3" spans="1:15" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="13">
         <v>2017</v>
       </c>
       <c r="H3" s="13">
         <v>2018</v>
       </c>
       <c r="I3" s="13">
         <v>2019</v>
       </c>
       <c r="J3" s="13">
         <v>2020</v>
       </c>
       <c r="K3" s="13">
         <v>2021</v>
       </c>
       <c r="L3" s="13">
         <v>2022</v>
       </c>
       <c r="M3" s="13">
         <v>2023</v>
       </c>
       <c r="N3" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O3" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="6">
         <v>1401795</v>
       </c>
       <c r="C4" s="6">
         <v>1480427</v>
       </c>
       <c r="D4" s="6">
         <v>1560301</v>
       </c>
       <c r="E4" s="6">
         <v>1599736</v>
       </c>
       <c r="F4" s="7">
         <v>1690869</v>
       </c>
       <c r="G4" s="7">
         <v>1802003</v>
       </c>
       <c r="H4" s="7">
         <v>1856877</v>
       </c>
       <c r="I4" s="8">
         <v>1935459</v>
       </c>
       <c r="J4" s="8">
         <v>2172904</v>
       </c>
       <c r="K4" s="8">
         <v>2398721</v>
       </c>
       <c r="L4" s="8">
         <v>2405991</v>
       </c>
       <c r="M4" s="8">
         <v>2506671</v>
       </c>
       <c r="N4" s="8">
         <v>2659692</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O4" s="8">
+        <v>2835558</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="6">
         <v>50864</v>
       </c>
       <c r="C5" s="6">
         <v>54322</v>
       </c>
       <c r="D5" s="6">
         <v>56622</v>
       </c>
       <c r="E5" s="6">
         <v>59888</v>
       </c>
       <c r="F5" s="7">
         <v>63986</v>
       </c>
       <c r="G5" s="7">
         <v>68755</v>
       </c>
       <c r="H5" s="7">
         <v>73599</v>
       </c>
       <c r="I5" s="8">
         <v>77344</v>
       </c>
       <c r="J5" s="8">
         <v>80300</v>
       </c>
       <c r="K5" s="8">
         <v>82183</v>
       </c>
       <c r="L5" s="8">
         <v>85067</v>
       </c>
       <c r="M5" s="8">
         <v>86831</v>
       </c>
       <c r="N5" s="8">
         <v>88487</v>
       </c>
-    </row>
-    <row r="6" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O5" s="8">
+        <v>91007</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="6">
         <v>1350932</v>
       </c>
       <c r="C6" s="6">
         <v>1425282</v>
       </c>
       <c r="D6" s="6">
         <v>1503679</v>
       </c>
       <c r="E6" s="6">
         <v>1539848</v>
       </c>
       <c r="F6" s="7">
         <v>1627997</v>
       </c>
       <c r="G6" s="7">
         <v>1734078</v>
       </c>
       <c r="H6" s="7">
         <v>1784153</v>
       </c>
       <c r="I6" s="8">
         <v>1859539</v>
       </c>
       <c r="J6" s="8">
         <v>2094450</v>
       </c>
       <c r="K6" s="8">
         <v>2319376</v>
       </c>
       <c r="L6" s="8">
         <v>2323500</v>
       </c>
       <c r="M6" s="8">
         <v>2422419</v>
       </c>
       <c r="N6" s="8">
         <v>2573725</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O6" s="8">
+        <v>2746755</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="6">
         <v>1399485</v>
       </c>
       <c r="C7" s="6">
         <v>1519485</v>
       </c>
       <c r="D7" s="6">
         <v>1609485</v>
       </c>
       <c r="E7" s="6">
         <v>1659485</v>
       </c>
       <c r="F7" s="7">
         <v>1709485</v>
       </c>
       <c r="G7" s="7">
         <v>1809485</v>
       </c>
       <c r="H7" s="7">
         <v>1859485</v>
       </c>
       <c r="I7" s="8">
         <v>1909485</v>
       </c>
       <c r="J7" s="8">
         <v>2189485</v>
       </c>
       <c r="K7" s="8">
         <v>2409485</v>
       </c>
       <c r="L7" s="8">
         <v>2409485</v>
       </c>
       <c r="M7" s="8">
         <v>2509485</v>
       </c>
       <c r="N7" s="8">
         <v>2709485</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O7" s="8">
+        <v>2759485</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="6">
         <v>118</v>
       </c>
       <c r="C8" s="6">
         <v>118</v>
       </c>
       <c r="D8" s="6">
         <v>118</v>
       </c>
       <c r="E8" s="6">
         <v>134</v>
       </c>
       <c r="F8" s="7">
         <v>152</v>
       </c>
       <c r="G8" s="7">
         <v>157</v>
       </c>
       <c r="H8" s="7">
         <v>160</v>
       </c>
       <c r="I8" s="8">
         <v>160</v>
       </c>
       <c r="J8" s="8">
         <v>161</v>
       </c>
       <c r="K8" s="8">
         <v>161</v>
       </c>
       <c r="L8" s="8">
         <v>161</v>
       </c>
       <c r="M8" s="8">
         <v>161</v>
       </c>
       <c r="N8" s="8">
         <v>161</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O8" s="8">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="6">
         <v>1102770</v>
       </c>
       <c r="C9" s="6">
         <v>1202441</v>
       </c>
       <c r="D9" s="6">
         <v>1282400</v>
       </c>
       <c r="E9" s="6">
         <v>1318903</v>
       </c>
       <c r="F9" s="7">
         <v>1317006</v>
       </c>
       <c r="G9" s="7">
         <v>1402484</v>
       </c>
       <c r="H9" s="7">
         <v>1460469</v>
       </c>
       <c r="I9" s="8">
         <v>1506320</v>
       </c>
       <c r="J9" s="8">
         <v>1748763</v>
       </c>
       <c r="K9" s="8">
         <v>1930172</v>
       </c>
       <c r="L9" s="8">
         <v>1969561</v>
       </c>
       <c r="M9" s="8">
         <v>2037444</v>
       </c>
       <c r="N9" s="8">
         <v>2220707</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O9" s="8">
+        <v>2265777</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="6">
         <v>128217</v>
       </c>
       <c r="C10" s="6">
         <v>138695</v>
       </c>
       <c r="D10" s="6">
         <v>124976</v>
       </c>
       <c r="E10" s="6">
         <v>140933</v>
       </c>
       <c r="F10" s="7">
         <v>173682</v>
       </c>
       <c r="G10" s="7">
         <v>184638</v>
       </c>
       <c r="H10" s="7">
         <v>164088</v>
       </c>
       <c r="I10" s="8">
         <v>162662</v>
       </c>
       <c r="J10" s="8">
         <v>178387</v>
       </c>
       <c r="K10" s="8">
         <v>206070</v>
       </c>
       <c r="L10" s="8">
         <v>170937</v>
       </c>
       <c r="M10" s="8">
         <v>195004</v>
       </c>
       <c r="N10" s="8">
         <v>190103</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O10" s="8">
+        <v>190043</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="6">
         <v>121358</v>
       </c>
       <c r="C11" s="6">
         <v>129095</v>
       </c>
       <c r="D11" s="6">
         <v>141047</v>
       </c>
       <c r="E11" s="6">
         <v>140768</v>
       </c>
       <c r="F11" s="7">
         <v>155103</v>
       </c>
       <c r="G11" s="7">
         <v>152363</v>
       </c>
       <c r="H11" s="7">
         <v>159570</v>
       </c>
       <c r="I11" s="8">
         <v>162991</v>
       </c>
       <c r="J11" s="8">
         <v>182012</v>
       </c>
       <c r="K11" s="8">
         <v>189965</v>
       </c>
       <c r="L11" s="8">
         <v>179204</v>
       </c>
       <c r="M11" s="8">
         <v>183969</v>
       </c>
       <c r="N11" s="8">
         <v>203788</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O11" s="8">
+        <v>205378</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="6">
         <v>149</v>
       </c>
       <c r="C12" s="6">
         <v>150</v>
       </c>
       <c r="D12" s="6">
         <v>151</v>
       </c>
       <c r="E12" s="6">
         <v>152</v>
       </c>
       <c r="F12" s="7">
         <v>152</v>
       </c>
       <c r="G12" s="7">
         <v>152</v>
       </c>
       <c r="H12" s="7">
         <v>152</v>
       </c>
       <c r="I12" s="8">
         <v>152</v>
       </c>
       <c r="J12" s="8">
         <v>152</v>
       </c>
       <c r="K12" s="8">
         <v>152</v>
       </c>
       <c r="L12" s="8">
         <v>152</v>
       </c>
       <c r="M12" s="8">
         <v>152</v>
       </c>
       <c r="N12" s="8">
         <v>152</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O12" s="8">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="7">
         <v>1393</v>
       </c>
       <c r="G13" s="7">
         <v>1393</v>
       </c>
       <c r="H13" s="7">
         <v>1393</v>
       </c>
       <c r="I13" s="8">
         <v>1393</v>
       </c>
       <c r="J13" s="8">
         <v>1393</v>
       </c>
       <c r="K13" s="8">
         <v>1393</v>
       </c>
       <c r="L13" s="8">
         <v>1393</v>
       </c>
       <c r="M13" s="8">
         <v>1393</v>
       </c>
       <c r="N13" s="8">
         <v>1393</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O13" s="8">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="6">
         <v>1175</v>
       </c>
       <c r="C14" s="6">
         <v>1178</v>
       </c>
       <c r="D14" s="6">
         <v>1181</v>
       </c>
       <c r="E14" s="6">
         <v>1187</v>
       </c>
       <c r="F14" s="7">
         <v>1247</v>
       </c>
       <c r="G14" s="7">
         <v>1247</v>
       </c>
       <c r="H14" s="7">
         <v>1247</v>
       </c>
       <c r="I14" s="8">
         <v>1247</v>
       </c>
       <c r="J14" s="8">
         <v>1247</v>
       </c>
       <c r="K14" s="8">
         <v>1247</v>
       </c>
       <c r="L14" s="8">
         <v>1247</v>
       </c>
       <c r="M14" s="8">
         <v>1247</v>
       </c>
       <c r="N14" s="8">
         <v>1247</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O14" s="8">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>13194</v>
       </c>
       <c r="C15" s="6">
         <v>13347</v>
       </c>
       <c r="D15" s="6">
         <v>19070</v>
       </c>
       <c r="E15" s="6">
         <v>18379</v>
       </c>
       <c r="F15" s="7">
         <v>19208</v>
       </c>
       <c r="G15" s="7">
         <v>22941</v>
       </c>
       <c r="H15" s="7">
         <v>25728</v>
       </c>
       <c r="I15" s="8">
         <v>26514</v>
       </c>
       <c r="J15" s="8">
         <v>28251</v>
       </c>
       <c r="K15" s="8">
         <v>29702</v>
       </c>
       <c r="L15" s="8">
         <v>31773</v>
       </c>
       <c r="M15" s="8">
         <v>32427</v>
       </c>
       <c r="N15" s="8">
         <v>33981</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O15" s="8">
+        <v>36016</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="6">
         <v>28840</v>
       </c>
       <c r="C16" s="6">
         <v>30801</v>
       </c>
       <c r="D16" s="6">
         <v>36884</v>
       </c>
       <c r="E16" s="6">
         <v>35372</v>
       </c>
       <c r="F16" s="7">
         <v>37885</v>
       </c>
       <c r="G16" s="7">
         <v>40453</v>
       </c>
       <c r="H16" s="7">
         <v>43022</v>
       </c>
       <c r="I16" s="8">
         <v>44391</v>
       </c>
       <c r="J16" s="8">
         <v>45464</v>
       </c>
       <c r="K16" s="8">
         <v>46968</v>
       </c>
       <c r="L16" s="8">
         <v>51404</v>
       </c>
       <c r="M16" s="8">
         <v>54035</v>
       </c>
       <c r="N16" s="8">
         <v>54301</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O16" s="8">
+        <v>55667</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6">
         <v>3336</v>
       </c>
       <c r="C17" s="6">
         <v>3334</v>
       </c>
       <c r="D17" s="6">
         <v>3332</v>
       </c>
       <c r="E17" s="6">
         <v>3330</v>
       </c>
       <c r="F17" s="7">
         <v>3329</v>
       </c>
       <c r="G17" s="7">
         <v>3328</v>
       </c>
       <c r="H17" s="7">
         <v>3328</v>
       </c>
       <c r="I17" s="8">
         <v>3327</v>
       </c>
       <c r="J17" s="8">
         <v>3327</v>
       </c>
       <c r="K17" s="8">
         <v>3327</v>
       </c>
       <c r="L17" s="8">
         <v>3326</v>
       </c>
       <c r="M17" s="8">
         <v>3325</v>
       </c>
       <c r="N17" s="8">
         <v>3325</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O17" s="8">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="6">
         <v>196</v>
       </c>
       <c r="C18" s="6">
         <v>196</v>
       </c>
       <c r="D18" s="6">
         <v>196</v>
       </c>
       <c r="E18" s="6">
         <v>196</v>
       </c>
       <c r="F18" s="7">
         <v>196</v>
       </c>
       <c r="G18" s="7">
         <v>196</v>
       </c>
       <c r="H18" s="7">
         <v>196</v>
       </c>
       <c r="I18" s="8">
         <v>196</v>
       </c>
       <c r="J18" s="8">
         <v>196</v>
       </c>
       <c r="K18" s="8">
         <v>196</v>
       </c>
       <c r="L18" s="8">
         <v>196</v>
       </c>
       <c r="M18" s="8">
         <v>196</v>
       </c>
       <c r="N18" s="8">
         <v>196</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O18" s="8">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="6">
         <v>121</v>
       </c>
       <c r="C19" s="6">
         <v>121</v>
       </c>
       <c r="D19" s="6">
         <v>121</v>
       </c>
       <c r="E19" s="6">
         <v>121</v>
       </c>
       <c r="F19" s="7">
         <v>121</v>
       </c>
       <c r="G19" s="7">
         <v>121</v>
       </c>
       <c r="H19" s="7">
         <v>121</v>
       </c>
       <c r="I19" s="8">
         <v>121</v>
       </c>
       <c r="J19" s="8">
         <v>121</v>
       </c>
       <c r="K19" s="8">
         <v>121</v>
       </c>
       <c r="L19" s="8">
         <v>121</v>
       </c>
       <c r="M19" s="8">
         <v>121</v>
       </c>
       <c r="N19" s="8">
         <v>121</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O19" s="8">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="6">
         <v>9</v>
       </c>
       <c r="C20" s="6">
         <v>9</v>
       </c>
       <c r="D20" s="6">
         <v>9</v>
       </c>
       <c r="E20" s="6">
         <v>9</v>
       </c>
       <c r="F20" s="7">
         <v>9</v>
       </c>
       <c r="G20" s="7">
         <v>9</v>
       </c>
       <c r="H20" s="7">
         <v>9</v>
       </c>
       <c r="I20" s="8">
         <v>9</v>
       </c>
       <c r="J20" s="8">
         <v>9</v>
       </c>
       <c r="K20" s="8">
         <v>9</v>
       </c>
       <c r="L20" s="8">
         <v>9</v>
       </c>
       <c r="M20" s="8">
         <v>9</v>
       </c>
       <c r="N20" s="8">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O20" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="6">
         <v>48553</v>
       </c>
       <c r="C21" s="6">
         <v>94202</v>
       </c>
       <c r="D21" s="6">
         <v>105806</v>
       </c>
       <c r="E21" s="6">
         <v>119637</v>
       </c>
       <c r="F21" s="7">
         <v>81487</v>
       </c>
       <c r="G21" s="7">
         <v>75407</v>
       </c>
       <c r="H21" s="7">
         <v>75332</v>
       </c>
       <c r="I21" s="8">
         <v>49946</v>
       </c>
       <c r="J21" s="8">
         <v>95035</v>
       </c>
       <c r="K21" s="8">
         <v>90108</v>
       </c>
       <c r="L21" s="8">
         <v>85985</v>
       </c>
       <c r="M21" s="8">
         <v>87065</v>
       </c>
       <c r="N21" s="8">
         <v>135760</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O21" s="8">
+        <v>12730</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="11">
         <v>854</v>
       </c>
       <c r="C22" s="11">
         <v>1115</v>
       </c>
       <c r="D22" s="11">
         <v>1247</v>
       </c>
       <c r="E22" s="11">
         <v>1094</v>
       </c>
       <c r="F22" s="8">
         <v>1115</v>
       </c>
       <c r="G22" s="8">
         <v>830</v>
       </c>
       <c r="H22" s="8">
         <v>875</v>
       </c>
       <c r="I22" s="8">
         <v>1424</v>
       </c>
       <c r="J22" s="8">
         <v>1845</v>
       </c>
       <c r="K22" s="8">
         <v>2839</v>
       </c>
       <c r="L22" s="8">
         <v>2575</v>
       </c>
       <c r="M22" s="8">
         <v>2579</v>
       </c>
       <c r="N22" s="8">
         <v>2521</v>
       </c>
-    </row>
-    <row r="23" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O22" s="8">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
     </row>
-    <row r="24" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="26" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="27" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:F23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>