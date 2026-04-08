--- v0 (2025-10-02)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D90CF3A3-3A00-4C61-A847-AF71E1C7D867}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D6BEAB7A-A36D-47AC-9FF1-F2ECD3BEFA1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-390" yWindow="30" windowWidth="12390" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="39">
   <si>
     <t>End of Period</t>
   </si>
   <si>
     <t>Net Foreign Assets</t>
   </si>
   <si>
     <t>Net Claims on Central Government</t>
   </si>
   <si>
     <t>Claims on Other Sectors</t>
   </si>
   <si>
     <t>Monetary Base (MB)</t>
   </si>
@@ -163,51 +163,51 @@
   <si>
     <t xml:space="preserve">     Deposits of Other Private Sectors, Incl. in BM</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Source: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Bank of Thailand, Ministry of Finance  </t>
     </r>
   </si>
   <si>
-    <t>Monetary Authority Survey: 2017 - 2024</t>
+    <t>Monetary Authority Survey: 2017 - 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -636,1321 +636,1450 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="9" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="10" width="11.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="13"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="4"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6">
         <v>2017</v>
       </c>
       <c r="C3" s="7">
         <v>2018</v>
       </c>
       <c r="D3" s="7">
         <v>2019</v>
       </c>
       <c r="E3" s="7">
         <v>2020</v>
       </c>
       <c r="F3" s="7">
         <v>2021</v>
       </c>
       <c r="G3" s="7">
         <v>2022</v>
       </c>
       <c r="H3" s="7">
         <v>2023</v>
       </c>
       <c r="I3" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J3" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9">
         <v>6351528</v>
       </c>
       <c r="C4" s="10">
         <v>6501823</v>
       </c>
       <c r="D4" s="10">
         <v>6617291</v>
       </c>
       <c r="E4" s="10">
         <v>7679256</v>
       </c>
       <c r="F4" s="10">
         <v>7914630</v>
       </c>
       <c r="G4" s="10">
         <v>7209761</v>
       </c>
       <c r="H4" s="10">
         <v>7489254</v>
       </c>
       <c r="I4" s="10">
         <v>7849460</v>
       </c>
-    </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J4" s="11">
+        <v>8698512</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="9">
         <v>6739858</v>
       </c>
       <c r="C5" s="10">
         <v>6795498</v>
       </c>
       <c r="D5" s="10">
         <v>6958721</v>
       </c>
       <c r="E5" s="10">
         <v>8144130</v>
       </c>
       <c r="F5" s="10">
         <v>8876431</v>
       </c>
       <c r="G5" s="10">
         <v>7791673</v>
       </c>
       <c r="H5" s="10">
         <v>8100574</v>
       </c>
       <c r="I5" s="10">
         <v>8379486</v>
       </c>
-    </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J5" s="11">
+        <v>9218112</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="9">
         <v>255878</v>
       </c>
       <c r="C6" s="10">
         <v>250030</v>
       </c>
       <c r="D6" s="10">
         <v>267367</v>
       </c>
       <c r="E6" s="10">
         <v>324583</v>
       </c>
       <c r="F6" s="10">
         <v>669609</v>
       </c>
       <c r="G6" s="10">
         <v>684176</v>
       </c>
       <c r="H6" s="10">
         <v>744117</v>
       </c>
       <c r="I6" s="10">
         <v>856836</v>
       </c>
-    </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J6" s="11">
+        <v>1207342</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>1517511</v>
       </c>
       <c r="C7" s="10">
         <v>1024143</v>
       </c>
       <c r="D7" s="10">
         <v>663595</v>
       </c>
       <c r="E7" s="10">
         <v>1010987</v>
       </c>
       <c r="F7" s="10">
         <v>1075475</v>
       </c>
       <c r="G7" s="10">
         <v>1160503</v>
       </c>
       <c r="H7" s="10">
         <v>880940</v>
       </c>
       <c r="I7" s="10">
         <v>920868</v>
       </c>
-    </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J7" s="11">
+        <v>606663</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>4787608</v>
       </c>
       <c r="C8" s="10">
         <v>5290427</v>
       </c>
       <c r="D8" s="10">
         <v>5524222</v>
       </c>
       <c r="E8" s="10">
         <v>5913754</v>
       </c>
       <c r="F8" s="10">
         <v>5969305</v>
       </c>
       <c r="G8" s="10">
         <v>5052396</v>
       </c>
       <c r="H8" s="10">
         <v>5445531</v>
       </c>
       <c r="I8" s="10">
         <v>5652675</v>
       </c>
-    </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J8" s="11">
+        <v>6372678</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>1751</v>
       </c>
       <c r="C9" s="10">
         <v>1420</v>
       </c>
       <c r="D9" s="10">
         <v>770</v>
       </c>
       <c r="E9" s="10">
         <v>30444</v>
       </c>
       <c r="F9" s="10">
         <v>378</v>
       </c>
       <c r="G9" s="10">
         <v>153</v>
       </c>
       <c r="H9" s="10">
         <v>31</v>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>177109</v>
       </c>
       <c r="C10" s="10">
         <v>229478</v>
       </c>
       <c r="D10" s="10">
         <v>502767</v>
       </c>
       <c r="E10" s="10">
         <v>864361</v>
       </c>
       <c r="F10" s="10">
         <v>1161665</v>
       </c>
       <c r="G10" s="10">
         <v>894445</v>
       </c>
       <c r="H10" s="10">
         <v>1029956</v>
       </c>
       <c r="I10" s="10">
         <v>949107</v>
       </c>
-    </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J10" s="11">
+        <v>1031429</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>388330</v>
       </c>
       <c r="C11" s="10">
         <v>293676</v>
       </c>
       <c r="D11" s="10">
         <v>341430</v>
       </c>
       <c r="E11" s="10">
         <v>464874</v>
       </c>
       <c r="F11" s="10">
         <v>961801</v>
       </c>
       <c r="G11" s="10">
         <v>581913</v>
       </c>
       <c r="H11" s="10">
         <v>611320</v>
       </c>
       <c r="I11" s="10">
         <v>530026</v>
       </c>
-    </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J11" s="11">
+        <v>519600</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9">
         <v>129455</v>
       </c>
       <c r="C12" s="10">
         <v>117586</v>
       </c>
       <c r="D12" s="10">
         <v>108408</v>
       </c>
       <c r="E12" s="10">
         <v>101348</v>
       </c>
       <c r="F12" s="10">
         <v>109440</v>
       </c>
       <c r="G12" s="10">
         <v>104970</v>
       </c>
       <c r="H12" s="10">
         <v>106538</v>
       </c>
       <c r="I12" s="10">
         <v>106278</v>
       </c>
-    </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J12" s="11">
+        <v>102467</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="9">
         <v>213020</v>
       </c>
       <c r="C13" s="10">
         <v>132006</v>
       </c>
       <c r="D13" s="10">
         <v>74041</v>
       </c>
       <c r="E13" s="10">
         <v>28495</v>
       </c>
       <c r="F13" s="10">
         <v>72104</v>
       </c>
       <c r="G13" s="10">
         <v>74416</v>
       </c>
       <c r="H13" s="10">
         <v>22699</v>
       </c>
       <c r="I13" s="10">
         <v>6718</v>
       </c>
-    </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J13" s="11">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="10">
         <v>0</v>
       </c>
       <c r="D14" s="10">
         <v>0</v>
       </c>
       <c r="E14" s="10">
         <v>29834</v>
       </c>
       <c r="F14" s="10">
         <v>68</v>
       </c>
       <c r="G14" s="10">
         <v>64</v>
       </c>
       <c r="H14" s="10">
         <v>92</v>
       </c>
       <c r="I14" s="10">
         <v>85</v>
       </c>
-    </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J14" s="11">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="9">
         <v>45855</v>
       </c>
       <c r="C15" s="10">
         <v>44083</v>
       </c>
       <c r="D15" s="10">
         <v>158982</v>
       </c>
       <c r="E15" s="10">
         <v>305197</v>
       </c>
       <c r="F15" s="10">
         <v>780189</v>
       </c>
       <c r="G15" s="10">
         <v>402463</v>
       </c>
       <c r="H15" s="10">
         <v>481991</v>
       </c>
       <c r="I15" s="10">
         <v>416945</v>
       </c>
-    </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J15" s="11">
+        <v>413340</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="9">
         <v>11546</v>
       </c>
       <c r="C16" s="10">
         <v>2994</v>
       </c>
       <c r="D16" s="10">
         <v>62557</v>
       </c>
       <c r="E16" s="10">
         <v>199760</v>
       </c>
       <c r="F16" s="10">
         <v>286032</v>
       </c>
       <c r="G16" s="10">
         <v>290246</v>
       </c>
       <c r="H16" s="10">
         <v>310481</v>
       </c>
       <c r="I16" s="10">
         <v>347027</v>
       </c>
-    </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J16" s="11">
+        <v>371703</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="9">
         <v>-292419</v>
       </c>
       <c r="C17" s="10">
         <v>-541089</v>
       </c>
       <c r="D17" s="10">
         <v>-320513</v>
       </c>
       <c r="E17" s="10">
         <v>-405930</v>
       </c>
       <c r="F17" s="10">
         <v>-203197</v>
       </c>
       <c r="G17" s="10">
         <v>-80537</v>
       </c>
       <c r="H17" s="10">
         <v>108998</v>
       </c>
       <c r="I17" s="10">
         <v>24233</v>
       </c>
-    </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J17" s="11">
+        <v>29198</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="9">
         <v>362286</v>
       </c>
       <c r="C18" s="10">
         <v>413213</v>
       </c>
       <c r="D18" s="10">
         <v>375608</v>
       </c>
       <c r="E18" s="10">
         <v>438702</v>
       </c>
       <c r="F18" s="10">
         <v>444212</v>
       </c>
       <c r="G18" s="10">
         <v>437048</v>
       </c>
       <c r="H18" s="10">
         <v>431680</v>
       </c>
       <c r="I18" s="10">
         <v>451192</v>
       </c>
-    </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J18" s="11">
+        <v>452914</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
         <v>362286</v>
       </c>
       <c r="C19" s="10">
         <v>413213</v>
       </c>
       <c r="D19" s="10">
         <v>375608</v>
       </c>
       <c r="E19" s="10">
         <v>438702</v>
       </c>
       <c r="F19" s="10">
         <v>444212</v>
       </c>
       <c r="G19" s="10">
         <v>437048</v>
       </c>
       <c r="H19" s="10">
         <v>431680</v>
       </c>
       <c r="I19" s="10">
         <v>451192</v>
       </c>
-    </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J19" s="11">
+        <v>452914</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>0</v>
       </c>
       <c r="D20" s="10">
         <v>0</v>
       </c>
       <c r="E20" s="10">
         <v>0</v>
       </c>
       <c r="F20" s="10">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <v>0</v>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J20" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
         <v>654706</v>
       </c>
       <c r="C21" s="10">
         <v>954302</v>
       </c>
       <c r="D21" s="10">
         <v>696121</v>
       </c>
       <c r="E21" s="10">
         <v>844632</v>
       </c>
       <c r="F21" s="10">
         <v>647409</v>
       </c>
       <c r="G21" s="10">
         <v>517585</v>
       </c>
       <c r="H21" s="10">
         <v>322682</v>
       </c>
       <c r="I21" s="10">
         <v>426959</v>
       </c>
-    </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J21" s="11">
+        <v>423716</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="9">
         <v>830</v>
       </c>
       <c r="C22" s="10">
         <v>875</v>
       </c>
       <c r="D22" s="10">
         <v>1424</v>
       </c>
       <c r="E22" s="10">
         <v>1845</v>
       </c>
       <c r="F22" s="10">
         <v>2839</v>
       </c>
       <c r="G22" s="10">
         <v>2575</v>
       </c>
       <c r="H22" s="10">
         <v>2579</v>
       </c>
       <c r="I22" s="10">
         <v>2521</v>
       </c>
-    </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J22" s="11">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="9">
         <v>184106</v>
       </c>
       <c r="C23" s="10">
         <v>382452</v>
       </c>
       <c r="D23" s="10">
         <v>338846</v>
       </c>
       <c r="E23" s="10">
         <v>499359</v>
       </c>
       <c r="F23" s="10">
         <v>352463</v>
       </c>
       <c r="G23" s="10">
         <v>365527</v>
       </c>
       <c r="H23" s="10">
         <v>209821</v>
       </c>
       <c r="I23" s="10">
         <v>310241</v>
       </c>
-    </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J23" s="11">
+        <v>304374</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="9">
         <v>462845</v>
       </c>
       <c r="C24" s="10">
         <v>567149</v>
       </c>
       <c r="D24" s="10">
         <v>353516</v>
       </c>
       <c r="E24" s="10">
         <v>337681</v>
       </c>
       <c r="F24" s="10">
         <v>285781</v>
       </c>
       <c r="G24" s="10">
         <v>145659</v>
       </c>
       <c r="H24" s="10">
         <v>106442</v>
       </c>
       <c r="I24" s="10">
         <v>110785</v>
       </c>
-    </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J24" s="11">
+        <v>114383</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="9">
         <v>6925</v>
       </c>
       <c r="C25" s="10">
         <v>3827</v>
       </c>
       <c r="D25" s="10">
         <v>2333</v>
       </c>
       <c r="E25" s="10">
         <v>5747</v>
       </c>
       <c r="F25" s="10">
         <v>6326</v>
       </c>
       <c r="G25" s="10">
         <v>3823</v>
       </c>
       <c r="H25" s="10">
         <v>3840</v>
       </c>
       <c r="I25" s="10">
         <v>3413</v>
       </c>
-    </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J25" s="11">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="9">
         <v>68755</v>
       </c>
       <c r="C26" s="10">
         <v>73599</v>
       </c>
       <c r="D26" s="10">
         <v>77344</v>
       </c>
       <c r="E26" s="10">
         <v>80300</v>
       </c>
       <c r="F26" s="10">
         <v>82183</v>
       </c>
       <c r="G26" s="10">
         <v>85067</v>
       </c>
       <c r="H26" s="10">
         <v>86831</v>
       </c>
       <c r="I26" s="10">
         <v>88487</v>
       </c>
-    </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J26" s="11">
+        <v>91007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="9">
         <v>3030</v>
       </c>
       <c r="C27" s="10">
         <v>3054</v>
       </c>
       <c r="D27" s="10">
         <v>3089</v>
       </c>
       <c r="E27" s="10">
         <v>4253</v>
       </c>
       <c r="F27" s="10">
         <v>4310</v>
       </c>
       <c r="G27" s="10">
         <v>4385</v>
       </c>
       <c r="H27" s="10">
         <v>3321</v>
       </c>
       <c r="I27" s="10">
         <v>3175</v>
       </c>
-    </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J27" s="11">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="9">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>1</v>
       </c>
       <c r="D28" s="10">
         <v>0</v>
       </c>
       <c r="E28" s="10">
         <v>1000</v>
       </c>
       <c r="F28" s="10">
         <v>1002</v>
       </c>
       <c r="G28" s="10">
         <v>1003</v>
       </c>
       <c r="H28" s="10">
         <v>0</v>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J28" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="10">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="10">
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="10">
         <v>0</v>
       </c>
       <c r="D30" s="10">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="10">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <v>0</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J30" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="10">
         <v>0</v>
       </c>
       <c r="D31" s="10">
         <v>0</v>
       </c>
       <c r="E31" s="10">
         <v>86</v>
       </c>
       <c r="F31" s="10">
         <v>125</v>
       </c>
       <c r="G31" s="10">
         <v>153</v>
       </c>
       <c r="H31" s="10">
         <v>227</v>
       </c>
       <c r="I31" s="10">
         <v>276</v>
       </c>
-    </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J31" s="11">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="9">
         <v>3029</v>
       </c>
       <c r="C32" s="10">
         <v>3054</v>
       </c>
       <c r="D32" s="10">
         <v>3089</v>
       </c>
       <c r="E32" s="10">
         <v>3167</v>
       </c>
       <c r="F32" s="10">
         <v>3183</v>
       </c>
       <c r="G32" s="10">
         <v>3229</v>
       </c>
       <c r="H32" s="10">
         <v>3094</v>
       </c>
       <c r="I32" s="10">
         <v>2899</v>
       </c>
-    </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J32" s="11">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="9">
         <v>1937198</v>
       </c>
       <c r="C33" s="10">
         <v>2000713</v>
       </c>
       <c r="D33" s="10">
         <v>2071452</v>
       </c>
       <c r="E33" s="10">
         <v>2331593</v>
       </c>
       <c r="F33" s="10">
         <v>2580312</v>
       </c>
       <c r="G33" s="10">
         <v>2547551</v>
       </c>
       <c r="H33" s="10">
         <v>2638409</v>
       </c>
       <c r="I33" s="10">
         <v>2780768</v>
       </c>
-    </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J33" s="11">
+        <v>2963709</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="9">
         <v>1802003</v>
       </c>
       <c r="C34" s="10">
         <v>1856877</v>
       </c>
       <c r="D34" s="10">
         <v>1935459</v>
       </c>
       <c r="E34" s="10">
         <v>2172904</v>
       </c>
       <c r="F34" s="10">
         <v>2398721</v>
       </c>
       <c r="G34" s="10">
         <v>2405991</v>
       </c>
       <c r="H34" s="10">
         <v>2506671</v>
       </c>
       <c r="I34" s="10">
         <v>2659692</v>
       </c>
-    </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J34" s="11">
+        <v>2835557</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9">
         <v>1734078</v>
       </c>
       <c r="C35" s="10">
         <v>1784153</v>
       </c>
       <c r="D35" s="10">
         <v>1859539</v>
       </c>
       <c r="E35" s="10">
         <v>2094450</v>
       </c>
       <c r="F35" s="10">
         <v>2319376</v>
       </c>
       <c r="G35" s="10">
         <v>2323500</v>
       </c>
       <c r="H35" s="10">
         <v>2422419</v>
       </c>
       <c r="I35" s="10">
         <v>2573725</v>
       </c>
-    </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J35" s="11">
+        <v>2746755</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9">
         <v>68755</v>
       </c>
       <c r="C36" s="10">
         <v>73599</v>
       </c>
       <c r="D36" s="10">
         <v>77344</v>
       </c>
       <c r="E36" s="10">
         <v>80300</v>
       </c>
       <c r="F36" s="10">
         <v>82183</v>
       </c>
       <c r="G36" s="10">
         <v>85067</v>
       </c>
       <c r="H36" s="10">
         <v>86831</v>
       </c>
       <c r="I36" s="10">
         <v>88487</v>
       </c>
-    </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J36" s="11">
+        <v>91007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="9">
         <v>830</v>
       </c>
       <c r="C37" s="10">
         <v>875</v>
       </c>
       <c r="D37" s="10">
         <v>1424</v>
       </c>
       <c r="E37" s="10">
         <v>1845</v>
       </c>
       <c r="F37" s="10">
         <v>2839</v>
       </c>
       <c r="G37" s="10">
         <v>2575</v>
       </c>
       <c r="H37" s="10">
         <v>2579</v>
       </c>
       <c r="I37" s="10">
         <v>2521</v>
       </c>
-    </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J37" s="11">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="9">
         <v>130221</v>
       </c>
       <c r="C38" s="10">
         <v>141929</v>
       </c>
       <c r="D38" s="10">
         <v>135192</v>
       </c>
       <c r="E38" s="10">
         <v>157628</v>
       </c>
       <c r="F38" s="10">
         <v>180730</v>
       </c>
       <c r="G38" s="10">
         <v>141010</v>
       </c>
       <c r="H38" s="10">
         <v>130953</v>
       </c>
       <c r="I38" s="10">
         <v>120146</v>
       </c>
-    </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J38" s="11">
+        <v>126922</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="9">
         <v>4974</v>
       </c>
       <c r="C39" s="10">
         <v>1907</v>
       </c>
       <c r="D39" s="10">
         <v>801</v>
       </c>
       <c r="E39" s="10">
         <v>1060</v>
       </c>
       <c r="F39" s="10">
         <v>862</v>
       </c>
       <c r="G39" s="10">
         <v>549</v>
       </c>
       <c r="H39" s="10">
         <v>785</v>
       </c>
       <c r="I39" s="10">
         <v>930</v>
       </c>
-    </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J39" s="11">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9">
         <v>27675</v>
       </c>
       <c r="C40" s="10">
         <v>23477</v>
       </c>
       <c r="D40" s="10">
         <v>17426</v>
       </c>
       <c r="E40" s="10">
         <v>28600</v>
       </c>
       <c r="F40" s="10">
         <v>0</v>
       </c>
       <c r="G40" s="10">
         <v>16481</v>
       </c>
       <c r="H40" s="10">
         <v>10992</v>
       </c>
       <c r="I40" s="10">
         <v>9871</v>
       </c>
-    </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J40" s="11">
+        <v>9080</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="9">
         <v>2354413</v>
       </c>
       <c r="C41" s="10">
         <v>2708990</v>
       </c>
       <c r="D41" s="10">
         <v>3264371</v>
       </c>
       <c r="E41" s="10">
         <v>2980577</v>
       </c>
       <c r="F41" s="10">
         <v>2510177</v>
       </c>
       <c r="G41" s="10">
         <v>2162612</v>
       </c>
       <c r="H41" s="10">
         <v>2103501</v>
       </c>
       <c r="I41" s="10">
         <v>2269004</v>
       </c>
-    </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J41" s="11">
+        <v>2595246</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="9">
         <v>2059204</v>
       </c>
       <c r="C42" s="10">
         <v>1714455</v>
       </c>
       <c r="D42" s="10">
         <v>1888883</v>
       </c>
       <c r="E42" s="10">
         <v>2493278</v>
       </c>
       <c r="F42" s="10">
         <v>2487956</v>
       </c>
       <c r="G42" s="10">
         <v>2526384</v>
       </c>
       <c r="H42" s="10">
         <v>2753173</v>
       </c>
       <c r="I42" s="10">
         <v>2746297</v>
       </c>
-    </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J42" s="11">
+        <v>2765756</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="9">
         <v>133</v>
       </c>
       <c r="C43" s="10">
         <v>58</v>
       </c>
       <c r="D43" s="10">
         <v>39</v>
       </c>
       <c r="E43" s="10">
         <v>22</v>
       </c>
       <c r="F43" s="10">
         <v>12</v>
       </c>
       <c r="G43" s="10">
         <v>6</v>
       </c>
       <c r="H43" s="10">
         <v>43</v>
       </c>
       <c r="I43" s="10">
         <v>21</v>
       </c>
-    </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J43" s="11">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="9">
         <v>-241849</v>
       </c>
       <c r="C44" s="10">
         <v>-430614</v>
       </c>
       <c r="D44" s="10">
         <v>-810237</v>
       </c>
       <c r="E44" s="10">
         <v>-316043</v>
       </c>
       <c r="F44" s="10">
         <v>498954</v>
       </c>
       <c r="G44" s="10">
         <v>175972</v>
       </c>
       <c r="H44" s="10">
         <v>449239</v>
       </c>
       <c r="I44" s="10">
         <v>517992</v>
       </c>
-    </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J44" s="11">
+        <v>858505</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="11">
         <v>5665</v>
       </c>
       <c r="C45" s="10">
         <v>23300</v>
       </c>
       <c r="D45" s="10">
         <v>7834</v>
       </c>
       <c r="E45" s="10">
         <v>39610</v>
       </c>
       <c r="F45" s="10">
         <v>6547</v>
       </c>
       <c r="G45" s="10">
         <v>79915</v>
       </c>
       <c r="H45" s="10">
         <v>43527</v>
       </c>
       <c r="I45" s="10">
         <v>-11571</v>
       </c>
-    </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J45" s="11">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>