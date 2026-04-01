--- v0 (2025-10-27)
+++ v1 (2026-04-01)
@@ -1,194 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9FFE207-B919-40E2-A9AB-03ECC7CD9912}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29997CBE-431D-4F94-A775-0068242A24BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="25">
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>ชื่อรายการไทย</t>
   </si>
   <si>
     <t>รายละเอียด</t>
   </si>
   <si>
     <t>ประเภทข้อมูล</t>
   </si>
   <si>
     <t>ข้อมูลสถิติ</t>
   </si>
   <si>
     <t>ชื่อชุดข้อมูล</t>
   </si>
   <si>
-    <t>สินทรัพย์และหนี้สินที่สำคัญของธนาคารพาณิชย์</t>
+    <t>เงินสำรองระหว่างประเทศ</t>
   </si>
   <si>
     <t>องค์กร</t>
   </si>
   <si>
     <t>ธนาคารแห่งประเทศไทย กระทรวงการคลัง</t>
   </si>
   <si>
     <t>ชื่อผู้ติดต่อ</t>
   </si>
   <si>
     <t>อีเมลผู้ติดต่อ</t>
   </si>
   <si>
     <t>คำสำคัญ</t>
   </si>
   <si>
-    <t>สินทรัพย์และหนี้สินที่สำคัญ, ธนาคารพาณิชย์</t>
-[...1 lines deleted...]
-  <si>
     <t>วัตถุประสงค์</t>
   </si>
   <si>
     <t>หน่วยความถี่ของการปรับปรุงข้อมูล</t>
   </si>
   <si>
     <t>ขอบเขตเชิงภูมิศาสตร์หรือเชิงพื้นที่</t>
   </si>
   <si>
     <t>ประเทศ</t>
   </si>
   <si>
     <t>แหล่งที่มา</t>
   </si>
   <si>
     <t>รูปแบบการเก็บข้อมูล</t>
   </si>
   <si>
     <t>XLS</t>
   </si>
   <si>
     <t>ข้อมูลสาธารณะ</t>
   </si>
   <si>
     <t>สัญญาอนุญาตให้ใช้ข้อมูล</t>
   </si>
   <si>
     <t>License not specified</t>
   </si>
   <si>
+    <t>ปี</t>
+  </si>
+  <si>
     <t>ค่าความถี่ของการปรับปรุงข้อมูล</t>
   </si>
   <si>
-    <t>ปี</t>
-[...2 lines deleted...]
-    <t>หมวดหมู่ข้อมูลตามธรรมาภิบาลข้อมูลภาครัฐ</t>
+    <t>หมวดหมู่ข้อมูลตามธรรมาภิบาลภาครัฐ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="14"/>
+      <name val="AngsanaUPC"/>
+      <charset val="222"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="AngsanaUPC"/>
+      <family val="1"/>
       <charset val="222"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -231,106 +228,108 @@
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-    </xf>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...3 lines deleted...]
-    </xf>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="5">
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{D7F796F0-FF8C-42DC-BAF1-63F2076656C9}"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Normal 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{E83C506F-85BE-4B63-B280-6B5F324F6CC0}"/>
+    <cellStyle name="Normal 3" xfId="3" xr:uid="{35EAF34D-ECAA-4B6A-AB19-0BD29DC42D69}"/>
+    <cellStyle name="ปกติ_Input" xfId="4" xr:uid="{9F3EA034-FF1A-434A-A236-9B92403C0A6B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -591,59 +590,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42776A42-AF11-4F30-BEFD-53639F659C0D}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="38.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="35.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="52.7109375" style="2" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="8.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="30.5703125" style="2" customWidth="1"/>
     <col min="259" max="259" width="52.7109375" style="2" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="8.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="30.5703125" style="2" customWidth="1"/>
     <col min="515" max="515" width="52.7109375" style="2" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="8.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="30.5703125" style="2" customWidth="1"/>
     <col min="771" max="771" width="52.7109375" style="2" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="8.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="30.5703125" style="2" customWidth="1"/>
     <col min="1027" max="1027" width="52.7109375" style="2" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="8.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="30.5703125" style="2" customWidth="1"/>
     <col min="1283" max="1283" width="52.7109375" style="2" customWidth="1"/>
     <col min="1284" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="8.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="30.5703125" style="2" customWidth="1"/>
     <col min="1539" max="1539" width="52.7109375" style="2" customWidth="1"/>
@@ -867,203 +866,201 @@
     <col min="15617" max="15617" width="8.28515625" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="30.5703125" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="52.7109375" style="2" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="8.28515625" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="30.5703125" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="52.7109375" style="2" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="8.28515625" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="30.5703125" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="52.7109375" style="2" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="24" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="6" customFormat="1" ht="48" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:3" s="6" customFormat="1" ht="48" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7">
         <v>3</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7">
         <v>4</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="9"/>
     </row>
-    <row r="6" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" s="7">
         <v>5</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="9"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="C6" s="10"/>
+    </row>
+    <row r="7" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="10" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="C7" s="5"/>
+    </row>
+    <row r="8" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7">
         <v>7</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="C8" s="11"/>
+    </row>
+    <row r="9" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>8</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="C9" s="8"/>
+    </row>
+    <row r="10" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
         <v>9.1</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
         <v>9.1999999999999993</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="5">
+      <c r="C11" s="12">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
         <v>10</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="11" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    </row>
+    <row r="13" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
         <v>11</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-    <row r="14" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="C13" s="5"/>
+    </row>
+    <row r="14" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" s="7">
         <v>12</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="9" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:3" s="6" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="7">
         <v>13</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A16" s="14">
+        <v>14</v>
+      </c>
+      <c r="B16" s="15" t="s">
         <v>20</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="13" t="s">
+      <c r="C16" s="16" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>