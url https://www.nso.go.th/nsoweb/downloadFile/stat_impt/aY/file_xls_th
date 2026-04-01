--- v0 (2025-10-27)
+++ v1 (2026-04-01)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4E1315B-7515-4A9F-BEDD-97AC3886F8B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B07B199-DF25-4A8F-9AC3-C4A878D4EB62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-30" yWindow="0" windowWidth="12255" windowHeight="12870" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11805" yWindow="15" windowWidth="12390" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>ประเภทเงินสำรอง</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>2558</t>
   </si>
@@ -85,51 +85,51 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ที่มา:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ธนาคารแห่งประเทศไทย กระทรวงการคลัง</t>
     </r>
   </si>
   <si>
-    <t>เงินสำรองระหว่างประเทศ พ.ศ. 2555 - 2565</t>
+    <t>เงินสำรองระหว่างประเทศ พ.ศ. 2555 - 2567</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -581,363 +581,410 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M10"/>
+  <dimension ref="A1:O10"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40.140625" style="1" customWidth="1"/>
-    <col min="2" max="12" width="11.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="11" width="11.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="19" width="10.28515625" style="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
+      <c r="N1" s="15"/>
+      <c r="O1" s="15"/>
     </row>
-    <row r="2" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
     </row>
-    <row r="3" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="12">
         <v>2563</v>
       </c>
       <c r="K3" s="12">
         <v>2564</v>
       </c>
       <c r="L3" s="12">
         <v>2565</v>
       </c>
+      <c r="M3" s="12">
+        <v>2566</v>
+      </c>
+      <c r="N3" s="12">
+        <v>2567</v>
+      </c>
     </row>
-    <row r="4" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="6">
         <v>181607.96</v>
       </c>
       <c r="C4" s="6">
         <v>167232.53</v>
       </c>
       <c r="D4" s="6">
         <v>157107.6</v>
       </c>
       <c r="E4" s="6">
         <v>156513.95000000001</v>
       </c>
       <c r="F4" s="6">
         <v>171853.24</v>
       </c>
       <c r="G4" s="6">
         <v>202562.31</v>
       </c>
       <c r="H4" s="6">
         <v>205641.07</v>
       </c>
       <c r="I4" s="7">
         <v>209910.75</v>
       </c>
       <c r="J4" s="7">
         <v>258134.37</v>
       </c>
       <c r="K4" s="7">
         <v>245996.75999999998</v>
       </c>
       <c r="L4" s="7">
         <v>216632.53999999998</v>
       </c>
+      <c r="M4" s="7">
+        <v>224483.89</v>
+      </c>
+      <c r="N4" s="7">
+        <v>237045.76000000001</v>
+      </c>
     </row>
-    <row r="5" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
     </row>
-    <row r="6" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="6">
         <v>8281.74</v>
       </c>
       <c r="C6" s="6">
         <v>5960.81</v>
       </c>
       <c r="D6" s="6">
         <v>5854.2</v>
       </c>
       <c r="E6" s="6">
         <v>5247.99</v>
       </c>
       <c r="F6" s="6">
         <v>5696.04</v>
       </c>
       <c r="G6" s="6">
         <v>6441.69</v>
       </c>
       <c r="H6" s="6">
         <v>6344.64</v>
       </c>
       <c r="I6" s="7">
         <v>6533.2</v>
       </c>
       <c r="J6" s="7">
         <v>9384.74</v>
       </c>
       <c r="K6" s="7">
         <v>14247.55</v>
       </c>
       <c r="L6" s="7">
         <v>14322.87</v>
       </c>
+      <c r="M6" s="7">
+        <v>16192.41</v>
+      </c>
+      <c r="N6" s="7">
+        <v>19792.490000000002</v>
+      </c>
     </row>
-    <row r="7" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="6">
         <v>1495.26</v>
       </c>
       <c r="C7" s="6">
         <v>1443.68</v>
       </c>
       <c r="D7" s="6">
         <v>1411.99</v>
       </c>
       <c r="E7" s="6">
         <v>1350.77</v>
       </c>
       <c r="F7" s="6">
         <v>1310.7</v>
       </c>
       <c r="G7" s="6">
         <v>1391.5</v>
       </c>
       <c r="H7" s="6">
         <v>1365.89</v>
       </c>
       <c r="I7" s="7">
         <v>1375.62</v>
       </c>
       <c r="J7" s="7">
         <v>1429.41</v>
       </c>
       <c r="K7" s="7">
         <v>5704.87</v>
       </c>
       <c r="L7" s="7">
         <v>5457.48</v>
       </c>
+      <c r="M7" s="7">
+        <v>5527.02</v>
+      </c>
+      <c r="N7" s="7">
+        <v>5404.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="6">
         <v>724.98</v>
       </c>
       <c r="C8" s="6">
         <v>805.7</v>
       </c>
       <c r="D8" s="6">
         <v>777.16</v>
       </c>
       <c r="E8" s="6">
         <v>624.28</v>
       </c>
       <c r="F8" s="6">
         <v>698.06</v>
       </c>
       <c r="G8" s="6">
         <v>680.69</v>
       </c>
       <c r="H8" s="6">
         <v>900.07</v>
       </c>
       <c r="I8" s="7">
         <v>864.46</v>
       </c>
       <c r="J8" s="7">
         <v>1286.6600000000001</v>
       </c>
       <c r="K8" s="7">
         <v>1240.44</v>
       </c>
       <c r="L8" s="7">
         <v>1270.01</v>
       </c>
+      <c r="M8" s="7">
+        <v>1207.75</v>
+      </c>
+      <c r="N8" s="7">
+        <v>1060.0999999999999</v>
+      </c>
     </row>
-    <row r="9" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="9">
         <v>171105.98</v>
       </c>
       <c r="C9" s="9">
         <v>159022.34</v>
       </c>
       <c r="D9" s="9">
         <v>149064.25</v>
       </c>
       <c r="E9" s="9">
         <v>149290.91</v>
       </c>
       <c r="F9" s="9">
         <v>164148.44</v>
       </c>
       <c r="G9" s="9">
         <v>194048.43</v>
       </c>
       <c r="H9" s="9">
         <v>197030.47</v>
       </c>
       <c r="I9" s="10">
         <v>201137.47</v>
       </c>
       <c r="J9" s="10">
         <v>246033.56</v>
       </c>
       <c r="K9" s="10">
         <v>224803.9</v>
       </c>
       <c r="L9" s="10">
         <v>195582.18</v>
       </c>
+      <c r="M9" s="10">
+        <v>201556.71</v>
+      </c>
+      <c r="N9" s="10">
+        <v>210788.67</v>
+      </c>
     </row>
-    <row r="10" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A10:O10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ข้อมูล</vt:lpstr>
     </vt:vector>