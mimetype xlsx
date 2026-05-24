--- v0 (2025-10-02)
+++ v1 (2026-05-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NSO\Desktop\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11202\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11202\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{948119D4-1F89-4900-B624-43EAD9C5BD78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5BCE31B-B909-42A6-92D8-C7F88FFD3DBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="720" windowWidth="11775" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7545" yWindow="330" windowWidth="12810" windowHeight="12015" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="94">
   <si>
     <t>Chiang Mai Province</t>
   </si>
   <si>
     <t>Chiang Rai Province</t>
   </si>
   <si>
     <t>Phetchaburi Province</t>
   </si>
   <si>
     <t>Phetchabun Province</t>
   </si>
   <si>
     <t>Loei Province</t>
   </si>
@@ -336,51 +336,51 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Source:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Department of Provincial Administration, Ministry of Interior</t>
     </r>
   </si>
   <si>
-    <t>Number of Population from Registration by Sex, Area, Density, House, Region and Province: 2012 - 2024</t>
+    <t>Number of Population from Registration by Sex, Area, Density, House, Region and Province: 2012 - 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -827,22954 +827,24433 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P496"/>
+  <dimension ref="A1:Q496"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="L1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="P4" sqref="P4"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="R9" sqref="R9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="10" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="10" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="10" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="10" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="10" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="12" customWidth="1"/>
-    <col min="12" max="16" width="10.85546875" customWidth="1"/>
+    <col min="12" max="17" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1">
+    <row r="1" spans="1:17" ht="15" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
-    <row r="2" spans="1:16" ht="14.25" customHeight="1">
+    <row r="2" spans="1:17" ht="14.25" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>91</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>88</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>90</v>
       </c>
       <c r="D3" s="12">
         <v>2012</v>
       </c>
       <c r="E3" s="12">
         <v>2013</v>
       </c>
       <c r="F3" s="12">
         <v>2014</v>
       </c>
       <c r="G3" s="12">
         <v>2015</v>
       </c>
       <c r="H3" s="12">
         <v>2016</v>
       </c>
       <c r="I3" s="12">
         <v>2017</v>
       </c>
       <c r="J3" s="12">
         <v>2018</v>
       </c>
       <c r="K3" s="12">
         <v>2019</v>
       </c>
       <c r="L3" s="12">
         <v>2020</v>
       </c>
       <c r="M3" s="12">
         <v>2021</v>
       </c>
       <c r="N3" s="12">
         <v>2022</v>
       </c>
       <c r="O3" s="12">
         <v>2023</v>
       </c>
       <c r="P3" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="4">
         <v>64456695</v>
       </c>
       <c r="E4" s="4">
         <v>64785909</v>
       </c>
       <c r="F4" s="4">
         <v>65124716</v>
       </c>
       <c r="G4" s="4">
         <v>65729098</v>
       </c>
       <c r="H4" s="4">
         <v>65931550</v>
       </c>
       <c r="I4" s="4">
         <v>66188503</v>
       </c>
       <c r="J4" s="4">
         <v>66413979</v>
       </c>
       <c r="K4" s="4">
         <v>66558935</v>
       </c>
       <c r="L4" s="4">
         <v>66186727</v>
       </c>
       <c r="M4" s="4">
         <v>66171439</v>
       </c>
       <c r="N4" s="4">
         <v>66090475</v>
       </c>
       <c r="O4" s="4">
         <v>66052615</v>
       </c>
       <c r="P4" s="4">
         <v>65951210</v>
       </c>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4" s="4">
+        <v>65809011</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" s="7"/>
       <c r="B5" s="17"/>
       <c r="C5" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D5" s="4">
         <v>31700727</v>
       </c>
       <c r="E5" s="4">
         <v>31845971</v>
       </c>
       <c r="F5" s="4">
         <v>31999008</v>
       </c>
       <c r="G5" s="4">
         <v>32280886</v>
       </c>
       <c r="H5" s="4">
         <v>32357808</v>
       </c>
       <c r="I5" s="4">
         <v>32464906</v>
       </c>
       <c r="J5" s="4">
         <v>32556271</v>
       </c>
       <c r="K5" s="4">
         <v>32605100</v>
       </c>
       <c r="L5" s="4">
         <v>32375532</v>
       </c>
       <c r="M5" s="4">
         <v>32339118</v>
       </c>
       <c r="N5" s="4">
         <v>32270615</v>
       </c>
       <c r="O5" s="4">
         <v>32224008</v>
       </c>
       <c r="P5" s="4">
         <v>32145282</v>
       </c>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5" s="4">
+        <v>32045088</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" s="7"/>
       <c r="B6" s="17"/>
       <c r="C6" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D6" s="4">
         <v>32755968</v>
       </c>
       <c r="E6" s="4">
         <v>32939938</v>
       </c>
       <c r="F6" s="4">
         <v>33125708</v>
       </c>
       <c r="G6" s="4">
         <v>33448212</v>
       </c>
       <c r="H6" s="4">
         <v>33573742</v>
       </c>
       <c r="I6" s="4">
         <v>33723597</v>
       </c>
       <c r="J6" s="4">
         <v>33857708</v>
       </c>
       <c r="K6" s="4">
         <v>33953835</v>
       </c>
       <c r="L6" s="4">
         <v>33811195</v>
       </c>
       <c r="M6" s="4">
         <v>33832321</v>
       </c>
       <c r="N6" s="4">
         <v>33819860</v>
       </c>
       <c r="O6" s="4">
         <v>33828607</v>
       </c>
       <c r="P6" s="4">
         <v>33805928</v>
       </c>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6" s="4">
+        <v>33763923</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="7"/>
       <c r="B7" s="17"/>
       <c r="C7" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="E7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="F7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="G7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="H7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="I7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="J7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="K7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="L7" s="4">
         <v>513139.53599999996</v>
       </c>
       <c r="M7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="N7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="O7" s="4">
         <v>513139.53600000002</v>
       </c>
       <c r="P7" s="4">
         <v>513139.53600000002</v>
       </c>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7" s="4">
+        <v>513139.53600000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="7"/>
       <c r="B8" s="17"/>
       <c r="C8" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D8" s="9">
         <v>125.61241237120301</v>
       </c>
       <c r="E8" s="9">
         <v>126.25398055471599</v>
       </c>
       <c r="F8" s="9">
         <v>126.914243458333</v>
       </c>
       <c r="G8" s="9">
         <v>128.09205564702401</v>
       </c>
       <c r="H8" s="9">
         <v>128.48659160809601</v>
       </c>
       <c r="I8" s="9">
         <v>128.98733844589199</v>
       </c>
       <c r="J8" s="9">
         <v>129.426743294245</v>
       </c>
       <c r="K8" s="9">
         <v>129.70923175952672</v>
       </c>
       <c r="L8" s="9">
         <v>128.98387739899272</v>
       </c>
       <c r="M8" s="9">
         <v>128.95408433311596</v>
       </c>
       <c r="N8" s="9">
         <v>128.79630268831986</v>
       </c>
       <c r="O8" s="9">
         <v>128.72</v>
       </c>
       <c r="P8" s="9">
         <v>128.52000000000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8" s="9">
+        <v>128.52000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="8"/>
       <c r="B9" s="18"/>
       <c r="C9" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D9" s="4">
         <v>22836819</v>
       </c>
       <c r="E9" s="4">
         <v>23466417</v>
       </c>
       <c r="F9" s="4">
         <v>24091404</v>
       </c>
       <c r="G9" s="4">
         <v>24712420</v>
       </c>
       <c r="H9" s="4">
         <v>25233077</v>
       </c>
       <c r="I9" s="4">
         <v>25723807</v>
       </c>
       <c r="J9" s="4">
         <v>26208994</v>
       </c>
       <c r="K9" s="4">
         <v>26713936</v>
       </c>
       <c r="L9" s="4">
         <v>27224743</v>
       </c>
       <c r="M9" s="4">
         <v>27708635</v>
       </c>
       <c r="N9" s="4">
         <v>28188470</v>
       </c>
       <c r="O9" s="4">
         <v>28675857</v>
       </c>
       <c r="P9" s="4">
         <v>29128519</v>
       </c>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9" s="4">
+        <v>29540110</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D10" s="4">
         <v>5673560</v>
       </c>
       <c r="E10" s="4">
         <v>5686252</v>
       </c>
       <c r="F10" s="4">
         <v>5692284</v>
       </c>
       <c r="G10" s="4">
         <v>5696409</v>
       </c>
       <c r="H10" s="4">
         <v>5686646</v>
       </c>
       <c r="I10" s="4">
         <v>5682415</v>
       </c>
       <c r="J10" s="4">
         <v>5676648</v>
       </c>
       <c r="K10" s="4">
         <v>5666264</v>
       </c>
       <c r="L10" s="4">
         <v>5588222</v>
       </c>
       <c r="M10" s="4">
         <v>5527994</v>
       </c>
       <c r="N10" s="4">
         <v>5494932</v>
       </c>
       <c r="O10" s="4">
         <v>5471588</v>
       </c>
       <c r="P10" s="4">
         <v>5455020</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10" s="4">
+        <v>5422568</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" s="7"/>
       <c r="B11" s="17"/>
       <c r="C11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D11" s="4">
         <v>2690754</v>
       </c>
       <c r="E11" s="4">
         <v>2694921</v>
       </c>
       <c r="F11" s="4">
         <v>2695519</v>
       </c>
       <c r="G11" s="4">
         <v>2695051</v>
       </c>
       <c r="H11" s="4">
         <v>2687253</v>
       </c>
       <c r="I11" s="4">
         <v>2682962</v>
       </c>
       <c r="J11" s="4">
         <v>2679453</v>
       </c>
       <c r="K11" s="4">
         <v>2669316</v>
       </c>
       <c r="L11" s="4">
         <v>2625938</v>
       </c>
       <c r="M11" s="4">
         <v>2592292</v>
       </c>
       <c r="N11" s="4">
         <v>2571974</v>
       </c>
       <c r="O11" s="4">
         <v>2555426</v>
       </c>
       <c r="P11" s="4">
         <v>2544400</v>
       </c>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11" s="4">
+        <v>2526272</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" s="7"/>
       <c r="B12" s="17"/>
       <c r="C12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D12" s="4">
         <v>2982806</v>
       </c>
       <c r="E12" s="4">
         <v>2991331</v>
       </c>
       <c r="F12" s="4">
         <v>2996765</v>
       </c>
       <c r="G12" s="4">
         <v>3001358</v>
       </c>
       <c r="H12" s="4">
         <v>2999393</v>
       </c>
       <c r="I12" s="4">
         <v>2999453</v>
       </c>
       <c r="J12" s="4">
         <v>2997195</v>
       </c>
       <c r="K12" s="4">
         <v>2996948</v>
       </c>
       <c r="L12" s="4">
         <v>2962284</v>
       </c>
       <c r="M12" s="4">
         <v>2935702</v>
       </c>
       <c r="N12" s="4">
         <v>2922958</v>
       </c>
       <c r="O12" s="4">
         <v>2916162</v>
       </c>
       <c r="P12" s="4">
         <v>2910620</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12" s="4">
+        <v>2896296</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" s="7"/>
       <c r="B13" s="17"/>
       <c r="C13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="E13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="F13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="G13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="H13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="I13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="J13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="K13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="L13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="M13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="N13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="O13" s="4">
         <v>1568.7370000000001</v>
       </c>
       <c r="P13" s="4">
         <v>1568.7370000000001</v>
       </c>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13" s="4">
+        <v>1568.7370000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" s="7"/>
       <c r="B14" s="17"/>
       <c r="C14" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D14" s="9">
         <v>3616.6419227697202</v>
       </c>
       <c r="E14" s="9">
         <v>3624.7325077434898</v>
       </c>
       <c r="F14" s="9">
         <v>3628.5776392091202</v>
       </c>
       <c r="G14" s="9">
         <v>3631.2071430711499</v>
       </c>
       <c r="H14" s="9">
         <v>3624.98366520328</v>
       </c>
       <c r="I14" s="9">
         <v>3622.2865910602</v>
       </c>
       <c r="J14" s="9">
         <v>3618.6103852972201</v>
       </c>
       <c r="K14" s="9">
         <v>3611.9910475752149</v>
       </c>
       <c r="L14" s="9">
         <v>3562.2427468721653</v>
       </c>
       <c r="M14" s="9">
         <v>3523.8500781201692</v>
       </c>
       <c r="N14" s="9">
         <v>3502.7745249841114</v>
       </c>
       <c r="O14" s="9">
         <v>3487.89</v>
       </c>
       <c r="P14" s="9">
         <v>3477.33</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14" s="9">
+        <v>3456.64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" s="8"/>
       <c r="B15" s="18"/>
       <c r="C15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D15" s="4">
         <v>2522855</v>
       </c>
       <c r="E15" s="4">
         <v>2593827</v>
       </c>
       <c r="F15" s="4">
         <v>2672423</v>
       </c>
       <c r="G15" s="4">
         <v>2753972</v>
       </c>
       <c r="H15" s="4">
         <v>2816711</v>
       </c>
       <c r="I15" s="4">
         <v>2887274</v>
       </c>
       <c r="J15" s="4">
         <v>2959524</v>
       </c>
       <c r="K15" s="4">
         <v>3041115</v>
       </c>
       <c r="L15" s="4">
         <v>3103483</v>
       </c>
       <c r="M15" s="4">
         <v>3147231</v>
       </c>
       <c r="N15" s="4">
         <v>3197865</v>
       </c>
       <c r="O15" s="4">
         <v>3251621</v>
       </c>
       <c r="P15" s="4">
         <v>3304462</v>
       </c>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15" s="4">
+        <v>3356358</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D16" s="4">
         <v>16222892</v>
       </c>
       <c r="E16" s="4">
         <v>16366870</v>
       </c>
       <c r="F16" s="4">
         <v>16532023</v>
       </c>
       <c r="G16" s="4">
         <v>16753526</v>
       </c>
       <c r="H16" s="4">
         <v>16879244</v>
       </c>
       <c r="I16" s="4">
         <v>17018869</v>
       </c>
       <c r="J16" s="4">
         <v>17151984</v>
       </c>
       <c r="K16" s="4">
         <v>17265094</v>
       </c>
       <c r="L16" s="4">
         <v>17255105</v>
       </c>
       <c r="M16" s="4">
         <v>17314234</v>
       </c>
       <c r="N16" s="4">
         <v>17339238</v>
       </c>
       <c r="O16" s="4">
         <v>17410753</v>
       </c>
       <c r="P16" s="4">
         <v>17463077</v>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16" s="4">
+        <v>17475317</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" s="7"/>
       <c r="B17" s="17"/>
       <c r="C17" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D17" s="4">
         <v>7905485</v>
       </c>
       <c r="E17" s="4">
         <v>7971114</v>
       </c>
       <c r="F17" s="4">
         <v>8047819</v>
       </c>
       <c r="G17" s="4">
         <v>8155278</v>
       </c>
       <c r="H17" s="4">
         <v>8211277</v>
       </c>
       <c r="I17" s="4">
         <v>8274930</v>
       </c>
       <c r="J17" s="4">
         <v>8338195</v>
       </c>
       <c r="K17" s="4">
         <v>8390601</v>
       </c>
       <c r="L17" s="4">
         <v>8370205</v>
       </c>
       <c r="M17" s="4">
         <v>8392697</v>
       </c>
       <c r="N17" s="4">
         <v>8397469</v>
       </c>
       <c r="O17" s="4">
         <v>8419933</v>
       </c>
       <c r="P17" s="4">
         <v>8436417</v>
       </c>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17" s="4">
+        <v>8433372</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" s="7"/>
       <c r="B18" s="17"/>
       <c r="C18" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D18" s="4">
         <v>8317407</v>
       </c>
       <c r="E18" s="4">
         <v>8395756</v>
       </c>
       <c r="F18" s="4">
         <v>8484204</v>
       </c>
       <c r="G18" s="4">
         <v>8598248</v>
       </c>
       <c r="H18" s="4">
         <v>8667967</v>
       </c>
       <c r="I18" s="4">
         <v>8743939</v>
       </c>
       <c r="J18" s="4">
         <v>8813789</v>
       </c>
       <c r="K18" s="4">
         <v>8874493</v>
       </c>
       <c r="L18" s="4">
         <v>8884900</v>
       </c>
       <c r="M18" s="4">
         <v>8921537</v>
       </c>
       <c r="N18" s="4">
         <v>8941769</v>
       </c>
       <c r="O18" s="4">
         <v>8990820</v>
       </c>
       <c r="P18" s="4">
         <v>9026660</v>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18" s="4">
+        <v>9041945</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" s="7"/>
       <c r="B19" s="17"/>
       <c r="C19" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="E19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="F19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="G19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="H19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="I19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="J19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="K19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="L19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="M19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="N19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="O19" s="4">
         <v>102335.98299999999</v>
       </c>
       <c r="P19" s="4">
         <v>102335.98299999999</v>
       </c>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19" s="4">
+        <v>102335.98299999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" s="7"/>
       <c r="B20" s="17"/>
       <c r="C20" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D20" s="9">
         <v>158.525784620645</v>
       </c>
       <c r="E20" s="9">
         <v>159.93269933216001</v>
       </c>
       <c r="F20" s="9">
         <v>161.54653051019201</v>
       </c>
       <c r="G20" s="9">
         <v>163.71099889664401</v>
       </c>
       <c r="H20" s="9">
         <v>164.939481746122</v>
       </c>
       <c r="I20" s="9">
         <v>166.30386009972699</v>
       </c>
       <c r="J20" s="9">
         <v>167.604624465277</v>
       </c>
       <c r="K20" s="9">
         <v>168.70990529303853</v>
       </c>
       <c r="L20" s="9">
         <v>168.61229544255221</v>
       </c>
       <c r="M20" s="9">
         <v>169.19008829963553</v>
       </c>
       <c r="N20" s="9">
         <v>169.43442073547092</v>
       </c>
       <c r="O20" s="9">
         <v>170.13</v>
       </c>
       <c r="P20" s="9">
         <v>170.64</v>
       </c>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20" s="9">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" s="7"/>
       <c r="B21" s="18"/>
       <c r="C21" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="4">
         <v>6676199</v>
       </c>
       <c r="E21" s="4">
         <v>6904135</v>
       </c>
       <c r="F21" s="4">
         <v>7144759</v>
       </c>
       <c r="G21" s="4">
         <v>7386808</v>
       </c>
       <c r="H21" s="4">
         <v>7597689</v>
       </c>
       <c r="I21" s="4">
         <v>7787185</v>
       </c>
       <c r="J21" s="4">
         <v>7971513</v>
       </c>
       <c r="K21" s="4">
         <v>8152735</v>
       </c>
       <c r="L21" s="4">
         <v>8334602</v>
       </c>
       <c r="M21" s="4">
         <v>8508593</v>
       </c>
       <c r="N21" s="4">
         <v>8678643</v>
       </c>
       <c r="O21" s="4">
         <v>8870380</v>
       </c>
       <c r="P21" s="4">
         <v>9041466</v>
       </c>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21" s="4">
+        <v>9178940</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" s="7"/>
       <c r="B22" s="16" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="4">
         <v>1223302</v>
       </c>
       <c r="E22" s="4">
         <v>1241610</v>
       </c>
       <c r="F22" s="4">
         <v>1261530</v>
       </c>
       <c r="G22" s="4">
         <v>1279310</v>
       </c>
       <c r="H22" s="4">
         <v>1293553</v>
       </c>
       <c r="I22" s="4">
         <v>1310766</v>
       </c>
       <c r="J22" s="4">
         <v>1326608</v>
       </c>
       <c r="K22" s="4">
         <v>1344875</v>
       </c>
       <c r="L22" s="4">
         <v>1351479</v>
       </c>
       <c r="M22" s="4">
         <v>1356449</v>
       </c>
       <c r="N22" s="4">
         <v>1360227</v>
       </c>
       <c r="O22" s="4">
         <v>1372970</v>
       </c>
       <c r="P22" s="4">
         <v>1380826</v>
       </c>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22" s="4">
+        <v>1383924</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" s="7"/>
       <c r="B23" s="17"/>
       <c r="C23" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="4">
         <v>588975</v>
       </c>
       <c r="E23" s="4">
         <v>596744</v>
       </c>
       <c r="F23" s="4">
         <v>605702</v>
       </c>
       <c r="G23" s="4">
         <v>613778</v>
       </c>
       <c r="H23" s="4">
         <v>619911</v>
       </c>
       <c r="I23" s="4">
         <v>627493</v>
       </c>
       <c r="J23" s="4">
         <v>634679</v>
       </c>
       <c r="K23" s="4">
         <v>642774</v>
       </c>
       <c r="L23" s="4">
         <v>644516</v>
       </c>
       <c r="M23" s="4">
         <v>645884</v>
       </c>
       <c r="N23" s="4">
         <v>646798</v>
       </c>
       <c r="O23" s="4">
         <v>651455</v>
       </c>
       <c r="P23" s="4">
         <v>654057</v>
       </c>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23" s="4">
+        <v>654644</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" s="7"/>
       <c r="B24" s="17"/>
       <c r="C24" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="4">
         <v>634327</v>
       </c>
       <c r="E24" s="4">
         <v>644866</v>
       </c>
       <c r="F24" s="4">
         <v>655828</v>
       </c>
       <c r="G24" s="4">
         <v>665532</v>
       </c>
       <c r="H24" s="4">
         <v>673642</v>
       </c>
       <c r="I24" s="4">
         <v>683273</v>
       </c>
       <c r="J24" s="4">
         <v>691929</v>
       </c>
       <c r="K24" s="4">
         <v>702101</v>
       </c>
       <c r="L24" s="4">
         <v>706963</v>
       </c>
       <c r="M24" s="4">
         <v>710565</v>
       </c>
       <c r="N24" s="4">
         <v>713429</v>
       </c>
       <c r="O24" s="4">
         <v>721515</v>
       </c>
       <c r="P24" s="4">
         <v>726769</v>
       </c>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24" s="4">
+        <v>729280</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" s="7"/>
       <c r="B25" s="17"/>
       <c r="C25" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="4">
         <v>1004.092</v>
       </c>
       <c r="E25" s="4">
         <v>1004.092</v>
       </c>
       <c r="F25" s="4">
         <v>1004.092</v>
       </c>
       <c r="G25" s="4">
         <v>1004.092</v>
       </c>
       <c r="H25" s="4">
         <v>1004.092</v>
       </c>
       <c r="I25" s="4">
         <v>1004.092</v>
       </c>
       <c r="J25" s="4">
         <v>1004.092</v>
       </c>
       <c r="K25" s="4">
         <v>1004.092</v>
       </c>
       <c r="L25" s="4">
         <v>1004.092</v>
       </c>
       <c r="M25" s="4">
         <v>1004.092</v>
       </c>
       <c r="N25" s="4">
         <v>1004.092</v>
       </c>
       <c r="O25" s="4">
         <v>1004.09</v>
       </c>
       <c r="P25" s="4">
         <v>1004.09</v>
       </c>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25" s="4">
+        <v>1004.09</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" s="7"/>
       <c r="B26" s="17"/>
       <c r="C26" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="9">
         <v>1218.3166482752599</v>
       </c>
       <c r="E26" s="9">
         <v>1236.5500372475799</v>
       </c>
       <c r="F26" s="9">
         <v>1256.38885679798</v>
       </c>
       <c r="G26" s="9">
         <v>1274.0963975412601</v>
       </c>
       <c r="H26" s="9">
         <v>1288.2813527047299</v>
       </c>
       <c r="I26" s="9">
         <v>1305.4242041565899</v>
       </c>
       <c r="J26" s="9">
         <v>1321.20164287735</v>
       </c>
       <c r="K26" s="9">
         <v>1339.3941989379459</v>
       </c>
       <c r="L26" s="9">
         <v>1345.9712854997351</v>
       </c>
       <c r="M26" s="9">
         <v>1350.9210311405727</v>
       </c>
       <c r="N26" s="9">
         <v>1354.6836345673505</v>
       </c>
       <c r="O26" s="9">
         <v>1367.38</v>
       </c>
       <c r="P26" s="9">
         <v>1375.2</v>
       </c>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26" s="9">
+        <v>1378.29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" s="7"/>
       <c r="B27" s="18"/>
       <c r="C27" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="4">
         <v>548883</v>
       </c>
       <c r="E27" s="4">
         <v>570561</v>
       </c>
       <c r="F27" s="4">
         <v>594157</v>
       </c>
       <c r="G27" s="4">
         <v>608437</v>
       </c>
       <c r="H27" s="4">
         <v>634077</v>
       </c>
       <c r="I27" s="4">
         <v>655631</v>
       </c>
       <c r="J27" s="4">
         <v>675382</v>
       </c>
       <c r="K27" s="4">
         <v>693926</v>
       </c>
       <c r="L27" s="4">
         <v>711804</v>
       </c>
       <c r="M27" s="4">
         <v>733185</v>
       </c>
       <c r="N27" s="4">
         <v>750422</v>
       </c>
       <c r="O27" s="4">
         <v>767957</v>
       </c>
       <c r="P27" s="4">
         <v>783230</v>
       </c>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27" s="4">
+        <v>792409</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" s="7"/>
       <c r="B28" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D28" s="4">
         <v>1141673</v>
       </c>
       <c r="E28" s="4">
         <v>1156271</v>
       </c>
       <c r="F28" s="4">
         <v>1173870</v>
       </c>
       <c r="G28" s="4">
         <v>1193711</v>
       </c>
       <c r="H28" s="4">
         <v>1211924</v>
       </c>
       <c r="I28" s="4">
         <v>1229735</v>
       </c>
       <c r="J28" s="4">
         <v>1246295</v>
       </c>
       <c r="K28" s="4">
         <v>1265387</v>
       </c>
       <c r="L28" s="4">
         <v>1276745</v>
       </c>
       <c r="M28" s="4">
         <v>1288637</v>
       </c>
       <c r="N28" s="4">
         <v>1295916</v>
       </c>
       <c r="O28" s="4">
         <v>1308092</v>
       </c>
       <c r="P28" s="4">
         <v>1317919</v>
       </c>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28" s="4">
+        <v>1322280</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" s="7"/>
       <c r="B29" s="17"/>
       <c r="C29" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D29" s="4">
         <v>535711</v>
       </c>
       <c r="E29" s="4">
         <v>542196</v>
       </c>
       <c r="F29" s="4">
         <v>549941</v>
       </c>
       <c r="G29" s="4">
         <v>559119</v>
       </c>
       <c r="H29" s="4">
         <v>566778</v>
       </c>
       <c r="I29" s="4">
         <v>574500</v>
       </c>
       <c r="J29" s="4">
         <v>581620</v>
       </c>
       <c r="K29" s="4">
         <v>589949</v>
       </c>
       <c r="L29" s="4">
         <v>594308</v>
       </c>
       <c r="M29" s="4">
         <v>599167</v>
       </c>
       <c r="N29" s="4">
         <v>601682</v>
       </c>
       <c r="O29" s="4">
         <v>606134</v>
       </c>
       <c r="P29" s="4">
         <v>609722</v>
       </c>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29" s="4">
+        <v>610989</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" s="7"/>
       <c r="B30" s="17"/>
       <c r="C30" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="4">
         <v>605962</v>
       </c>
       <c r="E30" s="4">
         <v>614075</v>
       </c>
       <c r="F30" s="4">
         <v>623929</v>
       </c>
       <c r="G30" s="4">
         <v>634592</v>
       </c>
       <c r="H30" s="4">
         <v>645146</v>
       </c>
       <c r="I30" s="4">
         <v>655235</v>
       </c>
       <c r="J30" s="4">
         <v>664675</v>
       </c>
       <c r="K30" s="4">
         <v>675438</v>
       </c>
       <c r="L30" s="4">
         <v>682437</v>
       </c>
       <c r="M30" s="4">
         <v>689470</v>
       </c>
       <c r="N30" s="4">
         <v>694234</v>
       </c>
       <c r="O30" s="4">
         <v>701958</v>
       </c>
       <c r="P30" s="4">
         <v>708197</v>
       </c>
-    </row>
-    <row r="31" spans="1:16">
+      <c r="Q30" s="4">
+        <v>711291</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" s="7"/>
       <c r="B31" s="17"/>
       <c r="C31" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="4">
         <v>622.303</v>
       </c>
       <c r="E31" s="4">
         <v>622.303</v>
       </c>
       <c r="F31" s="4">
         <v>622.303</v>
       </c>
       <c r="G31" s="4">
         <v>622.303</v>
       </c>
       <c r="H31" s="4">
         <v>622.303</v>
       </c>
       <c r="I31" s="4">
         <v>622.303</v>
       </c>
       <c r="J31" s="4">
         <v>622.303</v>
       </c>
       <c r="K31" s="4">
         <v>622.303</v>
       </c>
       <c r="L31" s="4">
         <v>622.303</v>
       </c>
       <c r="M31" s="4">
         <v>622.303</v>
       </c>
       <c r="N31" s="4">
         <v>622.303</v>
       </c>
       <c r="O31" s="4">
         <v>622.303</v>
       </c>
       <c r="P31" s="4">
         <v>622.303</v>
       </c>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31" s="4">
+        <v>622.303</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" s="7"/>
       <c r="B32" s="17"/>
       <c r="C32" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D32" s="9">
         <v>1834.59343760194</v>
       </c>
       <c r="E32" s="9">
         <v>1858.0514636760499</v>
       </c>
       <c r="F32" s="9">
         <v>1886.3318994123399</v>
       </c>
       <c r="G32" s="9">
         <v>1918.21508172064</v>
       </c>
       <c r="H32" s="9">
         <v>1947.4821750819101</v>
       </c>
       <c r="I32" s="9">
         <v>1976.1032808776399</v>
       </c>
       <c r="J32" s="9">
         <v>2002.71411193583</v>
       </c>
       <c r="K32" s="9">
         <v>2033.3937004963821</v>
       </c>
       <c r="L32" s="9">
         <v>2051.6452596243307</v>
       </c>
       <c r="M32" s="9">
         <v>2070.7549216378516</v>
       </c>
       <c r="N32" s="9">
         <v>2082.4517959900563</v>
       </c>
       <c r="O32" s="9">
         <v>2102.0300000000002</v>
       </c>
       <c r="P32" s="9">
         <v>2117.8200000000002</v>
       </c>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32" s="9">
+        <v>2124.83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" s="7"/>
       <c r="B33" s="18"/>
       <c r="C33" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="4">
         <v>561618</v>
       </c>
       <c r="E33" s="4">
         <v>578127</v>
       </c>
       <c r="F33" s="4">
         <v>601636</v>
       </c>
       <c r="G33" s="4">
         <v>629008</v>
       </c>
       <c r="H33" s="4">
         <v>648649</v>
       </c>
       <c r="I33" s="4">
         <v>667539</v>
       </c>
       <c r="J33" s="4">
         <v>689035</v>
       </c>
       <c r="K33" s="4">
         <v>701932</v>
       </c>
       <c r="L33" s="4">
         <v>718799</v>
       </c>
       <c r="M33" s="4">
         <v>728953</v>
       </c>
       <c r="N33" s="4">
         <v>739849</v>
       </c>
       <c r="O33" s="4">
         <v>756885</v>
       </c>
       <c r="P33" s="4">
         <v>768221</v>
       </c>
-    </row>
-    <row r="34" spans="1:16">
+      <c r="Q33" s="4">
+        <v>775919</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" s="7"/>
       <c r="B34" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D34" s="4">
         <v>1033837</v>
       </c>
       <c r="E34" s="4">
         <v>1053158</v>
       </c>
       <c r="F34" s="4">
         <v>1074058</v>
       </c>
       <c r="G34" s="4">
         <v>1094249</v>
       </c>
       <c r="H34" s="4">
         <v>1111376</v>
       </c>
       <c r="I34" s="4">
         <v>1129115</v>
       </c>
       <c r="J34" s="4">
         <v>1146092</v>
       </c>
       <c r="K34" s="4">
         <v>1163604</v>
       </c>
       <c r="L34" s="4">
         <v>1176412</v>
       </c>
       <c r="M34" s="4">
         <v>1190060</v>
       </c>
       <c r="N34" s="4">
         <v>1201532</v>
       </c>
       <c r="O34" s="4">
         <v>1219199</v>
       </c>
       <c r="P34" s="4">
         <v>1236471</v>
       </c>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34" s="4">
+        <v>1246062</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" s="7"/>
       <c r="B35" s="17"/>
       <c r="C35" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D35" s="4">
         <v>491124</v>
       </c>
       <c r="E35" s="4">
         <v>500610</v>
       </c>
       <c r="F35" s="4">
         <v>510261</v>
       </c>
       <c r="G35" s="4">
         <v>519952</v>
       </c>
       <c r="H35" s="4">
         <v>527945</v>
       </c>
       <c r="I35" s="4">
         <v>536033</v>
       </c>
       <c r="J35" s="4">
         <v>543652</v>
       </c>
       <c r="K35" s="4">
         <v>552156</v>
       </c>
       <c r="L35" s="4">
         <v>557752</v>
       </c>
       <c r="M35" s="4">
         <v>563851</v>
       </c>
       <c r="N35" s="4">
         <v>568877</v>
       </c>
       <c r="O35" s="4">
         <v>576746</v>
       </c>
       <c r="P35" s="4">
         <v>584170</v>
       </c>
-    </row>
-    <row r="36" spans="1:16">
+      <c r="Q35" s="4">
+        <v>587603</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" s="7"/>
       <c r="B36" s="17"/>
       <c r="C36" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D36" s="4">
         <v>542713</v>
       </c>
       <c r="E36" s="4">
         <v>552548</v>
       </c>
       <c r="F36" s="4">
         <v>563797</v>
       </c>
       <c r="G36" s="4">
         <v>574297</v>
       </c>
       <c r="H36" s="4">
         <v>583431</v>
       </c>
       <c r="I36" s="4">
         <v>593082</v>
       </c>
       <c r="J36" s="4">
         <v>602440</v>
       </c>
       <c r="K36" s="4">
         <v>611448</v>
       </c>
       <c r="L36" s="4">
         <v>618660</v>
       </c>
       <c r="M36" s="4">
         <v>626209</v>
       </c>
       <c r="N36" s="4">
         <v>632655</v>
       </c>
       <c r="O36" s="4">
         <v>642453</v>
       </c>
       <c r="P36" s="4">
         <v>652301</v>
       </c>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="Q36" s="4">
+        <v>658459</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" s="7"/>
       <c r="B37" s="17"/>
       <c r="C37" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D37" s="4">
         <v>1525.856</v>
       </c>
       <c r="E37" s="4">
         <v>1525.856</v>
       </c>
       <c r="F37" s="4">
         <v>1525.856</v>
       </c>
       <c r="G37" s="4">
         <v>1525.856</v>
       </c>
       <c r="H37" s="4">
         <v>1525.856</v>
       </c>
       <c r="I37" s="4">
         <v>1525.856</v>
       </c>
       <c r="J37" s="4">
         <v>1525.856</v>
       </c>
       <c r="K37" s="4">
         <v>1525.856</v>
       </c>
       <c r="L37" s="4">
         <v>1525.8560000000002</v>
       </c>
       <c r="M37" s="4">
         <v>1525.856</v>
       </c>
       <c r="N37" s="4">
         <v>1525.856</v>
       </c>
       <c r="O37" s="4">
         <v>1525.856</v>
       </c>
       <c r="P37" s="4">
         <v>1525.856</v>
       </c>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37" s="4">
+        <v>1525.856</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" s="7"/>
       <c r="B38" s="17"/>
       <c r="C38" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="9">
         <v>677.54558752595301</v>
       </c>
       <c r="E38" s="9">
         <v>690.20798817188495</v>
       </c>
       <c r="F38" s="9">
         <v>703.90521779250503</v>
       </c>
       <c r="G38" s="9">
         <v>717.13779019776405</v>
       </c>
       <c r="H38" s="9">
         <v>728.36230941845099</v>
       </c>
       <c r="I38" s="9">
         <v>739.98791498018204</v>
       </c>
       <c r="J38" s="9">
         <v>751.11412872512199</v>
       </c>
       <c r="K38" s="9">
         <v>762.59096533355705</v>
       </c>
       <c r="L38" s="9">
         <v>770.9849422225949</v>
       </c>
       <c r="M38" s="9">
         <v>779.92942977581106</v>
       </c>
       <c r="N38" s="9">
         <v>787.44783256087078</v>
       </c>
       <c r="O38" s="9">
         <v>799.02</v>
       </c>
       <c r="P38" s="9">
         <v>810.34</v>
       </c>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38" s="9">
+        <v>816.63</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" s="7"/>
       <c r="B39" s="18"/>
       <c r="C39" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D39" s="4">
         <v>489783</v>
       </c>
       <c r="E39" s="4">
         <v>506671</v>
       </c>
       <c r="F39" s="4">
         <v>521360</v>
       </c>
       <c r="G39" s="4">
         <v>551271</v>
       </c>
       <c r="H39" s="4">
         <v>567974</v>
       </c>
       <c r="I39" s="4">
         <v>585814</v>
       </c>
       <c r="J39" s="4">
         <v>603834</v>
       </c>
       <c r="K39" s="4">
         <v>624930</v>
       </c>
       <c r="L39" s="4">
         <v>642474</v>
       </c>
       <c r="M39" s="4">
         <v>660020</v>
       </c>
       <c r="N39" s="4">
         <v>677046</v>
       </c>
       <c r="O39" s="4">
         <v>698024</v>
       </c>
       <c r="P39" s="4">
         <v>716096</v>
       </c>
-    </row>
-    <row r="40" spans="1:16">
+      <c r="Q39" s="4">
+        <v>728164</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" s="7"/>
       <c r="B40" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="4">
         <v>793509</v>
       </c>
       <c r="E40" s="4">
         <v>797970</v>
       </c>
       <c r="F40" s="4">
         <v>803599</v>
       </c>
       <c r="G40" s="4">
         <v>808360</v>
       </c>
       <c r="H40" s="4">
         <v>810320</v>
       </c>
       <c r="I40" s="4">
         <v>813852</v>
       </c>
       <c r="J40" s="4">
         <v>817441</v>
       </c>
       <c r="K40" s="4">
         <v>820188</v>
       </c>
       <c r="L40" s="4">
         <v>819088</v>
       </c>
       <c r="M40" s="4">
         <v>820512</v>
       </c>
       <c r="N40" s="4">
         <v>820417</v>
       </c>
       <c r="O40" s="4">
         <v>822106</v>
       </c>
       <c r="P40" s="4">
         <v>822720</v>
       </c>
-    </row>
-    <row r="41" spans="1:16">
+      <c r="Q40" s="4">
+        <v>822703</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" s="7"/>
       <c r="B41" s="17"/>
       <c r="C41" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D41" s="4">
         <v>382941</v>
       </c>
       <c r="E41" s="4">
         <v>384912</v>
       </c>
       <c r="F41" s="4">
         <v>387533</v>
       </c>
       <c r="G41" s="4">
         <v>389474</v>
       </c>
       <c r="H41" s="4">
         <v>390365</v>
       </c>
       <c r="I41" s="4">
         <v>392083</v>
       </c>
       <c r="J41" s="4">
         <v>393570</v>
       </c>
       <c r="K41" s="4">
         <v>394901</v>
       </c>
       <c r="L41" s="4">
         <v>393551</v>
       </c>
       <c r="M41" s="4">
         <v>394024</v>
       </c>
       <c r="N41" s="4">
         <v>393685</v>
       </c>
       <c r="O41" s="4">
         <v>394255</v>
       </c>
       <c r="P41" s="4">
         <v>394331</v>
       </c>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41" s="4">
+        <v>393983</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" s="7"/>
       <c r="B42" s="17"/>
       <c r="C42" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D42" s="4">
         <v>410568</v>
       </c>
       <c r="E42" s="4">
         <v>413058</v>
       </c>
       <c r="F42" s="4">
         <v>416066</v>
       </c>
       <c r="G42" s="4">
         <v>418886</v>
       </c>
       <c r="H42" s="4">
         <v>419955</v>
       </c>
       <c r="I42" s="4">
         <v>421769</v>
       </c>
       <c r="J42" s="4">
         <v>423871</v>
       </c>
       <c r="K42" s="4">
         <v>425287</v>
       </c>
       <c r="L42" s="4">
         <v>425537</v>
       </c>
       <c r="M42" s="4">
         <v>426488</v>
       </c>
       <c r="N42" s="4">
         <v>426732</v>
       </c>
       <c r="O42" s="4">
         <v>427851</v>
       </c>
       <c r="P42" s="4">
         <v>428389</v>
       </c>
-    </row>
-    <row r="43" spans="1:16">
+      <c r="Q42" s="4">
+        <v>428720</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" s="7"/>
       <c r="B43" s="17"/>
       <c r="C43" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D43" s="4">
         <v>2556.64</v>
       </c>
       <c r="E43" s="4">
         <v>2556.64</v>
       </c>
       <c r="F43" s="4">
         <v>2556.64</v>
       </c>
       <c r="G43" s="4">
         <v>2556.64</v>
       </c>
       <c r="H43" s="4">
         <v>2556.64</v>
       </c>
       <c r="I43" s="4">
         <v>2556.64</v>
       </c>
       <c r="J43" s="4">
         <v>2556.64</v>
       </c>
       <c r="K43" s="4">
         <v>2556.64</v>
       </c>
       <c r="L43" s="4">
         <v>2556.64</v>
       </c>
       <c r="M43" s="4">
         <v>2556.64</v>
       </c>
       <c r="N43" s="4">
         <v>2556.64</v>
       </c>
       <c r="O43" s="4">
         <v>2556.64</v>
       </c>
       <c r="P43" s="4">
         <v>2556.64</v>
       </c>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43" s="4">
+        <v>2556.64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" s="7"/>
       <c r="B44" s="17"/>
       <c r="C44" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D44" s="9">
         <v>310.371816133675</v>
       </c>
       <c r="E44" s="9">
         <v>312.11668439827298</v>
       </c>
       <c r="F44" s="9">
         <v>314.31840227799</v>
       </c>
       <c r="G44" s="9">
         <v>316.18061205331998</v>
       </c>
       <c r="H44" s="9">
         <v>316.94724325677498</v>
       </c>
       <c r="I44" s="9">
         <v>318.32874397646901</v>
       </c>
       <c r="J44" s="9">
         <v>319.73253958320299</v>
       </c>
       <c r="K44" s="9">
         <v>320.80699668314662</v>
       </c>
       <c r="L44" s="9">
         <v>320.37674447712624</v>
       </c>
       <c r="M44" s="9">
         <v>320.93372551473811</v>
       </c>
       <c r="N44" s="9">
         <v>320.89656736967271</v>
       </c>
       <c r="O44" s="9">
         <v>321.56</v>
       </c>
       <c r="P44" s="9">
         <v>321.8</v>
       </c>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44" s="9">
+        <v>321.79000000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" s="7"/>
       <c r="B45" s="18"/>
       <c r="C45" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D45" s="4">
         <v>283567</v>
       </c>
       <c r="E45" s="4">
         <v>291925</v>
       </c>
       <c r="F45" s="4">
         <v>298727</v>
       </c>
       <c r="G45" s="4">
         <v>306128</v>
       </c>
       <c r="H45" s="4">
         <v>311329</v>
       </c>
       <c r="I45" s="4">
         <v>316086</v>
       </c>
       <c r="J45" s="4">
         <v>322991</v>
       </c>
       <c r="K45" s="4">
         <v>329102</v>
       </c>
       <c r="L45" s="4">
         <v>336357</v>
       </c>
       <c r="M45" s="4">
         <v>342753</v>
       </c>
       <c r="N45" s="4">
         <v>349313</v>
       </c>
       <c r="O45" s="4">
         <v>356235</v>
       </c>
       <c r="P45" s="4">
         <v>362285</v>
       </c>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45" s="4">
+        <v>366492</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" s="7"/>
       <c r="B46" s="16" t="s">
         <v>76</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="4">
         <v>283882</v>
       </c>
       <c r="E46" s="4">
         <v>283732</v>
       </c>
       <c r="F46" s="4">
         <v>283568</v>
       </c>
       <c r="G46" s="4">
         <v>283173</v>
       </c>
       <c r="H46" s="4">
         <v>282404</v>
       </c>
       <c r="I46" s="4">
         <v>281187</v>
       </c>
       <c r="J46" s="4">
         <v>280840</v>
       </c>
       <c r="K46" s="4">
         <v>279654</v>
       </c>
       <c r="L46" s="4">
         <v>276584</v>
       </c>
       <c r="M46" s="4">
         <v>274763</v>
       </c>
       <c r="N46" s="4">
         <v>272587</v>
       </c>
       <c r="O46" s="4">
         <v>270726</v>
       </c>
       <c r="P46" s="4">
         <v>268875</v>
       </c>
-    </row>
-    <row r="47" spans="1:16">
+      <c r="Q46" s="4">
+        <v>266923</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" s="7"/>
       <c r="B47" s="17"/>
       <c r="C47" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D47" s="4">
         <v>136201</v>
       </c>
       <c r="E47" s="4">
         <v>136237</v>
       </c>
       <c r="F47" s="4">
         <v>136202</v>
       </c>
       <c r="G47" s="4">
         <v>135907</v>
       </c>
       <c r="H47" s="4">
         <v>135413</v>
       </c>
       <c r="I47" s="4">
         <v>134830</v>
       </c>
       <c r="J47" s="4">
         <v>134592</v>
       </c>
       <c r="K47" s="4">
         <v>134095</v>
       </c>
       <c r="L47" s="4">
         <v>132393</v>
       </c>
       <c r="M47" s="4">
         <v>131399</v>
       </c>
       <c r="N47" s="4">
         <v>130337</v>
       </c>
       <c r="O47" s="4">
         <v>129432</v>
       </c>
       <c r="P47" s="4">
         <v>128445</v>
       </c>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47" s="4">
+        <v>127448</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" s="7"/>
       <c r="B48" s="17"/>
       <c r="C48" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="4">
         <v>147681</v>
       </c>
       <c r="E48" s="4">
         <v>147495</v>
       </c>
       <c r="F48" s="4">
         <v>147366</v>
       </c>
       <c r="G48" s="4">
         <v>147266</v>
       </c>
       <c r="H48" s="4">
         <v>146991</v>
       </c>
       <c r="I48" s="4">
         <v>146357</v>
       </c>
       <c r="J48" s="4">
         <v>146248</v>
       </c>
       <c r="K48" s="4">
         <v>145559</v>
       </c>
       <c r="L48" s="4">
         <v>144191</v>
       </c>
       <c r="M48" s="4">
         <v>143364</v>
       </c>
       <c r="N48" s="4">
         <v>142250</v>
       </c>
       <c r="O48" s="4">
         <v>141294</v>
       </c>
       <c r="P48" s="4">
         <v>140430</v>
       </c>
-    </row>
-    <row r="49" spans="1:16">
+      <c r="Q48" s="4">
+        <v>139475</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" s="7"/>
       <c r="B49" s="17"/>
       <c r="C49" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="E49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="F49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="G49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="H49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="I49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="J49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="K49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="L49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="M49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="N49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="O49" s="4">
         <v>968.37199999999996</v>
       </c>
       <c r="P49" s="4">
         <v>968.37199999999996</v>
       </c>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49" s="4">
+        <v>968.37199999999996</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" s="7"/>
       <c r="B50" s="17"/>
       <c r="C50" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D50" s="9">
         <v>293.15387061996802</v>
       </c>
       <c r="E50" s="9">
         <v>292.99897146964202</v>
       </c>
       <c r="F50" s="9">
         <v>292.829615065285</v>
       </c>
       <c r="G50" s="9">
         <v>292.42171396942501</v>
       </c>
       <c r="H50" s="9">
         <v>291.62759765875097</v>
       </c>
       <c r="I50" s="9">
         <v>290.37084921910201</v>
       </c>
       <c r="J50" s="9">
         <v>290.012515851346</v>
       </c>
       <c r="K50" s="9">
         <v>288.78777990276467</v>
       </c>
       <c r="L50" s="9">
         <v>285.61751062608175</v>
       </c>
       <c r="M50" s="9">
         <v>283.73703494111766</v>
       </c>
       <c r="N50" s="9">
         <v>281.48996460038086</v>
       </c>
       <c r="O50" s="9">
         <v>279.57</v>
       </c>
       <c r="P50" s="9">
         <v>277.66000000000003</v>
       </c>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50" s="9">
+        <v>275.64</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" s="7"/>
       <c r="B51" s="18"/>
       <c r="C51" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D51" s="4">
         <v>90876</v>
       </c>
       <c r="E51" s="4">
         <v>92520</v>
       </c>
       <c r="F51" s="4">
         <v>93823</v>
       </c>
       <c r="G51" s="4">
         <v>95267</v>
       </c>
       <c r="H51" s="4">
         <v>96526</v>
       </c>
       <c r="I51" s="4">
         <v>97617</v>
       </c>
       <c r="J51" s="4">
         <v>98712</v>
       </c>
       <c r="K51" s="4">
         <v>99928</v>
       </c>
       <c r="L51" s="4">
         <v>101291</v>
       </c>
       <c r="M51" s="4">
         <v>102684</v>
       </c>
       <c r="N51" s="4">
         <v>102932</v>
       </c>
       <c r="O51" s="4">
         <v>104166</v>
       </c>
       <c r="P51" s="4">
         <v>105354</v>
       </c>
-    </row>
-    <row r="52" spans="1:16">
+      <c r="Q51" s="4">
+        <v>106411</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" s="7"/>
       <c r="B52" s="16" t="s">
         <v>57</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D52" s="4">
         <v>758059</v>
       </c>
       <c r="E52" s="4">
         <v>757970</v>
       </c>
       <c r="F52" s="4">
         <v>758406</v>
       </c>
       <c r="G52" s="4">
         <v>758655</v>
       </c>
       <c r="H52" s="4">
         <v>757321</v>
       </c>
       <c r="I52" s="4">
         <v>757273</v>
       </c>
       <c r="J52" s="4">
         <v>758733</v>
       </c>
       <c r="K52" s="4">
         <v>755556</v>
       </c>
       <c r="L52" s="4">
         <v>742928</v>
       </c>
       <c r="M52" s="4">
         <v>739473</v>
       </c>
       <c r="N52" s="4">
         <v>735293</v>
       </c>
       <c r="O52" s="4">
         <v>729697</v>
       </c>
       <c r="P52" s="4">
         <v>725266</v>
       </c>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="Q52" s="4">
+        <v>721560</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" s="7"/>
       <c r="B53" s="17"/>
       <c r="C53" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D53" s="4">
         <v>380621</v>
       </c>
       <c r="E53" s="4">
         <v>380306</v>
       </c>
       <c r="F53" s="4">
         <v>380540</v>
       </c>
       <c r="G53" s="4">
         <v>380523</v>
       </c>
       <c r="H53" s="4">
         <v>379745</v>
       </c>
       <c r="I53" s="4">
         <v>379618</v>
       </c>
       <c r="J53" s="4">
         <v>381080</v>
       </c>
       <c r="K53" s="4">
         <v>378813</v>
       </c>
       <c r="L53" s="4">
         <v>371157</v>
       </c>
       <c r="M53" s="4">
         <v>368733</v>
       </c>
       <c r="N53" s="4">
         <v>366294</v>
       </c>
       <c r="O53" s="4">
         <v>362500</v>
       </c>
       <c r="P53" s="4">
         <v>360040</v>
       </c>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53" s="4">
+        <v>357927</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" s="7"/>
       <c r="B54" s="17"/>
       <c r="C54" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D54" s="4">
         <v>377438</v>
       </c>
       <c r="E54" s="4">
         <v>377664</v>
       </c>
       <c r="F54" s="4">
         <v>377866</v>
       </c>
       <c r="G54" s="4">
         <v>378132</v>
       </c>
       <c r="H54" s="4">
         <v>377576</v>
       </c>
       <c r="I54" s="4">
         <v>377655</v>
       </c>
       <c r="J54" s="4">
         <v>377653</v>
       </c>
       <c r="K54" s="4">
         <v>376743</v>
       </c>
       <c r="L54" s="4">
         <v>371771</v>
       </c>
       <c r="M54" s="4">
         <v>370740</v>
       </c>
       <c r="N54" s="4">
         <v>368999</v>
       </c>
       <c r="O54" s="4">
         <v>367197</v>
       </c>
       <c r="P54" s="4">
         <v>365226</v>
       </c>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54" s="4">
+        <v>363633</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" s="7"/>
       <c r="B55" s="17"/>
       <c r="C55" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="E55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="F55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="G55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="H55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="I55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="J55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="K55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="L55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="M55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="N55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="O55" s="4">
         <v>6199.7529999999997</v>
       </c>
       <c r="P55" s="4">
         <v>6199.7529999999997</v>
       </c>
-    </row>
-    <row r="56" spans="1:16">
+      <c r="Q55" s="4">
+        <v>6199.7529999999997</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" s="7"/>
       <c r="B56" s="17"/>
       <c r="C56" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D56" s="9">
         <v>122.272451821871</v>
       </c>
       <c r="E56" s="9">
         <v>122.25809641126</v>
       </c>
       <c r="F56" s="9">
         <v>122.328421793578</v>
       </c>
       <c r="G56" s="9">
         <v>122.368584683938</v>
       </c>
       <c r="H56" s="9">
         <v>122.153414821526</v>
       </c>
       <c r="I56" s="9">
         <v>122.145672577601</v>
       </c>
       <c r="J56" s="9">
         <v>122.38116583031599</v>
       </c>
       <c r="K56" s="9">
         <v>121.86872606053822</v>
       </c>
       <c r="L56" s="9">
         <v>119.83187072130133</v>
       </c>
       <c r="M56" s="9">
         <v>119.27459045545848</v>
       </c>
       <c r="N56" s="9">
         <v>118.60037004700027</v>
       </c>
       <c r="O56" s="9">
         <v>117.7</v>
       </c>
       <c r="P56" s="9">
         <v>116.98</v>
       </c>
-    </row>
-    <row r="57" spans="1:16">
+      <c r="Q56" s="9">
+        <v>116.39</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" s="7"/>
       <c r="B57" s="18"/>
       <c r="C57" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D57" s="4">
         <v>267673</v>
       </c>
       <c r="E57" s="4">
         <v>273039</v>
       </c>
       <c r="F57" s="4">
         <v>277071</v>
       </c>
       <c r="G57" s="4">
         <v>281004</v>
       </c>
       <c r="H57" s="4">
         <v>284810</v>
       </c>
       <c r="I57" s="4">
         <v>288416</v>
       </c>
       <c r="J57" s="4">
         <v>291987</v>
       </c>
       <c r="K57" s="4">
         <v>295486</v>
       </c>
       <c r="L57" s="4">
         <v>299338</v>
       </c>
       <c r="M57" s="4">
         <v>303565</v>
       </c>
       <c r="N57" s="4">
         <v>299270</v>
       </c>
       <c r="O57" s="4">
         <v>303427</v>
       </c>
       <c r="P57" s="4">
         <v>306787</v>
       </c>
-    </row>
-    <row r="58" spans="1:16">
+      <c r="Q57" s="4">
+        <v>308446</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" s="7"/>
       <c r="B58" s="16" t="s">
         <v>69</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D58" s="4">
         <v>213216</v>
       </c>
       <c r="E58" s="4">
         <v>212690</v>
       </c>
       <c r="F58" s="4">
         <v>212158</v>
       </c>
       <c r="G58" s="4">
         <v>211426</v>
       </c>
       <c r="H58" s="4">
         <v>210588</v>
       </c>
       <c r="I58" s="4">
         <v>210088</v>
       </c>
       <c r="J58" s="4">
         <v>209377</v>
       </c>
       <c r="K58" s="4">
         <v>208446</v>
       </c>
       <c r="L58" s="4">
         <v>205898</v>
       </c>
       <c r="M58" s="4">
         <v>204526</v>
       </c>
       <c r="N58" s="4">
         <v>202797</v>
       </c>
       <c r="O58" s="4">
         <v>201439</v>
       </c>
       <c r="P58" s="4">
         <v>199803</v>
       </c>
-    </row>
-    <row r="59" spans="1:16">
+      <c r="Q58" s="4">
+        <v>198024</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" s="7"/>
       <c r="B59" s="17"/>
       <c r="C59" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D59" s="4">
         <v>101743</v>
       </c>
       <c r="E59" s="4">
         <v>101384</v>
       </c>
       <c r="F59" s="4">
         <v>101181</v>
       </c>
       <c r="G59" s="4">
         <v>100849</v>
       </c>
       <c r="H59" s="4">
         <v>100377</v>
       </c>
       <c r="I59" s="4">
         <v>100132</v>
       </c>
       <c r="J59" s="4">
         <v>99673</v>
       </c>
       <c r="K59" s="4">
         <v>99265</v>
       </c>
       <c r="L59" s="4">
         <v>97897</v>
       </c>
       <c r="M59" s="4">
         <v>97144</v>
       </c>
       <c r="N59" s="4">
         <v>96345</v>
       </c>
       <c r="O59" s="4">
         <v>95652</v>
       </c>
       <c r="P59" s="4">
         <v>94895</v>
       </c>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59" s="4">
+        <v>93983</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" s="7"/>
       <c r="B60" s="17"/>
       <c r="C60" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D60" s="4">
         <v>111473</v>
       </c>
       <c r="E60" s="4">
         <v>111306</v>
       </c>
       <c r="F60" s="4">
         <v>110977</v>
       </c>
       <c r="G60" s="4">
         <v>110577</v>
       </c>
       <c r="H60" s="4">
         <v>110211</v>
       </c>
       <c r="I60" s="4">
         <v>109956</v>
       </c>
       <c r="J60" s="4">
         <v>109704</v>
       </c>
       <c r="K60" s="4">
         <v>109181</v>
       </c>
       <c r="L60" s="4">
         <v>108001</v>
       </c>
       <c r="M60" s="4">
         <v>107382</v>
       </c>
       <c r="N60" s="4">
         <v>106452</v>
       </c>
       <c r="O60" s="4">
         <v>105787</v>
       </c>
       <c r="P60" s="4">
         <v>104908</v>
       </c>
-    </row>
-    <row r="61" spans="1:16">
+      <c r="Q60" s="4">
+        <v>104041</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" s="7"/>
       <c r="B61" s="17"/>
       <c r="C61" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="E61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="F61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="G61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="H61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="I61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="J61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="K61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="L61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="M61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="N61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="O61" s="4">
         <v>822.47799999999995</v>
       </c>
       <c r="P61" s="4">
         <v>822.47799999999995</v>
       </c>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61" s="4">
+        <v>822.47799999999995</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" s="7"/>
       <c r="B62" s="17"/>
       <c r="C62" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D62" s="9">
         <v>259.23611330637402</v>
       </c>
       <c r="E62" s="9">
         <v>258.59658252257202</v>
       </c>
       <c r="F62" s="9">
         <v>257.94975671081801</v>
       </c>
       <c r="G62" s="9">
         <v>257.05976330065999</v>
       </c>
       <c r="H62" s="9">
         <v>256.040891063348</v>
       </c>
       <c r="I62" s="9">
         <v>255.432972067338</v>
       </c>
       <c r="J62" s="9">
         <v>254.568511255012</v>
       </c>
       <c r="K62" s="9">
         <v>253.4365660844424</v>
       </c>
       <c r="L62" s="9">
         <v>250.33861088077737</v>
       </c>
       <c r="M62" s="9">
         <v>248.67048115572697</v>
       </c>
       <c r="N62" s="9">
         <v>246.56829726752571</v>
       </c>
       <c r="O62" s="9">
         <v>244.92</v>
       </c>
       <c r="P62" s="9">
         <v>242.93</v>
       </c>
-    </row>
-    <row r="63" spans="1:16">
+      <c r="Q62" s="9">
+        <v>240.76</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17">
       <c r="A63" s="7"/>
       <c r="B63" s="18"/>
       <c r="C63" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D63" s="4">
         <v>71590</v>
       </c>
       <c r="E63" s="4">
         <v>72712</v>
       </c>
       <c r="F63" s="4">
         <v>73718</v>
       </c>
       <c r="G63" s="4">
         <v>74359</v>
       </c>
       <c r="H63" s="4">
         <v>75085</v>
       </c>
       <c r="I63" s="4">
         <v>75769</v>
       </c>
       <c r="J63" s="4">
         <v>76624</v>
       </c>
       <c r="K63" s="4">
         <v>77432</v>
       </c>
       <c r="L63" s="4">
         <v>78410</v>
       </c>
       <c r="M63" s="4">
         <v>79494</v>
       </c>
       <c r="N63" s="4">
         <v>80341</v>
       </c>
       <c r="O63" s="4">
         <v>81191</v>
       </c>
       <c r="P63" s="4">
         <v>81992</v>
       </c>
-    </row>
-    <row r="64" spans="1:16">
+      <c r="Q63" s="4">
+        <v>82690</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17">
       <c r="A64" s="7"/>
       <c r="B64" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D64" s="4">
         <v>333172</v>
       </c>
       <c r="E64" s="4">
         <v>332769</v>
       </c>
       <c r="F64" s="4">
         <v>332283</v>
       </c>
       <c r="G64" s="4">
         <v>331655</v>
       </c>
       <c r="H64" s="4">
         <v>330431</v>
       </c>
       <c r="I64" s="4">
         <v>329722</v>
       </c>
       <c r="J64" s="4">
         <v>328263</v>
       </c>
       <c r="K64" s="4">
         <v>326611</v>
       </c>
       <c r="L64" s="4">
         <v>322477</v>
       </c>
       <c r="M64" s="4">
         <v>320432</v>
       </c>
       <c r="N64" s="4">
         <v>318308</v>
       </c>
       <c r="O64" s="4">
         <v>316220</v>
       </c>
       <c r="P64" s="4">
         <v>313759</v>
       </c>
-    </row>
-    <row r="65" spans="1:16">
+      <c r="Q64" s="4">
+        <v>311674</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17">
       <c r="A65" s="7"/>
       <c r="B65" s="17"/>
       <c r="C65" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D65" s="4">
         <v>160769</v>
       </c>
       <c r="E65" s="4">
         <v>160542</v>
       </c>
       <c r="F65" s="4">
         <v>160303</v>
       </c>
       <c r="G65" s="4">
         <v>159876</v>
       </c>
       <c r="H65" s="4">
         <v>159154</v>
       </c>
       <c r="I65" s="4">
         <v>158773</v>
       </c>
       <c r="J65" s="4">
         <v>157944</v>
       </c>
       <c r="K65" s="4">
         <v>157132</v>
       </c>
       <c r="L65" s="4">
         <v>155013</v>
       </c>
       <c r="M65" s="4">
         <v>153962</v>
       </c>
       <c r="N65" s="4">
         <v>152800</v>
       </c>
       <c r="O65" s="4">
         <v>151775</v>
       </c>
       <c r="P65" s="4">
         <v>150495</v>
       </c>
-    </row>
-    <row r="66" spans="1:16">
+      <c r="Q65" s="4">
+        <v>149462</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17">
       <c r="A66" s="7"/>
       <c r="B66" s="17"/>
       <c r="C66" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D66" s="4">
         <v>172403</v>
       </c>
       <c r="E66" s="4">
         <v>172227</v>
       </c>
       <c r="F66" s="4">
         <v>171980</v>
       </c>
       <c r="G66" s="4">
         <v>171779</v>
       </c>
       <c r="H66" s="4">
         <v>171277</v>
       </c>
       <c r="I66" s="4">
         <v>170949</v>
       </c>
       <c r="J66" s="4">
         <v>170319</v>
       </c>
       <c r="K66" s="4">
         <v>169479</v>
       </c>
       <c r="L66" s="4">
         <v>167464</v>
       </c>
       <c r="M66" s="4">
         <v>166470</v>
       </c>
       <c r="N66" s="4">
         <v>165508</v>
       </c>
       <c r="O66" s="4">
         <v>164445</v>
       </c>
       <c r="P66" s="4">
         <v>163264</v>
       </c>
-    </row>
-    <row r="67" spans="1:16">
+      <c r="Q66" s="4">
+        <v>162212</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17">
       <c r="A67" s="7"/>
       <c r="B67" s="17"/>
       <c r="C67" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="E67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="F67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="G67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="H67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="I67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="J67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="K67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="L67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="M67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="N67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="O67" s="4">
         <v>2469.7460000000001</v>
       </c>
       <c r="P67" s="4">
         <v>2469.7460000000001</v>
       </c>
-    </row>
-    <row r="68" spans="1:16">
+      <c r="Q67" s="4">
+        <v>2469.7460000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17">
       <c r="A68" s="7"/>
       <c r="B68" s="17"/>
       <c r="C68" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D68" s="9">
         <v>134.901321836335</v>
       </c>
       <c r="E68" s="9">
         <v>134.73814716169201</v>
       </c>
       <c r="F68" s="9">
         <v>134.54136579227199</v>
       </c>
       <c r="G68" s="9">
         <v>134.28708863178599</v>
       </c>
       <c r="H68" s="9">
         <v>133.79149110880201</v>
       </c>
       <c r="I68" s="9">
         <v>133.50441705341399</v>
       </c>
       <c r="J68" s="9">
         <v>132.91366804521601</v>
       </c>
       <c r="K68" s="9">
         <v>132.24477334916222</v>
       </c>
       <c r="L68" s="9">
         <v>130.5709170092795</v>
       </c>
       <c r="M68" s="9">
         <v>129.74289663795386</v>
       </c>
       <c r="N68" s="9">
         <v>128.882889171599</v>
       </c>
       <c r="O68" s="9">
         <v>128.04</v>
       </c>
       <c r="P68" s="9">
         <v>127.04</v>
       </c>
-    </row>
-    <row r="69" spans="1:16">
+      <c r="Q68" s="9">
+        <v>126.2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17">
       <c r="A69" s="7"/>
       <c r="B69" s="18"/>
       <c r="C69" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D69" s="4">
         <v>115328</v>
       </c>
       <c r="E69" s="4">
         <v>117840</v>
       </c>
       <c r="F69" s="4">
         <v>118401</v>
       </c>
       <c r="G69" s="4">
         <v>119742</v>
       </c>
       <c r="H69" s="4">
         <v>121201</v>
       </c>
       <c r="I69" s="4">
         <v>122391</v>
       </c>
       <c r="J69" s="4">
         <v>123644</v>
       </c>
       <c r="K69" s="4">
         <v>125029</v>
       </c>
       <c r="L69" s="4">
         <v>126673</v>
       </c>
       <c r="M69" s="4">
         <v>128284</v>
       </c>
       <c r="N69" s="4">
         <v>129825</v>
       </c>
       <c r="O69" s="4">
         <v>131349</v>
       </c>
       <c r="P69" s="4">
         <v>132908</v>
       </c>
-    </row>
-    <row r="70" spans="1:16">
+      <c r="Q69" s="4">
+        <v>134321</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17">
       <c r="A70" s="7"/>
       <c r="B70" s="16" t="s">
         <v>68</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D70" s="4">
         <v>625689</v>
       </c>
       <c r="E70" s="4">
         <v>629216</v>
       </c>
       <c r="F70" s="4">
         <v>633460</v>
       </c>
       <c r="G70" s="4">
         <v>637673</v>
       </c>
       <c r="H70" s="4">
         <v>640065</v>
       </c>
       <c r="I70" s="4">
         <v>642040</v>
       </c>
       <c r="J70" s="4">
         <v>645024</v>
       </c>
       <c r="K70" s="4">
         <v>645911</v>
       </c>
       <c r="L70" s="4">
         <v>643828</v>
       </c>
       <c r="M70" s="4">
         <v>643963</v>
       </c>
       <c r="N70" s="4">
         <v>638582</v>
       </c>
       <c r="O70" s="4">
         <v>638826</v>
       </c>
       <c r="P70" s="4">
         <v>639165</v>
       </c>
-    </row>
-    <row r="71" spans="1:16">
+      <c r="Q70" s="4">
+        <v>638477</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17">
       <c r="A71" s="7"/>
       <c r="B71" s="17"/>
       <c r="C71" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D71" s="4">
         <v>309848</v>
       </c>
       <c r="E71" s="4">
         <v>311374</v>
       </c>
       <c r="F71" s="4">
         <v>313285</v>
       </c>
       <c r="G71" s="4">
         <v>315057</v>
       </c>
       <c r="H71" s="4">
         <v>315959</v>
       </c>
       <c r="I71" s="4">
         <v>316489</v>
       </c>
       <c r="J71" s="4">
         <v>318128</v>
       </c>
       <c r="K71" s="4">
         <v>318243</v>
       </c>
       <c r="L71" s="4">
         <v>316505</v>
       </c>
       <c r="M71" s="4">
         <v>316201</v>
       </c>
       <c r="N71" s="4">
         <v>313213</v>
       </c>
       <c r="O71" s="4">
         <v>313097</v>
       </c>
       <c r="P71" s="4">
         <v>313262</v>
       </c>
-    </row>
-    <row r="72" spans="1:16">
+      <c r="Q71" s="4">
+        <v>312863</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17">
       <c r="A72" s="7"/>
       <c r="B72" s="17"/>
       <c r="C72" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D72" s="4">
         <v>315841</v>
       </c>
       <c r="E72" s="4">
         <v>317842</v>
       </c>
       <c r="F72" s="4">
         <v>320175</v>
       </c>
       <c r="G72" s="4">
         <v>322616</v>
       </c>
       <c r="H72" s="4">
         <v>324106</v>
       </c>
       <c r="I72" s="4">
         <v>325551</v>
       </c>
       <c r="J72" s="4">
         <v>326896</v>
       </c>
       <c r="K72" s="4">
         <v>327668</v>
       </c>
       <c r="L72" s="4">
         <v>327323</v>
       </c>
       <c r="M72" s="4">
         <v>327762</v>
       </c>
       <c r="N72" s="4">
         <v>325369</v>
       </c>
       <c r="O72" s="4">
         <v>325729</v>
       </c>
       <c r="P72" s="4">
         <v>325903</v>
       </c>
-    </row>
-    <row r="73" spans="1:16">
+      <c r="Q72" s="4">
+        <v>325614</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17">
       <c r="A73" s="7"/>
       <c r="B73" s="17"/>
       <c r="C73" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="E73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="F73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="G73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="H73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="I73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="J73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="K73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="L73" s="4">
         <v>3576.4859999999994</v>
       </c>
       <c r="M73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="N73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="O73" s="4">
         <v>3576.4859999999999</v>
       </c>
       <c r="P73" s="4">
         <v>3576.4859999999999</v>
       </c>
-    </row>
-    <row r="74" spans="1:16">
+      <c r="Q73" s="4">
+        <v>3576.4859999999999</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17">
       <c r="A74" s="7"/>
       <c r="B74" s="17"/>
       <c r="C74" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D74" s="9">
         <v>174.94518362437299</v>
       </c>
       <c r="E74" s="9">
         <v>175.93134713794501</v>
       </c>
       <c r="F74" s="9">
         <v>177.11798676130701</v>
       </c>
       <c r="G74" s="9">
         <v>178.29595865886199</v>
       </c>
       <c r="H74" s="9">
         <v>178.96477156628001</v>
       </c>
       <c r="I74" s="9">
         <v>179.516989581394</v>
       </c>
       <c r="J74" s="9">
         <v>180.35132809131599</v>
       </c>
       <c r="K74" s="9">
         <v>180.59933689101538</v>
       </c>
       <c r="L74" s="9">
         <v>180.01692163760745</v>
       </c>
       <c r="M74" s="9">
         <v>180.05466818547592</v>
       </c>
       <c r="N74" s="9">
         <v>178.55011874784356</v>
       </c>
       <c r="O74" s="9">
         <v>178.62</v>
       </c>
       <c r="P74" s="9">
         <v>178.71</v>
       </c>
-    </row>
-    <row r="75" spans="1:16">
+      <c r="Q74" s="9">
+        <v>178.52</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17">
       <c r="A75" s="7"/>
       <c r="B75" s="18"/>
       <c r="C75" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D75" s="4">
         <v>235103</v>
       </c>
       <c r="E75" s="4">
         <v>241289</v>
       </c>
       <c r="F75" s="4">
         <v>248935</v>
       </c>
       <c r="G75" s="4">
         <v>255565</v>
       </c>
       <c r="H75" s="4">
         <v>261955</v>
       </c>
       <c r="I75" s="4">
         <v>266957</v>
       </c>
       <c r="J75" s="4">
         <v>271731</v>
       </c>
       <c r="K75" s="4">
         <v>277184</v>
       </c>
       <c r="L75" s="4">
         <v>283069</v>
       </c>
       <c r="M75" s="4">
         <v>288275</v>
       </c>
       <c r="N75" s="4">
         <v>294429</v>
       </c>
       <c r="O75" s="4">
         <v>300003</v>
       </c>
       <c r="P75" s="4">
         <v>305526</v>
       </c>
-    </row>
-    <row r="76" spans="1:16">
+      <c r="Q75" s="4">
+        <v>310146</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17">
       <c r="A76" s="7"/>
       <c r="B76" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D76" s="4">
         <v>1364002</v>
       </c>
       <c r="E76" s="4">
         <v>1390354</v>
       </c>
       <c r="F76" s="4">
         <v>1421425</v>
       </c>
       <c r="G76" s="4">
         <v>1455039</v>
       </c>
       <c r="H76" s="4">
         <v>1483049</v>
       </c>
       <c r="I76" s="4">
         <v>1509125</v>
       </c>
       <c r="J76" s="4">
         <v>1535445</v>
       </c>
       <c r="K76" s="4">
         <v>1558301</v>
       </c>
       <c r="L76" s="4">
         <v>1566885</v>
       </c>
       <c r="M76" s="4">
         <v>1583672</v>
       </c>
       <c r="N76" s="4">
         <v>1594758</v>
       </c>
       <c r="O76" s="4">
         <v>1618066</v>
       </c>
       <c r="P76" s="4">
         <v>1635525</v>
       </c>
-    </row>
-    <row r="77" spans="1:16">
+      <c r="Q76" s="4">
+        <v>1645985</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17">
       <c r="A77" s="7"/>
       <c r="B77" s="17"/>
       <c r="C77" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D77" s="4">
         <v>668744</v>
       </c>
       <c r="E77" s="4">
         <v>681399</v>
       </c>
       <c r="F77" s="4">
         <v>696038</v>
       </c>
       <c r="G77" s="4">
         <v>712875</v>
       </c>
       <c r="H77" s="4">
         <v>726918</v>
       </c>
       <c r="I77" s="4">
         <v>738943</v>
       </c>
       <c r="J77" s="4">
         <v>751779</v>
       </c>
       <c r="K77" s="4">
         <v>762141</v>
       </c>
       <c r="L77" s="4">
         <v>763983</v>
       </c>
       <c r="M77" s="4">
         <v>772463</v>
       </c>
       <c r="N77" s="4">
         <v>777220</v>
       </c>
       <c r="O77" s="4">
         <v>787986</v>
       </c>
       <c r="P77" s="4">
         <v>794783</v>
       </c>
-    </row>
-    <row r="78" spans="1:16">
+      <c r="Q77" s="4">
+        <v>798596</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17">
       <c r="A78" s="7"/>
       <c r="B78" s="17"/>
       <c r="C78" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D78" s="4">
         <v>695258</v>
       </c>
       <c r="E78" s="4">
         <v>708955</v>
       </c>
       <c r="F78" s="4">
         <v>725387</v>
       </c>
       <c r="G78" s="4">
         <v>742164</v>
       </c>
       <c r="H78" s="4">
         <v>756131</v>
       </c>
       <c r="I78" s="4">
         <v>770182</v>
       </c>
       <c r="J78" s="4">
         <v>783666</v>
       </c>
       <c r="K78" s="4">
         <v>796160</v>
       </c>
       <c r="L78" s="4">
         <v>802902</v>
       </c>
       <c r="M78" s="4">
         <v>811209</v>
       </c>
       <c r="N78" s="4">
         <v>817538</v>
       </c>
       <c r="O78" s="4">
         <v>830080</v>
       </c>
       <c r="P78" s="4">
         <v>840742</v>
       </c>
-    </row>
-    <row r="79" spans="1:16">
+      <c r="Q78" s="4">
+        <v>847389</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17">
       <c r="A79" s="7"/>
       <c r="B79" s="17"/>
       <c r="C79" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D79" s="4">
         <v>4363</v>
       </c>
       <c r="E79" s="4">
         <v>4363</v>
       </c>
       <c r="F79" s="4">
         <v>4363</v>
       </c>
       <c r="G79" s="4">
         <v>4363</v>
       </c>
       <c r="H79" s="4">
         <v>4363</v>
       </c>
       <c r="I79" s="4">
         <v>4363</v>
       </c>
       <c r="J79" s="4">
         <v>4363</v>
       </c>
       <c r="K79" s="4">
         <v>4363</v>
       </c>
       <c r="L79" s="4">
         <v>4363</v>
       </c>
       <c r="M79" s="4">
         <v>4363</v>
       </c>
       <c r="N79" s="4">
         <v>4363</v>
       </c>
       <c r="O79" s="4">
         <v>4363</v>
       </c>
       <c r="P79" s="4">
         <v>4363</v>
       </c>
-    </row>
-    <row r="80" spans="1:16">
+      <c r="Q79" s="4">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17">
       <c r="A80" s="7"/>
       <c r="B80" s="17"/>
       <c r="C80" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D80" s="9">
         <v>312.62938345175297</v>
       </c>
       <c r="E80" s="9">
         <v>318.66926426770601</v>
       </c>
       <c r="F80" s="9">
         <v>325.79074031629602</v>
       </c>
       <c r="G80" s="9">
         <v>333.49507219802899</v>
       </c>
       <c r="H80" s="9">
         <v>339.914966765987</v>
       </c>
       <c r="I80" s="9">
         <v>345.891588356635</v>
       </c>
       <c r="J80" s="9">
         <v>351.92413476965402</v>
       </c>
       <c r="K80" s="9">
         <v>357.16273206509283</v>
       </c>
       <c r="L80" s="9">
         <v>359.13018565207426</v>
       </c>
       <c r="M80" s="9">
         <v>362.97776759110701</v>
       </c>
       <c r="N80" s="9">
         <v>365.51867980747193</v>
       </c>
       <c r="O80" s="9">
         <v>370.86</v>
       </c>
       <c r="P80" s="9">
         <v>374.86</v>
       </c>
-    </row>
-    <row r="81" spans="1:16">
+      <c r="Q80" s="9">
+        <v>377.26</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17">
       <c r="A81" s="7"/>
       <c r="B81" s="18"/>
       <c r="C81" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D81" s="4">
         <v>762583</v>
       </c>
       <c r="E81" s="4">
         <v>810915</v>
       </c>
       <c r="F81" s="4">
         <v>855710</v>
       </c>
       <c r="G81" s="4">
         <v>908250</v>
       </c>
       <c r="H81" s="4">
         <v>949829</v>
       </c>
       <c r="I81" s="4">
         <v>985469</v>
       </c>
       <c r="J81" s="4">
         <v>1016806</v>
       </c>
       <c r="K81" s="4">
         <v>1047473</v>
       </c>
       <c r="L81" s="4">
         <v>1070209</v>
       </c>
       <c r="M81" s="4">
         <v>1092000</v>
       </c>
       <c r="N81" s="4">
         <v>1118807</v>
       </c>
       <c r="O81" s="4">
         <v>1145520</v>
       </c>
       <c r="P81" s="4">
         <v>1172425</v>
       </c>
-    </row>
-    <row r="82" spans="1:16">
+      <c r="Q81" s="4">
+        <v>1194372</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17">
       <c r="A82" s="7"/>
       <c r="B82" s="16" t="s">
         <v>55</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D82" s="4">
         <v>649275</v>
       </c>
       <c r="E82" s="4">
         <v>661220</v>
       </c>
       <c r="F82" s="4">
         <v>674393</v>
       </c>
       <c r="G82" s="4">
         <v>688999</v>
       </c>
       <c r="H82" s="4">
         <v>700223</v>
       </c>
       <c r="I82" s="4">
         <v>711236</v>
       </c>
       <c r="J82" s="4">
         <v>723316</v>
       </c>
       <c r="K82" s="4">
         <v>734753</v>
       </c>
       <c r="L82" s="4">
         <v>741524</v>
       </c>
       <c r="M82" s="4">
         <v>751343</v>
       </c>
       <c r="N82" s="4">
         <v>759386</v>
       </c>
       <c r="O82" s="4">
         <v>771189</v>
       </c>
       <c r="P82" s="4">
         <v>782171</v>
       </c>
-    </row>
-    <row r="83" spans="1:16">
+      <c r="Q82" s="4">
+        <v>789730</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17">
       <c r="A83" s="7"/>
       <c r="B83" s="17"/>
       <c r="C83" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D83" s="4">
         <v>319869</v>
       </c>
       <c r="E83" s="4">
         <v>325635</v>
       </c>
       <c r="F83" s="4">
         <v>332253</v>
       </c>
       <c r="G83" s="4">
         <v>339333</v>
       </c>
       <c r="H83" s="4">
         <v>344310</v>
       </c>
       <c r="I83" s="4">
         <v>349775</v>
       </c>
       <c r="J83" s="4">
         <v>355539</v>
       </c>
       <c r="K83" s="4">
         <v>361109</v>
       </c>
       <c r="L83" s="4">
         <v>364200</v>
       </c>
       <c r="M83" s="4">
         <v>368992</v>
       </c>
       <c r="N83" s="4">
         <v>372863</v>
       </c>
       <c r="O83" s="4">
         <v>378051</v>
       </c>
       <c r="P83" s="4">
         <v>382979</v>
       </c>
-    </row>
-    <row r="84" spans="1:16">
+      <c r="Q83" s="4">
+        <v>386293</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17">
       <c r="A84" s="7"/>
       <c r="B84" s="17"/>
       <c r="C84" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D84" s="4">
         <v>329406</v>
       </c>
       <c r="E84" s="4">
         <v>335585</v>
       </c>
       <c r="F84" s="4">
         <v>342140</v>
       </c>
       <c r="G84" s="4">
         <v>349666</v>
       </c>
       <c r="H84" s="4">
         <v>355913</v>
       </c>
       <c r="I84" s="4">
         <v>361461</v>
       </c>
       <c r="J84" s="4">
         <v>367777</v>
       </c>
       <c r="K84" s="4">
         <v>373644</v>
       </c>
       <c r="L84" s="4">
         <v>377324</v>
       </c>
       <c r="M84" s="4">
         <v>382351</v>
       </c>
       <c r="N84" s="4">
         <v>386523</v>
       </c>
       <c r="O84" s="4">
         <v>393138</v>
       </c>
       <c r="P84" s="4">
         <v>399192</v>
       </c>
-    </row>
-    <row r="85" spans="1:16">
+      <c r="Q84" s="4">
+        <v>403437</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17">
       <c r="A85" s="7"/>
       <c r="B85" s="17"/>
       <c r="C85" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D85" s="4">
         <v>3552</v>
       </c>
       <c r="E85" s="4">
         <v>3552</v>
       </c>
       <c r="F85" s="4">
         <v>3552</v>
       </c>
       <c r="G85" s="4">
         <v>3552</v>
       </c>
       <c r="H85" s="4">
         <v>3552</v>
       </c>
       <c r="I85" s="4">
         <v>3552</v>
       </c>
       <c r="J85" s="4">
         <v>3552</v>
       </c>
       <c r="K85" s="4">
         <v>3552</v>
       </c>
       <c r="L85" s="4">
         <v>3552</v>
       </c>
       <c r="M85" s="4">
         <v>3552</v>
       </c>
       <c r="N85" s="4">
         <v>3552</v>
       </c>
       <c r="O85" s="4">
         <v>3552</v>
       </c>
       <c r="P85" s="4">
         <v>3552</v>
       </c>
-    </row>
-    <row r="86" spans="1:16">
+      <c r="Q85" s="4">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17">
       <c r="A86" s="7"/>
       <c r="B86" s="17"/>
       <c r="C86" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D86" s="9">
         <v>182.79138513513499</v>
       </c>
       <c r="E86" s="9">
         <v>186.154279279279</v>
       </c>
       <c r="F86" s="9">
         <v>189.86289414414401</v>
       </c>
       <c r="G86" s="9">
         <v>193.974943693694</v>
       </c>
       <c r="H86" s="9">
         <v>197.134853603604</v>
       </c>
       <c r="I86" s="9">
         <v>200.23536036036</v>
       </c>
       <c r="J86" s="9">
         <v>203.63626126126101</v>
       </c>
       <c r="K86" s="9">
         <v>206.85613738738738</v>
       </c>
       <c r="L86" s="9">
         <v>208.76238738738738</v>
       </c>
       <c r="M86" s="9">
         <v>211.5267454954955</v>
       </c>
       <c r="N86" s="9">
         <v>213.7911036036036</v>
       </c>
       <c r="O86" s="9">
         <v>217.11</v>
       </c>
       <c r="P86" s="9">
         <v>220.21</v>
       </c>
-    </row>
-    <row r="87" spans="1:16">
+      <c r="Q86" s="9">
+        <v>222.33</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17">
       <c r="A87" s="7"/>
       <c r="B87" s="18"/>
       <c r="C87" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D87" s="4">
         <v>355245</v>
       </c>
       <c r="E87" s="4">
         <v>378274</v>
       </c>
       <c r="F87" s="4">
         <v>402911</v>
       </c>
       <c r="G87" s="4">
         <v>423943</v>
       </c>
       <c r="H87" s="4">
         <v>442858</v>
       </c>
       <c r="I87" s="4">
         <v>457833</v>
       </c>
       <c r="J87" s="4">
         <v>473597</v>
       </c>
       <c r="K87" s="4">
         <v>489617</v>
       </c>
       <c r="L87" s="4">
         <v>506761</v>
       </c>
       <c r="M87" s="4">
         <v>524479</v>
       </c>
       <c r="N87" s="4">
         <v>541063</v>
       </c>
       <c r="O87" s="4">
         <v>560445</v>
       </c>
       <c r="P87" s="4">
         <v>578414</v>
       </c>
-    </row>
-    <row r="88" spans="1:16">
+      <c r="Q87" s="4">
+        <v>594435</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17">
       <c r="A88" s="7"/>
       <c r="B88" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D88" s="4">
         <v>521812</v>
       </c>
       <c r="E88" s="4">
         <v>524260</v>
       </c>
       <c r="F88" s="4">
         <v>527350</v>
       </c>
       <c r="G88" s="4">
         <v>531037</v>
       </c>
       <c r="H88" s="4">
         <v>532466</v>
       </c>
       <c r="I88" s="4">
         <v>534459</v>
       </c>
       <c r="J88" s="4">
         <v>536496</v>
       </c>
       <c r="K88" s="4">
         <v>537698</v>
       </c>
       <c r="L88" s="4">
         <v>535559</v>
       </c>
       <c r="M88" s="4">
         <v>536557</v>
       </c>
       <c r="N88" s="4">
         <v>536144</v>
       </c>
       <c r="O88" s="4">
         <v>536436</v>
       </c>
       <c r="P88" s="4">
         <v>536388</v>
       </c>
-    </row>
-    <row r="89" spans="1:16">
+      <c r="Q88" s="4">
+        <v>535563</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17">
       <c r="A89" s="7"/>
       <c r="B89" s="17"/>
       <c r="C89" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D89" s="4">
         <v>256690</v>
       </c>
       <c r="E89" s="4">
         <v>257783</v>
       </c>
       <c r="F89" s="4">
         <v>259041</v>
       </c>
       <c r="G89" s="4">
         <v>260554</v>
       </c>
       <c r="H89" s="4">
         <v>261053</v>
       </c>
       <c r="I89" s="4">
         <v>261887</v>
       </c>
       <c r="J89" s="4">
         <v>262645</v>
       </c>
       <c r="K89" s="4">
         <v>263485</v>
       </c>
       <c r="L89" s="4">
         <v>262027</v>
       </c>
       <c r="M89" s="4">
         <v>262257</v>
       </c>
       <c r="N89" s="4">
         <v>261874</v>
       </c>
       <c r="O89" s="4">
         <v>261834</v>
       </c>
       <c r="P89" s="4">
         <v>261555</v>
       </c>
-    </row>
-    <row r="90" spans="1:16">
+      <c r="Q89" s="4">
+        <v>261002</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17">
       <c r="A90" s="7"/>
       <c r="B90" s="17"/>
       <c r="C90" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D90" s="4">
         <v>265122</v>
       </c>
       <c r="E90" s="4">
         <v>266477</v>
       </c>
       <c r="F90" s="4">
         <v>268309</v>
       </c>
       <c r="G90" s="4">
         <v>270483</v>
       </c>
       <c r="H90" s="4">
         <v>271413</v>
       </c>
       <c r="I90" s="4">
         <v>272572</v>
       </c>
       <c r="J90" s="4">
         <v>273851</v>
       </c>
       <c r="K90" s="4">
         <v>274213</v>
       </c>
       <c r="L90" s="4">
         <v>273532</v>
       </c>
       <c r="M90" s="4">
         <v>274300</v>
       </c>
       <c r="N90" s="4">
         <v>274270</v>
       </c>
       <c r="O90" s="4">
         <v>274602</v>
       </c>
       <c r="P90" s="4">
         <v>274833</v>
       </c>
-    </row>
-    <row r="91" spans="1:16">
+      <c r="Q90" s="4">
+        <v>274561</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17">
       <c r="A91" s="7"/>
       <c r="B91" s="17"/>
       <c r="C91" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D91" s="4">
         <v>6338</v>
       </c>
       <c r="E91" s="4">
         <v>6338</v>
       </c>
       <c r="F91" s="4">
         <v>6338</v>
       </c>
       <c r="G91" s="4">
         <v>6338</v>
       </c>
       <c r="H91" s="4">
         <v>6338</v>
       </c>
       <c r="I91" s="4">
         <v>6338</v>
       </c>
       <c r="J91" s="4">
         <v>6338</v>
       </c>
       <c r="K91" s="4">
         <v>6338</v>
       </c>
       <c r="L91" s="4">
         <v>6338</v>
       </c>
       <c r="M91" s="4">
         <v>6338</v>
       </c>
       <c r="N91" s="4">
         <v>6338</v>
       </c>
       <c r="O91" s="4">
         <v>6338</v>
       </c>
       <c r="P91" s="4">
         <v>6338</v>
       </c>
-    </row>
-    <row r="92" spans="1:16">
+      <c r="Q91" s="4">
+        <v>6338</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17">
       <c r="A92" s="7"/>
       <c r="B92" s="17"/>
       <c r="C92" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D92" s="9">
         <v>82.330703692016399</v>
       </c>
       <c r="E92" s="9">
         <v>82.716945408646296</v>
       </c>
       <c r="F92" s="9">
         <v>83.204480908804001</v>
       </c>
       <c r="G92" s="9">
         <v>83.786210160934004</v>
       </c>
       <c r="H92" s="9">
         <v>84.011675607447103</v>
       </c>
       <c r="I92" s="9">
         <v>84.326128116125005</v>
       </c>
       <c r="J92" s="9">
         <v>84.647522877879496</v>
       </c>
       <c r="K92" s="9">
         <v>84.837172609656037</v>
       </c>
       <c r="L92" s="9">
         <v>84.499684443041971</v>
       </c>
       <c r="M92" s="9">
         <v>84.657147365099405</v>
       </c>
       <c r="N92" s="9">
         <v>84.591984853266013</v>
       </c>
       <c r="O92" s="9">
         <v>84.64</v>
       </c>
       <c r="P92" s="9">
         <v>84.63</v>
       </c>
-    </row>
-    <row r="93" spans="1:16">
+      <c r="Q92" s="9">
+        <v>84.5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17">
       <c r="A93" s="7"/>
       <c r="B93" s="18"/>
       <c r="C93" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D93" s="4">
         <v>207743</v>
       </c>
       <c r="E93" s="4">
         <v>213357</v>
       </c>
       <c r="F93" s="4">
         <v>217945</v>
       </c>
       <c r="G93" s="4">
         <v>222738</v>
       </c>
       <c r="H93" s="4">
         <v>226913</v>
       </c>
       <c r="I93" s="4">
         <v>231087</v>
       </c>
       <c r="J93" s="4">
         <v>235252</v>
       </c>
       <c r="K93" s="4">
         <v>239184</v>
       </c>
       <c r="L93" s="4">
         <v>243727</v>
       </c>
       <c r="M93" s="4">
         <v>248074</v>
       </c>
       <c r="N93" s="4">
         <v>252725</v>
       </c>
       <c r="O93" s="4">
         <v>257417</v>
       </c>
       <c r="P93" s="4">
         <v>261649</v>
       </c>
-    </row>
-    <row r="94" spans="1:16">
+      <c r="Q93" s="4">
+        <v>265747</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17">
       <c r="A94" s="7"/>
       <c r="B94" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D94" s="4">
         <v>222855</v>
       </c>
       <c r="E94" s="4">
         <v>224010</v>
       </c>
       <c r="F94" s="4">
         <v>224730</v>
       </c>
       <c r="G94" s="4">
         <v>229435</v>
       </c>
       <c r="H94" s="4">
         <v>229437</v>
       </c>
       <c r="I94" s="4">
         <v>229649</v>
       </c>
       <c r="J94" s="4">
         <v>229914</v>
       </c>
       <c r="K94" s="4">
         <v>229958</v>
       </c>
       <c r="L94" s="4">
         <v>228536</v>
       </c>
       <c r="M94" s="4">
         <v>228376</v>
       </c>
       <c r="N94" s="4">
         <v>227808</v>
       </c>
       <c r="O94" s="4">
         <v>227052</v>
       </c>
       <c r="P94" s="4">
         <v>226517</v>
       </c>
-    </row>
-    <row r="95" spans="1:16">
+      <c r="Q94" s="4">
+        <v>225591</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17">
       <c r="A95" s="7"/>
       <c r="B95" s="17"/>
       <c r="C95" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D95" s="4">
         <v>111235</v>
       </c>
       <c r="E95" s="4">
         <v>111778</v>
       </c>
       <c r="F95" s="4">
         <v>112057</v>
       </c>
       <c r="G95" s="4">
         <v>114181</v>
       </c>
       <c r="H95" s="4">
         <v>114109</v>
       </c>
       <c r="I95" s="4">
         <v>114140</v>
       </c>
       <c r="J95" s="4">
         <v>114097</v>
       </c>
       <c r="K95" s="4">
         <v>113973</v>
       </c>
       <c r="L95" s="4">
         <v>113131</v>
       </c>
       <c r="M95" s="4">
         <v>112941</v>
       </c>
       <c r="N95" s="4">
         <v>112668</v>
       </c>
       <c r="O95" s="4">
         <v>112157</v>
       </c>
       <c r="P95" s="4">
         <v>111893</v>
       </c>
-    </row>
-    <row r="96" spans="1:16">
+      <c r="Q95" s="4">
+        <v>111274</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17">
       <c r="A96" s="7"/>
       <c r="B96" s="17"/>
       <c r="C96" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D96" s="4">
         <v>111620</v>
       </c>
       <c r="E96" s="4">
         <v>112232</v>
       </c>
       <c r="F96" s="4">
         <v>112673</v>
       </c>
       <c r="G96" s="4">
         <v>115254</v>
       </c>
       <c r="H96" s="4">
         <v>115328</v>
       </c>
       <c r="I96" s="4">
         <v>115509</v>
       </c>
       <c r="J96" s="4">
         <v>115817</v>
       </c>
       <c r="K96" s="4">
         <v>115985</v>
       </c>
       <c r="L96" s="4">
         <v>115405</v>
       </c>
       <c r="M96" s="4">
         <v>115435</v>
       </c>
       <c r="N96" s="4">
         <v>115140</v>
       </c>
       <c r="O96" s="4">
         <v>114895</v>
       </c>
       <c r="P96" s="4">
         <v>114624</v>
       </c>
-    </row>
-    <row r="97" spans="1:16">
+      <c r="Q96" s="4">
+        <v>114317</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17">
       <c r="A97" s="7"/>
       <c r="B97" s="17"/>
       <c r="C97" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D97" s="4">
         <v>2819</v>
       </c>
       <c r="E97" s="4">
         <v>2819</v>
       </c>
       <c r="F97" s="4">
         <v>2819</v>
       </c>
       <c r="G97" s="4">
         <v>2819</v>
       </c>
       <c r="H97" s="4">
         <v>2819</v>
       </c>
       <c r="I97" s="4">
         <v>2819</v>
       </c>
       <c r="J97" s="4">
         <v>2819</v>
       </c>
       <c r="K97" s="4">
         <v>2819</v>
       </c>
       <c r="L97" s="4">
         <v>2819</v>
       </c>
       <c r="M97" s="4">
         <v>2819</v>
       </c>
       <c r="N97" s="4">
         <v>2819</v>
       </c>
       <c r="O97" s="4">
         <v>2819</v>
       </c>
       <c r="P97" s="4">
         <v>2819</v>
       </c>
-    </row>
-    <row r="98" spans="1:16">
+      <c r="Q97" s="4">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17">
       <c r="A98" s="7"/>
       <c r="B98" s="17"/>
       <c r="C98" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D98" s="9">
         <v>79.054629301170607</v>
       </c>
       <c r="E98" s="9">
         <v>79.464349059950294</v>
       </c>
       <c r="F98" s="9">
         <v>79.719758779709096</v>
       </c>
       <c r="G98" s="9">
         <v>81.388790351188405</v>
       </c>
       <c r="H98" s="9">
         <v>81.389499822632104</v>
       </c>
       <c r="I98" s="9">
         <v>81.464703795672193</v>
       </c>
       <c r="J98" s="9">
         <v>81.558708761972298</v>
       </c>
       <c r="K98" s="9">
         <v>81.574317133735363</v>
       </c>
       <c r="L98" s="9">
         <v>81.069882937211773</v>
       </c>
       <c r="M98" s="9">
         <v>81.013125221709828</v>
       </c>
       <c r="N98" s="9">
         <v>80.811635331677905</v>
       </c>
       <c r="O98" s="9">
         <v>80.540000000000006</v>
       </c>
       <c r="P98" s="9">
         <v>80.349999999999994</v>
       </c>
-    </row>
-    <row r="99" spans="1:16">
+      <c r="Q98" s="9">
+        <v>80.03</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17">
       <c r="A99" s="7"/>
       <c r="B99" s="18"/>
       <c r="C99" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D99" s="4">
         <v>94754</v>
       </c>
       <c r="E99" s="4">
         <v>97103</v>
       </c>
       <c r="F99" s="4">
         <v>99254</v>
       </c>
       <c r="G99" s="4">
         <v>100802</v>
       </c>
       <c r="H99" s="4">
         <v>102355</v>
       </c>
       <c r="I99" s="4">
         <v>103887</v>
       </c>
       <c r="J99" s="4">
         <v>105231</v>
       </c>
       <c r="K99" s="4">
         <v>106685</v>
       </c>
       <c r="L99" s="4">
         <v>108270</v>
       </c>
       <c r="M99" s="4">
         <v>109890</v>
       </c>
       <c r="N99" s="4">
         <v>111480</v>
       </c>
       <c r="O99" s="4">
         <v>112977</v>
       </c>
       <c r="P99" s="4">
         <v>114393</v>
       </c>
-    </row>
-    <row r="100" spans="1:16">
+      <c r="Q99" s="4">
+        <v>115767</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17">
       <c r="A100" s="7"/>
       <c r="B100" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D100" s="4">
         <v>685721</v>
       </c>
       <c r="E100" s="4">
         <v>690226</v>
       </c>
       <c r="F100" s="4">
         <v>695478</v>
       </c>
       <c r="G100" s="4">
         <v>700902</v>
       </c>
       <c r="H100" s="4">
         <v>704399</v>
       </c>
       <c r="I100" s="4">
         <v>709889</v>
       </c>
       <c r="J100" s="4">
         <v>715009</v>
       </c>
       <c r="K100" s="4">
         <v>720113</v>
       </c>
       <c r="L100" s="4">
         <v>720718</v>
       </c>
       <c r="M100" s="4">
         <v>724178</v>
       </c>
       <c r="N100" s="4">
         <v>726687</v>
       </c>
       <c r="O100" s="4">
         <v>730543</v>
       </c>
       <c r="P100" s="4">
         <v>733131</v>
       </c>
-    </row>
-    <row r="101" spans="1:16">
+      <c r="Q100" s="4">
+        <v>733400</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17">
       <c r="A101" s="7"/>
       <c r="B101" s="17"/>
       <c r="C101" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D101" s="4">
         <v>335983</v>
       </c>
       <c r="E101" s="4">
         <v>338125</v>
       </c>
       <c r="F101" s="4">
         <v>340964</v>
       </c>
       <c r="G101" s="4">
         <v>343846</v>
       </c>
       <c r="H101" s="4">
         <v>345179</v>
       </c>
       <c r="I101" s="4">
         <v>347984</v>
       </c>
       <c r="J101" s="4">
         <v>350690</v>
       </c>
       <c r="K101" s="4">
         <v>353368</v>
       </c>
       <c r="L101" s="4">
         <v>353442</v>
       </c>
       <c r="M101" s="4">
         <v>354834</v>
       </c>
       <c r="N101" s="4">
         <v>355759</v>
       </c>
       <c r="O101" s="4">
         <v>357453</v>
       </c>
       <c r="P101" s="4">
         <v>358556</v>
       </c>
-    </row>
-    <row r="102" spans="1:16">
+      <c r="Q101" s="4">
+        <v>358444</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17">
       <c r="A102" s="7"/>
       <c r="B102" s="17"/>
       <c r="C102" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D102" s="4">
         <v>349738</v>
       </c>
       <c r="E102" s="4">
         <v>352101</v>
       </c>
       <c r="F102" s="4">
         <v>354514</v>
       </c>
       <c r="G102" s="4">
         <v>357056</v>
       </c>
       <c r="H102" s="4">
         <v>359220</v>
       </c>
       <c r="I102" s="4">
         <v>361905</v>
       </c>
       <c r="J102" s="4">
         <v>364319</v>
       </c>
       <c r="K102" s="4">
         <v>366745</v>
       </c>
       <c r="L102" s="4">
         <v>367276</v>
       </c>
       <c r="M102" s="4">
         <v>369344</v>
       </c>
       <c r="N102" s="4">
         <v>370928</v>
       </c>
       <c r="O102" s="4">
         <v>373090</v>
       </c>
       <c r="P102" s="4">
         <v>374575</v>
       </c>
-    </row>
-    <row r="103" spans="1:16">
+      <c r="Q102" s="4">
+        <v>374956</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17">
       <c r="A103" s="7"/>
       <c r="B103" s="17"/>
       <c r="C103" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D103" s="4">
         <v>5351</v>
       </c>
       <c r="E103" s="4">
         <v>5351</v>
       </c>
       <c r="F103" s="4">
         <v>5351</v>
       </c>
       <c r="G103" s="4">
         <v>5351</v>
       </c>
       <c r="H103" s="4">
         <v>5351</v>
       </c>
       <c r="I103" s="4">
         <v>5351</v>
       </c>
       <c r="J103" s="4">
         <v>5351</v>
       </c>
       <c r="K103" s="4">
         <v>5351</v>
       </c>
       <c r="L103" s="4">
         <v>5351</v>
       </c>
       <c r="M103" s="4">
         <v>5351</v>
       </c>
       <c r="N103" s="4">
         <v>5351</v>
       </c>
       <c r="O103" s="4">
         <v>5351</v>
       </c>
       <c r="P103" s="4">
         <v>5351</v>
       </c>
-    </row>
-    <row r="104" spans="1:16">
+      <c r="Q103" s="4">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17">
       <c r="A104" s="7"/>
       <c r="B104" s="17"/>
       <c r="C104" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D104" s="9">
         <v>128.14819659876699</v>
       </c>
       <c r="E104" s="9">
         <v>128.99009530928799</v>
       </c>
       <c r="F104" s="9">
         <v>129.97159409456199</v>
       </c>
       <c r="G104" s="9">
         <v>130.98523640440999</v>
       </c>
       <c r="H104" s="9">
         <v>131.63875911044701</v>
       </c>
       <c r="I104" s="9">
         <v>132.66473556344599</v>
       </c>
       <c r="J104" s="9">
         <v>133.621566062418</v>
       </c>
       <c r="K104" s="9">
         <v>134.57540646608112</v>
       </c>
       <c r="L104" s="9">
         <v>134.68846944496354</v>
       </c>
       <c r="M104" s="9">
         <v>135.33507755559708</v>
       </c>
       <c r="N104" s="9">
         <v>135.8039618762848</v>
       </c>
       <c r="O104" s="9">
         <v>136.52000000000001</v>
       </c>
       <c r="P104" s="9">
         <v>137.01</v>
       </c>
-    </row>
-    <row r="105" spans="1:16">
+      <c r="Q104" s="9">
+        <v>137.06</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17">
       <c r="A105" s="7"/>
       <c r="B105" s="18"/>
       <c r="C105" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D105" s="4">
         <v>248437</v>
       </c>
       <c r="E105" s="4">
         <v>256000</v>
       </c>
       <c r="F105" s="4">
         <v>265232</v>
       </c>
       <c r="G105" s="4">
         <v>273569</v>
       </c>
       <c r="H105" s="4">
         <v>281778</v>
       </c>
       <c r="I105" s="4">
         <v>289372</v>
       </c>
       <c r="J105" s="4">
         <v>297362</v>
       </c>
       <c r="K105" s="4">
         <v>305121</v>
       </c>
       <c r="L105" s="4">
         <v>313586</v>
       </c>
       <c r="M105" s="4">
         <v>321929</v>
       </c>
       <c r="N105" s="4">
         <v>329606</v>
       </c>
       <c r="O105" s="4">
         <v>338168</v>
       </c>
       <c r="P105" s="4">
         <v>345381</v>
       </c>
-    </row>
-    <row r="106" spans="1:16">
+      <c r="Q105" s="4">
+        <v>351277</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17">
       <c r="A106" s="7"/>
       <c r="B106" s="16" t="s">
         <v>36</v>
       </c>
       <c r="C106" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D106" s="4">
         <v>473770</v>
       </c>
       <c r="E106" s="4">
         <v>476167</v>
       </c>
       <c r="F106" s="4">
         <v>479314</v>
       </c>
       <c r="G106" s="4">
         <v>482195</v>
       </c>
       <c r="H106" s="4">
         <v>484829</v>
       </c>
       <c r="I106" s="4">
         <v>487544</v>
       </c>
       <c r="J106" s="4">
         <v>491640</v>
       </c>
       <c r="K106" s="4">
         <v>494680</v>
       </c>
       <c r="L106" s="4">
         <v>493670</v>
       </c>
       <c r="M106" s="4">
         <v>495325</v>
       </c>
       <c r="N106" s="4">
         <v>497778</v>
       </c>
       <c r="O106" s="4">
         <v>499563</v>
       </c>
       <c r="P106" s="4">
         <v>500607</v>
       </c>
-    </row>
-    <row r="107" spans="1:16">
+      <c r="Q106" s="4">
+        <v>501954</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17">
       <c r="A107" s="7"/>
       <c r="B107" s="17"/>
       <c r="C107" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D107" s="4">
         <v>234870</v>
       </c>
       <c r="E107" s="4">
         <v>235901</v>
       </c>
       <c r="F107" s="4">
         <v>237345</v>
       </c>
       <c r="G107" s="4">
         <v>238625</v>
       </c>
       <c r="H107" s="4">
         <v>240044</v>
       </c>
       <c r="I107" s="4">
         <v>241281</v>
       </c>
       <c r="J107" s="4">
         <v>243655</v>
       </c>
       <c r="K107" s="4">
         <v>245180</v>
       </c>
       <c r="L107" s="4">
         <v>244018</v>
       </c>
       <c r="M107" s="4">
         <v>244642</v>
       </c>
       <c r="N107" s="4">
         <v>245884</v>
       </c>
       <c r="O107" s="4">
         <v>246490</v>
       </c>
       <c r="P107" s="4">
         <v>246835</v>
       </c>
-    </row>
-    <row r="108" spans="1:16">
+      <c r="Q107" s="4">
+        <v>247521</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17">
       <c r="A108" s="7"/>
       <c r="B108" s="17"/>
       <c r="C108" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D108" s="4">
         <v>238900</v>
       </c>
       <c r="E108" s="4">
         <v>240266</v>
       </c>
       <c r="F108" s="4">
         <v>241969</v>
       </c>
       <c r="G108" s="4">
         <v>243570</v>
       </c>
       <c r="H108" s="4">
         <v>244785</v>
       </c>
       <c r="I108" s="4">
         <v>246263</v>
       </c>
       <c r="J108" s="4">
         <v>247985</v>
       </c>
       <c r="K108" s="4">
         <v>249500</v>
       </c>
       <c r="L108" s="4">
         <v>249652</v>
       </c>
       <c r="M108" s="4">
         <v>250683</v>
       </c>
       <c r="N108" s="4">
         <v>251894</v>
       </c>
       <c r="O108" s="4">
         <v>253073</v>
       </c>
       <c r="P108" s="4">
         <v>253772</v>
       </c>
-    </row>
-    <row r="109" spans="1:16">
+      <c r="Q108" s="4">
+        <v>254433</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17">
       <c r="A109" s="7"/>
       <c r="B109" s="17"/>
       <c r="C109" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="E109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="F109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="G109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="H109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="I109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="J109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="K109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="L109" s="4">
         <v>4762.3619999999992</v>
       </c>
       <c r="M109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="N109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="O109" s="4">
         <v>4762.3620000000001</v>
       </c>
       <c r="P109" s="4">
         <v>4762.3620000000001</v>
       </c>
-    </row>
-    <row r="110" spans="1:16">
+      <c r="Q109" s="4">
+        <v>4762.3620000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17">
       <c r="A110" s="7"/>
       <c r="B110" s="17"/>
       <c r="C110" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D110" s="9">
         <v>99.482147724175505</v>
       </c>
       <c r="E110" s="9">
         <v>99.985469395228705</v>
       </c>
       <c r="F110" s="9">
         <v>100.646275944584</v>
       </c>
       <c r="G110" s="9">
         <v>101.251227857101</v>
       </c>
       <c r="H110" s="9">
         <v>101.80431474969799</v>
       </c>
       <c r="I110" s="9">
         <v>102.37441000915101</v>
       </c>
       <c r="J110" s="9">
         <v>103.234487424517</v>
       </c>
       <c r="K110" s="9">
         <v>103.87282613123487</v>
       </c>
       <c r="L110" s="9">
         <v>103.66074649512156</v>
       </c>
       <c r="M110" s="9">
         <v>104.00826312657459</v>
       </c>
       <c r="N110" s="9">
         <v>104.52334366854095</v>
       </c>
       <c r="O110" s="9">
         <v>104.9</v>
       </c>
       <c r="P110" s="9">
         <v>105.12</v>
       </c>
-    </row>
-    <row r="111" spans="1:16">
+      <c r="Q110" s="9">
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17">
       <c r="A111" s="7"/>
       <c r="B111" s="18"/>
       <c r="C111" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D111" s="4">
         <v>177010</v>
       </c>
       <c r="E111" s="4">
         <v>182221</v>
       </c>
       <c r="F111" s="4">
         <v>187728</v>
       </c>
       <c r="G111" s="4">
         <v>192412</v>
       </c>
       <c r="H111" s="4">
         <v>197427</v>
       </c>
       <c r="I111" s="4">
         <v>203243</v>
       </c>
       <c r="J111" s="4">
         <v>208248</v>
       </c>
       <c r="K111" s="4">
         <v>214024</v>
       </c>
       <c r="L111" s="4">
         <v>220064</v>
       </c>
       <c r="M111" s="4">
         <v>225949</v>
       </c>
       <c r="N111" s="4">
         <v>232139</v>
       </c>
       <c r="O111" s="4">
         <v>238172</v>
       </c>
       <c r="P111" s="4">
         <v>242594</v>
       </c>
-    </row>
-    <row r="112" spans="1:16">
+      <c r="Q111" s="4">
+        <v>246663</v>
+      </c>
+    </row>
+    <row r="112" spans="1:17">
       <c r="A112" s="7"/>
       <c r="B112" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D112" s="4">
         <v>255174</v>
       </c>
       <c r="E112" s="4">
         <v>256085</v>
       </c>
       <c r="F112" s="4">
         <v>257300</v>
       </c>
       <c r="G112" s="4">
         <v>258577</v>
       </c>
       <c r="H112" s="4">
         <v>258358</v>
       </c>
       <c r="I112" s="4">
         <v>259342</v>
       </c>
       <c r="J112" s="4">
         <v>260093</v>
       </c>
       <c r="K112" s="4">
         <v>260751</v>
       </c>
       <c r="L112" s="4">
         <v>260081</v>
       </c>
       <c r="M112" s="4">
         <v>260433</v>
       </c>
       <c r="N112" s="4">
         <v>260406</v>
       </c>
       <c r="O112" s="4">
         <v>260117</v>
       </c>
       <c r="P112" s="4">
         <v>259770</v>
       </c>
-    </row>
-    <row r="113" spans="1:16">
+      <c r="Q112" s="4">
+        <v>259683</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17">
       <c r="A113" s="7"/>
       <c r="B113" s="17"/>
       <c r="C113" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D113" s="4">
         <v>126351</v>
       </c>
       <c r="E113" s="4">
         <v>126837</v>
       </c>
       <c r="F113" s="4">
         <v>127503</v>
       </c>
       <c r="G113" s="4">
         <v>128113</v>
       </c>
       <c r="H113" s="4">
         <v>127773</v>
       </c>
       <c r="I113" s="4">
         <v>128236</v>
       </c>
       <c r="J113" s="4">
         <v>128593</v>
       </c>
       <c r="K113" s="4">
         <v>129046</v>
       </c>
       <c r="L113" s="4">
         <v>128627</v>
       </c>
       <c r="M113" s="4">
         <v>128854</v>
       </c>
       <c r="N113" s="4">
         <v>128790</v>
       </c>
       <c r="O113" s="4">
         <v>128575</v>
       </c>
       <c r="P113" s="4">
         <v>128349</v>
       </c>
-    </row>
-    <row r="114" spans="1:16">
+      <c r="Q113" s="4">
+        <v>128262</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17">
       <c r="A114" s="7"/>
       <c r="B114" s="17"/>
       <c r="C114" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D114" s="4">
         <v>128823</v>
       </c>
       <c r="E114" s="4">
         <v>129248</v>
       </c>
       <c r="F114" s="4">
         <v>129797</v>
       </c>
       <c r="G114" s="4">
         <v>130464</v>
       </c>
       <c r="H114" s="4">
         <v>130585</v>
       </c>
       <c r="I114" s="4">
         <v>131106</v>
       </c>
       <c r="J114" s="4">
         <v>131500</v>
       </c>
       <c r="K114" s="4">
         <v>131705</v>
       </c>
       <c r="L114" s="4">
         <v>131454</v>
       </c>
       <c r="M114" s="4">
         <v>131579</v>
       </c>
       <c r="N114" s="4">
         <v>131616</v>
       </c>
       <c r="O114" s="4">
         <v>131542</v>
       </c>
       <c r="P114" s="4">
         <v>131421</v>
       </c>
-    </row>
-    <row r="115" spans="1:16">
+      <c r="Q114" s="4">
+        <v>131421</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17">
       <c r="A115" s="7"/>
       <c r="B115" s="17"/>
       <c r="C115" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D115" s="4">
         <v>2122</v>
       </c>
       <c r="E115" s="4">
         <v>2122</v>
       </c>
       <c r="F115" s="4">
         <v>2122</v>
       </c>
       <c r="G115" s="4">
         <v>2122</v>
       </c>
       <c r="H115" s="4">
         <v>2122</v>
       </c>
       <c r="I115" s="4">
         <v>2122</v>
       </c>
       <c r="J115" s="4">
         <v>2122</v>
       </c>
       <c r="K115" s="4">
         <v>2122</v>
       </c>
       <c r="L115" s="4">
         <v>2122</v>
       </c>
       <c r="M115" s="4">
         <v>2122</v>
       </c>
       <c r="N115" s="4">
         <v>2122</v>
       </c>
       <c r="O115" s="4">
         <v>2122</v>
       </c>
       <c r="P115" s="4">
         <v>2122</v>
       </c>
-    </row>
-    <row r="116" spans="1:16">
+      <c r="Q115" s="4">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17">
       <c r="A116" s="7"/>
       <c r="B116" s="17"/>
       <c r="C116" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D116" s="9">
         <v>120.25164938736999</v>
       </c>
       <c r="E116" s="9">
         <v>120.68096135720999</v>
       </c>
       <c r="F116" s="9">
         <v>121.25353440150801</v>
       </c>
       <c r="G116" s="9">
         <v>121.855325164939</v>
       </c>
       <c r="H116" s="9">
         <v>121.75212064090501</v>
       </c>
       <c r="I116" s="9">
         <v>122.21583411875601</v>
       </c>
       <c r="J116" s="9">
         <v>122.569745523091</v>
       </c>
       <c r="K116" s="9">
         <v>122.87983034872761</v>
       </c>
       <c r="L116" s="9">
         <v>122.5640904806786</v>
       </c>
       <c r="M116" s="9">
         <v>122.72997172478793</v>
       </c>
       <c r="N116" s="9">
         <v>122.71724787935909</v>
       </c>
       <c r="O116" s="9">
         <v>122.58</v>
       </c>
       <c r="P116" s="9">
         <v>122.42</v>
       </c>
-    </row>
-    <row r="117" spans="1:16">
+      <c r="Q116" s="9">
+        <v>122.38</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17">
       <c r="A117" s="7"/>
       <c r="B117" s="18"/>
       <c r="C117" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D117" s="4">
         <v>86919</v>
       </c>
       <c r="E117" s="4">
         <v>89052</v>
       </c>
       <c r="F117" s="4">
         <v>90756</v>
       </c>
       <c r="G117" s="4">
         <v>92701</v>
       </c>
       <c r="H117" s="4">
         <v>94340</v>
       </c>
       <c r="I117" s="4">
         <v>95955</v>
       </c>
       <c r="J117" s="4">
         <v>97550</v>
       </c>
       <c r="K117" s="4">
         <v>99423</v>
       </c>
       <c r="L117" s="4">
         <v>101547</v>
       </c>
       <c r="M117" s="4">
         <v>104249</v>
       </c>
       <c r="N117" s="4">
         <v>106639</v>
       </c>
       <c r="O117" s="4">
         <v>108919</v>
       </c>
       <c r="P117" s="4">
         <v>111246</v>
       </c>
-    </row>
-    <row r="118" spans="1:16">
+      <c r="Q117" s="4">
+        <v>113187</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17">
       <c r="A118" s="7"/>
       <c r="B118" s="16" t="s">
         <v>67</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D118" s="4">
         <v>548342</v>
       </c>
       <c r="E118" s="4">
         <v>550937</v>
       </c>
       <c r="F118" s="4">
         <v>552187</v>
       </c>
       <c r="G118" s="4">
         <v>556922</v>
       </c>
       <c r="H118" s="4">
         <v>559017</v>
       </c>
       <c r="I118" s="4">
         <v>561938</v>
       </c>
       <c r="J118" s="4">
         <v>564092</v>
       </c>
       <c r="K118" s="4">
         <v>566303</v>
       </c>
       <c r="L118" s="4">
         <v>560925</v>
       </c>
       <c r="M118" s="4">
         <v>561992</v>
       </c>
       <c r="N118" s="4">
         <v>562816</v>
       </c>
       <c r="O118" s="4">
         <v>562902</v>
       </c>
       <c r="P118" s="4">
         <v>562242</v>
       </c>
-    </row>
-    <row r="119" spans="1:16">
+      <c r="Q118" s="4">
+        <v>560847</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17">
       <c r="A119" s="7"/>
       <c r="B119" s="17"/>
       <c r="C119" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D119" s="4">
         <v>275572</v>
       </c>
       <c r="E119" s="4">
         <v>276825</v>
       </c>
       <c r="F119" s="4">
         <v>277432</v>
       </c>
       <c r="G119" s="4">
         <v>279366</v>
       </c>
       <c r="H119" s="4">
         <v>280148</v>
       </c>
       <c r="I119" s="4">
         <v>281497</v>
       </c>
       <c r="J119" s="4">
         <v>282426</v>
       </c>
       <c r="K119" s="4">
         <v>283497</v>
       </c>
       <c r="L119" s="4">
         <v>280017</v>
       </c>
       <c r="M119" s="4">
         <v>280673</v>
       </c>
       <c r="N119" s="4">
         <v>281252</v>
       </c>
       <c r="O119" s="4">
         <v>281069</v>
       </c>
       <c r="P119" s="4">
         <v>280641</v>
       </c>
-    </row>
-    <row r="120" spans="1:16">
+      <c r="Q119" s="4">
+        <v>279611</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17">
       <c r="A120" s="7"/>
       <c r="B120" s="17"/>
       <c r="C120" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D120" s="4">
         <v>272770</v>
       </c>
       <c r="E120" s="4">
         <v>274112</v>
       </c>
       <c r="F120" s="4">
         <v>274755</v>
       </c>
       <c r="G120" s="4">
         <v>277556</v>
       </c>
       <c r="H120" s="4">
         <v>278869</v>
       </c>
       <c r="I120" s="4">
         <v>280441</v>
       </c>
       <c r="J120" s="4">
         <v>281666</v>
       </c>
       <c r="K120" s="4">
         <v>282806</v>
       </c>
       <c r="L120" s="4">
         <v>280908</v>
       </c>
       <c r="M120" s="4">
         <v>281319</v>
       </c>
       <c r="N120" s="4">
         <v>281564</v>
       </c>
       <c r="O120" s="4">
         <v>281833</v>
       </c>
       <c r="P120" s="4">
         <v>281601</v>
       </c>
-    </row>
-    <row r="121" spans="1:16">
+      <c r="Q120" s="4">
+        <v>281236</v>
+      </c>
+    </row>
+    <row r="121" spans="1:17">
       <c r="A121" s="7"/>
       <c r="B121" s="17"/>
       <c r="C121" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="E121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="F121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="G121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="H121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="I121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="J121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="K121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="L121" s="4">
         <v>7195.1380000000008</v>
       </c>
       <c r="M121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="N121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="O121" s="4">
         <v>7195.1379999999999</v>
       </c>
       <c r="P121" s="4">
         <v>7195.1379999999999</v>
       </c>
-    </row>
-    <row r="122" spans="1:16">
+      <c r="Q121" s="4">
+        <v>7195.1379999999999</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17">
       <c r="A122" s="7"/>
       <c r="B122" s="17"/>
       <c r="C122" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D122" s="9">
         <v>76.210074080580497</v>
       </c>
       <c r="E122" s="9">
         <v>76.570734293073997</v>
       </c>
       <c r="F122" s="9">
         <v>76.744462719130595</v>
       </c>
       <c r="G122" s="9">
         <v>77.402545997033002</v>
       </c>
       <c r="H122" s="9">
         <v>77.693714839103905</v>
       </c>
       <c r="I122" s="9">
         <v>78.0996834251129</v>
       </c>
       <c r="J122" s="9">
         <v>78.399052248893597</v>
       </c>
       <c r="K122" s="9">
         <v>78.706343088902528</v>
       </c>
       <c r="L122" s="9">
         <v>77.958893908636625</v>
       </c>
       <c r="M122" s="9">
         <v>78.107188493118542</v>
       </c>
       <c r="N122" s="9">
         <v>78.221710271575063</v>
       </c>
       <c r="O122" s="9">
         <v>78.23</v>
       </c>
       <c r="P122" s="9">
         <v>78.14</v>
       </c>
-    </row>
-    <row r="123" spans="1:16">
+      <c r="Q122" s="9">
+        <v>77.95</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17">
       <c r="A123" s="7"/>
       <c r="B123" s="18"/>
       <c r="C123" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D123" s="4">
         <v>183266</v>
       </c>
       <c r="E123" s="4">
         <v>187555</v>
       </c>
       <c r="F123" s="4">
         <v>192967</v>
       </c>
       <c r="G123" s="4">
         <v>197668</v>
       </c>
       <c r="H123" s="4">
         <v>202220</v>
       </c>
       <c r="I123" s="4">
         <v>205435</v>
       </c>
       <c r="J123" s="4">
         <v>208813</v>
       </c>
       <c r="K123" s="4">
         <v>212786</v>
       </c>
       <c r="L123" s="4">
         <v>217621</v>
       </c>
       <c r="M123" s="4">
         <v>221802</v>
       </c>
       <c r="N123" s="4">
         <v>226312</v>
       </c>
       <c r="O123" s="4">
         <v>230171</v>
       </c>
       <c r="P123" s="4">
         <v>233852</v>
       </c>
-    </row>
-    <row r="124" spans="1:16">
+      <c r="Q123" s="4">
+        <v>237085</v>
+      </c>
+    </row>
+    <row r="124" spans="1:17">
       <c r="A124" s="7"/>
       <c r="B124" s="16" t="s">
         <v>56</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D124" s="4">
         <v>846631</v>
       </c>
       <c r="E124" s="4">
         <v>850162</v>
       </c>
       <c r="F124" s="4">
         <v>853217</v>
       </c>
       <c r="G124" s="4">
         <v>867883</v>
       </c>
       <c r="H124" s="4">
         <v>869823</v>
       </c>
       <c r="I124" s="4">
         <v>871714</v>
       </c>
       <c r="J124" s="4">
         <v>873518</v>
       </c>
       <c r="K124" s="4">
         <v>873101</v>
       </c>
       <c r="L124" s="4">
         <v>869313</v>
       </c>
       <c r="M124" s="4">
         <v>868281</v>
       </c>
       <c r="N124" s="4">
         <v>865807</v>
       </c>
       <c r="O124" s="4">
         <v>864746</v>
       </c>
       <c r="P124" s="4">
         <v>864037</v>
       </c>
-    </row>
-    <row r="125" spans="1:16">
+      <c r="Q124" s="4">
+        <v>861879</v>
+      </c>
+    </row>
+    <row r="125" spans="1:17">
       <c r="A125" s="7"/>
       <c r="B125" s="17"/>
       <c r="C125" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D125" s="4">
         <v>412906</v>
       </c>
       <c r="E125" s="4">
         <v>414568</v>
       </c>
       <c r="F125" s="4">
         <v>415725</v>
       </c>
       <c r="G125" s="4">
         <v>423298</v>
       </c>
       <c r="H125" s="4">
         <v>424280</v>
       </c>
       <c r="I125" s="4">
         <v>425159</v>
       </c>
       <c r="J125" s="4">
         <v>426132</v>
       </c>
       <c r="K125" s="4">
         <v>425677</v>
       </c>
       <c r="L125" s="4">
         <v>422831</v>
       </c>
       <c r="M125" s="4">
         <v>421921</v>
       </c>
       <c r="N125" s="4">
         <v>420322</v>
       </c>
       <c r="O125" s="4">
         <v>419181</v>
       </c>
       <c r="P125" s="4">
         <v>418947</v>
       </c>
-    </row>
-    <row r="126" spans="1:16">
+      <c r="Q125" s="4">
+        <v>417614</v>
+      </c>
+    </row>
+    <row r="126" spans="1:17">
       <c r="A126" s="7"/>
       <c r="B126" s="17"/>
       <c r="C126" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D126" s="4">
         <v>433725</v>
       </c>
       <c r="E126" s="4">
         <v>435594</v>
       </c>
       <c r="F126" s="4">
         <v>437492</v>
       </c>
       <c r="G126" s="4">
         <v>444585</v>
       </c>
       <c r="H126" s="4">
         <v>445543</v>
       </c>
       <c r="I126" s="4">
         <v>446555</v>
       </c>
       <c r="J126" s="4">
         <v>447386</v>
       </c>
       <c r="K126" s="4">
         <v>447424</v>
       </c>
       <c r="L126" s="4">
         <v>446482</v>
       </c>
       <c r="M126" s="4">
         <v>446360</v>
       </c>
       <c r="N126" s="4">
         <v>445485</v>
       </c>
       <c r="O126" s="4">
         <v>445565</v>
       </c>
       <c r="P126" s="4">
         <v>445090</v>
       </c>
-    </row>
-    <row r="127" spans="1:16">
+      <c r="Q126" s="4">
+        <v>444265</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17">
       <c r="A127" s="7"/>
       <c r="B127" s="17"/>
       <c r="C127" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="E127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="F127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="G127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="H127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="I127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="J127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="K127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="L127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="M127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="N127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="O127" s="4">
         <v>5196.4620000000004</v>
       </c>
       <c r="P127" s="4">
         <v>5196.4620000000004</v>
       </c>
-    </row>
-    <row r="128" spans="1:16">
+      <c r="Q127" s="4">
+        <v>5196.4620000000004</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17">
       <c r="A128" s="7"/>
       <c r="B128" s="17"/>
       <c r="C128" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D128" s="9">
         <v>162.92450517294299</v>
       </c>
       <c r="E128" s="9">
         <v>163.60400595636</v>
       </c>
       <c r="F128" s="9">
         <v>164.19190595447401</v>
       </c>
       <c r="G128" s="9">
         <v>167.014210822671</v>
       </c>
       <c r="H128" s="9">
         <v>167.387541754371</v>
       </c>
       <c r="I128" s="9">
         <v>167.75144319346501</v>
       </c>
       <c r="J128" s="9">
         <v>168.09860247222099</v>
       </c>
       <c r="K128" s="9">
         <v>168.01835556576762</v>
       </c>
       <c r="L128" s="9">
         <v>167.28939805583104</v>
       </c>
       <c r="M128" s="9">
         <v>167.09080139525699</v>
       </c>
       <c r="N128" s="9">
         <v>166.6147082380281</v>
       </c>
       <c r="O128" s="9">
         <v>166.41</v>
       </c>
       <c r="P128" s="9">
         <v>166.27</v>
       </c>
-    </row>
-    <row r="129" spans="1:16">
+      <c r="Q128" s="9">
+        <v>165.86</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17">
       <c r="A129" s="7"/>
       <c r="B129" s="18"/>
       <c r="C129" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D129" s="4">
         <v>281758</v>
       </c>
       <c r="E129" s="4">
         <v>287882</v>
       </c>
       <c r="F129" s="4">
         <v>293877</v>
       </c>
       <c r="G129" s="4">
         <v>299569</v>
       </c>
       <c r="H129" s="4">
         <v>304876</v>
       </c>
       <c r="I129" s="4">
         <v>309377</v>
       </c>
       <c r="J129" s="4">
         <v>314365</v>
       </c>
       <c r="K129" s="4">
         <v>319619</v>
       </c>
       <c r="L129" s="4">
         <v>325837</v>
       </c>
       <c r="M129" s="4">
         <v>332214</v>
       </c>
       <c r="N129" s="4">
         <v>338676</v>
       </c>
       <c r="O129" s="4">
         <v>344905</v>
       </c>
       <c r="P129" s="4">
         <v>350718</v>
       </c>
-    </row>
-    <row r="130" spans="1:16">
+      <c r="Q129" s="4">
+        <v>355963</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17">
       <c r="A130" s="7"/>
       <c r="B130" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D130" s="4">
         <v>838269</v>
       </c>
       <c r="E130" s="4">
         <v>842882</v>
       </c>
       <c r="F130" s="4">
         <v>848198</v>
       </c>
       <c r="G130" s="4">
         <v>882146</v>
       </c>
       <c r="H130" s="4">
         <v>885112</v>
       </c>
       <c r="I130" s="4">
         <v>887979</v>
       </c>
       <c r="J130" s="4">
         <v>893151</v>
       </c>
       <c r="K130" s="4">
         <v>895525</v>
       </c>
       <c r="L130" s="4">
         <v>891976</v>
       </c>
       <c r="M130" s="4">
         <v>894054</v>
       </c>
       <c r="N130" s="4">
         <v>894283</v>
       </c>
       <c r="O130" s="4">
         <v>895281</v>
       </c>
       <c r="P130" s="4">
         <v>896351</v>
       </c>
-    </row>
-    <row r="131" spans="1:16">
+      <c r="Q130" s="4">
+        <v>896673</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17">
       <c r="A131" s="7"/>
       <c r="B131" s="17"/>
       <c r="C131" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D131" s="4">
         <v>420467</v>
       </c>
       <c r="E131" s="4">
         <v>422441</v>
       </c>
       <c r="F131" s="4">
         <v>425132</v>
       </c>
       <c r="G131" s="4">
         <v>443772</v>
       </c>
       <c r="H131" s="4">
         <v>445113</v>
       </c>
       <c r="I131" s="4">
         <v>446262</v>
       </c>
       <c r="J131" s="4">
         <v>449086</v>
       </c>
       <c r="K131" s="4">
         <v>450262</v>
       </c>
       <c r="L131" s="4">
         <v>447983</v>
       </c>
       <c r="M131" s="4">
         <v>448312</v>
       </c>
       <c r="N131" s="4">
         <v>448109</v>
       </c>
       <c r="O131" s="4">
         <v>447878</v>
       </c>
       <c r="P131" s="4">
         <v>447653</v>
       </c>
-    </row>
-    <row r="132" spans="1:16">
+      <c r="Q131" s="4">
+        <v>447296</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17">
       <c r="A132" s="7"/>
       <c r="B132" s="17"/>
       <c r="C132" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D132" s="4">
         <v>417802</v>
       </c>
       <c r="E132" s="4">
         <v>420441</v>
       </c>
       <c r="F132" s="4">
         <v>423066</v>
       </c>
       <c r="G132" s="4">
         <v>438374</v>
       </c>
       <c r="H132" s="4">
         <v>439999</v>
       </c>
       <c r="I132" s="4">
         <v>441717</v>
       </c>
       <c r="J132" s="4">
         <v>444065</v>
       </c>
       <c r="K132" s="4">
         <v>445263</v>
       </c>
       <c r="L132" s="4">
         <v>443993</v>
       </c>
       <c r="M132" s="4">
         <v>445742</v>
       </c>
       <c r="N132" s="4">
         <v>446174</v>
       </c>
       <c r="O132" s="4">
         <v>447403</v>
       </c>
       <c r="P132" s="4">
         <v>448698</v>
       </c>
-    </row>
-    <row r="133" spans="1:16">
+      <c r="Q132" s="4">
+        <v>449377</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17">
       <c r="A133" s="7"/>
       <c r="B133" s="17"/>
       <c r="C133" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="E133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="F133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="G133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="H133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="I133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="J133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="K133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="L133" s="4">
         <v>19483.147999999997</v>
       </c>
       <c r="M133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="N133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="O133" s="4">
         <v>19483.148000000001</v>
       </c>
       <c r="P133" s="4">
         <v>19483.148000000001</v>
       </c>
-    </row>
-    <row r="134" spans="1:16">
+      <c r="Q133" s="4">
+        <v>19483.148000000001</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17">
       <c r="A134" s="7"/>
       <c r="B134" s="17"/>
       <c r="C134" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D134" s="9">
         <v>43.025336562653997</v>
       </c>
       <c r="E134" s="9">
         <v>43.262105281959599</v>
       </c>
       <c r="F134" s="9">
         <v>43.534956465967397</v>
       </c>
       <c r="G134" s="9">
         <v>45.2773853588753</v>
       </c>
       <c r="H134" s="9">
         <v>45.429619484489898</v>
       </c>
       <c r="I134" s="9">
         <v>45.576772295729597</v>
       </c>
       <c r="J134" s="9">
         <v>45.842232477010398</v>
       </c>
       <c r="K134" s="9">
         <v>45.964081369191462</v>
       </c>
       <c r="L134" s="9">
         <v>45.78192394781378</v>
       </c>
       <c r="M134" s="9">
         <v>45.888580223278083</v>
       </c>
       <c r="N134" s="9">
         <v>45.900333970670445</v>
       </c>
       <c r="O134" s="9">
         <v>45.95</v>
       </c>
       <c r="P134" s="9">
         <v>46.01</v>
       </c>
-    </row>
-    <row r="135" spans="1:16">
+      <c r="Q134" s="9">
+        <v>46.02</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17">
       <c r="A135" s="7"/>
       <c r="B135" s="18"/>
       <c r="C135" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D135" s="4">
         <v>303065</v>
       </c>
       <c r="E135" s="4">
         <v>310254</v>
       </c>
       <c r="F135" s="4">
         <v>316924</v>
       </c>
       <c r="G135" s="4">
         <v>323122</v>
       </c>
       <c r="H135" s="4">
         <v>329267</v>
       </c>
       <c r="I135" s="4">
         <v>334841</v>
       </c>
       <c r="J135" s="4">
         <v>338800</v>
       </c>
       <c r="K135" s="4">
         <v>343345</v>
       </c>
       <c r="L135" s="4">
         <v>348371</v>
       </c>
       <c r="M135" s="4">
         <v>353679</v>
       </c>
       <c r="N135" s="4">
         <v>359348</v>
       </c>
       <c r="O135" s="4">
         <v>365095</v>
       </c>
       <c r="P135" s="4">
         <v>370344</v>
       </c>
-    </row>
-    <row r="136" spans="1:16">
+      <c r="Q135" s="4">
+        <v>375254</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17">
       <c r="A136" s="7"/>
       <c r="B136" s="16" t="s">
         <v>71</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D136" s="4">
         <v>847308</v>
       </c>
       <c r="E136" s="4">
         <v>848066</v>
       </c>
       <c r="F136" s="4">
         <v>849053</v>
       </c>
       <c r="G136" s="4">
         <v>849699</v>
       </c>
       <c r="H136" s="4">
         <v>848567</v>
       </c>
       <c r="I136" s="4">
         <v>852003</v>
       </c>
       <c r="J136" s="4">
         <v>848720</v>
       </c>
       <c r="K136" s="4">
         <v>846334</v>
       </c>
       <c r="L136" s="4">
         <v>838628</v>
       </c>
       <c r="M136" s="4">
         <v>835360</v>
       </c>
       <c r="N136" s="4">
         <v>830695</v>
       </c>
       <c r="O136" s="4">
         <v>826391</v>
       </c>
       <c r="P136" s="4">
         <v>822211</v>
       </c>
-    </row>
-    <row r="137" spans="1:16">
+      <c r="Q136" s="4">
+        <v>817849</v>
+      </c>
+    </row>
+    <row r="137" spans="1:17">
       <c r="A137" s="7"/>
       <c r="B137" s="17"/>
       <c r="C137" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D137" s="4">
         <v>410612</v>
       </c>
       <c r="E137" s="4">
         <v>410724</v>
       </c>
       <c r="F137" s="4">
         <v>411089</v>
       </c>
       <c r="G137" s="4">
         <v>411295</v>
       </c>
       <c r="H137" s="4">
         <v>410617</v>
       </c>
       <c r="I137" s="4">
         <v>412089</v>
       </c>
       <c r="J137" s="4">
         <v>410241</v>
       </c>
       <c r="K137" s="4">
         <v>408808</v>
       </c>
       <c r="L137" s="4">
         <v>404658</v>
       </c>
       <c r="M137" s="4">
         <v>402883</v>
       </c>
       <c r="N137" s="4">
         <v>400366</v>
       </c>
       <c r="O137" s="4">
         <v>398001</v>
       </c>
       <c r="P137" s="4">
         <v>395769</v>
       </c>
-    </row>
-    <row r="138" spans="1:16">
+      <c r="Q137" s="4">
+        <v>393212</v>
+      </c>
+    </row>
+    <row r="138" spans="1:17">
       <c r="A138" s="7"/>
       <c r="B138" s="17"/>
       <c r="C138" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D138" s="4">
         <v>436696</v>
       </c>
       <c r="E138" s="4">
         <v>437342</v>
       </c>
       <c r="F138" s="4">
         <v>437964</v>
       </c>
       <c r="G138" s="4">
         <v>438404</v>
       </c>
       <c r="H138" s="4">
         <v>437950</v>
       </c>
       <c r="I138" s="4">
         <v>439914</v>
       </c>
       <c r="J138" s="4">
         <v>438479</v>
       </c>
       <c r="K138" s="4">
         <v>437526</v>
       </c>
       <c r="L138" s="4">
         <v>433970</v>
       </c>
       <c r="M138" s="4">
         <v>432477</v>
       </c>
       <c r="N138" s="4">
         <v>430329</v>
       </c>
       <c r="O138" s="4">
         <v>428390</v>
       </c>
       <c r="P138" s="4">
         <v>426442</v>
       </c>
-    </row>
-    <row r="139" spans="1:16">
+      <c r="Q138" s="4">
+        <v>424637</v>
+      </c>
+    </row>
+    <row r="139" spans="1:17">
       <c r="A139" s="7"/>
       <c r="B139" s="17"/>
       <c r="C139" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="E139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="F139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="G139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="H139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="I139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="J139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="K139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="L139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="M139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="N139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="O139" s="4">
         <v>5358.0079999999998</v>
       </c>
       <c r="P139" s="4">
         <v>5358.0079999999998</v>
       </c>
-    </row>
-    <row r="140" spans="1:16">
+      <c r="Q139" s="4">
+        <v>5358.0079999999998</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17">
       <c r="A140" s="7"/>
       <c r="B140" s="17"/>
       <c r="C140" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D140" s="9">
         <v>158.138621666858</v>
       </c>
       <c r="E140" s="9">
         <v>158.280092153651</v>
       </c>
       <c r="F140" s="9">
         <v>158.46430240492401</v>
       </c>
       <c r="G140" s="9">
         <v>158.58486960079199</v>
       </c>
       <c r="H140" s="9">
         <v>158.373597053233</v>
       </c>
       <c r="I140" s="9">
         <v>159.01488015695401</v>
       </c>
       <c r="J140" s="9">
         <v>158.40215244172799</v>
       </c>
       <c r="K140" s="9">
         <v>157.95683769042526</v>
       </c>
       <c r="L140" s="9">
         <v>156.51861662020661</v>
       </c>
       <c r="M140" s="9">
         <v>155.90868845287278</v>
       </c>
       <c r="N140" s="9">
         <v>155.03802905856057</v>
       </c>
       <c r="O140" s="9">
         <v>154.22999999999999</v>
       </c>
       <c r="P140" s="9">
         <v>153.44999999999999</v>
       </c>
-    </row>
-    <row r="141" spans="1:16">
+      <c r="Q140" s="9">
+        <v>152.63999999999999</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17">
       <c r="A141" s="7"/>
       <c r="B141" s="18"/>
       <c r="C141" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D141" s="4">
         <v>272653</v>
       </c>
       <c r="E141" s="4">
         <v>278254</v>
       </c>
       <c r="F141" s="4">
         <v>283486</v>
       </c>
       <c r="G141" s="4">
         <v>287985</v>
       </c>
       <c r="H141" s="4">
         <v>292289</v>
       </c>
       <c r="I141" s="4">
         <v>295968</v>
       </c>
       <c r="J141" s="4">
         <v>299083</v>
       </c>
       <c r="K141" s="4">
         <v>302594</v>
       </c>
       <c r="L141" s="4">
         <v>306999</v>
       </c>
       <c r="M141" s="4">
         <v>311136</v>
       </c>
       <c r="N141" s="4">
         <v>315286</v>
       </c>
       <c r="O141" s="4">
         <v>319886</v>
       </c>
       <c r="P141" s="4">
         <v>324002</v>
       </c>
-    </row>
-    <row r="142" spans="1:16">
+      <c r="Q141" s="4">
+        <v>327755</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17">
       <c r="A142" s="7"/>
       <c r="B142" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D142" s="4">
         <v>874616</v>
       </c>
       <c r="E142" s="4">
         <v>882184</v>
       </c>
       <c r="F142" s="4">
         <v>891071</v>
       </c>
       <c r="G142" s="4">
         <v>899342</v>
       </c>
       <c r="H142" s="4">
         <v>905008</v>
       </c>
       <c r="I142" s="4">
         <v>911492</v>
       </c>
       <c r="J142" s="4">
         <v>917053</v>
       </c>
       <c r="K142" s="4">
         <v>920030</v>
       </c>
       <c r="L142" s="4">
         <v>920729</v>
       </c>
       <c r="M142" s="4">
         <v>922171</v>
       </c>
       <c r="N142" s="4">
         <v>921882</v>
       </c>
       <c r="O142" s="4">
         <v>924521</v>
       </c>
       <c r="P142" s="4">
         <v>925758</v>
       </c>
-    </row>
-    <row r="143" spans="1:16">
+      <c r="Q142" s="4">
+        <v>926318</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17">
       <c r="A143" s="7"/>
       <c r="B143" s="17"/>
       <c r="C143" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D143" s="4">
         <v>420026</v>
       </c>
       <c r="E143" s="4">
         <v>423695</v>
       </c>
       <c r="F143" s="4">
         <v>428006</v>
       </c>
       <c r="G143" s="4">
         <v>431996</v>
       </c>
       <c r="H143" s="4">
         <v>434105</v>
       </c>
       <c r="I143" s="4">
         <v>437230</v>
       </c>
       <c r="J143" s="4">
         <v>439691</v>
       </c>
       <c r="K143" s="4">
         <v>441351</v>
       </c>
       <c r="L143" s="4">
         <v>441884</v>
       </c>
       <c r="M143" s="4">
         <v>442800</v>
       </c>
       <c r="N143" s="4">
         <v>442350</v>
       </c>
       <c r="O143" s="4">
         <v>443250</v>
       </c>
       <c r="P143" s="4">
         <v>443395</v>
       </c>
-    </row>
-    <row r="144" spans="1:16">
+      <c r="Q143" s="4">
+        <v>443582</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17">
       <c r="A144" s="7"/>
       <c r="B144" s="17"/>
       <c r="C144" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D144" s="4">
         <v>454590</v>
       </c>
       <c r="E144" s="4">
         <v>458489</v>
       </c>
       <c r="F144" s="4">
         <v>463065</v>
       </c>
       <c r="G144" s="4">
         <v>467346</v>
       </c>
       <c r="H144" s="4">
         <v>470903</v>
       </c>
       <c r="I144" s="4">
         <v>474262</v>
       </c>
       <c r="J144" s="4">
         <v>477362</v>
       </c>
       <c r="K144" s="4">
         <v>478679</v>
       </c>
       <c r="L144" s="4">
         <v>478845</v>
       </c>
       <c r="M144" s="4">
         <v>479371</v>
       </c>
       <c r="N144" s="4">
         <v>479532</v>
       </c>
       <c r="O144" s="4">
         <v>481271</v>
       </c>
       <c r="P144" s="4">
         <v>482363</v>
       </c>
-    </row>
-    <row r="145" spans="1:16">
+      <c r="Q144" s="4">
+        <v>482736</v>
+      </c>
+    </row>
+    <row r="145" spans="1:17">
       <c r="A145" s="7"/>
       <c r="B145" s="17"/>
       <c r="C145" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="E145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="F145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="G145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="H145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="I145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="J145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="K145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="L145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="M145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="N145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="O145" s="4">
         <v>2168.3270000000002</v>
       </c>
       <c r="P145" s="4">
         <v>2168.3270000000002</v>
       </c>
-    </row>
-    <row r="146" spans="1:16">
+      <c r="Q145" s="4">
+        <v>2168.3270000000002</v>
+      </c>
+    </row>
+    <row r="146" spans="1:17">
       <c r="A146" s="7"/>
       <c r="B146" s="17"/>
       <c r="C146" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D146" s="9">
         <v>403.35982533999697</v>
       </c>
       <c r="E146" s="9">
         <v>406.85007381266797</v>
       </c>
       <c r="F146" s="9">
         <v>410.94862536877503</v>
       </c>
       <c r="G146" s="9">
         <v>414.763086932921</v>
       </c>
       <c r="H146" s="9">
         <v>417.37616143690502</v>
       </c>
       <c r="I146" s="9">
         <v>420.366485313331</v>
       </c>
       <c r="J146" s="9">
         <v>422.93113538686703</v>
       </c>
       <c r="K146" s="9">
         <v>424.30408328633087</v>
       </c>
       <c r="L146" s="9">
         <v>424.6264516375989</v>
       </c>
       <c r="M146" s="9">
         <v>425.29148048241797</v>
       </c>
       <c r="N146" s="9">
         <v>425.15819800242303</v>
       </c>
       <c r="O146" s="9">
         <v>426.37</v>
       </c>
       <c r="P146" s="9">
         <v>426.95</v>
       </c>
-    </row>
-    <row r="147" spans="1:16">
+      <c r="Q146" s="9">
+        <v>427.2</v>
+      </c>
+    </row>
+    <row r="147" spans="1:17">
       <c r="A147" s="7"/>
       <c r="B147" s="18"/>
       <c r="C147" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D147" s="4">
         <v>338019</v>
       </c>
       <c r="E147" s="4">
         <v>347411</v>
       </c>
       <c r="F147" s="4">
         <v>358652</v>
       </c>
       <c r="G147" s="4">
         <v>368960</v>
       </c>
       <c r="H147" s="4">
         <v>379431</v>
       </c>
       <c r="I147" s="4">
         <v>388284</v>
       </c>
       <c r="J147" s="4">
         <v>396306</v>
       </c>
       <c r="K147" s="4">
         <v>404004</v>
       </c>
       <c r="L147" s="4">
         <v>411586</v>
       </c>
       <c r="M147" s="4">
         <v>417915</v>
       </c>
       <c r="N147" s="4">
         <v>426205</v>
       </c>
       <c r="O147" s="4">
         <v>434658</v>
       </c>
       <c r="P147" s="4">
         <v>442482</v>
       </c>
-    </row>
-    <row r="148" spans="1:16">
+      <c r="Q147" s="4">
+        <v>449769</v>
+      </c>
+    </row>
+    <row r="148" spans="1:17">
       <c r="A148" s="7"/>
       <c r="B148" s="16" t="s">
         <v>66</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D148" s="4">
         <v>508812</v>
       </c>
       <c r="E148" s="4">
         <v>519457</v>
       </c>
       <c r="F148" s="4">
         <v>531887</v>
       </c>
       <c r="G148" s="4">
         <v>545454</v>
       </c>
       <c r="H148" s="4">
         <v>556719</v>
       </c>
       <c r="I148" s="4">
         <v>568465</v>
       </c>
       <c r="J148" s="4">
         <v>577964</v>
       </c>
       <c r="K148" s="4">
         <v>584703</v>
       </c>
       <c r="L148" s="4">
         <v>586199</v>
       </c>
       <c r="M148" s="4">
         <v>586789</v>
       </c>
       <c r="N148" s="4">
         <v>589428</v>
       </c>
       <c r="O148" s="4">
         <v>592033</v>
       </c>
       <c r="P148" s="4">
         <v>590867</v>
       </c>
-    </row>
-    <row r="149" spans="1:16">
+      <c r="Q148" s="4">
+        <v>587367</v>
+      </c>
+    </row>
+    <row r="149" spans="1:17">
       <c r="A149" s="7"/>
       <c r="B149" s="17"/>
       <c r="C149" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D149" s="4">
         <v>245830</v>
       </c>
       <c r="E149" s="4">
         <v>251059</v>
       </c>
       <c r="F149" s="4">
         <v>256880</v>
       </c>
       <c r="G149" s="4">
         <v>263436</v>
       </c>
       <c r="H149" s="4">
         <v>268832</v>
       </c>
       <c r="I149" s="4">
         <v>274645</v>
       </c>
       <c r="J149" s="4">
         <v>279174</v>
       </c>
       <c r="K149" s="4">
         <v>282258</v>
       </c>
       <c r="L149" s="4">
         <v>282723</v>
       </c>
       <c r="M149" s="4">
         <v>282683</v>
       </c>
       <c r="N149" s="4">
         <v>283474</v>
       </c>
       <c r="O149" s="4">
         <v>284337</v>
       </c>
       <c r="P149" s="4">
         <v>283460</v>
       </c>
-    </row>
-    <row r="150" spans="1:16">
+      <c r="Q149" s="4">
+        <v>281271</v>
+      </c>
+    </row>
+    <row r="150" spans="1:17">
       <c r="A150" s="7"/>
       <c r="B150" s="17"/>
       <c r="C150" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D150" s="4">
         <v>262982</v>
       </c>
       <c r="E150" s="4">
         <v>268398</v>
       </c>
       <c r="F150" s="4">
         <v>275007</v>
       </c>
       <c r="G150" s="4">
         <v>282018</v>
       </c>
       <c r="H150" s="4">
         <v>287887</v>
       </c>
       <c r="I150" s="4">
         <v>293820</v>
       </c>
       <c r="J150" s="4">
         <v>298790</v>
       </c>
       <c r="K150" s="4">
         <v>302445</v>
       </c>
       <c r="L150" s="4">
         <v>303476</v>
       </c>
       <c r="M150" s="4">
         <v>304106</v>
       </c>
       <c r="N150" s="4">
         <v>305954</v>
       </c>
       <c r="O150" s="4">
         <v>307696</v>
       </c>
       <c r="P150" s="4">
         <v>307407</v>
       </c>
-    </row>
-    <row r="151" spans="1:16">
+      <c r="Q150" s="4">
+        <v>306096</v>
+      </c>
+    </row>
+    <row r="151" spans="1:17">
       <c r="A151" s="7"/>
       <c r="B151" s="17"/>
       <c r="C151" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="E151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="F151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="G151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="H151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="I151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="J151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="K151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="L151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="M151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="N151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="O151" s="4">
         <v>872.34699999999998</v>
       </c>
       <c r="P151" s="4">
         <v>872.34699999999998</v>
       </c>
-    </row>
-    <row r="152" spans="1:16">
+      <c r="Q151" s="4">
+        <v>872.34699999999998</v>
+      </c>
+    </row>
+    <row r="152" spans="1:17">
       <c r="A152" s="7"/>
       <c r="B152" s="17"/>
       <c r="C152" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D152" s="9">
         <v>583.26789683463096</v>
       </c>
       <c r="E152" s="9">
         <v>595.47060974589203</v>
       </c>
       <c r="F152" s="9">
         <v>609.71952674795705</v>
       </c>
       <c r="G152" s="9">
         <v>625.27182417088602</v>
       </c>
       <c r="H152" s="9">
         <v>638.18526343301505</v>
       </c>
       <c r="I152" s="9">
         <v>651.65008878347703</v>
       </c>
       <c r="J152" s="9">
         <v>662.53910427845801</v>
       </c>
       <c r="K152" s="9">
         <v>670.26424117925546</v>
       </c>
       <c r="L152" s="9">
         <v>671.97915508392873</v>
       </c>
       <c r="M152" s="9">
         <v>672.65549145007662</v>
       </c>
       <c r="N152" s="9">
         <v>675.68066377255843</v>
       </c>
       <c r="O152" s="9">
         <v>678.66</v>
       </c>
       <c r="P152" s="9">
         <v>677.33</v>
       </c>
-    </row>
-    <row r="153" spans="1:16">
+      <c r="Q152" s="9">
+        <v>673.32</v>
+      </c>
+    </row>
+    <row r="153" spans="1:17">
       <c r="A153" s="7"/>
       <c r="B153" s="18"/>
       <c r="C153" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D153" s="4">
         <v>245074</v>
       </c>
       <c r="E153" s="4">
         <v>252038</v>
       </c>
       <c r="F153" s="4">
         <v>257863</v>
       </c>
       <c r="G153" s="4">
         <v>265372</v>
       </c>
       <c r="H153" s="4">
         <v>271195</v>
       </c>
       <c r="I153" s="4">
         <v>278188</v>
       </c>
       <c r="J153" s="4">
         <v>283853</v>
       </c>
       <c r="K153" s="4">
         <v>290805</v>
       </c>
       <c r="L153" s="4">
         <v>296825</v>
       </c>
       <c r="M153" s="4">
         <v>302618</v>
       </c>
       <c r="N153" s="4">
         <v>309823</v>
       </c>
       <c r="O153" s="4">
         <v>316718</v>
       </c>
       <c r="P153" s="4">
         <v>323332</v>
       </c>
-    </row>
-    <row r="154" spans="1:16">
+      <c r="Q153" s="4">
+        <v>327860</v>
+      </c>
+    </row>
+    <row r="154" spans="1:17">
       <c r="A154" s="7"/>
       <c r="B154" s="16" t="s">
         <v>65</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D154" s="4">
         <v>194042</v>
       </c>
       <c r="E154" s="4">
         <v>194116</v>
       </c>
       <c r="F154" s="4">
         <v>194189</v>
       </c>
       <c r="G154" s="4">
         <v>194376</v>
       </c>
       <c r="H154" s="4">
         <v>194069</v>
       </c>
       <c r="I154" s="4">
         <v>193902</v>
       </c>
       <c r="J154" s="4">
         <v>193791</v>
       </c>
       <c r="K154" s="4">
         <v>193305</v>
       </c>
       <c r="L154" s="4">
         <v>192052</v>
       </c>
       <c r="M154" s="4">
         <v>190842</v>
       </c>
       <c r="N154" s="4">
         <v>189453</v>
       </c>
       <c r="O154" s="4">
         <v>187993</v>
       </c>
       <c r="P154" s="4">
         <v>186784</v>
       </c>
-    </row>
-    <row r="155" spans="1:16">
+      <c r="Q154" s="4">
+        <v>185281</v>
+      </c>
+    </row>
+    <row r="155" spans="1:17">
       <c r="A155" s="7"/>
       <c r="B155" s="17"/>
       <c r="C155" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D155" s="4">
         <v>93217</v>
       </c>
       <c r="E155" s="4">
         <v>93295</v>
       </c>
       <c r="F155" s="4">
         <v>93316</v>
       </c>
       <c r="G155" s="4">
         <v>93405</v>
       </c>
       <c r="H155" s="4">
         <v>93179</v>
       </c>
       <c r="I155" s="4">
         <v>93084</v>
       </c>
       <c r="J155" s="4">
         <v>92901</v>
       </c>
       <c r="K155" s="4">
         <v>92555</v>
       </c>
       <c r="L155" s="4">
         <v>91825</v>
       </c>
       <c r="M155" s="4">
         <v>91101</v>
       </c>
       <c r="N155" s="4">
         <v>90381</v>
       </c>
       <c r="O155" s="4">
         <v>89679</v>
       </c>
       <c r="P155" s="4">
         <v>89040</v>
       </c>
-    </row>
-    <row r="156" spans="1:16">
+      <c r="Q155" s="4">
+        <v>88237</v>
+      </c>
+    </row>
+    <row r="156" spans="1:17">
       <c r="A156" s="7"/>
       <c r="B156" s="17"/>
       <c r="C156" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D156" s="4">
         <v>100825</v>
       </c>
       <c r="E156" s="4">
         <v>100821</v>
       </c>
       <c r="F156" s="4">
         <v>100873</v>
       </c>
       <c r="G156" s="4">
         <v>100971</v>
       </c>
       <c r="H156" s="4">
         <v>100890</v>
       </c>
       <c r="I156" s="4">
         <v>100818</v>
       </c>
       <c r="J156" s="4">
         <v>100890</v>
       </c>
       <c r="K156" s="4">
         <v>100750</v>
       </c>
       <c r="L156" s="4">
         <v>100227</v>
       </c>
       <c r="M156" s="4">
         <v>99741</v>
       </c>
       <c r="N156" s="4">
         <v>99072</v>
       </c>
       <c r="O156" s="4">
         <v>98314</v>
       </c>
       <c r="P156" s="4">
         <v>97744</v>
       </c>
-    </row>
-    <row r="157" spans="1:16">
+      <c r="Q156" s="4">
+        <v>97044</v>
+      </c>
+    </row>
+    <row r="157" spans="1:17">
       <c r="A157" s="7"/>
       <c r="B157" s="17"/>
       <c r="C157" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="E157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="F157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="G157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="H157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="I157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="J157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="K157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="L157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="M157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="N157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="O157" s="4">
         <v>416.70699999999999</v>
       </c>
       <c r="P157" s="4">
         <v>416.70699999999999</v>
       </c>
-    </row>
-    <row r="158" spans="1:16">
+      <c r="Q157" s="4">
+        <v>416.70699999999999</v>
+      </c>
+    </row>
+    <row r="158" spans="1:17">
       <c r="A158" s="7"/>
       <c r="B158" s="17"/>
       <c r="C158" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D158" s="9">
         <v>465.65572452586599</v>
       </c>
       <c r="E158" s="9">
         <v>465.83330733585001</v>
       </c>
       <c r="F158" s="9">
         <v>466.008490378131</v>
       </c>
       <c r="G158" s="9">
         <v>466.45724693849598</v>
       </c>
       <c r="H158" s="9">
         <v>465.72051825383301</v>
       </c>
       <c r="I158" s="9">
         <v>465.31975704751801</v>
       </c>
       <c r="J158" s="9">
         <v>465.05338283254201</v>
       </c>
       <c r="K158" s="9">
         <v>463.88709572913342</v>
       </c>
       <c r="L158" s="9">
         <v>460.88018679791799</v>
       </c>
       <c r="M158" s="9">
         <v>457.97646787790944</v>
       </c>
       <c r="N158" s="9">
         <v>454.6431905391558</v>
       </c>
       <c r="O158" s="9">
         <v>451.14</v>
       </c>
       <c r="P158" s="9">
         <v>448.23</v>
       </c>
-    </row>
-    <row r="159" spans="1:16">
+      <c r="Q158" s="9">
+        <v>444.63</v>
+      </c>
+    </row>
+    <row r="159" spans="1:17">
       <c r="A159" s="7"/>
       <c r="B159" s="18"/>
       <c r="C159" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D159" s="4">
         <v>62538</v>
       </c>
       <c r="E159" s="4">
         <v>63916</v>
       </c>
       <c r="F159" s="4">
         <v>65497</v>
       </c>
       <c r="G159" s="4">
         <v>66902</v>
       </c>
       <c r="H159" s="4">
         <v>68225</v>
       </c>
       <c r="I159" s="4">
         <v>69470</v>
       </c>
       <c r="J159" s="4">
         <v>70397</v>
       </c>
       <c r="K159" s="4">
         <v>71306</v>
       </c>
       <c r="L159" s="4">
         <v>72732</v>
       </c>
       <c r="M159" s="4">
         <v>73940</v>
       </c>
       <c r="N159" s="4">
         <v>75048</v>
       </c>
       <c r="O159" s="4">
         <v>76343</v>
       </c>
       <c r="P159" s="4">
         <v>77393</v>
       </c>
-    </row>
-    <row r="160" spans="1:16">
+      <c r="Q159" s="4">
+        <v>78449</v>
+      </c>
+    </row>
+    <row r="160" spans="1:17">
       <c r="A160" s="7"/>
       <c r="B160" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D160" s="4">
         <v>468874</v>
       </c>
       <c r="E160" s="4">
         <v>471087</v>
       </c>
       <c r="F160" s="4">
         <v>474192</v>
       </c>
       <c r="G160" s="4">
         <v>478589</v>
       </c>
       <c r="H160" s="4">
         <v>480652</v>
       </c>
       <c r="I160" s="4">
         <v>482375</v>
       </c>
       <c r="J160" s="4">
         <v>484294</v>
       </c>
       <c r="K160" s="4">
         <v>485191</v>
       </c>
       <c r="L160" s="4">
         <v>482193</v>
       </c>
       <c r="M160" s="4">
         <v>482875</v>
       </c>
       <c r="N160" s="4">
         <v>482950</v>
       </c>
       <c r="O160" s="4">
         <v>483668</v>
       </c>
       <c r="P160" s="4">
         <v>484145</v>
       </c>
-    </row>
-    <row r="161" spans="1:16">
+      <c r="Q160" s="4">
+        <v>484127</v>
+      </c>
+    </row>
+    <row r="161" spans="1:17">
       <c r="A161" s="7"/>
       <c r="B161" s="17"/>
       <c r="C161" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D161" s="4">
         <v>227095</v>
       </c>
       <c r="E161" s="4">
         <v>228054</v>
       </c>
       <c r="F161" s="4">
         <v>229510</v>
       </c>
       <c r="G161" s="4">
         <v>231747</v>
       </c>
       <c r="H161" s="4">
         <v>232821</v>
       </c>
       <c r="I161" s="4">
         <v>233665</v>
       </c>
       <c r="J161" s="4">
         <v>234805</v>
       </c>
       <c r="K161" s="4">
         <v>234965</v>
       </c>
       <c r="L161" s="4">
         <v>232915</v>
       </c>
       <c r="M161" s="4">
         <v>232927</v>
       </c>
       <c r="N161" s="4">
         <v>232601</v>
       </c>
       <c r="O161" s="4">
         <v>232872</v>
       </c>
       <c r="P161" s="4">
         <v>232930</v>
       </c>
-    </row>
-    <row r="162" spans="1:16">
+      <c r="Q161" s="4">
+        <v>232868</v>
+      </c>
+    </row>
+    <row r="162" spans="1:17">
       <c r="A162" s="7"/>
       <c r="B162" s="17"/>
       <c r="C162" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D162" s="4">
         <v>241779</v>
       </c>
       <c r="E162" s="4">
         <v>243033</v>
       </c>
       <c r="F162" s="4">
         <v>244682</v>
       </c>
       <c r="G162" s="4">
         <v>246842</v>
       </c>
       <c r="H162" s="4">
         <v>247831</v>
       </c>
       <c r="I162" s="4">
         <v>248710</v>
       </c>
       <c r="J162" s="4">
         <v>249489</v>
       </c>
       <c r="K162" s="4">
         <v>250226</v>
       </c>
       <c r="L162" s="4">
         <v>249278</v>
       </c>
       <c r="M162" s="4">
         <v>249948</v>
       </c>
       <c r="N162" s="4">
         <v>250349</v>
       </c>
       <c r="O162" s="4">
         <v>250796</v>
       </c>
       <c r="P162" s="4">
         <v>251215</v>
       </c>
-    </row>
-    <row r="163" spans="1:16">
+      <c r="Q162" s="4">
+        <v>251259</v>
+      </c>
+    </row>
+    <row r="163" spans="1:17">
       <c r="A163" s="7"/>
       <c r="B163" s="17"/>
       <c r="C163" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="E163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="F163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="G163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="H163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="I163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="J163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="K163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="L163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="M163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="N163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="O163" s="4">
         <v>6225.1379999999999</v>
       </c>
       <c r="P163" s="4">
         <v>6225.1379999999999</v>
       </c>
-    </row>
-    <row r="164" spans="1:16">
+      <c r="Q163" s="4">
+        <v>6225.1379999999999</v>
+      </c>
+    </row>
+    <row r="164" spans="1:17">
       <c r="A164" s="7"/>
       <c r="B164" s="17"/>
       <c r="C164" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D164" s="9">
         <v>75.319454765500794</v>
       </c>
       <c r="E164" s="9">
         <v>75.674948892699206</v>
       </c>
       <c r="F164" s="9">
         <v>76.173733016039193</v>
       </c>
       <c r="G164" s="9">
         <v>76.880062739171393</v>
       </c>
       <c r="H164" s="9">
         <v>77.211461015000793</v>
       </c>
       <c r="I164" s="9">
         <v>77.488242027726898</v>
       </c>
       <c r="J164" s="9">
         <v>77.796508286242002</v>
       </c>
       <c r="K164" s="9">
         <v>77.940601477429098</v>
       </c>
       <c r="L164" s="9">
         <v>77.45900572806579</v>
       </c>
       <c r="M164" s="9">
         <v>77.568561532290531</v>
       </c>
       <c r="N164" s="9">
         <v>77.580609457975072</v>
       </c>
       <c r="O164" s="9">
         <v>77.7</v>
       </c>
       <c r="P164" s="9">
         <v>77.77</v>
       </c>
-    </row>
-    <row r="165" spans="1:16">
+      <c r="Q164" s="9">
+        <v>77.77</v>
+      </c>
+    </row>
+    <row r="165" spans="1:17">
       <c r="A165" s="7"/>
       <c r="B165" s="18"/>
       <c r="C165" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D165" s="4">
         <v>176190</v>
       </c>
       <c r="E165" s="4">
         <v>180149</v>
       </c>
       <c r="F165" s="4">
         <v>192949</v>
       </c>
       <c r="G165" s="4">
         <v>200113</v>
       </c>
       <c r="H165" s="4">
         <v>204901</v>
       </c>
       <c r="I165" s="4">
         <v>208911</v>
       </c>
       <c r="J165" s="4">
         <v>213028</v>
       </c>
       <c r="K165" s="4">
         <v>216571</v>
       </c>
       <c r="L165" s="4">
         <v>220362</v>
       </c>
       <c r="M165" s="4">
         <v>224570</v>
       </c>
       <c r="N165" s="4">
         <v>229092</v>
       </c>
       <c r="O165" s="4">
         <v>233561</v>
       </c>
       <c r="P165" s="4">
         <v>237512</v>
       </c>
-    </row>
-    <row r="166" spans="1:16">
+      <c r="Q165" s="4">
+        <v>241198</v>
+      </c>
+    </row>
+    <row r="166" spans="1:17">
       <c r="A166" s="7"/>
       <c r="B166" s="16" t="s">
         <v>35</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D166" s="4">
         <v>517050</v>
       </c>
       <c r="E166" s="4">
         <v>520271</v>
       </c>
       <c r="F166" s="4">
         <v>525107</v>
       </c>
       <c r="G166" s="4">
         <v>534719</v>
       </c>
       <c r="H166" s="4">
         <v>539534</v>
       </c>
       <c r="I166" s="4">
         <v>543979</v>
       </c>
       <c r="J166" s="4">
         <v>548815</v>
       </c>
       <c r="K166" s="4">
         <v>554116</v>
       </c>
       <c r="L166" s="4">
         <v>550678</v>
       </c>
       <c r="M166" s="4">
         <v>553171</v>
       </c>
       <c r="N166" s="4">
         <v>553298</v>
       </c>
       <c r="O166" s="4">
         <v>550977</v>
       </c>
       <c r="P166" s="4">
         <v>551769</v>
       </c>
-    </row>
-    <row r="167" spans="1:16">
+      <c r="Q166" s="4">
+        <v>551443</v>
+      </c>
+    </row>
+    <row r="167" spans="1:17">
       <c r="A167" s="7"/>
       <c r="B167" s="17"/>
       <c r="C167" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D167" s="4">
         <v>258085</v>
       </c>
       <c r="E167" s="4">
         <v>258690</v>
       </c>
       <c r="F167" s="4">
         <v>260580</v>
       </c>
       <c r="G167" s="4">
         <v>264901</v>
       </c>
       <c r="H167" s="4">
         <v>267149</v>
       </c>
       <c r="I167" s="4">
         <v>269102</v>
       </c>
       <c r="J167" s="4">
         <v>271803</v>
       </c>
       <c r="K167" s="4">
         <v>275598</v>
       </c>
       <c r="L167" s="4">
         <v>272849</v>
       </c>
       <c r="M167" s="4">
         <v>274049</v>
       </c>
       <c r="N167" s="4">
         <v>273525</v>
       </c>
       <c r="O167" s="4">
         <v>270074</v>
       </c>
       <c r="P167" s="4">
         <v>270215</v>
       </c>
-    </row>
-    <row r="168" spans="1:16">
+      <c r="Q167" s="4">
+        <v>269387</v>
+      </c>
+    </row>
+    <row r="168" spans="1:17">
       <c r="A168" s="7"/>
       <c r="B168" s="17"/>
       <c r="C168" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D168" s="4">
         <v>258965</v>
       </c>
       <c r="E168" s="4">
         <v>261581</v>
       </c>
       <c r="F168" s="4">
         <v>264527</v>
       </c>
       <c r="G168" s="4">
         <v>269818</v>
       </c>
       <c r="H168" s="4">
         <v>272385</v>
       </c>
       <c r="I168" s="4">
         <v>274877</v>
       </c>
       <c r="J168" s="4">
         <v>277012</v>
       </c>
       <c r="K168" s="4">
         <v>278518</v>
       </c>
       <c r="L168" s="4">
         <v>277829</v>
       </c>
       <c r="M168" s="4">
         <v>279122</v>
       </c>
       <c r="N168" s="4">
         <v>279773</v>
       </c>
       <c r="O168" s="4">
         <v>280903</v>
       </c>
       <c r="P168" s="4">
         <v>281554</v>
       </c>
-    </row>
-    <row r="169" spans="1:16">
+      <c r="Q168" s="4">
+        <v>282056</v>
+      </c>
+    </row>
+    <row r="169" spans="1:17">
       <c r="A169" s="7"/>
       <c r="B169" s="17"/>
       <c r="C169" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D169" s="4">
         <v>6367.62</v>
       </c>
       <c r="E169" s="4">
         <v>6367.62</v>
       </c>
       <c r="F169" s="4">
         <v>6367.62</v>
       </c>
       <c r="G169" s="4">
         <v>6367.62</v>
       </c>
       <c r="H169" s="4">
         <v>6367.62</v>
       </c>
       <c r="I169" s="4">
         <v>6367.62</v>
       </c>
       <c r="J169" s="4">
         <v>6367.62</v>
       </c>
       <c r="K169" s="4">
         <v>6367.62</v>
       </c>
       <c r="L169" s="4">
         <v>6367.62</v>
       </c>
       <c r="M169" s="4">
         <v>6367.62</v>
       </c>
       <c r="N169" s="4">
         <v>6367.62</v>
       </c>
       <c r="O169" s="4">
         <v>6367.62</v>
       </c>
       <c r="P169" s="4">
         <v>6367.62</v>
       </c>
-    </row>
-    <row r="170" spans="1:16">
+      <c r="Q169" s="4">
+        <v>6367.62</v>
+      </c>
+    </row>
+    <row r="170" spans="1:17">
       <c r="A170" s="7"/>
       <c r="B170" s="17"/>
       <c r="C170" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D170" s="9">
         <v>81.199883158856807</v>
       </c>
       <c r="E170" s="9">
         <v>81.705723645569293</v>
       </c>
       <c r="F170" s="9">
         <v>82.465191076100595</v>
       </c>
       <c r="G170" s="9">
         <v>83.974703264327999</v>
       </c>
       <c r="H170" s="9">
         <v>84.730872759366903</v>
       </c>
       <c r="I170" s="9">
         <v>85.428935771921104</v>
       </c>
       <c r="J170" s="9">
         <v>86.188403202452406</v>
       </c>
       <c r="K170" s="9">
         <v>87.020896347457921</v>
       </c>
       <c r="L170" s="9">
         <v>86.480977193990853</v>
       </c>
       <c r="M170" s="9">
         <v>86.872489250300745</v>
       </c>
       <c r="N170" s="9">
         <v>86.892433907802285</v>
       </c>
       <c r="O170" s="9">
         <v>86.53</v>
       </c>
       <c r="P170" s="9">
         <v>86.65</v>
       </c>
-    </row>
-    <row r="171" spans="1:16">
+      <c r="Q170" s="9">
+        <v>86.6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:17">
       <c r="A171" s="8"/>
       <c r="B171" s="18"/>
       <c r="C171" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D171" s="4">
         <v>216524</v>
       </c>
       <c r="E171" s="4">
         <v>225070</v>
       </c>
       <c r="F171" s="4">
         <v>235180</v>
       </c>
       <c r="G171" s="4">
         <v>241921</v>
       </c>
       <c r="H171" s="4">
         <v>248179</v>
       </c>
       <c r="I171" s="4">
         <v>253645</v>
       </c>
       <c r="J171" s="4">
         <v>258882</v>
       </c>
       <c r="K171" s="4">
         <v>265229</v>
       </c>
       <c r="L171" s="4">
         <v>271890</v>
       </c>
       <c r="M171" s="4">
         <v>276936</v>
       </c>
       <c r="N171" s="4">
         <v>282967</v>
       </c>
       <c r="O171" s="4">
         <v>288188</v>
       </c>
       <c r="P171" s="4">
         <v>293330</v>
       </c>
-    </row>
-    <row r="172" spans="1:16">
+      <c r="Q171" s="4">
+        <v>299161</v>
+      </c>
+    </row>
+    <row r="172" spans="1:17">
       <c r="A172" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B172" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C172" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D172" s="4">
         <v>11802566</v>
       </c>
       <c r="E172" s="4">
         <v>11825955</v>
       </c>
       <c r="F172" s="4">
         <v>11846651</v>
       </c>
       <c r="G172" s="4">
         <v>12072421</v>
       </c>
       <c r="H172" s="4">
         <v>12079106</v>
       </c>
       <c r="I172" s="4">
         <v>12098164</v>
       </c>
       <c r="J172" s="4">
         <v>12115915</v>
       </c>
       <c r="K172" s="4">
         <v>12119572</v>
       </c>
       <c r="L172" s="4">
         <v>12027271</v>
       </c>
       <c r="M172" s="4">
         <v>12010024</v>
       </c>
       <c r="N172" s="4">
         <v>11977896</v>
       </c>
       <c r="O172" s="4">
         <v>11940324</v>
       </c>
       <c r="P172" s="4">
         <v>11893771</v>
       </c>
-    </row>
-    <row r="173" spans="1:16">
+      <c r="Q172" s="4">
+        <v>11848082</v>
+      </c>
+    </row>
+    <row r="173" spans="1:17">
       <c r="A173" s="7"/>
       <c r="B173" s="17"/>
       <c r="C173" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D173" s="4">
         <v>5812444</v>
       </c>
       <c r="E173" s="4">
         <v>5820466</v>
       </c>
       <c r="F173" s="4">
         <v>5827182</v>
       </c>
       <c r="G173" s="4">
         <v>5934430</v>
       </c>
       <c r="H173" s="4">
         <v>5933537</v>
       </c>
       <c r="I173" s="4">
         <v>5938899</v>
       </c>
       <c r="J173" s="4">
         <v>5942826</v>
       </c>
       <c r="K173" s="4">
         <v>5938482</v>
       </c>
       <c r="L173" s="4">
         <v>5886252</v>
       </c>
       <c r="M173" s="4">
         <v>5871707</v>
       </c>
       <c r="N173" s="4">
         <v>5849580</v>
       </c>
       <c r="O173" s="4">
         <v>5827007</v>
       </c>
       <c r="P173" s="4">
         <v>5799058</v>
       </c>
-    </row>
-    <row r="174" spans="1:16">
+      <c r="Q173" s="4">
+        <v>5770192</v>
+      </c>
+    </row>
+    <row r="174" spans="1:17">
       <c r="A174" s="7"/>
       <c r="B174" s="17"/>
       <c r="C174" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D174" s="4">
         <v>5990122</v>
       </c>
       <c r="E174" s="4">
         <v>6005489</v>
       </c>
       <c r="F174" s="4">
         <v>6019469</v>
       </c>
       <c r="G174" s="4">
         <v>6137991</v>
       </c>
       <c r="H174" s="4">
         <v>6145569</v>
       </c>
       <c r="I174" s="4">
         <v>6159265</v>
       </c>
       <c r="J174" s="4">
         <v>6173089</v>
       </c>
       <c r="K174" s="4">
         <v>6181090</v>
       </c>
       <c r="L174" s="4">
         <v>6141019</v>
       </c>
       <c r="M174" s="4">
         <v>6138317</v>
       </c>
       <c r="N174" s="4">
         <v>6128316</v>
       </c>
       <c r="O174" s="4">
         <v>6113317</v>
       </c>
       <c r="P174" s="4">
         <v>6094713</v>
       </c>
-    </row>
-    <row r="175" spans="1:16">
+      <c r="Q174" s="4">
+        <v>6094713</v>
+      </c>
+    </row>
+    <row r="175" spans="1:17">
       <c r="A175" s="7"/>
       <c r="B175" s="17"/>
       <c r="C175" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D175" s="4">
         <v>169664.288</v>
       </c>
       <c r="E175" s="4">
         <v>169664.288</v>
       </c>
       <c r="F175" s="4">
         <v>169664.288</v>
       </c>
       <c r="G175" s="4">
         <v>169664.288</v>
       </c>
       <c r="H175" s="4">
         <v>169664.288</v>
       </c>
       <c r="I175" s="4">
         <v>169664.288</v>
       </c>
       <c r="J175" s="4">
         <v>169664.288</v>
       </c>
       <c r="K175" s="4">
         <v>169664.288</v>
       </c>
       <c r="L175" s="4">
         <v>169664.288</v>
       </c>
       <c r="M175" s="4">
         <v>169664.288</v>
       </c>
       <c r="N175" s="4">
         <v>169664.288</v>
       </c>
       <c r="O175" s="4">
         <v>169664.288</v>
       </c>
       <c r="P175" s="4">
         <v>169664.288</v>
       </c>
-    </row>
-    <row r="176" spans="1:16">
+      <c r="Q175" s="4">
+        <v>169664.288</v>
+      </c>
+    </row>
+    <row r="176" spans="1:17">
       <c r="A176" s="7"/>
       <c r="B176" s="17"/>
       <c r="C176" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D176" s="9">
         <v>69.564232633328203</v>
       </c>
       <c r="E176" s="9">
         <v>69.702087218260104</v>
       </c>
       <c r="F176" s="9">
         <v>69.824069282040099</v>
       </c>
       <c r="G176" s="9">
         <v>71.154755914220402</v>
       </c>
       <c r="H176" s="9">
         <v>71.194157252467903</v>
       </c>
       <c r="I176" s="9">
         <v>71.3064849569286</v>
       </c>
       <c r="J176" s="9">
         <v>71.411109213507601</v>
       </c>
       <c r="K176" s="9">
         <v>71.432663543196554</v>
       </c>
       <c r="L176" s="9">
         <v>70.888642163753403</v>
       </c>
       <c r="M176" s="9">
         <v>70.786988479272665</v>
       </c>
       <c r="N176" s="9">
         <v>70.597626295994587</v>
       </c>
       <c r="O176" s="9">
         <v>70.38</v>
       </c>
       <c r="P176" s="9">
         <v>70.099999999999994</v>
       </c>
-    </row>
-    <row r="177" spans="1:16">
+      <c r="Q176" s="9">
+        <v>115.78</v>
+      </c>
+    </row>
+    <row r="177" spans="1:17">
       <c r="A177" s="7"/>
       <c r="B177" s="18"/>
       <c r="C177" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D177" s="4">
         <v>4298022</v>
       </c>
       <c r="E177" s="4">
         <v>4386447</v>
       </c>
       <c r="F177" s="4">
         <v>4467077</v>
       </c>
       <c r="G177" s="4">
         <v>4546706</v>
       </c>
       <c r="H177" s="4">
         <v>4616138</v>
       </c>
       <c r="I177" s="4">
         <v>4682480</v>
       </c>
       <c r="J177" s="4">
         <v>4747159</v>
       </c>
       <c r="K177" s="4">
         <v>4814280</v>
       </c>
       <c r="L177" s="4">
         <v>4889475</v>
       </c>
       <c r="M177" s="4">
         <v>4964044</v>
       </c>
       <c r="N177" s="4">
         <v>5033502</v>
       </c>
       <c r="O177" s="4">
         <v>5098866</v>
       </c>
       <c r="P177" s="4">
         <v>5164260</v>
       </c>
-    </row>
-    <row r="178" spans="1:16">
+      <c r="Q177" s="4">
+        <v>5230278</v>
+      </c>
+    </row>
+    <row r="178" spans="1:17">
       <c r="A178" s="7"/>
       <c r="B178" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C178" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D178" s="4">
         <v>1655642</v>
       </c>
       <c r="E178" s="4">
         <v>1666888</v>
       </c>
       <c r="F178" s="4">
         <v>1678284</v>
       </c>
       <c r="G178" s="4">
         <v>1728242</v>
       </c>
       <c r="H178" s="4">
         <v>1735762</v>
       </c>
       <c r="I178" s="4">
         <v>1746840</v>
       </c>
       <c r="J178" s="4">
         <v>1763742</v>
       </c>
       <c r="K178" s="4">
         <v>1779254</v>
       </c>
       <c r="L178" s="4">
         <v>1784370</v>
       </c>
       <c r="M178" s="4">
         <v>1789385</v>
       </c>
       <c r="N178" s="4">
         <v>1792474</v>
       </c>
       <c r="O178" s="4">
         <v>1797075</v>
       </c>
       <c r="P178" s="4">
         <v>1799019</v>
       </c>
-    </row>
-    <row r="179" spans="1:16">
+      <c r="Q178" s="4">
+        <v>1798588</v>
+      </c>
+    </row>
+    <row r="179" spans="1:17">
       <c r="A179" s="7"/>
       <c r="B179" s="17"/>
       <c r="C179" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D179" s="4">
         <v>806720</v>
       </c>
       <c r="E179" s="4">
         <v>811759</v>
       </c>
       <c r="F179" s="4">
         <v>816620</v>
       </c>
       <c r="G179" s="4">
         <v>840412</v>
       </c>
       <c r="H179" s="4">
         <v>843088</v>
       </c>
       <c r="I179" s="4">
         <v>847521</v>
       </c>
       <c r="J179" s="4">
         <v>855105</v>
       </c>
       <c r="K179" s="4">
         <v>861692</v>
       </c>
       <c r="L179" s="4">
         <v>862874</v>
       </c>
       <c r="M179" s="4">
         <v>864364</v>
       </c>
       <c r="N179" s="4">
         <v>864339</v>
       </c>
       <c r="O179" s="4">
         <v>865666</v>
       </c>
       <c r="P179" s="4">
         <v>865486</v>
       </c>
-    </row>
-    <row r="180" spans="1:16">
+      <c r="Q179" s="4">
+        <v>863853</v>
+      </c>
+    </row>
+    <row r="180" spans="1:17">
       <c r="A180" s="7"/>
       <c r="B180" s="17"/>
       <c r="C180" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D180" s="4">
         <v>848922</v>
       </c>
       <c r="E180" s="4">
         <v>855129</v>
       </c>
       <c r="F180" s="4">
         <v>861664</v>
       </c>
       <c r="G180" s="4">
         <v>887830</v>
       </c>
       <c r="H180" s="4">
         <v>892674</v>
       </c>
       <c r="I180" s="4">
         <v>899319</v>
       </c>
       <c r="J180" s="4">
         <v>908637</v>
       </c>
       <c r="K180" s="4">
         <v>917562</v>
       </c>
       <c r="L180" s="4">
         <v>921496</v>
       </c>
       <c r="M180" s="4">
         <v>925021</v>
       </c>
       <c r="N180" s="4">
         <v>928135</v>
       </c>
       <c r="O180" s="4">
         <v>931409</v>
       </c>
       <c r="P180" s="4">
         <v>933533</v>
       </c>
-    </row>
-    <row r="181" spans="1:16">
+      <c r="Q180" s="4">
+        <v>934735</v>
+      </c>
+    </row>
+    <row r="181" spans="1:17">
       <c r="A181" s="7"/>
       <c r="B181" s="17"/>
       <c r="C181" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="E181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="F181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="G181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="H181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="I181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="J181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="K181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="L181" s="4">
         <v>20107.056999999997</v>
       </c>
       <c r="M181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="N181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="O181" s="4">
         <v>20107.057000000001</v>
       </c>
       <c r="P181" s="4">
         <v>20107.057000000001</v>
       </c>
-    </row>
-    <row r="182" spans="1:16">
+      <c r="Q181" s="4">
+        <v>20107.057000000001</v>
+      </c>
+    </row>
+    <row r="182" spans="1:17">
       <c r="A182" s="7"/>
       <c r="B182" s="17"/>
       <c r="C182" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D182" s="9">
         <v>82.341339162663104</v>
       </c>
       <c r="E182" s="9">
         <v>82.900645280908094</v>
       </c>
       <c r="F182" s="9">
         <v>83.467411466531402</v>
       </c>
       <c r="G182" s="9">
         <v>85.952011773776704</v>
       </c>
       <c r="H182" s="9">
         <v>86.326009818343906</v>
       </c>
       <c r="I182" s="9">
         <v>86.876960661125096</v>
       </c>
       <c r="J182" s="9">
         <v>87.717561053315805</v>
       </c>
       <c r="K182" s="9">
         <v>88.489031487800517</v>
       </c>
       <c r="L182" s="9">
         <v>88.743469519184245</v>
       </c>
       <c r="M182" s="9">
         <v>88.992884438533196</v>
       </c>
       <c r="N182" s="9">
         <v>89.146512092744345</v>
       </c>
       <c r="O182" s="9">
         <v>89.38</v>
       </c>
       <c r="P182" s="9">
         <v>89.47</v>
       </c>
-    </row>
-    <row r="183" spans="1:16">
+      <c r="Q182" s="9">
+        <v>89.45</v>
+      </c>
+    </row>
+    <row r="183" spans="1:17">
       <c r="A183" s="7"/>
       <c r="B183" s="18"/>
       <c r="C183" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D183" s="4">
         <v>693605</v>
       </c>
       <c r="E183" s="4">
         <v>713053</v>
       </c>
       <c r="F183" s="4">
         <v>732313</v>
       </c>
       <c r="G183" s="4">
         <v>751765</v>
       </c>
       <c r="H183" s="4">
         <v>768855</v>
       </c>
       <c r="I183" s="4">
         <v>785999</v>
       </c>
       <c r="J183" s="4">
         <v>802063</v>
       </c>
       <c r="K183" s="4">
         <v>817820</v>
       </c>
       <c r="L183" s="4">
         <v>835977</v>
       </c>
       <c r="M183" s="4">
         <v>852520</v>
       </c>
       <c r="N183" s="4">
         <v>866675</v>
       </c>
       <c r="O183" s="4">
         <v>883862</v>
       </c>
       <c r="P183" s="4">
         <v>900484</v>
       </c>
-    </row>
-    <row r="184" spans="1:16">
+      <c r="Q183" s="4">
+        <v>916688</v>
+      </c>
+    </row>
+    <row r="184" spans="1:17">
       <c r="A184" s="7"/>
       <c r="B184" s="16" t="s">
         <v>59</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D184" s="4">
         <v>404673</v>
       </c>
       <c r="E184" s="4">
         <v>405268</v>
       </c>
       <c r="F184" s="4">
         <v>405468</v>
       </c>
       <c r="G184" s="4">
         <v>406385</v>
       </c>
       <c r="H184" s="4">
         <v>405999</v>
       </c>
       <c r="I184" s="4">
         <v>405918</v>
       </c>
       <c r="J184" s="4">
         <v>405955</v>
       </c>
       <c r="K184" s="4">
         <v>405075</v>
       </c>
       <c r="L184" s="4">
         <v>402011</v>
       </c>
       <c r="M184" s="4">
         <v>401139</v>
       </c>
       <c r="N184" s="4">
         <v>399557</v>
       </c>
       <c r="O184" s="4">
         <v>398440</v>
       </c>
       <c r="P184" s="4">
         <v>396753</v>
       </c>
-    </row>
-    <row r="185" spans="1:16">
+      <c r="Q184" s="4">
+        <v>394944</v>
+      </c>
+    </row>
+    <row r="185" spans="1:17">
       <c r="A185" s="7"/>
       <c r="B185" s="17"/>
       <c r="C185" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D185" s="4">
         <v>196622</v>
       </c>
       <c r="E185" s="4">
         <v>196747</v>
       </c>
       <c r="F185" s="4">
         <v>196755</v>
       </c>
       <c r="G185" s="4">
         <v>196902</v>
       </c>
       <c r="H185" s="4">
         <v>196448</v>
       </c>
       <c r="I185" s="4">
         <v>196184</v>
       </c>
       <c r="J185" s="4">
         <v>195908</v>
       </c>
       <c r="K185" s="4">
         <v>195140</v>
       </c>
       <c r="L185" s="4">
         <v>193381</v>
       </c>
       <c r="M185" s="4">
         <v>192712</v>
       </c>
       <c r="N185" s="4">
         <v>191596</v>
       </c>
       <c r="O185" s="4">
         <v>190822</v>
       </c>
       <c r="P185" s="4">
         <v>189647</v>
       </c>
-    </row>
-    <row r="186" spans="1:16">
+      <c r="Q185" s="4">
+        <v>188407</v>
+      </c>
+    </row>
+    <row r="186" spans="1:17">
       <c r="A186" s="7"/>
       <c r="B186" s="17"/>
       <c r="C186" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D186" s="4">
         <v>208051</v>
       </c>
       <c r="E186" s="4">
         <v>208521</v>
       </c>
       <c r="F186" s="4">
         <v>208713</v>
       </c>
       <c r="G186" s="4">
         <v>209483</v>
       </c>
       <c r="H186" s="4">
         <v>209551</v>
       </c>
       <c r="I186" s="4">
         <v>209734</v>
       </c>
       <c r="J186" s="4">
         <v>210047</v>
       </c>
       <c r="K186" s="4">
         <v>209935</v>
       </c>
       <c r="L186" s="4">
         <v>208630</v>
       </c>
       <c r="M186" s="4">
         <v>208427</v>
       </c>
       <c r="N186" s="4">
         <v>207961</v>
       </c>
       <c r="O186" s="4">
         <v>207618</v>
       </c>
       <c r="P186" s="4">
         <v>207106</v>
       </c>
-    </row>
-    <row r="187" spans="1:16">
+      <c r="Q186" s="4">
+        <v>206537</v>
+      </c>
+    </row>
+    <row r="187" spans="1:17">
       <c r="A187" s="7"/>
       <c r="B187" s="17"/>
       <c r="C187" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="E187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="F187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="G187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="H187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="I187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="J187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="K187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="L187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="M187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="N187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="O187" s="4">
         <v>4505.8819999999996</v>
       </c>
       <c r="P187" s="4">
         <v>4505.8819999999996</v>
       </c>
-    </row>
-    <row r="188" spans="1:16">
+      <c r="Q187" s="4">
+        <v>4505.8819999999996</v>
+      </c>
+    </row>
+    <row r="188" spans="1:17">
       <c r="A188" s="7"/>
       <c r="B188" s="17"/>
       <c r="C188" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D188" s="9">
         <v>89.809941760569899</v>
       </c>
       <c r="E188" s="9">
         <v>89.941991379268302</v>
       </c>
       <c r="F188" s="9">
         <v>89.986377805721503</v>
       </c>
       <c r="G188" s="9">
         <v>90.189889571009601</v>
       </c>
       <c r="H188" s="9">
         <v>90.104223767954906</v>
       </c>
       <c r="I188" s="9">
         <v>90.086247265241298</v>
       </c>
       <c r="J188" s="9">
         <v>90.094458754135204</v>
       </c>
       <c r="K188" s="9">
         <v>89.899158477740883</v>
       </c>
       <c r="L188" s="9">
         <v>89.219158424477172</v>
       </c>
       <c r="M188" s="9">
         <v>89.025633605141024</v>
       </c>
       <c r="N188" s="9">
         <v>88.674536971895847</v>
       </c>
       <c r="O188" s="9">
         <v>88.43</v>
       </c>
       <c r="P188" s="9">
         <v>88.05</v>
       </c>
-    </row>
-    <row r="189" spans="1:16">
+      <c r="Q188" s="9">
+        <v>87.65</v>
+      </c>
+    </row>
+    <row r="189" spans="1:17">
       <c r="A189" s="7"/>
       <c r="B189" s="18"/>
       <c r="C189" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D189" s="4">
         <v>164729</v>
       </c>
       <c r="E189" s="4">
         <v>166969</v>
       </c>
       <c r="F189" s="4">
         <v>169101</v>
       </c>
       <c r="G189" s="4">
         <v>171234</v>
       </c>
       <c r="H189" s="4">
         <v>173199</v>
       </c>
       <c r="I189" s="4">
         <v>175086</v>
       </c>
       <c r="J189" s="4">
         <v>177358</v>
       </c>
       <c r="K189" s="4">
         <v>179812</v>
       </c>
       <c r="L189" s="4">
         <v>182323</v>
       </c>
       <c r="M189" s="4">
         <v>185253</v>
       </c>
       <c r="N189" s="4">
         <v>188061</v>
       </c>
       <c r="O189" s="4">
         <v>191094</v>
       </c>
       <c r="P189" s="4">
         <v>193492</v>
       </c>
-    </row>
-    <row r="190" spans="1:16">
+      <c r="Q189" s="4">
+        <v>195859</v>
+      </c>
+    </row>
+    <row r="190" spans="1:17">
       <c r="A190" s="7"/>
       <c r="B190" s="16" t="s">
         <v>58</v>
       </c>
       <c r="C190" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D190" s="4">
         <v>756811</v>
       </c>
       <c r="E190" s="4">
         <v>754862</v>
       </c>
       <c r="F190" s="4">
         <v>753013</v>
       </c>
       <c r="G190" s="4">
         <v>752356</v>
       </c>
       <c r="H190" s="4">
         <v>748850</v>
       </c>
       <c r="I190" s="4">
         <v>746547</v>
       </c>
       <c r="J190" s="4">
         <v>742883</v>
       </c>
       <c r="K190" s="4">
         <v>738316</v>
       </c>
       <c r="L190" s="4">
         <v>728964</v>
       </c>
       <c r="M190" s="4">
         <v>724678</v>
       </c>
       <c r="N190" s="4">
         <v>718790</v>
       </c>
       <c r="O190" s="4">
         <v>711478</v>
       </c>
       <c r="P190" s="4">
         <v>704126</v>
       </c>
-    </row>
-    <row r="191" spans="1:16">
+      <c r="Q190" s="4">
+        <v>697679</v>
+      </c>
+    </row>
+    <row r="191" spans="1:17">
       <c r="A191" s="7"/>
       <c r="B191" s="17"/>
       <c r="C191" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D191" s="4">
         <v>372756</v>
       </c>
       <c r="E191" s="4">
         <v>371269</v>
       </c>
       <c r="F191" s="4">
         <v>369819</v>
       </c>
       <c r="G191" s="4">
         <v>369033</v>
       </c>
       <c r="H191" s="4">
         <v>366857</v>
       </c>
       <c r="I191" s="4">
         <v>365389</v>
       </c>
       <c r="J191" s="4">
         <v>363076</v>
       </c>
       <c r="K191" s="4">
         <v>360324</v>
       </c>
       <c r="L191" s="4">
         <v>355258</v>
       </c>
       <c r="M191" s="4">
         <v>352894</v>
       </c>
       <c r="N191" s="4">
         <v>349574</v>
       </c>
       <c r="O191" s="4">
         <v>345539</v>
       </c>
       <c r="P191" s="4">
         <v>341663</v>
       </c>
-    </row>
-    <row r="192" spans="1:16">
+      <c r="Q191" s="4">
+        <v>337970</v>
+      </c>
+    </row>
+    <row r="192" spans="1:17">
       <c r="A192" s="7"/>
       <c r="B192" s="17"/>
       <c r="C192" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D192" s="4">
         <v>384055</v>
       </c>
       <c r="E192" s="4">
         <v>383593</v>
       </c>
       <c r="F192" s="4">
         <v>383194</v>
       </c>
       <c r="G192" s="4">
         <v>383323</v>
       </c>
       <c r="H192" s="4">
         <v>381993</v>
       </c>
       <c r="I192" s="4">
         <v>381158</v>
       </c>
       <c r="J192" s="4">
         <v>379807</v>
       </c>
       <c r="K192" s="4">
         <v>377992</v>
       </c>
       <c r="L192" s="4">
         <v>373706</v>
       </c>
       <c r="M192" s="4">
         <v>371784</v>
       </c>
       <c r="N192" s="4">
         <v>369216</v>
       </c>
       <c r="O192" s="4">
         <v>365939</v>
       </c>
       <c r="P192" s="4">
         <v>362463</v>
       </c>
-    </row>
-    <row r="193" spans="1:16">
+      <c r="Q192" s="4">
+        <v>359709</v>
+      </c>
+    </row>
+    <row r="193" spans="1:17">
       <c r="A193" s="7"/>
       <c r="B193" s="17"/>
       <c r="C193" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="E193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="F193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="G193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="H193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="I193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="J193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="K193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="L193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="M193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="N193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="O193" s="4">
         <v>12533.960999999999</v>
       </c>
       <c r="P193" s="4">
         <v>12533.960999999999</v>
       </c>
-    </row>
-    <row r="194" spans="1:16">
+      <c r="Q193" s="4">
+        <v>12533.960999999999</v>
+      </c>
+    </row>
+    <row r="194" spans="1:17">
       <c r="A194" s="7"/>
       <c r="B194" s="17"/>
       <c r="C194" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D194" s="9">
         <v>60.380832523732899</v>
       </c>
       <c r="E194" s="9">
         <v>60.2253349918673</v>
       </c>
       <c r="F194" s="9">
         <v>60.077815783853197</v>
       </c>
       <c r="G194" s="9">
         <v>60.025398196148799</v>
       </c>
       <c r="H194" s="9">
         <v>59.7456781619155</v>
       </c>
       <c r="I194" s="9">
         <v>59.561937363615499</v>
       </c>
       <c r="J194" s="9">
         <v>59.2696115776968</v>
       </c>
       <c r="K194" s="9">
         <v>58.905241527399042</v>
       </c>
       <c r="L194" s="9">
         <v>58.159108680807293</v>
       </c>
       <c r="M194" s="9">
         <v>57.817157720532244</v>
       </c>
       <c r="N194" s="9">
         <v>57.347394012156258</v>
       </c>
       <c r="O194" s="9">
         <v>56.76</v>
       </c>
       <c r="P194" s="9">
         <v>56.18</v>
       </c>
-    </row>
-    <row r="195" spans="1:16">
+      <c r="Q194" s="9">
+        <v>55.66</v>
+      </c>
+    </row>
+    <row r="195" spans="1:17">
       <c r="A195" s="7"/>
       <c r="B195" s="18"/>
       <c r="C195" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D195" s="4">
         <v>273438</v>
       </c>
       <c r="E195" s="4">
         <v>275994</v>
       </c>
       <c r="F195" s="4">
         <v>279421</v>
       </c>
       <c r="G195" s="4">
         <v>282360</v>
       </c>
       <c r="H195" s="4">
         <v>285257</v>
       </c>
       <c r="I195" s="4">
         <v>288471</v>
       </c>
       <c r="J195" s="4">
         <v>291071</v>
       </c>
       <c r="K195" s="4">
         <v>292423</v>
       </c>
       <c r="L195" s="4">
         <v>295396</v>
       </c>
       <c r="M195" s="4">
         <v>298848</v>
       </c>
       <c r="N195" s="4">
         <v>302165</v>
       </c>
       <c r="O195" s="4">
         <v>305171</v>
       </c>
       <c r="P195" s="4">
         <v>307969</v>
       </c>
-    </row>
-    <row r="196" spans="1:16">
+      <c r="Q195" s="4">
+        <v>310381</v>
+      </c>
+    </row>
+    <row r="196" spans="1:17">
       <c r="A196" s="7"/>
       <c r="B196" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C196" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D196" s="4">
         <v>461294</v>
       </c>
       <c r="E196" s="4">
         <v>460995</v>
       </c>
       <c r="F196" s="4">
         <v>460400</v>
       </c>
       <c r="G196" s="4">
         <v>459768</v>
       </c>
       <c r="H196" s="4">
         <v>458197</v>
       </c>
       <c r="I196" s="4">
         <v>457092</v>
       </c>
       <c r="J196" s="4">
         <v>455403</v>
       </c>
       <c r="K196" s="4">
         <v>453103</v>
       </c>
       <c r="L196" s="4">
         <v>448745</v>
       </c>
       <c r="M196" s="4">
         <v>446148</v>
       </c>
       <c r="N196" s="4">
         <v>442949</v>
       </c>
       <c r="O196" s="4">
         <v>439629</v>
       </c>
       <c r="P196" s="4">
         <v>436283</v>
       </c>
-    </row>
-    <row r="197" spans="1:16">
+      <c r="Q196" s="4">
+        <v>433275</v>
+      </c>
+    </row>
+    <row r="197" spans="1:17">
       <c r="A197" s="7"/>
       <c r="B197" s="17"/>
       <c r="C197" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D197" s="4">
         <v>227281</v>
       </c>
       <c r="E197" s="4">
         <v>226897</v>
       </c>
       <c r="F197" s="4">
         <v>226251</v>
       </c>
       <c r="G197" s="4">
         <v>225805</v>
       </c>
       <c r="H197" s="4">
         <v>224945</v>
       </c>
       <c r="I197" s="4">
         <v>224150</v>
       </c>
       <c r="J197" s="4">
         <v>222920</v>
       </c>
       <c r="K197" s="4">
         <v>221583</v>
       </c>
       <c r="L197" s="4">
         <v>218988</v>
       </c>
       <c r="M197" s="4">
         <v>217413</v>
       </c>
       <c r="N197" s="4">
         <v>215648</v>
       </c>
       <c r="O197" s="4">
         <v>213882</v>
       </c>
       <c r="P197" s="4">
         <v>212005</v>
       </c>
-    </row>
-    <row r="198" spans="1:16">
+      <c r="Q197" s="4">
+        <v>210378</v>
+      </c>
+    </row>
+    <row r="198" spans="1:17">
       <c r="A198" s="7"/>
       <c r="B198" s="17"/>
       <c r="C198" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D198" s="4">
         <v>234013</v>
       </c>
       <c r="E198" s="4">
         <v>234098</v>
       </c>
       <c r="F198" s="4">
         <v>234149</v>
       </c>
       <c r="G198" s="4">
         <v>233963</v>
       </c>
       <c r="H198" s="4">
         <v>233252</v>
       </c>
       <c r="I198" s="4">
         <v>232942</v>
       </c>
       <c r="J198" s="4">
         <v>232483</v>
       </c>
       <c r="K198" s="4">
         <v>231520</v>
       </c>
       <c r="L198" s="4">
         <v>229757</v>
       </c>
       <c r="M198" s="4">
         <v>228735</v>
       </c>
       <c r="N198" s="4">
         <v>227301</v>
       </c>
       <c r="O198" s="4">
         <v>225747</v>
       </c>
       <c r="P198" s="4">
         <v>224278</v>
       </c>
-    </row>
-    <row r="199" spans="1:16">
+      <c r="Q198" s="4">
+        <v>222897</v>
+      </c>
+    </row>
+    <row r="199" spans="1:17">
       <c r="A199" s="7"/>
       <c r="B199" s="17"/>
       <c r="C199" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="E199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="F199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="G199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="H199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="I199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="J199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="K199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="L199" s="4">
         <v>7838.5919999999987</v>
       </c>
       <c r="M199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="N199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="O199" s="4">
         <v>7838.5919999999996</v>
       </c>
       <c r="P199" s="4">
         <v>7838.5919999999996</v>
       </c>
-    </row>
-    <row r="200" spans="1:16">
+      <c r="Q199" s="4">
+        <v>7838.5919999999996</v>
+      </c>
+    </row>
+    <row r="200" spans="1:17">
       <c r="A200" s="7"/>
       <c r="B200" s="17"/>
       <c r="C200" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D200" s="9">
         <v>58.849089224187203</v>
       </c>
       <c r="E200" s="9">
         <v>58.810944618625399</v>
       </c>
       <c r="F200" s="9">
         <v>58.735038129296697</v>
       </c>
       <c r="G200" s="9">
         <v>58.654411404497097</v>
       </c>
       <c r="H200" s="9">
         <v>58.453992757883</v>
       </c>
       <c r="I200" s="9">
         <v>58.313023563415499</v>
       </c>
       <c r="J200" s="9">
         <v>58.0975511928673</v>
       </c>
       <c r="K200" s="9">
         <v>57.804131150084096</v>
       </c>
       <c r="L200" s="9">
         <v>57.248163955975777</v>
       </c>
       <c r="M200" s="9">
         <v>56.916854455494054</v>
       </c>
       <c r="N200" s="9">
         <v>56.508745448162124</v>
       </c>
       <c r="O200" s="9">
         <v>56.09</v>
       </c>
       <c r="P200" s="9">
         <v>55.66</v>
       </c>
-    </row>
-    <row r="201" spans="1:16">
+      <c r="Q200" s="9">
+        <v>55.27</v>
+      </c>
+    </row>
+    <row r="201" spans="1:17">
       <c r="A201" s="7"/>
       <c r="B201" s="18"/>
       <c r="C201" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D201" s="4">
         <v>157937</v>
       </c>
       <c r="E201" s="4">
         <v>160077</v>
       </c>
       <c r="F201" s="4">
         <v>162042</v>
       </c>
       <c r="G201" s="4">
         <v>164179</v>
       </c>
       <c r="H201" s="4">
         <v>166035</v>
       </c>
       <c r="I201" s="4">
         <v>167559</v>
       </c>
       <c r="J201" s="4">
         <v>169007</v>
       </c>
       <c r="K201" s="4">
         <v>170691</v>
       </c>
       <c r="L201" s="4">
         <v>172565</v>
       </c>
       <c r="M201" s="4">
         <v>174440</v>
       </c>
       <c r="N201" s="4">
         <v>175738</v>
       </c>
       <c r="O201" s="4">
         <v>177596</v>
       </c>
       <c r="P201" s="4">
         <v>179308</v>
       </c>
-    </row>
-    <row r="202" spans="1:16">
+      <c r="Q201" s="4">
+        <v>180771</v>
+      </c>
+    </row>
+    <row r="202" spans="1:17">
       <c r="A202" s="7"/>
       <c r="B202" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D202" s="4">
         <v>457607</v>
       </c>
       <c r="E202" s="4">
         <v>456074</v>
       </c>
       <c r="F202" s="4">
         <v>454083</v>
       </c>
       <c r="G202" s="4">
         <v>452346</v>
       </c>
       <c r="H202" s="4">
         <v>449810</v>
       </c>
       <c r="I202" s="4">
         <v>447564</v>
       </c>
       <c r="J202" s="4">
         <v>445090</v>
       </c>
       <c r="K202" s="4">
         <v>441726</v>
       </c>
       <c r="L202" s="4">
         <v>437350</v>
       </c>
       <c r="M202" s="4">
         <v>434580</v>
       </c>
       <c r="N202" s="4">
         <v>430669</v>
       </c>
       <c r="O202" s="4">
         <v>426331</v>
       </c>
       <c r="P202" s="4">
         <v>421745</v>
       </c>
-    </row>
-    <row r="203" spans="1:16">
+      <c r="Q202" s="4">
+        <v>417480</v>
+      </c>
+    </row>
+    <row r="203" spans="1:17">
       <c r="A203" s="7"/>
       <c r="B203" s="17"/>
       <c r="C203" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D203" s="4">
         <v>222570</v>
       </c>
       <c r="E203" s="4">
         <v>221660</v>
       </c>
       <c r="F203" s="4">
         <v>220434</v>
       </c>
       <c r="G203" s="4">
         <v>219342</v>
       </c>
       <c r="H203" s="4">
         <v>217962</v>
       </c>
       <c r="I203" s="4">
         <v>216655</v>
       </c>
       <c r="J203" s="4">
         <v>215246</v>
       </c>
       <c r="K203" s="4">
         <v>213494</v>
       </c>
       <c r="L203" s="4">
         <v>210973</v>
       </c>
       <c r="M203" s="4">
         <v>209403</v>
       </c>
       <c r="N203" s="4">
         <v>207174</v>
       </c>
       <c r="O203" s="4">
         <v>204787</v>
       </c>
       <c r="P203" s="4">
         <v>202378</v>
       </c>
-    </row>
-    <row r="204" spans="1:16">
+      <c r="Q203" s="4">
+        <v>200080</v>
+      </c>
+    </row>
+    <row r="204" spans="1:17">
       <c r="A204" s="7"/>
       <c r="B204" s="17"/>
       <c r="C204" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D204" s="4">
         <v>235037</v>
       </c>
       <c r="E204" s="4">
         <v>234414</v>
       </c>
       <c r="F204" s="4">
         <v>233649</v>
       </c>
       <c r="G204" s="4">
         <v>233004</v>
       </c>
       <c r="H204" s="4">
         <v>231848</v>
       </c>
       <c r="I204" s="4">
         <v>230909</v>
       </c>
       <c r="J204" s="4">
         <v>229844</v>
       </c>
       <c r="K204" s="4">
         <v>228232</v>
       </c>
       <c r="L204" s="4">
         <v>226377</v>
       </c>
       <c r="M204" s="4">
         <v>225177</v>
       </c>
       <c r="N204" s="4">
         <v>223495</v>
       </c>
       <c r="O204" s="4">
         <v>221544</v>
       </c>
       <c r="P204" s="4">
         <v>219367</v>
       </c>
-    </row>
-    <row r="205" spans="1:16">
+      <c r="Q204" s="4">
+        <v>217400</v>
+      </c>
+    </row>
+    <row r="205" spans="1:17">
       <c r="A205" s="7"/>
       <c r="B205" s="17"/>
       <c r="C205" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D205" s="4">
         <v>6538.598</v>
       </c>
       <c r="E205" s="4">
         <v>6538.598</v>
       </c>
       <c r="F205" s="4">
         <v>6538.598</v>
       </c>
       <c r="G205" s="4">
         <v>6538.598</v>
       </c>
       <c r="H205" s="4">
         <v>6538.598</v>
       </c>
       <c r="I205" s="4">
         <v>6538.598</v>
       </c>
       <c r="J205" s="4">
         <v>6538.598</v>
       </c>
       <c r="K205" s="4">
         <v>6538.598</v>
       </c>
       <c r="L205" s="4">
         <v>6538.598</v>
       </c>
       <c r="M205" s="4">
         <v>6538.598</v>
       </c>
       <c r="N205" s="4">
         <v>6538.598</v>
       </c>
       <c r="O205" s="4">
         <v>6538.598</v>
       </c>
       <c r="P205" s="4">
         <v>6538.598</v>
       </c>
-    </row>
-    <row r="206" spans="1:16">
+      <c r="Q205" s="4">
+        <v>6538.598</v>
+      </c>
+    </row>
+    <row r="206" spans="1:17">
       <c r="A206" s="7"/>
       <c r="B206" s="17"/>
       <c r="C206" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D206" s="9">
         <v>69.985492302784195</v>
       </c>
       <c r="E206" s="9">
         <v>69.751038372446203</v>
       </c>
       <c r="F206" s="9">
         <v>69.4465388451775</v>
       </c>
       <c r="G206" s="9">
         <v>69.180885565988305</v>
       </c>
       <c r="H206" s="9">
         <v>68.793034837131799</v>
       </c>
       <c r="I206" s="9">
         <v>68.449536123799007</v>
       </c>
       <c r="J206" s="9">
         <v>68.071167549985503</v>
       </c>
       <c r="K206" s="9">
         <v>67.556684169909204</v>
       </c>
       <c r="L206" s="9">
         <v>66.887427549453264</v>
       </c>
       <c r="M206" s="9">
         <v>66.46378933220852</v>
       </c>
       <c r="N206" s="9">
         <v>65.865648874575257</v>
       </c>
       <c r="O206" s="9">
         <v>65.2</v>
       </c>
       <c r="P206" s="9">
         <v>64.5</v>
       </c>
-    </row>
-    <row r="207" spans="1:16">
+      <c r="Q206" s="9">
+        <v>63.85</v>
+      </c>
+    </row>
+    <row r="207" spans="1:17">
       <c r="A207" s="7"/>
       <c r="B207" s="18"/>
       <c r="C207" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D207" s="4">
         <v>165223</v>
       </c>
       <c r="E207" s="4">
         <v>167368</v>
       </c>
       <c r="F207" s="4">
         <v>169402</v>
       </c>
       <c r="G207" s="4">
         <v>171212</v>
       </c>
       <c r="H207" s="4">
         <v>173038</v>
       </c>
       <c r="I207" s="4">
         <v>174357</v>
       </c>
       <c r="J207" s="4">
         <v>175745</v>
       </c>
       <c r="K207" s="4">
         <v>177308</v>
       </c>
       <c r="L207" s="4">
         <v>179040</v>
       </c>
       <c r="M207" s="4">
         <v>180833</v>
       </c>
       <c r="N207" s="4">
         <v>182675</v>
       </c>
       <c r="O207" s="4">
         <v>184393</v>
       </c>
       <c r="P207" s="4">
         <v>185874</v>
       </c>
-    </row>
-    <row r="208" spans="1:16">
+      <c r="Q207" s="4">
+        <v>187264</v>
+      </c>
+    </row>
+    <row r="208" spans="1:17">
       <c r="A208" s="7"/>
       <c r="B208" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C208" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D208" s="4">
         <v>477673</v>
       </c>
       <c r="E208" s="4">
         <v>477912</v>
       </c>
       <c r="F208" s="4">
         <v>478264</v>
       </c>
       <c r="G208" s="4">
         <v>479518</v>
       </c>
       <c r="H208" s="4">
         <v>479916</v>
       </c>
       <c r="I208" s="4">
         <v>479838</v>
       </c>
       <c r="J208" s="4">
         <v>478989</v>
       </c>
       <c r="K208" s="4">
         <v>478227</v>
       </c>
       <c r="L208" s="4">
         <v>476727</v>
       </c>
       <c r="M208" s="4">
         <v>475875</v>
       </c>
       <c r="N208" s="4">
         <v>474539</v>
       </c>
       <c r="O208" s="4">
         <v>472722</v>
       </c>
       <c r="P208" s="4">
         <v>470507</v>
       </c>
-    </row>
-    <row r="209" spans="1:16">
+      <c r="Q208" s="4">
+        <v>468368</v>
+      </c>
+    </row>
+    <row r="209" spans="1:17">
       <c r="A209" s="7"/>
       <c r="B209" s="17"/>
       <c r="C209" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D209" s="4">
         <v>240868</v>
       </c>
       <c r="E209" s="4">
         <v>240652</v>
       </c>
       <c r="F209" s="4">
         <v>240785</v>
       </c>
       <c r="G209" s="4">
         <v>241282</v>
       </c>
       <c r="H209" s="4">
         <v>241287</v>
       </c>
       <c r="I209" s="4">
         <v>241149</v>
       </c>
       <c r="J209" s="4">
         <v>240313</v>
       </c>
       <c r="K209" s="4">
         <v>239661</v>
       </c>
       <c r="L209" s="4">
         <v>238738</v>
       </c>
       <c r="M209" s="4">
         <v>237959</v>
       </c>
       <c r="N209" s="4">
         <v>236941</v>
       </c>
       <c r="O209" s="4">
         <v>236008</v>
       </c>
       <c r="P209" s="4">
         <v>234647</v>
       </c>
-    </row>
-    <row r="210" spans="1:16">
+      <c r="Q209" s="4">
+        <v>233287</v>
+      </c>
+    </row>
+    <row r="210" spans="1:17">
       <c r="A210" s="7"/>
       <c r="B210" s="17"/>
       <c r="C210" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D210" s="4">
         <v>236805</v>
       </c>
       <c r="E210" s="4">
         <v>237260</v>
       </c>
       <c r="F210" s="4">
         <v>237479</v>
       </c>
       <c r="G210" s="4">
         <v>238236</v>
       </c>
       <c r="H210" s="4">
         <v>238629</v>
       </c>
       <c r="I210" s="4">
         <v>238689</v>
       </c>
       <c r="J210" s="4">
         <v>238676</v>
       </c>
       <c r="K210" s="4">
         <v>238566</v>
       </c>
       <c r="L210" s="4">
         <v>237989</v>
       </c>
       <c r="M210" s="4">
         <v>237916</v>
       </c>
       <c r="N210" s="4">
         <v>237598</v>
       </c>
       <c r="O210" s="4">
         <v>236714</v>
       </c>
       <c r="P210" s="4">
         <v>235860</v>
       </c>
-    </row>
-    <row r="211" spans="1:16">
+      <c r="Q210" s="4">
+        <v>235081</v>
+      </c>
+    </row>
+    <row r="211" spans="1:17">
       <c r="A211" s="7"/>
       <c r="B211" s="17"/>
       <c r="C211" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D211" s="4">
         <v>11472.072</v>
       </c>
       <c r="E211" s="4">
         <v>11472.072</v>
       </c>
       <c r="F211" s="4">
         <v>11472.072</v>
       </c>
       <c r="G211" s="4">
         <v>11472.072</v>
       </c>
       <c r="H211" s="4">
         <v>11472.072</v>
       </c>
       <c r="I211" s="4">
         <v>11472.072</v>
       </c>
       <c r="J211" s="4">
         <v>11472.072</v>
       </c>
       <c r="K211" s="4">
         <v>11472.072</v>
       </c>
       <c r="L211" s="4">
         <v>11472.072</v>
       </c>
       <c r="M211" s="4">
         <v>11472.072</v>
       </c>
       <c r="N211" s="4">
         <v>11472.072</v>
       </c>
       <c r="O211" s="4">
         <v>11472.072</v>
       </c>
       <c r="P211" s="4">
         <v>11472.072</v>
       </c>
-    </row>
-    <row r="212" spans="1:16">
+      <c r="Q211" s="4">
+        <v>11472.072</v>
+      </c>
+    </row>
+    <row r="212" spans="1:17">
       <c r="A212" s="7"/>
       <c r="B212" s="17"/>
       <c r="C212" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D212" s="9">
         <v>41.6379011568268</v>
       </c>
       <c r="E212" s="9">
         <v>41.658734359407802</v>
       </c>
       <c r="F212" s="9">
         <v>41.689417569903704</v>
       </c>
       <c r="G212" s="9">
         <v>41.798726507295299</v>
       </c>
       <c r="H212" s="9">
         <v>41.833419455526403</v>
       </c>
       <c r="I212" s="9">
         <v>41.826620335018802</v>
       </c>
       <c r="J212" s="9">
         <v>41.752614523339801</v>
       </c>
       <c r="K212" s="9">
         <v>41.686192346073142</v>
       </c>
       <c r="L212" s="9">
         <v>41.555440028619067</v>
       </c>
       <c r="M212" s="9">
         <v>41.481172712305153</v>
       </c>
       <c r="N212" s="9">
         <v>41.364715981559392</v>
       </c>
       <c r="O212" s="9">
         <v>41.21</v>
       </c>
       <c r="P212" s="9">
         <v>41.01</v>
       </c>
-    </row>
-    <row r="213" spans="1:16">
+      <c r="Q212" s="9">
+        <v>40.83</v>
+      </c>
+    </row>
+    <row r="213" spans="1:17">
       <c r="A213" s="7"/>
       <c r="B213" s="18"/>
       <c r="C213" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D213" s="4">
         <v>153061</v>
       </c>
       <c r="E213" s="4">
         <v>155803</v>
       </c>
       <c r="F213" s="4">
         <v>157881</v>
       </c>
       <c r="G213" s="4">
         <v>160231</v>
       </c>
       <c r="H213" s="4">
         <v>162237</v>
       </c>
       <c r="I213" s="4">
         <v>164440</v>
       </c>
       <c r="J213" s="4">
         <v>166378</v>
       </c>
       <c r="K213" s="4">
         <v>168476</v>
       </c>
       <c r="L213" s="4">
         <v>170708</v>
       </c>
       <c r="M213" s="4">
         <v>173216</v>
       </c>
       <c r="N213" s="4">
         <v>175817</v>
       </c>
       <c r="O213" s="4">
         <v>178167</v>
       </c>
       <c r="P213" s="4">
         <v>180461</v>
       </c>
-    </row>
-    <row r="214" spans="1:16">
+      <c r="Q213" s="4">
+        <v>182521</v>
+      </c>
+    </row>
+    <row r="214" spans="1:17">
       <c r="A214" s="7"/>
       <c r="B214" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D214" s="4">
         <v>488120</v>
       </c>
       <c r="E214" s="4">
         <v>486744</v>
       </c>
       <c r="F214" s="4">
         <v>484454</v>
       </c>
       <c r="G214" s="4">
         <v>482645</v>
       </c>
       <c r="H214" s="4">
         <v>479188</v>
       </c>
       <c r="I214" s="4">
         <v>477100</v>
       </c>
       <c r="J214" s="4">
         <v>475215</v>
       </c>
       <c r="K214" s="4">
         <v>472356</v>
       </c>
       <c r="L214" s="4">
         <v>467356</v>
       </c>
       <c r="M214" s="4">
         <v>464505</v>
       </c>
       <c r="N214" s="4">
         <v>461431</v>
       </c>
       <c r="O214" s="4">
         <v>458287</v>
       </c>
       <c r="P214" s="4">
         <v>454764</v>
       </c>
-    </row>
-    <row r="215" spans="1:16">
+      <c r="Q214" s="4">
+        <v>451964</v>
+      </c>
+    </row>
+    <row r="215" spans="1:17">
       <c r="A215" s="7"/>
       <c r="B215" s="17"/>
       <c r="C215" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D215" s="4">
         <v>238646</v>
       </c>
       <c r="E215" s="4">
         <v>237991</v>
       </c>
       <c r="F215" s="4">
         <v>236671</v>
       </c>
       <c r="G215" s="4">
         <v>235792</v>
       </c>
       <c r="H215" s="4">
         <v>234221</v>
       </c>
       <c r="I215" s="4">
         <v>233093</v>
       </c>
       <c r="J215" s="4">
         <v>232129</v>
       </c>
       <c r="K215" s="4">
         <v>230476</v>
       </c>
       <c r="L215" s="4">
         <v>227686</v>
       </c>
       <c r="M215" s="4">
         <v>225943</v>
       </c>
       <c r="N215" s="4">
         <v>224063</v>
       </c>
       <c r="O215" s="4">
         <v>222408</v>
       </c>
       <c r="P215" s="4">
         <v>220378</v>
       </c>
-    </row>
-    <row r="216" spans="1:16">
+      <c r="Q215" s="4">
+        <v>218714</v>
+      </c>
+    </row>
+    <row r="216" spans="1:17">
       <c r="A216" s="7"/>
       <c r="B216" s="17"/>
       <c r="C216" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D216" s="4">
         <v>249474</v>
       </c>
       <c r="E216" s="4">
         <v>248753</v>
       </c>
       <c r="F216" s="4">
         <v>247783</v>
       </c>
       <c r="G216" s="4">
         <v>246853</v>
       </c>
       <c r="H216" s="4">
         <v>244967</v>
       </c>
       <c r="I216" s="4">
         <v>244007</v>
       </c>
       <c r="J216" s="4">
         <v>243086</v>
       </c>
       <c r="K216" s="4">
         <v>241880</v>
       </c>
       <c r="L216" s="4">
         <v>239670</v>
       </c>
       <c r="M216" s="4">
         <v>238562</v>
       </c>
       <c r="N216" s="4">
         <v>237368</v>
       </c>
       <c r="O216" s="4">
         <v>235879</v>
       </c>
       <c r="P216" s="4">
         <v>234386</v>
       </c>
-    </row>
-    <row r="217" spans="1:16">
+      <c r="Q216" s="4">
+        <v>233250</v>
+      </c>
+    </row>
+    <row r="217" spans="1:17">
       <c r="A217" s="7"/>
       <c r="B217" s="17"/>
       <c r="C217" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D217" s="4">
         <v>6355.06</v>
       </c>
       <c r="E217" s="4">
         <v>6355.06</v>
       </c>
       <c r="F217" s="4">
         <v>6355.06</v>
       </c>
       <c r="G217" s="4">
         <v>6355.06</v>
       </c>
       <c r="H217" s="4">
         <v>6355.06</v>
       </c>
       <c r="I217" s="4">
         <v>6355.06</v>
       </c>
       <c r="J217" s="4">
         <v>6355.06</v>
       </c>
       <c r="K217" s="4">
         <v>6355.06</v>
       </c>
       <c r="L217" s="4">
         <v>6355.06</v>
       </c>
       <c r="M217" s="4">
         <v>6355.06</v>
       </c>
       <c r="N217" s="4">
         <v>6355.06</v>
       </c>
       <c r="O217" s="4">
         <v>6355.06</v>
       </c>
       <c r="P217" s="4">
         <v>6355.06</v>
       </c>
-    </row>
-    <row r="218" spans="1:16">
+      <c r="Q217" s="4">
+        <v>6355.06</v>
+      </c>
+    </row>
+    <row r="218" spans="1:17">
       <c r="A218" s="7"/>
       <c r="B218" s="17"/>
       <c r="C218" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D218" s="9">
         <v>76.808086784389104</v>
       </c>
       <c r="E218" s="9">
         <v>76.591566405352594</v>
       </c>
       <c r="F218" s="9">
         <v>76.231223623380401</v>
       </c>
       <c r="G218" s="9">
         <v>75.9465685611151</v>
       </c>
       <c r="H218" s="9">
         <v>75.402592579771095</v>
       </c>
       <c r="I218" s="9">
         <v>75.074035492977202</v>
       </c>
       <c r="J218" s="9">
         <v>74.777421456288394</v>
       </c>
       <c r="K218" s="9">
         <v>74.327543721066363</v>
       </c>
       <c r="L218" s="9">
         <v>73.540769087939367</v>
       </c>
       <c r="M218" s="9">
         <v>73.092150192130362</v>
       </c>
       <c r="N218" s="9">
         <v>72.608441147683891</v>
       </c>
       <c r="O218" s="9">
         <v>72.11</v>
       </c>
       <c r="P218" s="9">
         <v>71.56</v>
       </c>
-    </row>
-    <row r="219" spans="1:16">
+      <c r="Q218" s="9">
+        <v>71.12</v>
+      </c>
+    </row>
+    <row r="219" spans="1:17">
       <c r="A219" s="7"/>
       <c r="B219" s="18"/>
       <c r="C219" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D219" s="4">
         <v>176338</v>
       </c>
       <c r="E219" s="4">
         <v>179004</v>
       </c>
       <c r="F219" s="4">
         <v>181374</v>
       </c>
       <c r="G219" s="4">
         <v>183743</v>
       </c>
       <c r="H219" s="4">
         <v>185971</v>
       </c>
       <c r="I219" s="4">
         <v>188120</v>
       </c>
       <c r="J219" s="4">
         <v>190142</v>
       </c>
       <c r="K219" s="4">
         <v>192755</v>
       </c>
       <c r="L219" s="4">
         <v>195004</v>
       </c>
       <c r="M219" s="4">
         <v>197593</v>
       </c>
       <c r="N219" s="4">
         <v>199936</v>
       </c>
       <c r="O219" s="4">
         <v>202202</v>
       </c>
       <c r="P219" s="4">
         <v>204387</v>
       </c>
-    </row>
-    <row r="220" spans="1:16">
+      <c r="Q219" s="4">
+        <v>207675</v>
+      </c>
+    </row>
+    <row r="220" spans="1:17">
       <c r="A220" s="7"/>
       <c r="B220" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D220" s="4">
         <v>1200423</v>
       </c>
       <c r="E220" s="4">
         <v>1204660</v>
       </c>
       <c r="F220" s="4">
         <v>1207699</v>
       </c>
       <c r="G220" s="4">
         <v>1277950</v>
       </c>
       <c r="H220" s="4">
         <v>1282544</v>
       </c>
       <c r="I220" s="4">
         <v>1287615</v>
       </c>
       <c r="J220" s="4">
         <v>1292130</v>
       </c>
       <c r="K220" s="4">
         <v>1298304</v>
       </c>
       <c r="L220" s="4">
         <v>1295026</v>
       </c>
       <c r="M220" s="4">
         <v>1298425</v>
       </c>
       <c r="N220" s="4">
         <v>1299636</v>
       </c>
       <c r="O220" s="4">
         <v>1298977</v>
       </c>
       <c r="P220" s="4">
         <v>1297657</v>
       </c>
-    </row>
-    <row r="221" spans="1:16">
+      <c r="Q220" s="4">
+        <v>1295922</v>
+      </c>
+    </row>
+    <row r="221" spans="1:17">
       <c r="A221" s="7"/>
       <c r="B221" s="17"/>
       <c r="C221" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D221" s="4">
         <v>590446</v>
       </c>
       <c r="E221" s="4">
         <v>592033</v>
       </c>
       <c r="F221" s="4">
         <v>593393</v>
       </c>
       <c r="G221" s="4">
         <v>625193</v>
       </c>
       <c r="H221" s="4">
         <v>626784</v>
       </c>
       <c r="I221" s="4">
         <v>628897</v>
       </c>
       <c r="J221" s="4">
         <v>630221</v>
       </c>
       <c r="K221" s="4">
         <v>632413</v>
       </c>
       <c r="L221" s="4">
         <v>629960</v>
       </c>
       <c r="M221" s="4">
         <v>630868</v>
       </c>
       <c r="N221" s="4">
         <v>630619</v>
       </c>
       <c r="O221" s="4">
         <v>629917</v>
       </c>
       <c r="P221" s="4">
         <v>628811</v>
       </c>
-    </row>
-    <row r="222" spans="1:16">
+      <c r="Q221" s="4">
+        <v>627342</v>
+      </c>
+    </row>
+    <row r="222" spans="1:17">
       <c r="A222" s="7"/>
       <c r="B222" s="17"/>
       <c r="C222" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D222" s="4">
         <v>609977</v>
       </c>
       <c r="E222" s="4">
         <v>612627</v>
       </c>
       <c r="F222" s="4">
         <v>614306</v>
       </c>
       <c r="G222" s="4">
         <v>652757</v>
       </c>
       <c r="H222" s="4">
         <v>655760</v>
       </c>
       <c r="I222" s="4">
         <v>658718</v>
       </c>
       <c r="J222" s="4">
         <v>661909</v>
       </c>
       <c r="K222" s="4">
         <v>665891</v>
       </c>
       <c r="L222" s="4">
         <v>665066</v>
       </c>
       <c r="M222" s="4">
         <v>667557</v>
       </c>
       <c r="N222" s="4">
         <v>669017</v>
       </c>
       <c r="O222" s="4">
         <v>669060</v>
       </c>
       <c r="P222" s="4">
         <v>668846</v>
       </c>
-    </row>
-    <row r="223" spans="1:16">
+      <c r="Q222" s="4">
+        <v>668580</v>
+      </c>
+    </row>
+    <row r="223" spans="1:17">
       <c r="A223" s="7"/>
       <c r="B223" s="17"/>
       <c r="C223" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="E223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="F223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="G223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="H223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="I223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="J223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="K223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="L223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="M223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="N223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="O223" s="4">
         <v>11678.369000000001</v>
       </c>
       <c r="P223" s="4">
         <v>11678.369000000001</v>
       </c>
-    </row>
-    <row r="224" spans="1:16">
+      <c r="Q223" s="4">
+        <v>11678.369000000001</v>
+      </c>
+    </row>
+    <row r="224" spans="1:17">
       <c r="A224" s="7"/>
       <c r="B224" s="17"/>
       <c r="C224" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D224" s="9">
         <v>102.790295459923</v>
       </c>
       <c r="E224" s="9">
         <v>103.15310297182801</v>
       </c>
       <c r="F224" s="9">
         <v>103.413327665875</v>
       </c>
       <c r="G224" s="9">
         <v>109.428808080991</v>
       </c>
       <c r="H224" s="9">
         <v>109.822184930105</v>
       </c>
       <c r="I224" s="9">
         <v>110.25640652389001</v>
       </c>
       <c r="J224" s="9">
         <v>110.64301872975599</v>
       </c>
       <c r="K224" s="9">
         <v>111.17168844382293</v>
       </c>
       <c r="L224" s="9">
         <v>110.89099856324114</v>
       </c>
       <c r="M224" s="9">
         <v>111.18204947968333</v>
       </c>
       <c r="N224" s="9">
         <v>111.28574546668288</v>
       </c>
       <c r="O224" s="9">
         <v>111.23</v>
       </c>
       <c r="P224" s="9">
         <v>111.12</v>
       </c>
-    </row>
-    <row r="225" spans="1:16">
+      <c r="Q224" s="9">
+        <v>110.97</v>
+      </c>
+    </row>
+    <row r="225" spans="1:17">
       <c r="A225" s="7"/>
       <c r="B225" s="18"/>
       <c r="C225" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D225" s="4">
         <v>484525</v>
       </c>
       <c r="E225" s="4">
         <v>495337</v>
       </c>
       <c r="F225" s="4">
         <v>504820</v>
       </c>
       <c r="G225" s="4">
         <v>514549</v>
       </c>
       <c r="H225" s="4">
         <v>523164</v>
       </c>
       <c r="I225" s="4">
         <v>530975</v>
       </c>
       <c r="J225" s="4">
         <v>538852</v>
       </c>
       <c r="K225" s="4">
         <v>548617</v>
       </c>
       <c r="L225" s="4">
         <v>558825</v>
       </c>
       <c r="M225" s="4">
         <v>569461</v>
       </c>
       <c r="N225" s="4">
         <v>579417</v>
       </c>
       <c r="O225" s="4">
         <v>586117</v>
       </c>
       <c r="P225" s="4">
         <v>594808</v>
       </c>
-    </row>
-    <row r="226" spans="1:16">
+      <c r="Q225" s="4">
+        <v>603627</v>
+      </c>
+    </row>
+    <row r="226" spans="1:17">
       <c r="A226" s="7"/>
       <c r="B226" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C226" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D226" s="4">
         <v>244356</v>
       </c>
       <c r="E226" s="4">
         <v>246549</v>
       </c>
       <c r="F226" s="4">
         <v>248178</v>
       </c>
       <c r="G226" s="4">
         <v>273764</v>
       </c>
       <c r="H226" s="4">
         <v>275884</v>
       </c>
       <c r="I226" s="4">
         <v>279088</v>
       </c>
       <c r="J226" s="4">
         <v>282566</v>
       </c>
       <c r="K226" s="4">
         <v>284138</v>
       </c>
       <c r="L226" s="4">
         <v>284549</v>
       </c>
       <c r="M226" s="4">
         <v>285916</v>
       </c>
       <c r="N226" s="4">
         <v>286786</v>
       </c>
       <c r="O226" s="4">
         <v>287644</v>
       </c>
       <c r="P226" s="4">
         <v>288082</v>
       </c>
-    </row>
-    <row r="227" spans="1:16">
+      <c r="Q226" s="4">
+        <v>288757</v>
+      </c>
+    </row>
+    <row r="227" spans="1:17">
       <c r="A227" s="7"/>
       <c r="B227" s="17"/>
       <c r="C227" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D227" s="4">
         <v>125162</v>
       </c>
       <c r="E227" s="4">
         <v>126189</v>
       </c>
       <c r="F227" s="4">
         <v>126855</v>
       </c>
       <c r="G227" s="4">
         <v>139769</v>
       </c>
       <c r="H227" s="4">
         <v>140715</v>
       </c>
       <c r="I227" s="4">
         <v>142213</v>
       </c>
       <c r="J227" s="4">
         <v>143932</v>
       </c>
       <c r="K227" s="4">
         <v>144302</v>
       </c>
       <c r="L227" s="4">
         <v>144311</v>
       </c>
       <c r="M227" s="4">
         <v>144811</v>
       </c>
       <c r="N227" s="4">
         <v>145194</v>
       </c>
       <c r="O227" s="4">
         <v>145500</v>
       </c>
       <c r="P227" s="4">
         <v>145723</v>
       </c>
-    </row>
-    <row r="228" spans="1:16">
+      <c r="Q227" s="4">
+        <v>145888</v>
+      </c>
+    </row>
+    <row r="228" spans="1:17">
       <c r="A228" s="7"/>
       <c r="B228" s="17"/>
       <c r="C228" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D228" s="4">
         <v>119194</v>
       </c>
       <c r="E228" s="4">
         <v>120360</v>
       </c>
       <c r="F228" s="4">
         <v>121323</v>
       </c>
       <c r="G228" s="4">
         <v>133995</v>
       </c>
       <c r="H228" s="4">
         <v>135169</v>
       </c>
       <c r="I228" s="4">
         <v>136875</v>
       </c>
       <c r="J228" s="4">
         <v>138634</v>
       </c>
       <c r="K228" s="4">
         <v>139836</v>
       </c>
       <c r="L228" s="4">
         <v>140238</v>
       </c>
       <c r="M228" s="4">
         <v>141105</v>
       </c>
       <c r="N228" s="4">
         <v>141592</v>
       </c>
       <c r="O228" s="4">
         <v>142144</v>
       </c>
       <c r="P228" s="4">
         <v>142359</v>
       </c>
-    </row>
-    <row r="229" spans="1:16">
+      <c r="Q228" s="4">
+        <v>142869</v>
+      </c>
+    </row>
+    <row r="229" spans="1:17">
       <c r="A229" s="7"/>
       <c r="B229" s="17"/>
       <c r="C229" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D229" s="4">
         <v>12681.259</v>
       </c>
       <c r="E229" s="4">
         <v>12681.259</v>
       </c>
       <c r="F229" s="4">
         <v>12681.259</v>
       </c>
       <c r="G229" s="4">
         <v>12681.259</v>
       </c>
       <c r="H229" s="4">
         <v>12681.259</v>
       </c>
       <c r="I229" s="4">
         <v>12681.259</v>
       </c>
       <c r="J229" s="4">
         <v>12681.259</v>
       </c>
       <c r="K229" s="4">
         <v>12681.259</v>
       </c>
       <c r="L229" s="4">
         <v>12681.259</v>
       </c>
       <c r="M229" s="4">
         <v>12681.259</v>
       </c>
       <c r="N229" s="4">
         <v>12681.259</v>
       </c>
       <c r="O229" s="4">
         <v>12681.259</v>
       </c>
       <c r="P229" s="4">
         <v>12681.259</v>
       </c>
-    </row>
-    <row r="230" spans="1:16">
+      <c r="Q229" s="4">
+        <v>12681.259</v>
+      </c>
+    </row>
+    <row r="230" spans="1:17">
       <c r="A230" s="7"/>
       <c r="B230" s="17"/>
       <c r="C230" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D230" s="9">
         <v>19.269064688293199</v>
       </c>
       <c r="E230" s="9">
         <v>19.441997044615199</v>
       </c>
       <c r="F230" s="9">
         <v>19.5704543216095</v>
       </c>
       <c r="G230" s="9">
         <v>21.588077335223598</v>
       </c>
       <c r="H230" s="9">
         <v>21.7552531653206</v>
       </c>
       <c r="I230" s="9">
         <v>22.007909467033201</v>
       </c>
       <c r="J230" s="9">
         <v>22.2821724562206</v>
       </c>
       <c r="K230" s="9">
         <v>22.406134911368028</v>
       </c>
       <c r="L230" s="9">
         <v>22.438544942580229</v>
       </c>
       <c r="M230" s="9">
         <v>22.546341810383339</v>
       </c>
       <c r="N230" s="9">
         <v>22.614946985942012</v>
       </c>
       <c r="O230" s="9">
         <v>22.68</v>
       </c>
       <c r="P230" s="9">
         <v>22.72</v>
       </c>
-    </row>
-    <row r="231" spans="1:16">
+      <c r="Q230" s="9">
+        <v>22.77</v>
+      </c>
+    </row>
+    <row r="231" spans="1:17">
       <c r="A231" s="7"/>
       <c r="B231" s="18"/>
       <c r="C231" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D231" s="4">
         <v>96327</v>
       </c>
       <c r="E231" s="4">
         <v>98757</v>
       </c>
       <c r="F231" s="4">
         <v>101557</v>
       </c>
       <c r="G231" s="4">
         <v>103657</v>
       </c>
       <c r="H231" s="4">
         <v>105535</v>
       </c>
       <c r="I231" s="4">
         <v>107648</v>
       </c>
       <c r="J231" s="4">
         <v>110092</v>
       </c>
       <c r="K231" s="4">
         <v>112268</v>
       </c>
       <c r="L231" s="4">
         <v>115163</v>
       </c>
       <c r="M231" s="4">
         <v>117497</v>
       </c>
       <c r="N231" s="4">
         <v>119841</v>
       </c>
       <c r="O231" s="4">
         <v>121896</v>
       </c>
       <c r="P231" s="4">
         <v>123826</v>
       </c>
-    </row>
-    <row r="232" spans="1:16">
+      <c r="Q231" s="4">
+        <v>125752</v>
+      </c>
+    </row>
+    <row r="232" spans="1:17">
       <c r="A232" s="7"/>
       <c r="B232" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D232" s="4">
         <v>1073347</v>
       </c>
       <c r="E232" s="4">
         <v>1073142</v>
       </c>
       <c r="F232" s="4">
         <v>1072756</v>
       </c>
       <c r="G232" s="4">
         <v>1071942</v>
       </c>
       <c r="H232" s="4">
         <v>1066455</v>
       </c>
       <c r="I232" s="4">
         <v>1065334</v>
       </c>
       <c r="J232" s="4">
         <v>1063964</v>
       </c>
       <c r="K232" s="4">
         <v>1059887</v>
       </c>
       <c r="L232" s="4">
         <v>1040308</v>
       </c>
       <c r="M232" s="4">
         <v>1035028</v>
       </c>
       <c r="N232" s="4">
         <v>1028814</v>
       </c>
       <c r="O232" s="4">
         <v>1021883</v>
       </c>
       <c r="P232" s="4">
         <v>1014401</v>
       </c>
-    </row>
-    <row r="233" spans="1:16">
+      <c r="Q232" s="4">
+        <v>1008362</v>
+      </c>
+    </row>
+    <row r="233" spans="1:17">
       <c r="A233" s="7"/>
       <c r="B233" s="17"/>
       <c r="C233" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D233" s="4">
         <v>525569</v>
       </c>
       <c r="E233" s="4">
         <v>525351</v>
       </c>
       <c r="F233" s="4">
         <v>525146</v>
       </c>
       <c r="G233" s="4">
         <v>524682</v>
       </c>
       <c r="H233" s="4">
         <v>521343</v>
       </c>
       <c r="I233" s="4">
         <v>520575</v>
       </c>
       <c r="J233" s="4">
         <v>520079</v>
       </c>
       <c r="K233" s="4">
         <v>517723</v>
       </c>
       <c r="L233" s="4">
         <v>507379</v>
       </c>
       <c r="M233" s="4">
         <v>504657</v>
       </c>
       <c r="N233" s="4">
         <v>501235</v>
       </c>
       <c r="O233" s="4">
         <v>497375</v>
       </c>
       <c r="P233" s="4">
         <v>493281</v>
       </c>
-    </row>
-    <row r="234" spans="1:16">
+      <c r="Q233" s="4">
+        <v>489891</v>
+      </c>
+    </row>
+    <row r="234" spans="1:17">
       <c r="A234" s="7"/>
       <c r="B234" s="17"/>
       <c r="C234" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D234" s="4">
         <v>547778</v>
       </c>
       <c r="E234" s="4">
         <v>547791</v>
       </c>
       <c r="F234" s="4">
         <v>547610</v>
       </c>
       <c r="G234" s="4">
         <v>547260</v>
       </c>
       <c r="H234" s="4">
         <v>545112</v>
       </c>
       <c r="I234" s="4">
         <v>544759</v>
       </c>
       <c r="J234" s="4">
         <v>543885</v>
       </c>
       <c r="K234" s="4">
         <v>542164</v>
       </c>
       <c r="L234" s="4">
         <v>532929</v>
       </c>
       <c r="M234" s="4">
         <v>530371</v>
       </c>
       <c r="N234" s="4">
         <v>527579</v>
       </c>
       <c r="O234" s="4">
         <v>524508</v>
       </c>
       <c r="P234" s="4">
         <v>521120</v>
       </c>
-    </row>
-    <row r="235" spans="1:16">
+      <c r="Q234" s="4">
+        <v>518471</v>
+      </c>
+    </row>
+    <row r="235" spans="1:17">
       <c r="A235" s="7"/>
       <c r="B235" s="17"/>
       <c r="C235" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="E235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="F235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="G235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="H235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="I235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="J235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="K235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="L235" s="4">
         <v>9597.6770000000033</v>
       </c>
       <c r="M235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="N235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="O235" s="4">
         <v>9597.6769999999997</v>
       </c>
       <c r="P235" s="4">
         <v>9597.6769999999997</v>
       </c>
-    </row>
-    <row r="236" spans="1:16">
+      <c r="Q235" s="4">
+        <v>9597.6769999999997</v>
+      </c>
+    </row>
+    <row r="236" spans="1:17">
       <c r="A236" s="7"/>
       <c r="B236" s="17"/>
       <c r="C236" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D236" s="9">
         <v>111.834040674634</v>
       </c>
       <c r="E236" s="9">
         <v>111.81268133945299</v>
       </c>
       <c r="F236" s="9">
         <v>111.77246327418599</v>
       </c>
       <c r="G236" s="9">
         <v>111.687651084736</v>
       </c>
       <c r="H236" s="9">
         <v>111.115950245044</v>
       </c>
       <c r="I236" s="9">
         <v>110.999151148762</v>
       </c>
       <c r="J236" s="9">
         <v>110.856408274627</v>
       </c>
       <c r="K236" s="9">
         <v>110.43161798422682</v>
       </c>
       <c r="L236" s="9">
         <v>108.39164518664252</v>
       </c>
       <c r="M236" s="9">
         <v>107.84151206588845</v>
       </c>
       <c r="N236" s="9">
         <v>107.19406373021306</v>
       </c>
       <c r="O236" s="9">
         <v>106.47</v>
       </c>
       <c r="P236" s="9">
         <v>105.69</v>
       </c>
-    </row>
-    <row r="237" spans="1:16">
+      <c r="Q236" s="9">
+        <v>105.06</v>
+      </c>
+    </row>
+    <row r="237" spans="1:17">
       <c r="A237" s="7"/>
       <c r="B237" s="18"/>
       <c r="C237" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D237" s="4">
         <v>376391</v>
       </c>
       <c r="E237" s="4">
         <v>383867</v>
       </c>
       <c r="F237" s="4">
         <v>390771</v>
       </c>
       <c r="G237" s="4">
         <v>396323</v>
       </c>
       <c r="H237" s="4">
         <v>401432</v>
       </c>
       <c r="I237" s="4">
         <v>405855</v>
       </c>
       <c r="J237" s="4">
         <v>410465</v>
       </c>
       <c r="K237" s="4">
         <v>415420</v>
       </c>
       <c r="L237" s="4">
         <v>420803</v>
       </c>
       <c r="M237" s="4">
         <v>426048</v>
       </c>
       <c r="N237" s="4">
         <v>429988</v>
       </c>
       <c r="O237" s="4">
         <v>433815</v>
       </c>
       <c r="P237" s="4">
         <v>437370</v>
       </c>
-    </row>
-    <row r="238" spans="1:16">
+      <c r="Q237" s="4">
+        <v>442181</v>
+      </c>
+    </row>
+    <row r="238" spans="1:17">
       <c r="A238" s="7"/>
       <c r="B238" s="16" t="s">
         <v>80</v>
       </c>
       <c r="C238" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D238" s="4">
         <v>328950</v>
       </c>
       <c r="E238" s="4">
         <v>329536</v>
       </c>
       <c r="F238" s="4">
         <v>330179</v>
       </c>
       <c r="G238" s="4">
         <v>330906</v>
       </c>
       <c r="H238" s="4">
         <v>330299</v>
       </c>
       <c r="I238" s="4">
         <v>329942</v>
       </c>
       <c r="J238" s="4">
         <v>329433</v>
       </c>
       <c r="K238" s="4">
         <v>328618</v>
       </c>
       <c r="L238" s="4">
         <v>325868</v>
       </c>
       <c r="M238" s="4">
         <v>325116</v>
       </c>
       <c r="N238" s="4">
         <v>323860</v>
       </c>
       <c r="O238" s="4">
         <v>322273</v>
       </c>
       <c r="P238" s="4">
         <v>320445</v>
       </c>
-    </row>
-    <row r="239" spans="1:16">
+      <c r="Q238" s="4">
+        <v>318968</v>
+      </c>
+    </row>
+    <row r="239" spans="1:17">
       <c r="A239" s="7"/>
       <c r="B239" s="17"/>
       <c r="C239" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D239" s="4">
         <v>161735</v>
       </c>
       <c r="E239" s="4">
         <v>162018</v>
       </c>
       <c r="F239" s="4">
         <v>162264</v>
       </c>
       <c r="G239" s="4">
         <v>162559</v>
       </c>
       <c r="H239" s="4">
         <v>162209</v>
       </c>
       <c r="I239" s="4">
         <v>161758</v>
       </c>
       <c r="J239" s="4">
         <v>161303</v>
       </c>
       <c r="K239" s="4">
         <v>160855</v>
       </c>
       <c r="L239" s="4">
         <v>159322</v>
       </c>
       <c r="M239" s="4">
         <v>158926</v>
       </c>
       <c r="N239" s="4">
         <v>158139</v>
       </c>
       <c r="O239" s="4">
         <v>157266</v>
       </c>
       <c r="P239" s="4">
         <v>156311</v>
       </c>
-    </row>
-    <row r="240" spans="1:16">
+      <c r="Q239" s="4">
+        <v>155460</v>
+      </c>
+    </row>
+    <row r="240" spans="1:17">
       <c r="A240" s="7"/>
       <c r="B240" s="17"/>
       <c r="C240" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D240" s="4">
         <v>167215</v>
       </c>
       <c r="E240" s="4">
         <v>167518</v>
       </c>
       <c r="F240" s="4">
         <v>167915</v>
       </c>
       <c r="G240" s="4">
         <v>168347</v>
       </c>
       <c r="H240" s="4">
         <v>168090</v>
       </c>
       <c r="I240" s="4">
         <v>168184</v>
       </c>
       <c r="J240" s="4">
         <v>168130</v>
       </c>
       <c r="K240" s="4">
         <v>167763</v>
       </c>
       <c r="L240" s="4">
         <v>166546</v>
       </c>
       <c r="M240" s="4">
         <v>166190</v>
       </c>
       <c r="N240" s="4">
         <v>165721</v>
       </c>
       <c r="O240" s="4">
         <v>165007</v>
       </c>
       <c r="P240" s="4">
         <v>164134</v>
       </c>
-    </row>
-    <row r="241" spans="1:16">
+      <c r="Q240" s="4">
+        <v>163508</v>
+      </c>
+    </row>
+    <row r="241" spans="1:17">
       <c r="A241" s="7"/>
       <c r="B241" s="17"/>
       <c r="C241" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="E241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="F241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="G241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="H241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="I241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="J241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="K241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="L241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="M241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="N241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="O241" s="4">
         <v>6730.2460000000001</v>
       </c>
       <c r="P241" s="4">
         <v>6730.2460000000001</v>
       </c>
-    </row>
-    <row r="242" spans="1:16">
+      <c r="Q241" s="4">
+        <v>6730.2460000000001</v>
+      </c>
+    </row>
+    <row r="242" spans="1:17">
       <c r="A242" s="7"/>
       <c r="B242" s="17"/>
       <c r="C242" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D242" s="9">
         <v>48.876370938001401</v>
       </c>
       <c r="E242" s="9">
         <v>48.963440563688202</v>
       </c>
       <c r="F242" s="9">
         <v>49.058979419177199</v>
       </c>
       <c r="G242" s="9">
         <v>49.166999244901298</v>
       </c>
       <c r="H242" s="9">
         <v>49.076809376655802</v>
       </c>
       <c r="I242" s="9">
         <v>49.023765253157201</v>
       </c>
       <c r="J242" s="9">
         <v>48.948136516852401</v>
       </c>
       <c r="K242" s="9">
         <v>48.827041388977463</v>
       </c>
       <c r="L242" s="9">
         <v>48.418438196761308</v>
       </c>
       <c r="M242" s="9">
         <v>48.306703796562559</v>
       </c>
       <c r="N242" s="9">
         <v>48.120083574954023</v>
       </c>
       <c r="O242" s="9">
         <v>47.88</v>
       </c>
       <c r="P242" s="9">
         <v>47.61</v>
       </c>
-    </row>
-    <row r="243" spans="1:16">
+      <c r="Q242" s="9">
+        <v>47.39</v>
+      </c>
+    </row>
+    <row r="243" spans="1:17">
       <c r="A243" s="7"/>
       <c r="B243" s="18"/>
       <c r="C243" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D243" s="4">
         <v>110882</v>
       </c>
       <c r="E243" s="4">
         <v>113246</v>
       </c>
       <c r="F243" s="4">
         <v>115493</v>
       </c>
       <c r="G243" s="4">
         <v>117767</v>
       </c>
       <c r="H243" s="4">
         <v>119435</v>
       </c>
       <c r="I243" s="4">
         <v>121178</v>
       </c>
       <c r="J243" s="4">
         <v>122369</v>
       </c>
       <c r="K243" s="4">
         <v>123952</v>
       </c>
       <c r="L243" s="4">
         <v>125666</v>
       </c>
       <c r="M243" s="4">
         <v>127506</v>
       </c>
       <c r="N243" s="4">
         <v>129514</v>
       </c>
       <c r="O243" s="4">
         <v>130318</v>
       </c>
       <c r="P243" s="4">
         <v>132050</v>
       </c>
-    </row>
-    <row r="244" spans="1:16">
+      <c r="Q243" s="4">
+        <v>133605</v>
+      </c>
+    </row>
+    <row r="244" spans="1:17">
       <c r="A244" s="7"/>
       <c r="B244" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D244" s="4">
         <v>727555</v>
       </c>
       <c r="E244" s="4">
         <v>728631</v>
       </c>
       <c r="F244" s="4">
         <v>729522</v>
       </c>
       <c r="G244" s="4">
         <v>730158</v>
       </c>
       <c r="H244" s="4">
         <v>729542</v>
       </c>
       <c r="I244" s="4">
         <v>729133</v>
       </c>
       <c r="J244" s="4">
         <v>727807</v>
       </c>
       <c r="K244" s="4">
         <v>725867</v>
       </c>
       <c r="L244" s="4">
         <v>714118</v>
       </c>
       <c r="M244" s="4">
         <v>712143</v>
       </c>
       <c r="N244" s="4">
         <v>708775</v>
       </c>
       <c r="O244" s="4">
         <v>704948</v>
       </c>
       <c r="P244" s="4">
         <v>700862</v>
       </c>
-    </row>
-    <row r="245" spans="1:16">
+      <c r="Q244" s="4">
+        <v>696972</v>
+      </c>
+    </row>
+    <row r="245" spans="1:17">
       <c r="A245" s="7"/>
       <c r="B245" s="17"/>
       <c r="C245" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D245" s="4">
         <v>361511</v>
       </c>
       <c r="E245" s="4">
         <v>361867</v>
       </c>
       <c r="F245" s="4">
         <v>362217</v>
       </c>
       <c r="G245" s="4">
         <v>362340</v>
       </c>
       <c r="H245" s="4">
         <v>361919</v>
       </c>
       <c r="I245" s="4">
         <v>361558</v>
       </c>
       <c r="J245" s="4">
         <v>360440</v>
       </c>
       <c r="K245" s="4">
         <v>359205</v>
       </c>
       <c r="L245" s="4">
         <v>352711</v>
       </c>
       <c r="M245" s="4">
         <v>351539</v>
       </c>
       <c r="N245" s="4">
         <v>349696</v>
       </c>
       <c r="O245" s="4">
         <v>347579</v>
       </c>
       <c r="P245" s="4">
         <v>345166</v>
       </c>
-    </row>
-    <row r="246" spans="1:16">
+      <c r="Q245" s="4">
+        <v>342943</v>
+      </c>
+    </row>
+    <row r="246" spans="1:17">
       <c r="A246" s="7"/>
       <c r="B246" s="17"/>
       <c r="C246" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D246" s="4">
         <v>366044</v>
       </c>
       <c r="E246" s="4">
         <v>366764</v>
       </c>
       <c r="F246" s="4">
         <v>367305</v>
       </c>
       <c r="G246" s="4">
         <v>367818</v>
       </c>
       <c r="H246" s="4">
         <v>367623</v>
       </c>
       <c r="I246" s="4">
         <v>367575</v>
       </c>
       <c r="J246" s="4">
         <v>367367</v>
       </c>
       <c r="K246" s="4">
         <v>366662</v>
       </c>
       <c r="L246" s="4">
         <v>361407</v>
       </c>
       <c r="M246" s="4">
         <v>360604</v>
       </c>
       <c r="N246" s="4">
         <v>359079</v>
       </c>
       <c r="O246" s="4">
         <v>357369</v>
       </c>
       <c r="P246" s="4">
         <v>355696</v>
       </c>
-    </row>
-    <row r="247" spans="1:16">
+      <c r="Q246" s="4">
+        <v>354029</v>
+      </c>
+    </row>
+    <row r="247" spans="1:17">
       <c r="A247" s="7"/>
       <c r="B247" s="17"/>
       <c r="C247" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D247" s="4">
         <v>8607.49</v>
       </c>
       <c r="E247" s="4">
         <v>8607.49</v>
       </c>
       <c r="F247" s="4">
         <v>8607.49</v>
       </c>
       <c r="G247" s="4">
         <v>8607.49</v>
       </c>
       <c r="H247" s="4">
         <v>8607.49</v>
       </c>
       <c r="I247" s="4">
         <v>8607.49</v>
       </c>
       <c r="J247" s="4">
         <v>8607.49</v>
       </c>
       <c r="K247" s="4">
         <v>8607.49</v>
       </c>
       <c r="L247" s="4">
         <v>8607.49</v>
       </c>
       <c r="M247" s="4">
         <v>8607.49</v>
       </c>
       <c r="N247" s="4">
         <v>8607.49</v>
       </c>
       <c r="O247" s="4">
         <v>8607.49</v>
       </c>
       <c r="P247" s="4">
         <v>8607.49</v>
       </c>
-    </row>
-    <row r="248" spans="1:16">
+      <c r="Q247" s="4">
+        <v>8607.49</v>
+      </c>
+    </row>
+    <row r="248" spans="1:17">
       <c r="A248" s="7"/>
       <c r="B248" s="17"/>
       <c r="C248" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D248" s="9">
         <v>84.525802527798504</v>
       </c>
       <c r="E248" s="9">
         <v>84.650809934138806</v>
       </c>
       <c r="F248" s="9">
         <v>84.754324431396398</v>
       </c>
       <c r="G248" s="9">
         <v>84.828213567486003</v>
       </c>
       <c r="H248" s="9">
         <v>84.756647989135004</v>
       </c>
       <c r="I248" s="9">
         <v>84.709131233379296</v>
       </c>
       <c r="J248" s="9">
         <v>84.555079355305693</v>
       </c>
       <c r="K248" s="9">
         <v>84.329694254654953</v>
       </c>
       <c r="L248" s="9">
         <v>82.964720261074945</v>
       </c>
       <c r="M248" s="9">
         <v>82.735268934381565</v>
       </c>
       <c r="N248" s="9">
         <v>82.343981811190019</v>
       </c>
       <c r="O248" s="9">
         <v>81.900000000000006</v>
       </c>
       <c r="P248" s="9">
         <v>81.42</v>
       </c>
-    </row>
-    <row r="249" spans="1:16">
+      <c r="Q248" s="9">
+        <v>80.97</v>
+      </c>
+    </row>
+    <row r="249" spans="1:17">
       <c r="A249" s="7"/>
       <c r="B249" s="18"/>
       <c r="C249" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D249" s="4">
         <v>247772</v>
       </c>
       <c r="E249" s="4">
         <v>253170</v>
       </c>
       <c r="F249" s="4">
         <v>258024</v>
       </c>
       <c r="G249" s="4">
         <v>262046</v>
       </c>
       <c r="H249" s="4">
         <v>265520</v>
       </c>
       <c r="I249" s="4">
         <v>268327</v>
       </c>
       <c r="J249" s="4">
         <v>271401</v>
       </c>
       <c r="K249" s="4">
         <v>274543</v>
       </c>
       <c r="L249" s="4">
         <v>278306</v>
       </c>
       <c r="M249" s="4">
         <v>281829</v>
       </c>
       <c r="N249" s="4">
         <v>285190</v>
       </c>
       <c r="O249" s="4">
         <v>288391</v>
       </c>
       <c r="P249" s="4">
         <v>291549</v>
       </c>
-    </row>
-    <row r="250" spans="1:16">
+      <c r="Q249" s="4">
+        <v>294361</v>
+      </c>
+    </row>
+    <row r="250" spans="1:17">
       <c r="A250" s="7"/>
       <c r="B250" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C250" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D250" s="4">
         <v>526045</v>
       </c>
       <c r="E250" s="4">
         <v>532353</v>
       </c>
       <c r="F250" s="4">
         <v>539553</v>
       </c>
       <c r="G250" s="4">
         <v>618382</v>
       </c>
       <c r="H250" s="4">
         <v>631965</v>
       </c>
       <c r="I250" s="4">
         <v>644267</v>
       </c>
       <c r="J250" s="4">
         <v>654676</v>
       </c>
       <c r="K250" s="4">
         <v>665620</v>
       </c>
       <c r="L250" s="4">
         <v>670265</v>
       </c>
       <c r="M250" s="4">
         <v>676583</v>
       </c>
       <c r="N250" s="4">
         <v>684140</v>
       </c>
       <c r="O250" s="4">
         <v>691714</v>
       </c>
       <c r="P250" s="4">
         <v>698597</v>
       </c>
-    </row>
-    <row r="251" spans="1:16">
+      <c r="Q250" s="4">
+        <v>704494</v>
+      </c>
+    </row>
+    <row r="251" spans="1:17">
       <c r="A251" s="7"/>
       <c r="B251" s="17"/>
       <c r="C251" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D251" s="4">
         <v>265492</v>
       </c>
       <c r="E251" s="4">
         <v>268742</v>
       </c>
       <c r="F251" s="4">
         <v>272263</v>
       </c>
       <c r="G251" s="4">
         <v>313179</v>
       </c>
       <c r="H251" s="4">
         <v>320333</v>
       </c>
       <c r="I251" s="4">
         <v>326474</v>
       </c>
       <c r="J251" s="4">
         <v>331716</v>
       </c>
       <c r="K251" s="4">
         <v>336893</v>
       </c>
       <c r="L251" s="4">
         <v>338951</v>
       </c>
       <c r="M251" s="4">
         <v>341966</v>
       </c>
       <c r="N251" s="4">
         <v>345732</v>
       </c>
       <c r="O251" s="4">
         <v>349504</v>
       </c>
       <c r="P251" s="4">
         <v>352933</v>
       </c>
-    </row>
-    <row r="252" spans="1:16">
+      <c r="Q251" s="4">
+        <v>355835</v>
+      </c>
+    </row>
+    <row r="252" spans="1:17">
       <c r="A252" s="7"/>
       <c r="B252" s="17"/>
       <c r="C252" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D252" s="4">
         <v>260553</v>
       </c>
       <c r="E252" s="4">
         <v>263611</v>
       </c>
       <c r="F252" s="4">
         <v>267290</v>
       </c>
       <c r="G252" s="4">
         <v>305203</v>
       </c>
       <c r="H252" s="4">
         <v>311632</v>
       </c>
       <c r="I252" s="4">
         <v>317793</v>
       </c>
       <c r="J252" s="4">
         <v>322960</v>
       </c>
       <c r="K252" s="4">
         <v>328727</v>
       </c>
       <c r="L252" s="4">
         <v>331314</v>
       </c>
       <c r="M252" s="4">
         <v>334617</v>
       </c>
       <c r="N252" s="4">
         <v>338408</v>
       </c>
       <c r="O252" s="4">
         <v>342210</v>
       </c>
       <c r="P252" s="4">
         <v>345664</v>
       </c>
-    </row>
-    <row r="253" spans="1:16">
+      <c r="Q252" s="4">
+        <v>348659</v>
+      </c>
+    </row>
+    <row r="253" spans="1:17">
       <c r="A253" s="7"/>
       <c r="B253" s="17"/>
       <c r="C253" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="E253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="F253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="G253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="H253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="I253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="J253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="K253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="L253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="M253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="N253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="O253" s="4">
         <v>16406.650000000001</v>
       </c>
       <c r="P253" s="4">
         <v>16406.650000000001</v>
       </c>
-    </row>
-    <row r="254" spans="1:16">
+      <c r="Q253" s="4">
+        <v>16406.650000000001</v>
+      </c>
+    </row>
+    <row r="254" spans="1:17">
       <c r="A254" s="7"/>
       <c r="B254" s="17"/>
       <c r="C254" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D254" s="9">
         <v>32.0629135137277</v>
       </c>
       <c r="E254" s="9">
         <v>32.447391758829497</v>
       </c>
       <c r="F254" s="9">
         <v>32.886238202192402</v>
       </c>
       <c r="G254" s="9">
         <v>37.6909362971722</v>
       </c>
       <c r="H254" s="9">
         <v>38.5188323027553</v>
       </c>
       <c r="I254" s="9">
         <v>39.268650211956697</v>
       </c>
       <c r="J254" s="9">
         <v>39.9030880770907</v>
       </c>
       <c r="K254" s="9">
         <v>40.5701346710023</v>
       </c>
       <c r="L254" s="9">
         <v>40.853251577866288</v>
       </c>
       <c r="M254" s="9">
         <v>41.238339331917238</v>
       </c>
       <c r="N254" s="9">
         <v>41.69894524476355</v>
       </c>
       <c r="O254" s="9">
         <v>42.16</v>
       </c>
       <c r="P254" s="9">
         <v>42.58</v>
       </c>
-    </row>
-    <row r="255" spans="1:16">
+      <c r="Q254" s="9">
+        <v>42.94</v>
+      </c>
+    </row>
+    <row r="255" spans="1:17">
       <c r="A255" s="7"/>
       <c r="B255" s="18"/>
       <c r="C255" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D255" s="4">
         <v>188548</v>
       </c>
       <c r="E255" s="4">
         <v>194173</v>
       </c>
       <c r="F255" s="4">
         <v>199332</v>
       </c>
       <c r="G255" s="4">
         <v>204173</v>
       </c>
       <c r="H255" s="4">
         <v>208404</v>
       </c>
       <c r="I255" s="4">
         <v>212935</v>
       </c>
       <c r="J255" s="4">
         <v>216661</v>
       </c>
       <c r="K255" s="4">
         <v>220501</v>
       </c>
       <c r="L255" s="4">
         <v>224890</v>
       </c>
       <c r="M255" s="4">
         <v>228736</v>
       </c>
       <c r="N255" s="4">
         <v>233293</v>
       </c>
       <c r="O255" s="4">
         <v>236902</v>
       </c>
       <c r="P255" s="4">
         <v>241517</v>
       </c>
-    </row>
-    <row r="256" spans="1:16">
+      <c r="Q255" s="4">
+        <v>246226</v>
+      </c>
+    </row>
+    <row r="256" spans="1:17">
       <c r="A256" s="7"/>
       <c r="B256" s="16" t="s">
         <v>70</v>
       </c>
       <c r="C256" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D256" s="4">
         <v>602601</v>
       </c>
       <c r="E256" s="4">
         <v>602713</v>
       </c>
       <c r="F256" s="4">
         <v>602460</v>
       </c>
       <c r="G256" s="4">
         <v>601712</v>
       </c>
       <c r="H256" s="4">
         <v>600231</v>
       </c>
       <c r="I256" s="4">
         <v>599319</v>
       </c>
       <c r="J256" s="4">
         <v>597257</v>
       </c>
       <c r="K256" s="4">
         <v>595072</v>
       </c>
       <c r="L256" s="4">
         <v>587883</v>
       </c>
       <c r="M256" s="4">
         <v>585352</v>
       </c>
       <c r="N256" s="4">
         <v>581652</v>
       </c>
       <c r="O256" s="4">
         <v>577866</v>
       </c>
       <c r="P256" s="4">
         <v>573388</v>
       </c>
-    </row>
-    <row r="257" spans="1:16">
+      <c r="Q256" s="4">
+        <v>569262</v>
+      </c>
+    </row>
+    <row r="257" spans="1:17">
       <c r="A257" s="7"/>
       <c r="B257" s="17"/>
       <c r="C257" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D257" s="4">
         <v>293990</v>
       </c>
       <c r="E257" s="4">
         <v>293934</v>
       </c>
       <c r="F257" s="4">
         <v>293786</v>
       </c>
       <c r="G257" s="4">
         <v>293158</v>
       </c>
       <c r="H257" s="4">
         <v>292305</v>
       </c>
       <c r="I257" s="4">
         <v>291620</v>
       </c>
       <c r="J257" s="4">
         <v>290109</v>
       </c>
       <c r="K257" s="4">
         <v>288842</v>
       </c>
       <c r="L257" s="4">
         <v>284949</v>
       </c>
       <c r="M257" s="4">
         <v>283429</v>
       </c>
       <c r="N257" s="4">
         <v>281413</v>
       </c>
       <c r="O257" s="4">
         <v>279555</v>
       </c>
       <c r="P257" s="4">
         <v>277179</v>
       </c>
-    </row>
-    <row r="258" spans="1:16">
+      <c r="Q257" s="4">
+        <v>274878</v>
+      </c>
+    </row>
+    <row r="258" spans="1:17">
       <c r="A258" s="7"/>
       <c r="B258" s="17"/>
       <c r="C258" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D258" s="4">
         <v>308611</v>
       </c>
       <c r="E258" s="4">
         <v>308779</v>
       </c>
       <c r="F258" s="4">
         <v>308674</v>
       </c>
       <c r="G258" s="4">
         <v>308554</v>
       </c>
       <c r="H258" s="4">
         <v>307926</v>
       </c>
       <c r="I258" s="4">
         <v>307699</v>
       </c>
       <c r="J258" s="4">
         <v>307148</v>
       </c>
       <c r="K258" s="4">
         <v>306230</v>
       </c>
       <c r="L258" s="4">
         <v>302934</v>
       </c>
       <c r="M258" s="4">
         <v>301923</v>
       </c>
       <c r="N258" s="4">
         <v>300239</v>
       </c>
       <c r="O258" s="4">
         <v>298311</v>
       </c>
       <c r="P258" s="4">
         <v>296209</v>
       </c>
-    </row>
-    <row r="259" spans="1:16">
+      <c r="Q258" s="4">
+        <v>294384</v>
+      </c>
+    </row>
+    <row r="259" spans="1:17">
       <c r="A259" s="7"/>
       <c r="B259" s="17"/>
       <c r="C259" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="E259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="F259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="G259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="H259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="I259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="J259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="K259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="L259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="M259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="N259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="O259" s="4">
         <v>6596.0919999999996</v>
       </c>
       <c r="P259" s="4">
         <v>6596.0919999999996</v>
       </c>
-    </row>
-    <row r="260" spans="1:16">
+      <c r="Q259" s="4">
+        <v>6596.0919999999996</v>
+      </c>
+    </row>
+    <row r="260" spans="1:17">
       <c r="A260" s="7"/>
       <c r="B260" s="17"/>
       <c r="C260" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D260" s="9">
         <v>91.357276399419504</v>
       </c>
       <c r="E260" s="9">
         <v>91.374256150459999</v>
       </c>
       <c r="F260" s="9">
         <v>91.335900105698997</v>
       </c>
       <c r="G260" s="9">
         <v>91.222499625535804</v>
       </c>
       <c r="H260" s="9">
         <v>90.997972739009697</v>
       </c>
       <c r="I260" s="9">
         <v>90.859709051965893</v>
       </c>
       <c r="J260" s="9">
         <v>90.547099706917393</v>
       </c>
       <c r="K260" s="9">
         <v>90.215842956708315</v>
       </c>
       <c r="L260" s="9">
         <v>89.125955186798492</v>
       </c>
       <c r="M260" s="9">
         <v>88.742243134267994</v>
       </c>
       <c r="N260" s="9">
         <v>88.181304930252651</v>
       </c>
       <c r="O260" s="9">
         <v>87.61</v>
       </c>
       <c r="P260" s="9">
         <v>86.93</v>
       </c>
-    </row>
-    <row r="261" spans="1:16">
+      <c r="Q260" s="9">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:17">
       <c r="A261" s="7"/>
       <c r="B261" s="18"/>
       <c r="C261" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D261" s="4">
         <v>199359</v>
       </c>
       <c r="E261" s="4">
         <v>202791</v>
       </c>
       <c r="F261" s="4">
         <v>205789</v>
       </c>
       <c r="G261" s="4">
         <v>208999</v>
       </c>
       <c r="H261" s="4">
         <v>211524</v>
       </c>
       <c r="I261" s="4">
         <v>213584</v>
       </c>
       <c r="J261" s="4">
         <v>215587</v>
       </c>
       <c r="K261" s="4">
         <v>217841</v>
       </c>
       <c r="L261" s="4">
         <v>220160</v>
       </c>
       <c r="M261" s="4">
         <v>222630</v>
       </c>
       <c r="N261" s="4">
         <v>224948</v>
       </c>
       <c r="O261" s="4">
         <v>227208</v>
       </c>
       <c r="P261" s="4">
         <v>229235</v>
       </c>
-    </row>
-    <row r="262" spans="1:16">
+      <c r="Q261" s="4">
+        <v>231232</v>
+      </c>
+    </row>
+    <row r="262" spans="1:17">
       <c r="A262" s="7"/>
       <c r="B262" s="16" t="s">
         <v>43</v>
       </c>
       <c r="C262" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D262" s="4">
         <v>854372</v>
       </c>
       <c r="E262" s="4">
         <v>856376</v>
       </c>
       <c r="F262" s="4">
         <v>858988</v>
       </c>
       <c r="G262" s="4">
         <v>863404</v>
       </c>
       <c r="H262" s="4">
         <v>865759</v>
       </c>
       <c r="I262" s="4">
         <v>865368</v>
       </c>
       <c r="J262" s="4">
         <v>866891</v>
       </c>
       <c r="K262" s="4">
         <v>865247</v>
       </c>
       <c r="L262" s="4">
         <v>849481</v>
       </c>
       <c r="M262" s="4">
         <v>847384</v>
       </c>
       <c r="N262" s="4">
         <v>844494</v>
       </c>
       <c r="O262" s="4">
         <v>841729</v>
       </c>
       <c r="P262" s="4">
         <v>839116</v>
       </c>
-    </row>
-    <row r="263" spans="1:16">
+      <c r="Q262" s="4">
+        <v>835480</v>
+      </c>
+    </row>
+    <row r="263" spans="1:17">
       <c r="A263" s="7"/>
       <c r="B263" s="17"/>
       <c r="C263" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D263" s="4">
         <v>419826</v>
       </c>
       <c r="E263" s="4">
         <v>420718</v>
       </c>
       <c r="F263" s="4">
         <v>421572</v>
       </c>
       <c r="G263" s="4">
         <v>423089</v>
       </c>
       <c r="H263" s="4">
         <v>423913</v>
       </c>
       <c r="I263" s="4">
         <v>423986</v>
       </c>
       <c r="J263" s="4">
         <v>424595</v>
       </c>
       <c r="K263" s="4">
         <v>423304</v>
       </c>
       <c r="L263" s="4">
         <v>416234</v>
       </c>
       <c r="M263" s="4">
         <v>414577</v>
       </c>
       <c r="N263" s="4">
         <v>412742</v>
       </c>
       <c r="O263" s="4">
         <v>411058</v>
       </c>
       <c r="P263" s="4">
         <v>409596</v>
       </c>
-    </row>
-    <row r="264" spans="1:16">
+      <c r="Q263" s="4">
+        <v>407212</v>
+      </c>
+    </row>
+    <row r="264" spans="1:17">
       <c r="A264" s="7"/>
       <c r="B264" s="17"/>
       <c r="C264" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D264" s="4">
         <v>434546</v>
       </c>
       <c r="E264" s="4">
         <v>435658</v>
       </c>
       <c r="F264" s="4">
         <v>437416</v>
       </c>
       <c r="G264" s="4">
         <v>440315</v>
       </c>
       <c r="H264" s="4">
         <v>441846</v>
       </c>
       <c r="I264" s="4">
         <v>441382</v>
       </c>
       <c r="J264" s="4">
         <v>442296</v>
       </c>
       <c r="K264" s="4">
         <v>441943</v>
       </c>
       <c r="L264" s="4">
         <v>433247</v>
       </c>
       <c r="M264" s="4">
         <v>432807</v>
       </c>
       <c r="N264" s="4">
         <v>431752</v>
       </c>
       <c r="O264" s="4">
         <v>430671</v>
       </c>
       <c r="P264" s="4">
         <v>429520</v>
       </c>
-    </row>
-    <row r="265" spans="1:16">
+      <c r="Q264" s="4">
+        <v>428268</v>
+      </c>
+    </row>
+    <row r="265" spans="1:17">
       <c r="A265" s="7"/>
       <c r="B265" s="17"/>
       <c r="C265" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="E265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="F265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="G265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="H265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="I265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="J265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="K265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="L265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="M265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="N265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="O265" s="4">
         <v>10815.853999999999</v>
       </c>
       <c r="P265" s="4">
         <v>10815.853999999999</v>
       </c>
-    </row>
-    <row r="266" spans="1:16">
+      <c r="Q265" s="4">
+        <v>10815.853999999999</v>
+      </c>
+    </row>
+    <row r="266" spans="1:17">
       <c r="A266" s="7"/>
       <c r="B266" s="17"/>
       <c r="C266" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D266" s="9">
         <v>78.992560365552293</v>
       </c>
       <c r="E266" s="9">
         <v>79.177843931695094</v>
       </c>
       <c r="F266" s="9">
         <v>79.419341274392195</v>
       </c>
       <c r="G266" s="9">
         <v>79.827630809365601</v>
       </c>
       <c r="H266" s="9">
         <v>80.045366736644198</v>
       </c>
       <c r="I266" s="9">
         <v>80.009216100735102</v>
       </c>
       <c r="J266" s="9">
         <v>80.150027912728902</v>
       </c>
       <c r="K266" s="9">
         <v>79.998028819545837</v>
       </c>
       <c r="L266" s="9">
         <v>78.540353817645837</v>
       </c>
       <c r="M266" s="9">
         <v>78.346471762655085</v>
       </c>
       <c r="N266" s="9">
         <v>78.079271410283468</v>
       </c>
       <c r="O266" s="9">
         <v>77.819999999999993</v>
       </c>
       <c r="P266" s="9">
         <v>77.58</v>
       </c>
-    </row>
-    <row r="267" spans="1:16">
+      <c r="Q266" s="9">
+        <v>77.25</v>
+      </c>
+    </row>
+    <row r="267" spans="1:17">
       <c r="A267" s="7"/>
       <c r="B267" s="18"/>
       <c r="C267" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D267" s="4">
         <v>309602</v>
       </c>
       <c r="E267" s="4">
         <v>316448</v>
       </c>
       <c r="F267" s="4">
         <v>322221</v>
       </c>
       <c r="G267" s="4">
         <v>328517</v>
       </c>
       <c r="H267" s="4">
         <v>333303</v>
       </c>
       <c r="I267" s="4">
         <v>337644</v>
       </c>
       <c r="J267" s="4">
         <v>342787</v>
       </c>
       <c r="K267" s="4">
         <v>347266</v>
       </c>
       <c r="L267" s="4">
         <v>352300</v>
       </c>
       <c r="M267" s="4">
         <v>358036</v>
       </c>
       <c r="N267" s="4">
         <v>363476</v>
       </c>
       <c r="O267" s="4">
         <v>368521</v>
       </c>
       <c r="P267" s="4">
         <v>372740</v>
       </c>
-    </row>
-    <row r="268" spans="1:16">
+      <c r="Q267" s="4">
+        <v>377281</v>
+      </c>
+    </row>
+    <row r="268" spans="1:17">
       <c r="A268" s="7"/>
       <c r="B268" s="16" t="s">
         <v>42</v>
       </c>
       <c r="C268" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D268" s="4">
         <v>549395</v>
       </c>
       <c r="E268" s="4">
         <v>548855</v>
       </c>
       <c r="F268" s="4">
         <v>547543</v>
       </c>
       <c r="G268" s="4">
         <v>545957</v>
       </c>
       <c r="H268" s="4">
         <v>543482</v>
       </c>
       <c r="I268" s="4">
         <v>541868</v>
       </c>
       <c r="J268" s="4">
         <v>539374</v>
       </c>
       <c r="K268" s="4">
         <v>536311</v>
       </c>
       <c r="L268" s="4">
         <v>532310</v>
       </c>
       <c r="M268" s="4">
         <v>529395</v>
       </c>
       <c r="N268" s="4">
         <v>525944</v>
       </c>
       <c r="O268" s="4">
         <v>521907</v>
       </c>
       <c r="P268" s="4">
         <v>517308</v>
       </c>
-    </row>
-    <row r="269" spans="1:16">
+      <c r="Q268" s="4">
+        <v>513150</v>
+      </c>
+    </row>
+    <row r="269" spans="1:17">
       <c r="A269" s="7"/>
       <c r="B269" s="17"/>
       <c r="C269" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D269" s="4">
         <v>269192</v>
       </c>
       <c r="E269" s="4">
         <v>268787</v>
       </c>
       <c r="F269" s="4">
         <v>268100</v>
       </c>
       <c r="G269" s="4">
         <v>267318</v>
       </c>
       <c r="H269" s="4">
         <v>266021</v>
       </c>
       <c r="I269" s="4">
         <v>265030</v>
       </c>
       <c r="J269" s="4">
         <v>263481</v>
       </c>
       <c r="K269" s="4">
         <v>261765</v>
       </c>
       <c r="L269" s="4">
         <v>259651</v>
       </c>
       <c r="M269" s="4">
         <v>258012</v>
       </c>
       <c r="N269" s="4">
         <v>256341</v>
       </c>
       <c r="O269" s="4">
         <v>254271</v>
       </c>
       <c r="P269" s="4">
         <v>251787</v>
       </c>
-    </row>
-    <row r="270" spans="1:16">
+      <c r="Q269" s="4">
+        <v>249551</v>
+      </c>
+    </row>
+    <row r="270" spans="1:17">
       <c r="A270" s="7"/>
       <c r="B270" s="17"/>
       <c r="C270" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D270" s="4">
         <v>280203</v>
       </c>
       <c r="E270" s="4">
         <v>280068</v>
       </c>
       <c r="F270" s="4">
         <v>279443</v>
       </c>
       <c r="G270" s="4">
         <v>278639</v>
       </c>
       <c r="H270" s="4">
         <v>277461</v>
       </c>
       <c r="I270" s="4">
         <v>276838</v>
       </c>
       <c r="J270" s="4">
         <v>275893</v>
       </c>
       <c r="K270" s="4">
         <v>274546</v>
       </c>
       <c r="L270" s="4">
         <v>272659</v>
       </c>
       <c r="M270" s="4">
         <v>271383</v>
       </c>
       <c r="N270" s="4">
         <v>269603</v>
       </c>
       <c r="O270" s="4">
         <v>267636</v>
       </c>
       <c r="P270" s="4">
         <v>265521</v>
       </c>
-    </row>
-    <row r="271" spans="1:16">
+      <c r="Q270" s="4">
+        <v>263599</v>
+      </c>
+    </row>
+    <row r="271" spans="1:17">
       <c r="A271" s="7"/>
       <c r="B271" s="17"/>
       <c r="C271" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="E271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="F271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="G271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="H271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="I271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="J271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="K271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="L271" s="4">
         <v>4531.012999999999</v>
       </c>
       <c r="M271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="N271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="O271" s="4">
         <v>4531.0129999999999</v>
       </c>
       <c r="P271" s="4">
         <v>4531.0129999999999</v>
       </c>
-    </row>
-    <row r="272" spans="1:16">
+      <c r="Q271" s="4">
+        <v>4531.0129999999999</v>
+      </c>
+    </row>
+    <row r="272" spans="1:17">
       <c r="A272" s="7"/>
       <c r="B272" s="17"/>
       <c r="C272" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D272" s="9">
         <v>121.25213500821999</v>
       </c>
       <c r="E272" s="9">
         <v>121.132956360973</v>
       </c>
       <c r="F272" s="9">
         <v>120.843396388401</v>
       </c>
       <c r="G272" s="9">
         <v>120.49336428741201</v>
       </c>
       <c r="H272" s="9">
         <v>119.94712882086201</v>
       </c>
       <c r="I272" s="9">
         <v>119.590917086312</v>
       </c>
       <c r="J272" s="9">
         <v>119.040488296988</v>
       </c>
       <c r="K272" s="9">
         <v>118.36448052565729</v>
       </c>
       <c r="L272" s="9">
         <v>117.48145503003416</v>
       </c>
       <c r="M272" s="9">
         <v>116.83811103609723</v>
       </c>
       <c r="N272" s="9">
         <v>116.07647119970744</v>
       </c>
       <c r="O272" s="9">
         <v>115.19</v>
       </c>
       <c r="P272" s="9">
         <v>114.17</v>
       </c>
-    </row>
-    <row r="273" spans="1:16">
+      <c r="Q272" s="9">
+        <v>113.25</v>
+      </c>
+    </row>
+    <row r="273" spans="1:17">
       <c r="A273" s="7"/>
       <c r="B273" s="18"/>
       <c r="C273" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D273" s="4">
         <v>178119</v>
       </c>
       <c r="E273" s="4">
         <v>181980</v>
       </c>
       <c r="F273" s="4">
         <v>184895</v>
       </c>
       <c r="G273" s="4">
         <v>187595</v>
       </c>
       <c r="H273" s="4">
         <v>189807</v>
       </c>
       <c r="I273" s="4">
         <v>191782</v>
       </c>
       <c r="J273" s="4">
         <v>193596</v>
       </c>
       <c r="K273" s="4">
         <v>195825</v>
       </c>
       <c r="L273" s="4">
         <v>198230</v>
       </c>
       <c r="M273" s="4">
         <v>200600</v>
       </c>
       <c r="N273" s="4">
         <v>202835</v>
       </c>
       <c r="O273" s="4">
         <v>204897</v>
       </c>
       <c r="P273" s="4">
         <v>206966</v>
       </c>
-    </row>
-    <row r="274" spans="1:16">
+      <c r="Q273" s="4">
+        <v>209014</v>
+      </c>
+    </row>
+    <row r="274" spans="1:17">
       <c r="A274" s="7"/>
       <c r="B274" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D274" s="4">
         <v>993702</v>
       </c>
       <c r="E274" s="4">
         <v>994397</v>
       </c>
       <c r="F274" s="4">
         <v>995807</v>
       </c>
       <c r="G274" s="4">
         <v>996986</v>
       </c>
       <c r="H274" s="4">
         <v>995223</v>
       </c>
       <c r="I274" s="4">
         <v>995331</v>
       </c>
       <c r="J274" s="4">
         <v>994540</v>
       </c>
       <c r="K274" s="4">
         <v>992451</v>
       </c>
       <c r="L274" s="4">
         <v>981940</v>
       </c>
       <c r="M274" s="4">
         <v>978372</v>
       </c>
       <c r="N274" s="4">
         <v>973386</v>
       </c>
       <c r="O274" s="4">
         <v>967421</v>
       </c>
       <c r="P274" s="4">
         <v>960718</v>
       </c>
-    </row>
-    <row r="275" spans="1:16">
+      <c r="Q274" s="4">
+        <v>954417</v>
+      </c>
+    </row>
+    <row r="275" spans="1:17">
       <c r="A275" s="7"/>
       <c r="B275" s="17"/>
       <c r="C275" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D275" s="4">
         <v>494058</v>
       </c>
       <c r="E275" s="4">
         <v>493852</v>
       </c>
       <c r="F275" s="4">
         <v>494251</v>
       </c>
       <c r="G275" s="4">
         <v>494575</v>
       </c>
       <c r="H275" s="4">
         <v>493187</v>
       </c>
       <c r="I275" s="4">
         <v>492647</v>
       </c>
       <c r="J275" s="4">
         <v>492253</v>
       </c>
       <c r="K275" s="4">
         <v>490810</v>
       </c>
       <c r="L275" s="4">
         <v>484886</v>
       </c>
       <c r="M275" s="4">
         <v>482234</v>
       </c>
       <c r="N275" s="4">
         <v>479134</v>
       </c>
       <c r="O275" s="4">
         <v>475870</v>
       </c>
       <c r="P275" s="4">
         <v>472067</v>
       </c>
-    </row>
-    <row r="276" spans="1:16">
+      <c r="Q275" s="4">
+        <v>468503</v>
+      </c>
+    </row>
+    <row r="276" spans="1:17">
       <c r="A276" s="7"/>
       <c r="B276" s="17"/>
       <c r="C276" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D276" s="4">
         <v>499644</v>
       </c>
       <c r="E276" s="4">
         <v>500545</v>
       </c>
       <c r="F276" s="4">
         <v>501556</v>
       </c>
       <c r="G276" s="4">
         <v>502411</v>
       </c>
       <c r="H276" s="4">
         <v>502036</v>
       </c>
       <c r="I276" s="4">
         <v>502684</v>
       </c>
       <c r="J276" s="4">
         <v>502287</v>
       </c>
       <c r="K276" s="4">
         <v>501641</v>
       </c>
       <c r="L276" s="4">
         <v>497054</v>
       </c>
       <c r="M276" s="4">
         <v>496138</v>
       </c>
       <c r="N276" s="4">
         <v>494252</v>
       </c>
       <c r="O276" s="4">
         <v>491551</v>
       </c>
       <c r="P276" s="4">
         <v>488651</v>
       </c>
-    </row>
-    <row r="277" spans="1:16">
+      <c r="Q276" s="4">
+        <v>485914</v>
+      </c>
+    </row>
+    <row r="277" spans="1:17">
       <c r="A277" s="7"/>
       <c r="B277" s="17"/>
       <c r="C277" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="E277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="F277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="G277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="H277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="I277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="J277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="K277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="L277" s="4">
         <v>12668.416000000001</v>
       </c>
       <c r="M277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="N277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="O277" s="4">
         <v>12668.415999999999</v>
       </c>
       <c r="P277" s="4">
         <v>12668.415999999999</v>
       </c>
-    </row>
-    <row r="278" spans="1:16">
+      <c r="Q277" s="4">
+        <v>12668.415999999999</v>
+      </c>
+    </row>
+    <row r="278" spans="1:17">
       <c r="A278" s="7"/>
       <c r="B278" s="17"/>
       <c r="C278" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D278" s="9">
         <v>78.439325011114306</v>
       </c>
       <c r="E278" s="9">
         <v>78.494185855595504</v>
       </c>
       <c r="F278" s="9">
         <v>78.605486273895593</v>
       </c>
       <c r="G278" s="9">
         <v>78.698552368346597</v>
       </c>
       <c r="H278" s="9">
         <v>78.559387377237996</v>
       </c>
       <c r="I278" s="9">
         <v>78.567912515661007</v>
       </c>
       <c r="J278" s="9">
         <v>78.505473770359302</v>
       </c>
       <c r="K278" s="9">
         <v>78.340575491047971</v>
       </c>
       <c r="L278" s="9">
         <v>77.510874287677311</v>
       </c>
       <c r="M278" s="9">
         <v>77.229228973851193</v>
       </c>
       <c r="N278" s="9">
         <v>76.835651749989907</v>
       </c>
       <c r="O278" s="9">
         <v>76.36</v>
       </c>
       <c r="P278" s="9">
         <v>75.84</v>
       </c>
-    </row>
-    <row r="279" spans="1:16">
+      <c r="Q278" s="9">
+        <v>75.34</v>
+      </c>
+    </row>
+    <row r="279" spans="1:17">
       <c r="A279" s="8"/>
       <c r="B279" s="18"/>
       <c r="C279" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D279" s="4">
         <v>322166</v>
       </c>
       <c r="E279" s="4">
         <v>328410</v>
       </c>
       <c r="F279" s="4">
         <v>332641</v>
       </c>
       <c r="G279" s="4">
         <v>338356</v>
       </c>
       <c r="H279" s="4">
         <v>343422</v>
       </c>
       <c r="I279" s="4">
         <v>348520</v>
       </c>
       <c r="J279" s="4">
         <v>353585</v>
       </c>
       <c r="K279" s="4">
         <v>358762</v>
       </c>
       <c r="L279" s="4">
         <v>364119</v>
       </c>
       <c r="M279" s="4">
         <v>368998</v>
       </c>
       <c r="N279" s="4">
         <v>373933</v>
       </c>
       <c r="O279" s="4">
         <v>378316</v>
       </c>
       <c r="P279" s="4">
         <v>382224</v>
       </c>
-    </row>
-    <row r="280" spans="1:16" ht="15" customHeight="1">
+      <c r="Q279" s="4">
+        <v>385840</v>
+      </c>
+    </row>
+    <row r="280" spans="1:17" ht="15" customHeight="1">
       <c r="A280" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B280" s="16" t="s">
         <v>47</v>
       </c>
       <c r="C280" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D280" s="4">
         <v>21697488</v>
       </c>
       <c r="E280" s="4">
         <v>21775407</v>
       </c>
       <c r="F280" s="4">
         <v>21845254</v>
       </c>
       <c r="G280" s="4">
         <v>21916034</v>
       </c>
       <c r="H280" s="4">
         <v>21945392</v>
       </c>
       <c r="I280" s="4">
         <v>21989477</v>
       </c>
       <c r="J280" s="4">
         <v>22015239</v>
       </c>
       <c r="K280" s="4">
         <v>22014248</v>
       </c>
       <c r="L280" s="4">
         <v>21848228</v>
       </c>
       <c r="M280" s="4">
         <v>21826920</v>
       </c>
       <c r="N280" s="4">
         <v>21781418</v>
       </c>
       <c r="O280" s="4">
         <v>21716975</v>
       </c>
       <c r="P280" s="4">
         <v>21619050</v>
       </c>
-    </row>
-    <row r="281" spans="1:16">
+      <c r="Q280" s="4">
+        <v>21539805</v>
+      </c>
+    </row>
+    <row r="281" spans="1:17">
       <c r="A281" s="7"/>
       <c r="B281" s="17"/>
       <c r="C281" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D281" s="4">
         <v>10821384</v>
       </c>
       <c r="E281" s="4">
         <v>10856675</v>
       </c>
       <c r="F281" s="4">
         <v>10887576</v>
       </c>
       <c r="G281" s="4">
         <v>10915843</v>
       </c>
       <c r="H281" s="4">
         <v>10922617</v>
       </c>
       <c r="I281" s="4">
         <v>10937762</v>
       </c>
       <c r="J281" s="4">
         <v>10939575</v>
       </c>
       <c r="K281" s="4">
         <v>10932109</v>
       </c>
       <c r="L281" s="4">
         <v>10835589</v>
       </c>
       <c r="M281" s="4">
         <v>10814540</v>
       </c>
       <c r="N281" s="4">
         <v>10782912</v>
       </c>
       <c r="O281" s="4">
         <v>10745900</v>
       </c>
       <c r="P281" s="4">
         <v>10687530</v>
       </c>
-    </row>
-    <row r="282" spans="1:16">
+      <c r="Q281" s="4">
+        <v>10638036</v>
+      </c>
+    </row>
+    <row r="282" spans="1:17">
       <c r="A282" s="7"/>
       <c r="B282" s="17"/>
       <c r="C282" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D282" s="4">
         <v>10876104</v>
       </c>
       <c r="E282" s="4">
         <v>10918732</v>
       </c>
       <c r="F282" s="4">
         <v>10957678</v>
       </c>
       <c r="G282" s="4">
         <v>11000191</v>
       </c>
       <c r="H282" s="4">
         <v>11022775</v>
       </c>
       <c r="I282" s="4">
         <v>11051715</v>
       </c>
       <c r="J282" s="4">
         <v>11075664</v>
       </c>
       <c r="K282" s="4">
         <v>11082139</v>
       </c>
       <c r="L282" s="4">
         <v>11012639</v>
       </c>
       <c r="M282" s="4">
         <v>11012380</v>
       </c>
       <c r="N282" s="4">
         <v>10998506</v>
       </c>
       <c r="O282" s="4">
         <v>10971075</v>
       </c>
       <c r="P282" s="4">
         <v>10931520</v>
       </c>
-    </row>
-    <row r="283" spans="1:16">
+      <c r="Q282" s="4">
+        <v>10901769</v>
+      </c>
+    </row>
+    <row r="283" spans="1:17">
       <c r="A283" s="7"/>
       <c r="B283" s="17"/>
       <c r="C283" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="E283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="F283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="G283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="H283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="I283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="J283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="K283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="L283" s="4">
         <v>168855.34099999996</v>
       </c>
       <c r="M283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="N283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="O283" s="4">
         <v>168855.34099999999</v>
       </c>
       <c r="P283" s="4">
         <v>168855.34099999999</v>
       </c>
-    </row>
-    <row r="284" spans="1:16">
+      <c r="Q283" s="4">
+        <v>168855.34099999999</v>
+      </c>
+    </row>
+    <row r="284" spans="1:17">
       <c r="A284" s="7"/>
       <c r="B284" s="17"/>
       <c r="C284" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D284" s="9">
         <v>128.49749301089599</v>
       </c>
       <c r="E284" s="9">
         <v>128.958947173605</v>
       </c>
       <c r="F284" s="9">
         <v>129.372597103695</v>
       </c>
       <c r="G284" s="9">
         <v>129.791772473457</v>
       </c>
       <c r="H284" s="9">
         <v>129.965637272913</v>
       </c>
       <c r="I284" s="9">
         <v>130.22671873908899</v>
       </c>
       <c r="J284" s="9">
         <v>130.379287203003</v>
       </c>
       <c r="K284" s="9">
         <v>130.37341827404796</v>
       </c>
       <c r="L284" s="9">
         <v>129.39020981278884</v>
       </c>
       <c r="M284" s="9">
         <v>129.26401895691296</v>
       </c>
       <c r="N284" s="9">
         <v>128.99454569222067</v>
       </c>
       <c r="O284" s="9">
         <v>128.61000000000001</v>
       </c>
       <c r="P284" s="9">
         <v>128.03</v>
       </c>
-    </row>
-    <row r="285" spans="1:16">
+      <c r="Q284" s="9">
+        <v>304.60000000000002</v>
+      </c>
+    </row>
+    <row r="285" spans="1:17">
       <c r="A285" s="7"/>
       <c r="B285" s="18"/>
       <c r="C285" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D285" s="4">
         <v>6233840</v>
       </c>
       <c r="E285" s="4">
         <v>6371880</v>
       </c>
       <c r="F285" s="4">
         <v>6505418</v>
       </c>
       <c r="G285" s="4">
         <v>6645123</v>
       </c>
       <c r="H285" s="4">
         <v>6758478</v>
       </c>
       <c r="I285" s="4">
         <v>6864595</v>
       </c>
       <c r="J285" s="4">
         <v>6970396</v>
       </c>
       <c r="K285" s="4">
         <v>7081608</v>
       </c>
       <c r="L285" s="4">
         <v>7208488</v>
       </c>
       <c r="M285" s="4">
         <v>7339935</v>
       </c>
       <c r="N285" s="4">
         <v>7470134</v>
       </c>
       <c r="O285" s="4">
         <v>7585586</v>
       </c>
       <c r="P285" s="4">
         <v>7686839</v>
       </c>
-    </row>
-    <row r="286" spans="1:16">
+      <c r="Q285" s="4">
+        <v>7781002</v>
+      </c>
+    </row>
+    <row r="286" spans="1:17">
       <c r="A286" s="7"/>
       <c r="B286" s="16" t="s">
         <v>26</v>
       </c>
       <c r="C286" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D286" s="4">
         <v>2601167</v>
       </c>
       <c r="E286" s="4">
         <v>2610164</v>
       </c>
       <c r="F286" s="4">
         <v>2620517</v>
       </c>
       <c r="G286" s="4">
         <v>2628818</v>
       </c>
       <c r="H286" s="4">
         <v>2631435</v>
       </c>
       <c r="I286" s="4">
         <v>2639226</v>
       </c>
       <c r="J286" s="4">
         <v>2646401</v>
       </c>
       <c r="K286" s="4">
         <v>2648927</v>
       </c>
       <c r="L286" s="4">
         <v>2633207</v>
       </c>
       <c r="M286" s="4">
         <v>2634154</v>
       </c>
       <c r="N286" s="4">
         <v>2630058</v>
       </c>
       <c r="O286" s="4">
         <v>2625794</v>
       </c>
       <c r="P286" s="4">
         <v>2620172</v>
       </c>
-    </row>
-    <row r="287" spans="1:16">
+      <c r="Q286" s="4">
+        <v>2613432</v>
+      </c>
+    </row>
+    <row r="287" spans="1:17">
       <c r="A287" s="7"/>
       <c r="B287" s="17"/>
       <c r="C287" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D287" s="4">
         <v>1286164</v>
       </c>
       <c r="E287" s="4">
         <v>1289861</v>
       </c>
       <c r="F287" s="4">
         <v>1294987</v>
       </c>
       <c r="G287" s="4">
         <v>1298167</v>
       </c>
       <c r="H287" s="4">
         <v>1297919</v>
       </c>
       <c r="I287" s="4">
         <v>1301249</v>
       </c>
       <c r="J287" s="4">
         <v>1303951</v>
       </c>
       <c r="K287" s="4">
         <v>1303944</v>
       </c>
       <c r="L287" s="4">
         <v>1294622</v>
       </c>
       <c r="M287" s="4">
         <v>1293783</v>
       </c>
       <c r="N287" s="4">
         <v>1290253</v>
       </c>
       <c r="O287" s="4">
         <v>1286634</v>
       </c>
       <c r="P287" s="4">
         <v>1282763</v>
       </c>
-    </row>
-    <row r="288" spans="1:16">
+      <c r="Q287" s="4">
+        <v>1278348</v>
+      </c>
+    </row>
+    <row r="288" spans="1:17">
       <c r="A288" s="7"/>
       <c r="B288" s="17"/>
       <c r="C288" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D288" s="4">
         <v>1315003</v>
       </c>
       <c r="E288" s="4">
         <v>1320303</v>
       </c>
       <c r="F288" s="4">
         <v>1325530</v>
       </c>
       <c r="G288" s="4">
         <v>1330651</v>
       </c>
       <c r="H288" s="4">
         <v>1333516</v>
       </c>
       <c r="I288" s="4">
         <v>1337977</v>
       </c>
       <c r="J288" s="4">
         <v>1342450</v>
       </c>
       <c r="K288" s="4">
         <v>1344983</v>
       </c>
       <c r="L288" s="4">
         <v>1338585</v>
       </c>
       <c r="M288" s="4">
         <v>1340371</v>
       </c>
       <c r="N288" s="4">
         <v>1339805</v>
       </c>
       <c r="O288" s="4">
         <v>1339160</v>
       </c>
       <c r="P288" s="4">
         <v>1337409</v>
       </c>
-    </row>
-    <row r="289" spans="1:16">
+      <c r="Q288" s="4">
+        <v>1335084</v>
+      </c>
+    </row>
+    <row r="289" spans="1:17">
       <c r="A289" s="7"/>
       <c r="B289" s="17"/>
       <c r="C289" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D289" s="4">
         <v>20493.964</v>
       </c>
       <c r="E289" s="4">
         <v>20493.964</v>
       </c>
       <c r="F289" s="4">
         <v>20493.964</v>
       </c>
       <c r="G289" s="4">
         <v>20493.964</v>
       </c>
       <c r="H289" s="4">
         <v>20493.964</v>
       </c>
       <c r="I289" s="4">
         <v>20493.964</v>
       </c>
       <c r="J289" s="4">
         <v>20493.964</v>
       </c>
       <c r="K289" s="4">
         <v>20493.964</v>
       </c>
       <c r="L289" s="4">
         <v>20493.963999999996</v>
       </c>
       <c r="M289" s="4">
         <v>20493.964</v>
       </c>
       <c r="N289" s="4">
         <v>20493.964</v>
       </c>
       <c r="O289" s="4">
         <v>20493.964</v>
       </c>
       <c r="P289" s="4">
         <v>20493.964</v>
       </c>
-    </row>
-    <row r="290" spans="1:16">
+      <c r="Q289" s="4">
+        <v>20493.964</v>
+      </c>
+    </row>
+    <row r="290" spans="1:17">
       <c r="A290" s="7"/>
       <c r="B290" s="17"/>
       <c r="C290" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D290" s="9">
         <v>126.923566373006</v>
       </c>
       <c r="E290" s="9">
         <v>127.362573682671</v>
       </c>
       <c r="F290" s="9">
         <v>127.86774681559901</v>
       </c>
       <c r="G290" s="9">
         <v>128.27279290624301</v>
       </c>
       <c r="H290" s="9">
         <v>128.40048904155401</v>
       </c>
       <c r="I290" s="9">
         <v>128.78064975619199</v>
       </c>
       <c r="J290" s="9">
         <v>129.13075284020201</v>
       </c>
       <c r="K290" s="9">
         <v>129.25400864371579</v>
       </c>
       <c r="L290" s="9">
         <v>128.48695352446217</v>
       </c>
       <c r="M290" s="9">
         <v>128.53316225206603</v>
       </c>
       <c r="N290" s="9">
         <v>128.33329852633682</v>
       </c>
       <c r="O290" s="9">
         <v>128.13</v>
       </c>
       <c r="P290" s="9">
         <v>127.85</v>
       </c>
-    </row>
-    <row r="291" spans="1:16">
+      <c r="Q290" s="9">
+        <v>127.52</v>
+      </c>
+    </row>
+    <row r="291" spans="1:17">
       <c r="A291" s="7"/>
       <c r="B291" s="18"/>
       <c r="C291" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D291" s="4">
         <v>846385</v>
       </c>
       <c r="E291" s="4">
         <v>870650</v>
       </c>
       <c r="F291" s="4">
         <v>892415</v>
       </c>
       <c r="G291" s="4">
         <v>913507</v>
       </c>
       <c r="H291" s="4">
         <v>931923</v>
       </c>
       <c r="I291" s="4">
         <v>948964</v>
       </c>
       <c r="J291" s="4">
         <v>965320</v>
       </c>
       <c r="K291" s="4">
         <v>983771</v>
       </c>
       <c r="L291" s="4">
         <v>1004213</v>
       </c>
       <c r="M291" s="4">
         <v>1024002</v>
       </c>
       <c r="N291" s="4">
         <v>1044524</v>
       </c>
       <c r="O291" s="4">
         <v>1063007</v>
       </c>
       <c r="P291" s="4">
         <v>1079582</v>
       </c>
-    </row>
-    <row r="292" spans="1:16">
+      <c r="Q291" s="4">
+        <v>1094756</v>
+      </c>
+    </row>
+    <row r="292" spans="1:17">
       <c r="A292" s="7"/>
       <c r="B292" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D292" s="4">
         <v>1566740</v>
       </c>
       <c r="E292" s="4">
         <v>1573438</v>
       </c>
       <c r="F292" s="4">
         <v>1579248</v>
       </c>
       <c r="G292" s="4">
         <v>1584661</v>
       </c>
       <c r="H292" s="4">
         <v>1587897</v>
       </c>
       <c r="I292" s="4">
         <v>1591905</v>
       </c>
       <c r="J292" s="4">
         <v>1594850</v>
       </c>
       <c r="K292" s="4">
         <v>1595747</v>
       </c>
       <c r="L292" s="4">
         <v>1581184</v>
       </c>
       <c r="M292" s="4">
         <v>1579805</v>
       </c>
       <c r="N292" s="4">
         <v>1576915</v>
       </c>
       <c r="O292" s="4">
         <v>1573230</v>
       </c>
       <c r="P292" s="4">
         <v>1566308</v>
       </c>
-    </row>
-    <row r="293" spans="1:16">
+      <c r="Q292" s="4">
+        <v>1560279</v>
+      </c>
+    </row>
+    <row r="293" spans="1:17">
       <c r="A293" s="7"/>
       <c r="B293" s="17"/>
       <c r="C293" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D293" s="4">
         <v>781850</v>
       </c>
       <c r="E293" s="4">
         <v>785215</v>
       </c>
       <c r="F293" s="4">
         <v>787851</v>
       </c>
       <c r="G293" s="4">
         <v>790260</v>
       </c>
       <c r="H293" s="4">
         <v>791482</v>
       </c>
       <c r="I293" s="4">
         <v>792963</v>
       </c>
       <c r="J293" s="4">
         <v>793433</v>
       </c>
       <c r="K293" s="4">
         <v>793262</v>
       </c>
       <c r="L293" s="4">
         <v>785222</v>
       </c>
       <c r="M293" s="4">
         <v>783531</v>
       </c>
       <c r="N293" s="4">
         <v>781530</v>
       </c>
       <c r="O293" s="4">
         <v>779221</v>
       </c>
       <c r="P293" s="4">
         <v>775230</v>
       </c>
-    </row>
-    <row r="294" spans="1:16">
+      <c r="Q293" s="4">
+        <v>771659</v>
+      </c>
+    </row>
+    <row r="294" spans="1:17">
       <c r="A294" s="7"/>
       <c r="B294" s="17"/>
       <c r="C294" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D294" s="4">
         <v>784890</v>
       </c>
       <c r="E294" s="4">
         <v>788223</v>
       </c>
       <c r="F294" s="4">
         <v>791397</v>
       </c>
       <c r="G294" s="4">
         <v>794401</v>
       </c>
       <c r="H294" s="4">
         <v>796415</v>
       </c>
       <c r="I294" s="4">
         <v>798942</v>
       </c>
       <c r="J294" s="4">
         <v>801417</v>
       </c>
       <c r="K294" s="4">
         <v>802485</v>
       </c>
       <c r="L294" s="4">
         <v>795962</v>
       </c>
       <c r="M294" s="4">
         <v>796274</v>
       </c>
       <c r="N294" s="4">
         <v>795385</v>
       </c>
       <c r="O294" s="4">
         <v>794009</v>
       </c>
       <c r="P294" s="4">
         <v>791078</v>
       </c>
-    </row>
-    <row r="295" spans="1:16">
+      <c r="Q294" s="4">
+        <v>788620</v>
+      </c>
+    </row>
+    <row r="295" spans="1:17">
       <c r="A295" s="7"/>
       <c r="B295" s="17"/>
       <c r="C295" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D295" s="4">
         <v>10322.885</v>
       </c>
       <c r="E295" s="4">
         <v>10322.885</v>
       </c>
       <c r="F295" s="4">
         <v>10322.885</v>
       </c>
       <c r="G295" s="4">
         <v>10322.885</v>
       </c>
       <c r="H295" s="4">
         <v>10322.885</v>
       </c>
       <c r="I295" s="4">
         <v>10322.885</v>
       </c>
       <c r="J295" s="4">
         <v>10322.885</v>
       </c>
       <c r="K295" s="4">
         <v>10322.885</v>
       </c>
       <c r="L295" s="4">
         <v>10322.885</v>
       </c>
       <c r="M295" s="4">
         <v>10322.885</v>
       </c>
       <c r="N295" s="4">
         <v>10322.885</v>
       </c>
       <c r="O295" s="4">
         <v>10322.885</v>
       </c>
       <c r="P295" s="4">
         <v>10322.885</v>
       </c>
-    </row>
-    <row r="296" spans="1:16">
+      <c r="Q295" s="4">
+        <v>10322.885</v>
+      </c>
+    </row>
+    <row r="296" spans="1:17">
       <c r="A296" s="7"/>
       <c r="B296" s="17"/>
       <c r="C296" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D296" s="9">
         <v>151.77346255431499</v>
       </c>
       <c r="E296" s="9">
         <v>152.42231217339</v>
       </c>
       <c r="F296" s="9">
         <v>152.98513932878299</v>
       </c>
       <c r="G296" s="9">
         <v>153.50950824309299</v>
       </c>
       <c r="H296" s="9">
         <v>153.822986500382</v>
       </c>
       <c r="I296" s="9">
         <v>154.21125005267399</v>
       </c>
       <c r="J296" s="9">
         <v>154.496538516122</v>
       </c>
       <c r="K296" s="9">
         <v>154.58343282909769</v>
       </c>
       <c r="L296" s="9">
         <v>153.17268379915112</v>
       </c>
       <c r="M296" s="9">
         <v>153.03909711287105</v>
       </c>
       <c r="N296" s="9">
         <v>152.75913661733131</v>
       </c>
       <c r="O296" s="9">
         <v>152.4</v>
       </c>
       <c r="P296" s="9">
         <v>151.72999999999999</v>
       </c>
-    </row>
-    <row r="297" spans="1:16">
+      <c r="Q296" s="9">
+        <v>151.15</v>
+      </c>
+    </row>
+    <row r="297" spans="1:17">
       <c r="A297" s="8"/>
       <c r="B297" s="18"/>
       <c r="C297" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D297" s="4">
         <v>414411</v>
       </c>
       <c r="E297" s="4">
         <v>423235</v>
       </c>
       <c r="F297" s="4">
         <v>431959</v>
       </c>
       <c r="G297" s="4">
         <v>440324</v>
       </c>
       <c r="H297" s="4">
         <v>447688</v>
       </c>
       <c r="I297" s="4">
         <v>454926</v>
       </c>
       <c r="J297" s="4">
         <v>461821</v>
       </c>
       <c r="K297" s="4">
         <v>468483</v>
       </c>
       <c r="L297" s="4">
         <v>476118</v>
       </c>
       <c r="M297" s="4">
         <v>483349</v>
       </c>
       <c r="N297" s="4">
         <v>490644</v>
       </c>
       <c r="O297" s="4">
         <v>497860</v>
       </c>
       <c r="P297" s="4">
         <v>504266</v>
       </c>
-    </row>
-    <row r="298" spans="1:16">
+      <c r="Q297" s="4">
+        <v>510228</v>
+      </c>
+    </row>
+    <row r="298" spans="1:17">
       <c r="A298" s="6"/>
       <c r="B298" s="16" t="s">
         <v>73</v>
       </c>
       <c r="C298" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D298" s="4">
         <v>1386277</v>
       </c>
       <c r="E298" s="4">
         <v>1388194</v>
       </c>
       <c r="F298" s="4">
         <v>1391636</v>
       </c>
       <c r="G298" s="4">
         <v>1395024</v>
       </c>
       <c r="H298" s="4">
         <v>1395567</v>
       </c>
       <c r="I298" s="4">
         <v>1397180</v>
       </c>
       <c r="J298" s="4">
         <v>1397857</v>
       </c>
       <c r="K298" s="4">
         <v>1396831</v>
       </c>
       <c r="L298" s="4">
         <v>1378221</v>
       </c>
       <c r="M298" s="4">
         <v>1376230</v>
       </c>
       <c r="N298" s="4">
         <v>1372910</v>
       </c>
       <c r="O298" s="4">
         <v>1367842</v>
       </c>
       <c r="P298" s="4">
         <v>1360245</v>
       </c>
-    </row>
-    <row r="299" spans="1:16">
+      <c r="Q298" s="4">
+        <v>1354477</v>
+      </c>
+    </row>
+    <row r="299" spans="1:17">
       <c r="A299" s="7"/>
       <c r="B299" s="17"/>
       <c r="C299" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D299" s="4">
         <v>693423</v>
       </c>
       <c r="E299" s="4">
         <v>694034</v>
       </c>
       <c r="F299" s="4">
         <v>695694</v>
       </c>
       <c r="G299" s="4">
         <v>697486</v>
       </c>
       <c r="H299" s="4">
         <v>697016</v>
       </c>
       <c r="I299" s="4">
         <v>697402</v>
       </c>
       <c r="J299" s="4">
         <v>697169</v>
       </c>
       <c r="K299" s="4">
         <v>696248</v>
       </c>
       <c r="L299" s="4">
         <v>685800</v>
       </c>
       <c r="M299" s="4">
         <v>684354</v>
       </c>
       <c r="N299" s="4">
         <v>682371</v>
       </c>
       <c r="O299" s="4">
         <v>679575</v>
       </c>
       <c r="P299" s="4">
         <v>675268</v>
       </c>
-    </row>
-    <row r="300" spans="1:16">
+      <c r="Q299" s="4">
+        <v>671798</v>
+      </c>
+    </row>
+    <row r="300" spans="1:17">
       <c r="A300" s="7"/>
       <c r="B300" s="17"/>
       <c r="C300" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D300" s="4">
         <v>692854</v>
       </c>
       <c r="E300" s="4">
         <v>694160</v>
       </c>
       <c r="F300" s="4">
         <v>695942</v>
       </c>
       <c r="G300" s="4">
         <v>697538</v>
       </c>
       <c r="H300" s="4">
         <v>698551</v>
       </c>
       <c r="I300" s="4">
         <v>699778</v>
       </c>
       <c r="J300" s="4">
         <v>700688</v>
       </c>
       <c r="K300" s="4">
         <v>700583</v>
       </c>
       <c r="L300" s="4">
         <v>692421</v>
       </c>
       <c r="M300" s="4">
         <v>691876</v>
       </c>
       <c r="N300" s="4">
         <v>690539</v>
       </c>
       <c r="O300" s="4">
         <v>688267</v>
       </c>
       <c r="P300" s="4">
         <v>684977</v>
       </c>
-    </row>
-    <row r="301" spans="1:16">
+      <c r="Q300" s="4">
+        <v>682679</v>
+      </c>
+    </row>
+    <row r="301" spans="1:17">
       <c r="A301" s="7"/>
       <c r="B301" s="17"/>
       <c r="C301" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="E301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="F301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="G301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="H301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="I301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="J301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="K301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="L301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="M301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="N301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="O301" s="4">
         <v>8124.0559999999996</v>
       </c>
       <c r="P301" s="4">
         <v>8124.0559999999996</v>
       </c>
-    </row>
-    <row r="302" spans="1:16">
+      <c r="Q301" s="4">
+        <v>8124.0559999999996</v>
+      </c>
+    </row>
+    <row r="302" spans="1:17">
       <c r="A302" s="7"/>
       <c r="B302" s="17"/>
       <c r="C302" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D302" s="9">
         <v>170.638533264665</v>
       </c>
       <c r="E302" s="9">
         <v>170.874499141808</v>
       </c>
       <c r="F302" s="9">
         <v>171.29817913613601</v>
       </c>
       <c r="G302" s="9">
         <v>171.71521220434701</v>
       </c>
       <c r="H302" s="9">
         <v>171.78205073918701</v>
       </c>
       <c r="I302" s="9">
         <v>171.980596884118</v>
       </c>
       <c r="J302" s="9">
         <v>172.063929643026</v>
       </c>
       <c r="K302" s="9">
         <v>171.93763804680816</v>
       </c>
       <c r="L302" s="9">
         <v>169.6469103610315</v>
       </c>
       <c r="M302" s="9">
         <v>169.40183573328397</v>
       </c>
       <c r="N302" s="9">
         <v>168.99317286833082</v>
       </c>
       <c r="O302" s="9">
         <v>168.37</v>
       </c>
       <c r="P302" s="9">
         <v>167.43</v>
       </c>
-    </row>
-    <row r="303" spans="1:16">
+      <c r="Q302" s="9">
+        <v>166.72</v>
+      </c>
+    </row>
+    <row r="303" spans="1:17">
       <c r="A303" s="7"/>
       <c r="B303" s="18"/>
       <c r="C303" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D303" s="4">
         <v>357659</v>
       </c>
       <c r="E303" s="4">
         <v>364389</v>
       </c>
       <c r="F303" s="4">
         <v>370706</v>
       </c>
       <c r="G303" s="4">
         <v>376980</v>
       </c>
       <c r="H303" s="4">
         <v>382654</v>
       </c>
       <c r="I303" s="4">
         <v>387652</v>
       </c>
       <c r="J303" s="4">
         <v>392526</v>
       </c>
       <c r="K303" s="4">
         <v>397878</v>
       </c>
       <c r="L303" s="4">
         <v>403890</v>
       </c>
       <c r="M303" s="4">
         <v>410088</v>
       </c>
       <c r="N303" s="4">
         <v>415987</v>
       </c>
       <c r="O303" s="4">
         <v>421268</v>
       </c>
       <c r="P303" s="4">
         <v>426326</v>
       </c>
-    </row>
-    <row r="304" spans="1:16">
+      <c r="Q303" s="4">
+        <v>430692</v>
+      </c>
+    </row>
+    <row r="304" spans="1:17">
       <c r="A304" s="7"/>
       <c r="B304" s="16" t="s">
         <v>60</v>
       </c>
       <c r="C304" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D304" s="4">
         <v>1458370</v>
       </c>
       <c r="E304" s="4">
         <v>1462028</v>
       </c>
       <c r="F304" s="4">
         <v>1465213</v>
       </c>
       <c r="G304" s="4">
         <v>1468798</v>
       </c>
       <c r="H304" s="4">
         <v>1470341</v>
       </c>
       <c r="I304" s="4">
         <v>1472031</v>
       </c>
       <c r="J304" s="4">
         <v>1473011</v>
       </c>
       <c r="K304" s="4">
         <v>1472859</v>
       </c>
       <c r="L304" s="4">
         <v>1458580</v>
       </c>
       <c r="M304" s="4">
         <v>1457556</v>
       </c>
       <c r="N304" s="4">
         <v>1454730</v>
       </c>
       <c r="O304" s="4">
         <v>1450333</v>
       </c>
       <c r="P304" s="4">
         <v>1442013</v>
       </c>
-    </row>
-    <row r="305" spans="1:16">
+      <c r="Q304" s="4">
+        <v>1436741</v>
+      </c>
+    </row>
+    <row r="305" spans="1:17">
       <c r="A305" s="7"/>
       <c r="B305" s="17"/>
       <c r="C305" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D305" s="4">
         <v>729197</v>
       </c>
       <c r="E305" s="4">
         <v>731029</v>
       </c>
       <c r="F305" s="4">
         <v>732288</v>
       </c>
       <c r="G305" s="4">
         <v>733657</v>
       </c>
       <c r="H305" s="4">
         <v>734457</v>
       </c>
       <c r="I305" s="4">
         <v>734728</v>
       </c>
       <c r="J305" s="4">
         <v>734622</v>
       </c>
       <c r="K305" s="4">
         <v>734405</v>
       </c>
       <c r="L305" s="4">
         <v>726306</v>
       </c>
       <c r="M305" s="4">
         <v>725426</v>
       </c>
       <c r="N305" s="4">
         <v>723755</v>
       </c>
       <c r="O305" s="4">
         <v>721690</v>
       </c>
       <c r="P305" s="4">
         <v>717079</v>
       </c>
-    </row>
-    <row r="306" spans="1:16">
+      <c r="Q305" s="4">
+        <v>714181</v>
+      </c>
+    </row>
+    <row r="306" spans="1:17">
       <c r="A306" s="7"/>
       <c r="B306" s="17"/>
       <c r="C306" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D306" s="4">
         <v>729173</v>
       </c>
       <c r="E306" s="4">
         <v>730999</v>
       </c>
       <c r="F306" s="4">
         <v>732925</v>
       </c>
       <c r="G306" s="4">
         <v>735141</v>
       </c>
       <c r="H306" s="4">
         <v>735884</v>
       </c>
       <c r="I306" s="4">
         <v>737303</v>
       </c>
       <c r="J306" s="4">
         <v>738389</v>
       </c>
       <c r="K306" s="4">
         <v>738454</v>
       </c>
       <c r="L306" s="4">
         <v>732274</v>
       </c>
       <c r="M306" s="4">
         <v>732130</v>
       </c>
       <c r="N306" s="4">
         <v>730975</v>
       </c>
       <c r="O306" s="4">
         <v>728643</v>
       </c>
       <c r="P306" s="4">
         <v>724934</v>
       </c>
-    </row>
-    <row r="307" spans="1:16">
+      <c r="Q306" s="4">
+        <v>722560</v>
+      </c>
+    </row>
+    <row r="307" spans="1:17">
       <c r="A307" s="7"/>
       <c r="B307" s="17"/>
       <c r="C307" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="E307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="F307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="G307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="H307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="I307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="J307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="K307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="L307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="M307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="N307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="O307" s="4">
         <v>8839.9760000000006</v>
       </c>
       <c r="P307" s="4">
         <v>8839.9760000000006</v>
       </c>
-    </row>
-    <row r="308" spans="1:16">
+      <c r="Q307" s="4">
+        <v>8839.9760000000006</v>
+      </c>
+    </row>
+    <row r="308" spans="1:17">
       <c r="A308" s="7"/>
       <c r="B308" s="17"/>
       <c r="C308" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D308" s="9">
         <v>164.97442979483199</v>
       </c>
       <c r="E308" s="9">
         <v>165.38823182325399</v>
       </c>
       <c r="F308" s="9">
         <v>165.74852691907799</v>
       </c>
       <c r="G308" s="9">
         <v>166.154071006528</v>
       </c>
       <c r="H308" s="9">
         <v>166.32861899172599</v>
       </c>
       <c r="I308" s="9">
         <v>166.51979598134699</v>
       </c>
       <c r="J308" s="9">
         <v>166.63065601083099</v>
       </c>
       <c r="K308" s="9">
         <v>166.61346139401283</v>
       </c>
       <c r="L308" s="9">
         <v>164.99818551543578</v>
       </c>
       <c r="M308" s="9">
         <v>164.88234809687265</v>
       </c>
       <c r="N308" s="9">
         <v>164.5626639710334</v>
       </c>
       <c r="O308" s="9">
         <v>164.07</v>
       </c>
       <c r="P308" s="9">
         <v>163.12</v>
       </c>
-    </row>
-    <row r="309" spans="1:16">
+      <c r="Q308" s="9">
+        <v>162.53</v>
+      </c>
+    </row>
+    <row r="309" spans="1:17">
       <c r="A309" s="7"/>
       <c r="B309" s="18"/>
       <c r="C309" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D309" s="4">
         <v>356374</v>
       </c>
       <c r="E309" s="4">
         <v>362193</v>
       </c>
       <c r="F309" s="4">
         <v>367441</v>
       </c>
       <c r="G309" s="4">
         <v>373217</v>
       </c>
       <c r="H309" s="4">
         <v>378625</v>
       </c>
       <c r="I309" s="4">
         <v>383507</v>
       </c>
       <c r="J309" s="4">
         <v>388587</v>
       </c>
       <c r="K309" s="4">
         <v>393356</v>
       </c>
       <c r="L309" s="4">
         <v>399090</v>
       </c>
       <c r="M309" s="4">
         <v>405275</v>
       </c>
       <c r="N309" s="4">
         <v>410815</v>
       </c>
       <c r="O309" s="4">
         <v>416240</v>
       </c>
       <c r="P309" s="4">
         <v>420976</v>
       </c>
-    </row>
-    <row r="310" spans="1:16">
+      <c r="Q309" s="4">
+        <v>425296</v>
+      </c>
+    </row>
+    <row r="310" spans="1:17">
       <c r="A310" s="7"/>
       <c r="B310" s="16" t="s">
         <v>81</v>
       </c>
       <c r="C310" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D310" s="4">
         <v>1826920</v>
       </c>
       <c r="E310" s="4">
         <v>1836523</v>
       </c>
       <c r="F310" s="4">
         <v>1844669</v>
       </c>
       <c r="G310" s="4">
         <v>1857429</v>
       </c>
       <c r="H310" s="4">
         <v>1862965</v>
       </c>
       <c r="I310" s="4">
         <v>1869633</v>
       </c>
       <c r="J310" s="4">
         <v>1874548</v>
       </c>
       <c r="K310" s="4">
         <v>1878146</v>
       </c>
       <c r="L310" s="4">
         <v>1866697</v>
       </c>
       <c r="M310" s="4">
         <v>1868519</v>
       </c>
       <c r="N310" s="4">
         <v>1869806</v>
       </c>
       <c r="O310" s="4">
         <v>1869608</v>
       </c>
       <c r="P310" s="4">
         <v>1867942</v>
       </c>
-    </row>
-    <row r="311" spans="1:16">
+      <c r="Q310" s="4">
+        <v>1865501</v>
+      </c>
+    </row>
+    <row r="311" spans="1:17">
       <c r="A311" s="7"/>
       <c r="B311" s="17"/>
       <c r="C311" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D311" s="4">
         <v>916604</v>
       </c>
       <c r="E311" s="4">
         <v>921576</v>
       </c>
       <c r="F311" s="4">
         <v>925427</v>
       </c>
       <c r="G311" s="4">
         <v>930701</v>
       </c>
       <c r="H311" s="4">
         <v>933084</v>
       </c>
       <c r="I311" s="4">
         <v>936052</v>
       </c>
       <c r="J311" s="4">
         <v>937766</v>
       </c>
       <c r="K311" s="4">
         <v>939054</v>
       </c>
       <c r="L311" s="4">
         <v>932400</v>
       </c>
       <c r="M311" s="4">
         <v>932466</v>
       </c>
       <c r="N311" s="4">
         <v>932120</v>
       </c>
       <c r="O311" s="4">
         <v>931541</v>
       </c>
       <c r="P311" s="4">
         <v>929772</v>
       </c>
-    </row>
-    <row r="312" spans="1:16">
+      <c r="Q311" s="4">
+        <v>927678</v>
+      </c>
+    </row>
+    <row r="312" spans="1:17">
       <c r="A312" s="7"/>
       <c r="B312" s="17"/>
       <c r="C312" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D312" s="4">
         <v>910316</v>
       </c>
       <c r="E312" s="4">
         <v>914947</v>
       </c>
       <c r="F312" s="4">
         <v>919242</v>
       </c>
       <c r="G312" s="4">
         <v>926728</v>
       </c>
       <c r="H312" s="4">
         <v>929881</v>
       </c>
       <c r="I312" s="4">
         <v>933581</v>
       </c>
       <c r="J312" s="4">
         <v>936782</v>
       </c>
       <c r="K312" s="4">
         <v>939092</v>
       </c>
       <c r="L312" s="4">
         <v>934297</v>
       </c>
       <c r="M312" s="4">
         <v>936053</v>
       </c>
       <c r="N312" s="4">
         <v>937686</v>
       </c>
       <c r="O312" s="4">
         <v>938067</v>
       </c>
       <c r="P312" s="4">
         <v>938170</v>
       </c>
-    </row>
-    <row r="313" spans="1:16">
+      <c r="Q312" s="4">
+        <v>937823</v>
+      </c>
+    </row>
+    <row r="313" spans="1:17">
       <c r="A313" s="7"/>
       <c r="B313" s="17"/>
       <c r="C313" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D313" s="4">
         <v>15744.85</v>
       </c>
       <c r="E313" s="4">
         <v>15744.85</v>
       </c>
       <c r="F313" s="4">
         <v>15744.85</v>
       </c>
       <c r="G313" s="4">
         <v>15744.85</v>
       </c>
       <c r="H313" s="4">
         <v>15744.85</v>
       </c>
       <c r="I313" s="4">
         <v>15744.85</v>
       </c>
       <c r="J313" s="4">
         <v>15744.85</v>
       </c>
       <c r="K313" s="4">
         <v>15744.85</v>
       </c>
       <c r="L313" s="4">
         <v>15744.85</v>
       </c>
       <c r="M313" s="4">
         <v>15744.85</v>
       </c>
       <c r="N313" s="4">
         <v>15744.85</v>
       </c>
       <c r="O313" s="4">
         <v>15744.85</v>
       </c>
       <c r="P313" s="4">
         <v>15744.85</v>
       </c>
-    </row>
-    <row r="314" spans="1:16">
+      <c r="Q313" s="4">
+        <v>15744.85</v>
+      </c>
+    </row>
+    <row r="314" spans="1:17">
       <c r="A314" s="7"/>
       <c r="B314" s="17"/>
       <c r="C314" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D314" s="9">
         <v>116.032861538852</v>
       </c>
       <c r="E314" s="9">
         <v>116.642775256671</v>
       </c>
       <c r="F314" s="9">
         <v>117.16015077946101</v>
       </c>
       <c r="G314" s="9">
         <v>117.970574505314</v>
       </c>
       <c r="H314" s="9">
         <v>118.322181538725</v>
       </c>
       <c r="I314" s="9">
         <v>118.74568509703199</v>
       </c>
       <c r="J314" s="9">
         <v>119.05785066228</v>
       </c>
       <c r="K314" s="9">
         <v>119.28636982886468</v>
       </c>
       <c r="L314" s="9">
         <v>118.55921142468807</v>
       </c>
       <c r="M314" s="9">
         <v>118.67493180309752</v>
       </c>
       <c r="N314" s="9">
         <v>118.75667281682581</v>
       </c>
       <c r="O314" s="9">
         <v>118.74</v>
       </c>
       <c r="P314" s="9">
         <v>118.64</v>
       </c>
-    </row>
-    <row r="315" spans="1:16">
+      <c r="Q314" s="9">
+        <v>118.48</v>
+      </c>
+    </row>
+    <row r="315" spans="1:17">
       <c r="A315" s="7"/>
       <c r="B315" s="18"/>
       <c r="C315" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D315" s="4">
         <v>522672</v>
       </c>
       <c r="E315" s="4">
         <v>536623</v>
       </c>
       <c r="F315" s="4">
         <v>549758</v>
       </c>
       <c r="G315" s="4">
         <v>564358</v>
       </c>
       <c r="H315" s="4">
         <v>575328</v>
       </c>
       <c r="I315" s="4">
         <v>584612</v>
       </c>
       <c r="J315" s="4">
         <v>594524</v>
       </c>
       <c r="K315" s="4">
         <v>605004</v>
       </c>
       <c r="L315" s="4">
         <v>616810</v>
       </c>
       <c r="M315" s="4">
         <v>629504</v>
       </c>
       <c r="N315" s="4">
         <v>642015</v>
       </c>
       <c r="O315" s="4">
         <v>652557</v>
       </c>
       <c r="P315" s="4">
         <v>661003</v>
       </c>
-    </row>
-    <row r="316" spans="1:16">
+      <c r="Q315" s="4">
+        <v>668687</v>
+      </c>
+    </row>
+    <row r="316" spans="1:17">
       <c r="A316" s="7"/>
       <c r="B316" s="16" t="s">
         <v>51</v>
       </c>
       <c r="C316" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D316" s="4">
         <v>540267</v>
       </c>
       <c r="E316" s="4">
         <v>540383</v>
       </c>
       <c r="F316" s="4">
         <v>540211</v>
       </c>
       <c r="G316" s="4">
         <v>540182</v>
       </c>
       <c r="H316" s="4">
         <v>539815</v>
       </c>
       <c r="I316" s="4">
         <v>539542</v>
       </c>
       <c r="J316" s="4">
         <v>538729</v>
       </c>
       <c r="K316" s="4">
         <v>537299</v>
       </c>
       <c r="L316" s="4">
         <v>534500</v>
       </c>
       <c r="M316" s="4">
         <v>533394</v>
       </c>
       <c r="N316" s="4">
         <v>531599</v>
       </c>
       <c r="O316" s="4">
         <v>528878</v>
       </c>
       <c r="P316" s="4">
         <v>525325</v>
       </c>
-    </row>
-    <row r="317" spans="1:16">
+      <c r="Q316" s="4">
+        <v>522819</v>
+      </c>
+    </row>
+    <row r="317" spans="1:17">
       <c r="A317" s="7"/>
       <c r="B317" s="17"/>
       <c r="C317" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D317" s="4">
         <v>270973</v>
       </c>
       <c r="E317" s="4">
         <v>271082</v>
       </c>
       <c r="F317" s="4">
         <v>271163</v>
       </c>
       <c r="G317" s="4">
         <v>271109</v>
       </c>
       <c r="H317" s="4">
         <v>270748</v>
       </c>
       <c r="I317" s="4">
         <v>270412</v>
       </c>
       <c r="J317" s="4">
         <v>269705</v>
       </c>
       <c r="K317" s="4">
         <v>268774</v>
       </c>
       <c r="L317" s="4">
         <v>267016</v>
       </c>
       <c r="M317" s="4">
         <v>265945</v>
       </c>
       <c r="N317" s="4">
         <v>264756</v>
       </c>
       <c r="O317" s="4">
         <v>263199</v>
       </c>
       <c r="P317" s="4">
         <v>261204</v>
       </c>
-    </row>
-    <row r="318" spans="1:16">
+      <c r="Q317" s="4">
+        <v>259694</v>
+      </c>
+    </row>
+    <row r="318" spans="1:17">
       <c r="A318" s="7"/>
       <c r="B318" s="17"/>
       <c r="C318" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D318" s="4">
         <v>269294</v>
       </c>
       <c r="E318" s="4">
         <v>269301</v>
       </c>
       <c r="F318" s="4">
         <v>269048</v>
       </c>
       <c r="G318" s="4">
         <v>269073</v>
       </c>
       <c r="H318" s="4">
         <v>269067</v>
       </c>
       <c r="I318" s="4">
         <v>269130</v>
       </c>
       <c r="J318" s="4">
         <v>269024</v>
       </c>
       <c r="K318" s="4">
         <v>268525</v>
       </c>
       <c r="L318" s="4">
         <v>267484</v>
       </c>
       <c r="M318" s="4">
         <v>267449</v>
       </c>
       <c r="N318" s="4">
         <v>266843</v>
       </c>
       <c r="O318" s="4">
         <v>265679</v>
       </c>
       <c r="P318" s="4">
         <v>264121</v>
       </c>
-    </row>
-    <row r="319" spans="1:16">
+      <c r="Q318" s="4">
+        <v>263125</v>
+      </c>
+    </row>
+    <row r="319" spans="1:17">
       <c r="A319" s="7"/>
       <c r="B319" s="17"/>
       <c r="C319" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="E319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="F319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="G319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="H319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="I319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="J319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="K319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="L319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="M319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="N319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="O319" s="4">
         <v>4161.6639999999998</v>
       </c>
       <c r="P319" s="4">
         <v>4161.6639999999998</v>
       </c>
-    </row>
-    <row r="320" spans="1:16">
+      <c r="Q319" s="4">
+        <v>4161.6639999999998</v>
+      </c>
+    </row>
+    <row r="320" spans="1:17">
       <c r="A320" s="7"/>
       <c r="B320" s="17"/>
       <c r="C320" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D320" s="9">
         <v>129.81994702119201</v>
       </c>
       <c r="E320" s="9">
         <v>129.84782048719001</v>
       </c>
       <c r="F320" s="9">
         <v>129.80649086519199</v>
       </c>
       <c r="G320" s="9">
         <v>129.79952249869299</v>
       </c>
       <c r="H320" s="9">
         <v>129.71133661919799</v>
       </c>
       <c r="I320" s="9">
         <v>129.645737858703</v>
       </c>
       <c r="J320" s="9">
         <v>129.45038330821501</v>
       </c>
       <c r="K320" s="9">
         <v>129.10677075323719</v>
       </c>
       <c r="L320" s="9">
         <v>128.43420324178021</v>
       </c>
       <c r="M320" s="9">
         <v>128.16844416079724</v>
       </c>
       <c r="N320" s="9">
         <v>127.73712630332483</v>
       </c>
       <c r="O320" s="9">
         <v>127.08</v>
       </c>
       <c r="P320" s="9">
         <v>126.23</v>
       </c>
-    </row>
-    <row r="321" spans="1:16">
+      <c r="Q320" s="9">
+        <v>125.63</v>
+      </c>
+    </row>
+    <row r="321" spans="1:17">
       <c r="A321" s="7"/>
       <c r="B321" s="18"/>
       <c r="C321" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D321" s="4">
         <v>153652</v>
       </c>
       <c r="E321" s="4">
         <v>156654</v>
       </c>
       <c r="F321" s="4">
         <v>159693</v>
       </c>
       <c r="G321" s="4">
         <v>162578</v>
       </c>
       <c r="H321" s="4">
         <v>164955</v>
       </c>
       <c r="I321" s="4">
         <v>167346</v>
       </c>
       <c r="J321" s="4">
         <v>169918</v>
       </c>
       <c r="K321" s="4">
         <v>172580</v>
       </c>
       <c r="L321" s="4">
         <v>175666</v>
       </c>
       <c r="M321" s="4">
         <v>179229</v>
       </c>
       <c r="N321" s="4">
         <v>183618</v>
       </c>
       <c r="O321" s="4">
         <v>186684</v>
       </c>
       <c r="P321" s="4">
         <v>189342</v>
       </c>
-    </row>
-    <row r="322" spans="1:16">
+      <c r="Q321" s="4">
+        <v>191679</v>
+      </c>
+    </row>
+    <row r="322" spans="1:17">
       <c r="A322" s="7"/>
       <c r="B322" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C322" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D322" s="4">
         <v>1133034</v>
       </c>
       <c r="E322" s="4">
         <v>1135723</v>
       </c>
       <c r="F322" s="4">
         <v>1137049</v>
       </c>
       <c r="G322" s="4">
         <v>1138252</v>
       </c>
       <c r="H322" s="4">
         <v>1138199</v>
       </c>
       <c r="I322" s="4">
         <v>1139356</v>
       </c>
       <c r="J322" s="4">
         <v>1138777</v>
       </c>
       <c r="K322" s="4">
         <v>1137357</v>
       </c>
       <c r="L322" s="4">
         <v>1124924</v>
       </c>
       <c r="M322" s="4">
         <v>1122265</v>
       </c>
       <c r="N322" s="4">
         <v>1117925</v>
       </c>
       <c r="O322" s="4">
         <v>1113378</v>
       </c>
       <c r="P322" s="4">
         <v>1106404</v>
       </c>
-    </row>
-    <row r="323" spans="1:16">
+      <c r="Q322" s="4">
+        <v>1100647</v>
+      </c>
+    </row>
+    <row r="323" spans="1:17">
       <c r="A323" s="7"/>
       <c r="B323" s="17"/>
       <c r="C323" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D323" s="4">
         <v>563323</v>
       </c>
       <c r="E323" s="4">
         <v>564750</v>
       </c>
       <c r="F323" s="4">
         <v>565212</v>
       </c>
       <c r="G323" s="4">
         <v>565687</v>
       </c>
       <c r="H323" s="4">
         <v>564976</v>
       </c>
       <c r="I323" s="4">
         <v>565245</v>
       </c>
       <c r="J323" s="4">
         <v>563934</v>
       </c>
       <c r="K323" s="4">
         <v>562900</v>
       </c>
       <c r="L323" s="4">
         <v>556045</v>
       </c>
       <c r="M323" s="4">
         <v>554299</v>
       </c>
       <c r="N323" s="4">
         <v>551407</v>
       </c>
       <c r="O323" s="4">
         <v>549032</v>
       </c>
       <c r="P323" s="4">
         <v>544954</v>
       </c>
-    </row>
-    <row r="324" spans="1:16">
+      <c r="Q323" s="4">
+        <v>541513</v>
+      </c>
+    </row>
+    <row r="324" spans="1:17">
       <c r="A324" s="7"/>
       <c r="B324" s="17"/>
       <c r="C324" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D324" s="4">
         <v>569711</v>
       </c>
       <c r="E324" s="4">
         <v>570973</v>
       </c>
       <c r="F324" s="4">
         <v>571837</v>
       </c>
       <c r="G324" s="4">
         <v>572565</v>
       </c>
       <c r="H324" s="4">
         <v>573223</v>
       </c>
       <c r="I324" s="4">
         <v>574111</v>
       </c>
       <c r="J324" s="4">
         <v>574843</v>
       </c>
       <c r="K324" s="4">
         <v>574457</v>
       </c>
       <c r="L324" s="4">
         <v>568879</v>
       </c>
       <c r="M324" s="4">
         <v>567966</v>
       </c>
       <c r="N324" s="4">
         <v>566518</v>
       </c>
       <c r="O324" s="4">
         <v>564346</v>
       </c>
       <c r="P324" s="4">
         <v>561450</v>
       </c>
-    </row>
-    <row r="325" spans="1:16">
+      <c r="Q324" s="4">
+        <v>559134</v>
+      </c>
+    </row>
+    <row r="325" spans="1:17">
       <c r="A325" s="7"/>
       <c r="B325" s="17"/>
       <c r="C325" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D325" s="4">
         <v>12778.287</v>
       </c>
       <c r="E325" s="4">
         <v>12778.287</v>
       </c>
       <c r="F325" s="4">
         <v>12778.287</v>
       </c>
       <c r="G325" s="4">
         <v>12778.287</v>
       </c>
       <c r="H325" s="4">
         <v>12778.287</v>
       </c>
       <c r="I325" s="4">
         <v>12778.287</v>
       </c>
       <c r="J325" s="4">
         <v>12778.287</v>
       </c>
       <c r="K325" s="4">
         <v>12778.287</v>
       </c>
       <c r="L325" s="4">
         <v>12778.287000000002</v>
       </c>
       <c r="M325" s="4">
         <v>12778.287</v>
       </c>
       <c r="N325" s="4">
         <v>12778.287</v>
       </c>
       <c r="O325" s="4">
         <v>12778.287</v>
       </c>
       <c r="P325" s="4">
         <v>12778.287</v>
       </c>
-    </row>
-    <row r="326" spans="1:16">
+      <c r="Q325" s="4">
+        <v>12778.287</v>
+      </c>
+    </row>
+    <row r="326" spans="1:17">
       <c r="A326" s="7"/>
       <c r="B326" s="17"/>
       <c r="C326" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D326" s="9">
         <v>88.668692446804499</v>
       </c>
       <c r="E326" s="9">
         <v>88.879127538769495</v>
       </c>
       <c r="F326" s="9">
         <v>88.982897316361701</v>
       </c>
       <c r="G326" s="9">
         <v>89.077041390602702</v>
       </c>
       <c r="H326" s="9">
         <v>89.072893729808996</v>
       </c>
       <c r="I326" s="9">
         <v>89.163437947512094</v>
       </c>
       <c r="J326" s="9">
         <v>89.118126709785102</v>
       </c>
       <c r="K326" s="9">
         <v>89.007000703615432</v>
       </c>
       <c r="L326" s="9">
         <v>88.034022087624095</v>
       </c>
       <c r="M326" s="9">
         <v>87.825934728183825</v>
       </c>
       <c r="N326" s="9">
         <v>87.486296089608885</v>
       </c>
       <c r="O326" s="9">
         <v>87.13</v>
       </c>
       <c r="P326" s="9">
         <v>86.58</v>
       </c>
-    </row>
-    <row r="327" spans="1:16">
+      <c r="Q326" s="9">
+        <v>86.13</v>
+      </c>
+    </row>
+    <row r="327" spans="1:17">
       <c r="A327" s="7"/>
       <c r="B327" s="18"/>
       <c r="C327" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D327" s="4">
         <v>355416</v>
       </c>
       <c r="E327" s="4">
         <v>362387</v>
       </c>
       <c r="F327" s="4">
         <v>368618</v>
       </c>
       <c r="G327" s="4">
         <v>374814</v>
       </c>
       <c r="H327" s="4">
         <v>380266</v>
       </c>
       <c r="I327" s="4">
         <v>383882</v>
       </c>
       <c r="J327" s="4">
         <v>388684</v>
       </c>
       <c r="K327" s="4">
         <v>394064</v>
       </c>
       <c r="L327" s="4">
         <v>400583</v>
       </c>
       <c r="M327" s="4">
         <v>406943</v>
       </c>
       <c r="N327" s="4">
         <v>413107</v>
       </c>
       <c r="O327" s="4">
         <v>418980</v>
       </c>
       <c r="P327" s="4">
         <v>424219</v>
       </c>
-    </row>
-    <row r="328" spans="1:16">
+      <c r="Q327" s="4">
+        <v>428916</v>
+      </c>
+    </row>
+    <row r="328" spans="1:17">
       <c r="A328" s="7"/>
       <c r="B328" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C328" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D328" s="4">
         <v>373494</v>
       </c>
       <c r="E328" s="4">
         <v>374698</v>
       </c>
       <c r="F328" s="4">
         <v>375380</v>
       </c>
       <c r="G328" s="4">
         <v>376382</v>
       </c>
       <c r="H328" s="4">
         <v>377120</v>
       </c>
       <c r="I328" s="4">
         <v>378107</v>
       </c>
       <c r="J328" s="4">
         <v>378621</v>
       </c>
       <c r="K328" s="4">
         <v>378438</v>
       </c>
       <c r="L328" s="4">
         <v>376195</v>
       </c>
       <c r="M328" s="4">
         <v>376350</v>
       </c>
       <c r="N328" s="4">
         <v>375382</v>
       </c>
       <c r="O328" s="4">
         <v>374137</v>
       </c>
       <c r="P328" s="4">
         <v>372183</v>
       </c>
-    </row>
-    <row r="329" spans="1:16">
+      <c r="Q328" s="4">
+        <v>370677</v>
+      </c>
+    </row>
+    <row r="329" spans="1:17">
       <c r="A329" s="7"/>
       <c r="B329" s="17"/>
       <c r="C329" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D329" s="4">
         <v>187031</v>
       </c>
       <c r="E329" s="4">
         <v>187519</v>
       </c>
       <c r="F329" s="4">
         <v>187742</v>
       </c>
       <c r="G329" s="4">
         <v>188104</v>
       </c>
       <c r="H329" s="4">
         <v>188373</v>
       </c>
       <c r="I329" s="4">
         <v>188737</v>
       </c>
       <c r="J329" s="4">
         <v>188770</v>
       </c>
       <c r="K329" s="4">
         <v>188632</v>
       </c>
       <c r="L329" s="4">
         <v>187309</v>
       </c>
       <c r="M329" s="4">
         <v>187122</v>
       </c>
       <c r="N329" s="4">
         <v>186594</v>
       </c>
       <c r="O329" s="4">
         <v>185906</v>
       </c>
       <c r="P329" s="4">
         <v>184783</v>
       </c>
-    </row>
-    <row r="330" spans="1:16">
+      <c r="Q329" s="4">
+        <v>183905</v>
+      </c>
+    </row>
+    <row r="330" spans="1:17">
       <c r="A330" s="7"/>
       <c r="B330" s="17"/>
       <c r="C330" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D330" s="4">
         <v>186463</v>
       </c>
       <c r="E330" s="4">
         <v>187179</v>
       </c>
       <c r="F330" s="4">
         <v>187638</v>
       </c>
       <c r="G330" s="4">
         <v>188278</v>
       </c>
       <c r="H330" s="4">
         <v>188747</v>
       </c>
       <c r="I330" s="4">
         <v>189370</v>
       </c>
       <c r="J330" s="4">
         <v>189851</v>
       </c>
       <c r="K330" s="4">
         <v>189806</v>
       </c>
       <c r="L330" s="4">
         <v>188886</v>
       </c>
       <c r="M330" s="4">
         <v>189228</v>
       </c>
       <c r="N330" s="4">
         <v>188788</v>
       </c>
       <c r="O330" s="4">
         <v>188231</v>
       </c>
       <c r="P330" s="4">
         <v>187400</v>
       </c>
-    </row>
-    <row r="331" spans="1:16">
+      <c r="Q330" s="4">
+        <v>186772</v>
+      </c>
+    </row>
+    <row r="331" spans="1:17">
       <c r="A331" s="7"/>
       <c r="B331" s="17"/>
       <c r="C331" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D331" s="4">
         <v>3161.248</v>
       </c>
       <c r="E331" s="4">
         <v>3161.248</v>
       </c>
       <c r="F331" s="4">
         <v>3161.248</v>
       </c>
       <c r="G331" s="4">
         <v>3161.248</v>
       </c>
       <c r="H331" s="4">
         <v>3161.248</v>
       </c>
       <c r="I331" s="4">
         <v>3161.248</v>
       </c>
       <c r="J331" s="4">
         <v>3161.248</v>
       </c>
       <c r="K331" s="4">
         <v>3161.248</v>
       </c>
       <c r="L331" s="4">
         <v>3161.248</v>
       </c>
       <c r="M331" s="4">
         <v>3161.248</v>
       </c>
       <c r="N331" s="4">
         <v>3161.248</v>
       </c>
       <c r="O331" s="4">
         <v>3161.248</v>
       </c>
       <c r="P331" s="4">
         <v>3161.248</v>
       </c>
-    </row>
-    <row r="332" spans="1:16">
+      <c r="Q331" s="4">
+        <v>3161.248</v>
+      </c>
+    </row>
+    <row r="332" spans="1:17">
       <c r="A332" s="7"/>
       <c r="B332" s="17"/>
       <c r="C332" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D332" s="9">
         <v>118.1476429562</v>
       </c>
       <c r="E332" s="9">
         <v>118.528505197947</v>
       </c>
       <c r="F332" s="9">
         <v>118.744242780067</v>
       </c>
       <c r="G332" s="9">
         <v>119.06120620716899</v>
       </c>
       <c r="H332" s="9">
         <v>119.29465831216</v>
       </c>
       <c r="I332" s="9">
         <v>119.60687677777899</v>
       </c>
       <c r="J332" s="9">
         <v>119.769470791282</v>
       </c>
       <c r="K332" s="9">
         <v>119.71158226118293</v>
       </c>
       <c r="L332" s="9">
         <v>119.00205235400702</v>
       </c>
       <c r="M332" s="9">
         <v>119.05108362267053</v>
       </c>
       <c r="N332" s="9">
         <v>118.74487544159774</v>
       </c>
       <c r="O332" s="9">
         <v>118.35</v>
       </c>
       <c r="P332" s="9">
         <v>117.73</v>
       </c>
-    </row>
-    <row r="333" spans="1:16">
+      <c r="Q332" s="9">
+        <v>117.26</v>
+      </c>
+    </row>
+    <row r="333" spans="1:17">
       <c r="A333" s="7"/>
       <c r="B333" s="18"/>
       <c r="C333" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D333" s="4">
         <v>102854</v>
       </c>
       <c r="E333" s="4">
         <v>104743</v>
       </c>
       <c r="F333" s="4">
         <v>106880</v>
       </c>
       <c r="G333" s="4">
         <v>109509</v>
       </c>
       <c r="H333" s="4">
         <v>111690</v>
       </c>
       <c r="I333" s="4">
         <v>113751</v>
       </c>
       <c r="J333" s="4">
         <v>115810</v>
       </c>
       <c r="K333" s="4">
         <v>117994</v>
       </c>
       <c r="L333" s="4">
         <v>120188</v>
       </c>
       <c r="M333" s="4">
         <v>122801</v>
       </c>
       <c r="N333" s="4">
         <v>125118</v>
       </c>
       <c r="O333" s="4">
         <v>126956</v>
       </c>
       <c r="P333" s="4">
         <v>128559</v>
       </c>
-    </row>
-    <row r="334" spans="1:16">
+      <c r="Q333" s="4">
+        <v>129998</v>
+      </c>
+    </row>
+    <row r="334" spans="1:17">
       <c r="A334" s="7"/>
       <c r="B334" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D334" s="4">
         <v>412613</v>
       </c>
       <c r="E334" s="4">
         <v>416236</v>
       </c>
       <c r="F334" s="4">
         <v>418566</v>
       </c>
       <c r="G334" s="4">
         <v>420647</v>
       </c>
       <c r="H334" s="4">
         <v>421625</v>
       </c>
       <c r="I334" s="4">
         <v>423032</v>
       </c>
       <c r="J334" s="4">
         <v>423940</v>
       </c>
       <c r="K334" s="4">
         <v>424091</v>
       </c>
       <c r="L334" s="4">
         <v>422042</v>
       </c>
       <c r="M334" s="4">
         <v>421995</v>
       </c>
       <c r="N334" s="4">
         <v>421684</v>
       </c>
       <c r="O334" s="4">
         <v>420487</v>
       </c>
       <c r="P334" s="4">
         <v>418733</v>
       </c>
-    </row>
-    <row r="335" spans="1:16">
+      <c r="Q334" s="4">
+        <v>417907</v>
+      </c>
+    </row>
+    <row r="335" spans="1:17">
       <c r="A335" s="7"/>
       <c r="B335" s="17"/>
       <c r="C335" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D335" s="4">
         <v>207932</v>
       </c>
       <c r="E335" s="4">
         <v>209830</v>
       </c>
       <c r="F335" s="4">
         <v>211021</v>
       </c>
       <c r="G335" s="4">
         <v>212127</v>
       </c>
       <c r="H335" s="4">
         <v>212432</v>
       </c>
       <c r="I335" s="4">
         <v>212806</v>
       </c>
       <c r="J335" s="4">
         <v>212931</v>
       </c>
       <c r="K335" s="4">
         <v>212859</v>
       </c>
       <c r="L335" s="4">
         <v>211673</v>
       </c>
       <c r="M335" s="4">
         <v>211494</v>
       </c>
       <c r="N335" s="4">
         <v>211158</v>
       </c>
       <c r="O335" s="4">
         <v>210408</v>
       </c>
       <c r="P335" s="4">
         <v>209459</v>
       </c>
-    </row>
-    <row r="336" spans="1:16">
+      <c r="Q335" s="4">
+        <v>208991</v>
+      </c>
+    </row>
+    <row r="336" spans="1:17">
       <c r="A336" s="7"/>
       <c r="B336" s="17"/>
       <c r="C336" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D336" s="4">
         <v>204681</v>
       </c>
       <c r="E336" s="4">
         <v>206406</v>
       </c>
       <c r="F336" s="4">
         <v>207545</v>
       </c>
       <c r="G336" s="4">
         <v>208520</v>
       </c>
       <c r="H336" s="4">
         <v>209193</v>
       </c>
       <c r="I336" s="4">
         <v>210226</v>
       </c>
       <c r="J336" s="4">
         <v>211009</v>
       </c>
       <c r="K336" s="4">
         <v>211232</v>
       </c>
       <c r="L336" s="4">
         <v>210369</v>
       </c>
       <c r="M336" s="4">
         <v>210501</v>
       </c>
       <c r="N336" s="4">
         <v>210526</v>
       </c>
       <c r="O336" s="4">
         <v>210079</v>
       </c>
       <c r="P336" s="4">
         <v>209274</v>
       </c>
-    </row>
-    <row r="337" spans="1:16">
+      <c r="Q336" s="4">
+        <v>208916</v>
+      </c>
+    </row>
+    <row r="337" spans="1:17">
       <c r="A337" s="7"/>
       <c r="B337" s="17"/>
       <c r="C337" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="E337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="F337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="G337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="H337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="I337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="J337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="K337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="L337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="M337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="N337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="O337" s="4">
         <v>4305.7460000000001</v>
       </c>
       <c r="P337" s="4">
         <v>4305.7460000000001</v>
       </c>
-    </row>
-    <row r="338" spans="1:16">
+      <c r="Q337" s="4">
+        <v>4305.7460000000001</v>
+      </c>
+    </row>
+    <row r="338" spans="1:17">
       <c r="A338" s="7"/>
       <c r="B338" s="17"/>
       <c r="C338" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D338" s="9">
         <v>95.828458065106503</v>
       </c>
       <c r="E338" s="9">
         <v>96.669891814333695</v>
       </c>
       <c r="F338" s="9">
         <v>97.211029168929102</v>
       </c>
       <c r="G338" s="9">
         <v>97.694336823398302</v>
       </c>
       <c r="H338" s="9">
         <v>97.921475163653398</v>
       </c>
       <c r="I338" s="9">
         <v>98.248247806535701</v>
       </c>
       <c r="J338" s="9">
         <v>98.459128801373794</v>
       </c>
       <c r="K338" s="9">
         <v>98.494198217916249</v>
       </c>
       <c r="L338" s="9">
         <v>98.01832249278057</v>
       </c>
       <c r="M338" s="9">
         <v>98.007406846571996</v>
       </c>
       <c r="N338" s="9">
         <v>97.93517778336205</v>
       </c>
       <c r="O338" s="9">
         <v>97.66</v>
       </c>
       <c r="P338" s="9">
         <v>97.25</v>
       </c>
-    </row>
-    <row r="339" spans="1:16">
+      <c r="Q338" s="9">
+        <v>97.06</v>
+      </c>
+    </row>
+    <row r="339" spans="1:17">
       <c r="A339" s="7"/>
       <c r="B339" s="18"/>
       <c r="C339" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D339" s="4">
         <v>115491</v>
       </c>
       <c r="E339" s="4">
         <v>119309</v>
       </c>
       <c r="F339" s="4">
         <v>122918</v>
       </c>
       <c r="G339" s="4">
         <v>126466</v>
       </c>
       <c r="H339" s="4">
         <v>128846</v>
       </c>
       <c r="I339" s="4">
         <v>130937</v>
       </c>
       <c r="J339" s="4">
         <v>133062</v>
       </c>
       <c r="K339" s="4">
         <v>135143</v>
       </c>
       <c r="L339" s="4">
         <v>137871</v>
       </c>
       <c r="M339" s="4">
         <v>140512</v>
       </c>
       <c r="N339" s="4">
         <v>143368</v>
       </c>
       <c r="O339" s="4">
         <v>145677</v>
       </c>
       <c r="P339" s="4">
         <v>147459</v>
       </c>
-    </row>
-    <row r="340" spans="1:16">
+      <c r="Q339" s="4">
+        <v>149134</v>
+      </c>
+    </row>
+    <row r="340" spans="1:17">
       <c r="A340" s="7"/>
       <c r="B340" s="16" t="s">
         <v>75</v>
       </c>
       <c r="C340" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D340" s="4">
         <v>505071</v>
       </c>
       <c r="E340" s="4">
         <v>507137</v>
       </c>
       <c r="F340" s="4">
         <v>508864</v>
       </c>
       <c r="G340" s="4">
         <v>510074</v>
       </c>
       <c r="H340" s="4">
         <v>510734</v>
       </c>
       <c r="I340" s="4">
         <v>511641</v>
       </c>
       <c r="J340" s="4">
         <v>512117</v>
       </c>
       <c r="K340" s="4">
         <v>512780</v>
       </c>
       <c r="L340" s="4">
         <v>509470</v>
       </c>
       <c r="M340" s="4">
         <v>509001</v>
       </c>
       <c r="N340" s="4">
         <v>508325</v>
       </c>
       <c r="O340" s="4">
         <v>506872</v>
       </c>
       <c r="P340" s="4">
         <v>504379</v>
       </c>
-    </row>
-    <row r="341" spans="1:16">
+      <c r="Q340" s="4">
+        <v>502088</v>
+      </c>
+    </row>
+    <row r="341" spans="1:17">
       <c r="A341" s="7"/>
       <c r="B341" s="17"/>
       <c r="C341" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D341" s="4">
         <v>253750</v>
       </c>
       <c r="E341" s="4">
         <v>254763</v>
       </c>
       <c r="F341" s="4">
         <v>255508</v>
       </c>
       <c r="G341" s="4">
         <v>255856</v>
       </c>
       <c r="H341" s="4">
         <v>255910</v>
       </c>
       <c r="I341" s="4">
         <v>256009</v>
       </c>
       <c r="J341" s="4">
         <v>255942</v>
       </c>
       <c r="K341" s="4">
         <v>256221</v>
       </c>
       <c r="L341" s="4">
         <v>254231</v>
       </c>
       <c r="M341" s="4">
         <v>253757</v>
       </c>
       <c r="N341" s="4">
         <v>253342</v>
       </c>
       <c r="O341" s="4">
         <v>252436</v>
       </c>
       <c r="P341" s="4">
         <v>250862</v>
       </c>
-    </row>
-    <row r="342" spans="1:16">
+      <c r="Q341" s="4">
+        <v>249382</v>
+      </c>
+    </row>
+    <row r="342" spans="1:17">
       <c r="A342" s="7"/>
       <c r="B342" s="17"/>
       <c r="C342" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D342" s="4">
         <v>251321</v>
       </c>
       <c r="E342" s="4">
         <v>252374</v>
       </c>
       <c r="F342" s="4">
         <v>253356</v>
       </c>
       <c r="G342" s="4">
         <v>254218</v>
       </c>
       <c r="H342" s="4">
         <v>254824</v>
       </c>
       <c r="I342" s="4">
         <v>255632</v>
       </c>
       <c r="J342" s="4">
         <v>256175</v>
       </c>
       <c r="K342" s="4">
         <v>256559</v>
       </c>
       <c r="L342" s="4">
         <v>255239</v>
       </c>
       <c r="M342" s="4">
         <v>255244</v>
       </c>
       <c r="N342" s="4">
         <v>254983</v>
       </c>
       <c r="O342" s="4">
         <v>254436</v>
       </c>
       <c r="P342" s="4">
         <v>253517</v>
       </c>
-    </row>
-    <row r="343" spans="1:16">
+      <c r="Q342" s="4">
+        <v>252706</v>
+      </c>
+    </row>
+    <row r="343" spans="1:17">
       <c r="A343" s="7"/>
       <c r="B343" s="17"/>
       <c r="C343" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="E343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="F343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="G343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="H343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="I343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="J343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="K343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="L343" s="4">
         <v>3859.0860000000002</v>
       </c>
       <c r="M343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="N343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="O343" s="4">
         <v>3859.0859999999998</v>
       </c>
       <c r="P343" s="4">
         <v>3859.0859999999998</v>
       </c>
-    </row>
-    <row r="344" spans="1:16">
+      <c r="Q343" s="4">
+        <v>3859.0859999999998</v>
+      </c>
+    </row>
+    <row r="344" spans="1:17">
       <c r="A344" s="7"/>
       <c r="B344" s="17"/>
       <c r="C344" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D344" s="9">
         <v>130.87839970397101</v>
       </c>
       <c r="E344" s="9">
         <v>131.41375963116701</v>
       </c>
       <c r="F344" s="9">
         <v>131.86127492364801</v>
       </c>
       <c r="G344" s="9">
         <v>132.17482066997201</v>
       </c>
       <c r="H344" s="9">
         <v>132.345845622513</v>
       </c>
       <c r="I344" s="9">
         <v>132.58087536789799</v>
       </c>
       <c r="J344" s="9">
         <v>132.7042206367</v>
       </c>
       <c r="K344" s="9">
         <v>132.87602297538848</v>
       </c>
       <c r="L344" s="9">
         <v>132.01830692552588</v>
       </c>
       <c r="M344" s="9">
         <v>131.89677555773571</v>
       </c>
       <c r="N344" s="9">
         <v>131.72160454573958</v>
       </c>
       <c r="O344" s="9">
         <v>131.34</v>
       </c>
       <c r="P344" s="9">
         <v>130.69999999999999</v>
       </c>
-    </row>
-    <row r="345" spans="1:16">
+      <c r="Q344" s="9">
+        <v>130.11000000000001</v>
+      </c>
+    </row>
+    <row r="345" spans="1:17">
       <c r="A345" s="7"/>
       <c r="B345" s="18"/>
       <c r="C345" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D345" s="4">
         <v>134178</v>
       </c>
       <c r="E345" s="4">
         <v>136692</v>
       </c>
       <c r="F345" s="4">
         <v>139187</v>
       </c>
       <c r="G345" s="4">
         <v>141602</v>
       </c>
       <c r="H345" s="4">
         <v>143720</v>
       </c>
       <c r="I345" s="4">
         <v>145807</v>
       </c>
       <c r="J345" s="4">
         <v>147802</v>
       </c>
       <c r="K345" s="4">
         <v>149891</v>
       </c>
       <c r="L345" s="4">
         <v>152361</v>
       </c>
       <c r="M345" s="4">
         <v>154912</v>
       </c>
       <c r="N345" s="4">
         <v>157566</v>
       </c>
       <c r="O345" s="4">
         <v>159950</v>
       </c>
       <c r="P345" s="4">
         <v>161989</v>
       </c>
-    </row>
-    <row r="346" spans="1:16">
+      <c r="Q345" s="4">
+        <v>163997</v>
+      </c>
+    </row>
+    <row r="346" spans="1:17">
       <c r="A346" s="7"/>
       <c r="B346" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D346" s="4">
         <v>1774816</v>
       </c>
       <c r="E346" s="4">
         <v>1781655</v>
       </c>
       <c r="F346" s="4">
         <v>1790049</v>
       </c>
       <c r="G346" s="4">
         <v>1798014</v>
       </c>
       <c r="H346" s="4">
         <v>1801753</v>
       </c>
       <c r="I346" s="4">
         <v>1805910</v>
       </c>
       <c r="J346" s="4">
         <v>1805895</v>
       </c>
       <c r="K346" s="4">
         <v>1802872</v>
       </c>
       <c r="L346" s="4">
         <v>1794531</v>
       </c>
       <c r="M346" s="4">
         <v>1790863</v>
       </c>
       <c r="N346" s="4">
         <v>1784641</v>
       </c>
       <c r="O346" s="4">
         <v>1779373</v>
       </c>
       <c r="P346" s="4">
         <v>1772381</v>
       </c>
-    </row>
-    <row r="347" spans="1:16">
+      <c r="Q346" s="4">
+        <v>1765967</v>
+      </c>
+    </row>
+    <row r="347" spans="1:17">
       <c r="A347" s="7"/>
       <c r="B347" s="17"/>
       <c r="C347" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D347" s="4">
         <v>879360</v>
       </c>
       <c r="E347" s="4">
         <v>881591</v>
       </c>
       <c r="F347" s="4">
         <v>884822</v>
       </c>
       <c r="G347" s="4">
         <v>888499</v>
       </c>
       <c r="H347" s="4">
         <v>889133</v>
       </c>
       <c r="I347" s="4">
         <v>890486</v>
       </c>
       <c r="J347" s="4">
         <v>889505</v>
       </c>
       <c r="K347" s="4">
         <v>887501</v>
       </c>
       <c r="L347" s="4">
         <v>882462</v>
       </c>
       <c r="M347" s="4">
         <v>879849</v>
       </c>
       <c r="N347" s="4">
         <v>876082</v>
       </c>
       <c r="O347" s="4">
         <v>872661</v>
       </c>
       <c r="P347" s="4">
         <v>868299</v>
       </c>
-    </row>
-    <row r="348" spans="1:16">
+      <c r="Q347" s="4">
+        <v>863862</v>
+      </c>
+    </row>
+    <row r="348" spans="1:17">
       <c r="A348" s="7"/>
       <c r="B348" s="17"/>
       <c r="C348" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D348" s="4">
         <v>895456</v>
       </c>
       <c r="E348" s="4">
         <v>900064</v>
       </c>
       <c r="F348" s="4">
         <v>905227</v>
       </c>
       <c r="G348" s="4">
         <v>909515</v>
       </c>
       <c r="H348" s="4">
         <v>912620</v>
       </c>
       <c r="I348" s="4">
         <v>915424</v>
       </c>
       <c r="J348" s="4">
         <v>916390</v>
       </c>
       <c r="K348" s="4">
         <v>915371</v>
       </c>
       <c r="L348" s="4">
         <v>912069</v>
       </c>
       <c r="M348" s="4">
         <v>911014</v>
       </c>
       <c r="N348" s="4">
         <v>908559</v>
       </c>
       <c r="O348" s="4">
         <v>906712</v>
       </c>
       <c r="P348" s="4">
         <v>904082</v>
       </c>
-    </row>
-    <row r="349" spans="1:16">
+      <c r="Q348" s="4">
+        <v>902105</v>
+      </c>
+    </row>
+    <row r="349" spans="1:17">
       <c r="A349" s="7"/>
       <c r="B349" s="17"/>
       <c r="C349" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D349" s="4">
         <v>10885.991</v>
       </c>
       <c r="E349" s="4">
         <v>10885.991</v>
       </c>
       <c r="F349" s="4">
         <v>10885.991</v>
       </c>
       <c r="G349" s="4">
         <v>10885.991</v>
       </c>
       <c r="H349" s="4">
         <v>10885.991</v>
       </c>
       <c r="I349" s="4">
         <v>10885.991</v>
       </c>
       <c r="J349" s="4">
         <v>10885.991</v>
       </c>
       <c r="K349" s="4">
         <v>10885.991</v>
       </c>
       <c r="L349" s="4">
         <v>10885.991</v>
       </c>
       <c r="M349" s="4">
         <v>10885.991</v>
       </c>
       <c r="N349" s="4">
         <v>10885.991</v>
       </c>
       <c r="O349" s="4">
         <v>10885.991</v>
       </c>
       <c r="P349" s="4">
         <v>10885.991</v>
       </c>
-    </row>
-    <row r="350" spans="1:16">
+      <c r="Q349" s="4">
+        <v>10885.991</v>
+      </c>
+    </row>
+    <row r="350" spans="1:17">
       <c r="A350" s="7"/>
       <c r="B350" s="17"/>
       <c r="C350" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D350" s="9">
         <v>163.03669551077201</v>
       </c>
       <c r="E350" s="9">
         <v>163.664934134155</v>
       </c>
       <c r="F350" s="9">
         <v>164.436016895476</v>
       </c>
       <c r="G350" s="9">
         <v>165.16769120973899</v>
       </c>
       <c r="H350" s="9">
         <v>165.51116016906499</v>
       </c>
       <c r="I350" s="9">
         <v>165.893027102448</v>
       </c>
       <c r="J350" s="9">
         <v>165.89164918471801</v>
       </c>
       <c r="K350" s="9">
         <v>165.61395283167147</v>
       </c>
       <c r="L350" s="9">
         <v>164.84773871299362</v>
       </c>
       <c r="M350" s="9">
         <v>164.51079189758653</v>
       </c>
       <c r="N350" s="9">
         <v>163.93923162346911</v>
       </c>
       <c r="O350" s="9">
         <v>163.46</v>
       </c>
       <c r="P350" s="9">
         <v>162.81</v>
       </c>
-    </row>
-    <row r="351" spans="1:16">
+      <c r="Q350" s="9">
+        <v>162.22</v>
+      </c>
+    </row>
+    <row r="351" spans="1:17">
       <c r="A351" s="7"/>
       <c r="B351" s="18"/>
       <c r="C351" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D351" s="4">
         <v>549114</v>
       </c>
       <c r="E351" s="4">
         <v>561774</v>
       </c>
       <c r="F351" s="4">
         <v>576964</v>
       </c>
       <c r="G351" s="4">
         <v>588757</v>
       </c>
       <c r="H351" s="4">
         <v>597845</v>
       </c>
       <c r="I351" s="4">
         <v>607824</v>
       </c>
       <c r="J351" s="4">
         <v>617585</v>
       </c>
       <c r="K351" s="4">
         <v>628656</v>
       </c>
       <c r="L351" s="4">
         <v>640781</v>
       </c>
       <c r="M351" s="4">
         <v>654344</v>
       </c>
       <c r="N351" s="4">
         <v>668539</v>
       </c>
       <c r="O351" s="4">
         <v>680877</v>
       </c>
       <c r="P351" s="4">
         <v>692088</v>
       </c>
-    </row>
-    <row r="352" spans="1:16">
+      <c r="Q351" s="4">
+        <v>703153</v>
+      </c>
+    </row>
+    <row r="352" spans="1:17">
       <c r="A352" s="7"/>
       <c r="B352" s="16" t="s">
         <v>78</v>
       </c>
       <c r="C352" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D352" s="4">
         <v>1557298</v>
       </c>
       <c r="E352" s="4">
         <v>1563964</v>
       </c>
       <c r="F352" s="4">
         <v>1570300</v>
       </c>
       <c r="G352" s="4">
         <v>1575152</v>
       </c>
       <c r="H352" s="4">
         <v>1578783</v>
       </c>
       <c r="I352" s="4">
         <v>1583092</v>
       </c>
       <c r="J352" s="4">
         <v>1586666</v>
       </c>
       <c r="K352" s="4">
         <v>1586646</v>
       </c>
       <c r="L352" s="4">
         <v>1567983</v>
       </c>
       <c r="M352" s="4">
         <v>1566510</v>
       </c>
       <c r="N352" s="4">
         <v>1563048</v>
       </c>
       <c r="O352" s="4">
         <v>1558528</v>
       </c>
       <c r="P352" s="4">
         <v>1552135</v>
       </c>
-    </row>
-    <row r="353" spans="1:16">
+      <c r="Q352" s="4">
+        <v>1546737</v>
+      </c>
+    </row>
+    <row r="353" spans="1:17">
       <c r="A353" s="7"/>
       <c r="B353" s="17"/>
       <c r="C353" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D353" s="4">
         <v>777179</v>
       </c>
       <c r="E353" s="4">
         <v>780497</v>
       </c>
       <c r="F353" s="4">
         <v>783033</v>
       </c>
       <c r="G353" s="4">
         <v>785041</v>
       </c>
       <c r="H353" s="4">
         <v>786301</v>
       </c>
       <c r="I353" s="4">
         <v>787877</v>
       </c>
       <c r="J353" s="4">
         <v>788698</v>
       </c>
       <c r="K353" s="4">
         <v>787642</v>
       </c>
       <c r="L353" s="4">
         <v>777107</v>
       </c>
       <c r="M353" s="4">
         <v>775357</v>
       </c>
       <c r="N353" s="4">
         <v>772344</v>
       </c>
       <c r="O353" s="4">
         <v>769682</v>
       </c>
       <c r="P353" s="4">
         <v>765475</v>
       </c>
-    </row>
-    <row r="354" spans="1:16">
+      <c r="Q353" s="4">
+        <v>762067</v>
+      </c>
+    </row>
+    <row r="354" spans="1:17">
       <c r="A354" s="7"/>
       <c r="B354" s="17"/>
       <c r="C354" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D354" s="4">
         <v>780119</v>
       </c>
       <c r="E354" s="4">
         <v>783467</v>
       </c>
       <c r="F354" s="4">
         <v>787267</v>
       </c>
       <c r="G354" s="4">
         <v>790111</v>
       </c>
       <c r="H354" s="4">
         <v>792482</v>
       </c>
       <c r="I354" s="4">
         <v>795215</v>
       </c>
       <c r="J354" s="4">
         <v>797968</v>
       </c>
       <c r="K354" s="4">
         <v>799004</v>
       </c>
       <c r="L354" s="4">
         <v>790876</v>
       </c>
       <c r="M354" s="4">
         <v>791153</v>
       </c>
       <c r="N354" s="4">
         <v>790704</v>
       </c>
       <c r="O354" s="4">
         <v>788846</v>
       </c>
       <c r="P354" s="4">
         <v>786660</v>
       </c>
-    </row>
-    <row r="355" spans="1:16">
+      <c r="Q354" s="4">
+        <v>784670</v>
+      </c>
+    </row>
+    <row r="355" spans="1:17">
       <c r="A355" s="7"/>
       <c r="B355" s="17"/>
       <c r="C355" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D355" s="4">
         <v>11730.302</v>
       </c>
       <c r="E355" s="4">
         <v>11730.302</v>
       </c>
       <c r="F355" s="4">
         <v>11730.302</v>
       </c>
       <c r="G355" s="4">
         <v>11730.302</v>
       </c>
       <c r="H355" s="4">
         <v>11730.302</v>
       </c>
       <c r="I355" s="4">
         <v>11730.302</v>
       </c>
       <c r="J355" s="4">
         <v>11730.302</v>
       </c>
       <c r="K355" s="4">
         <v>11730.302</v>
       </c>
       <c r="L355" s="4">
         <v>11730.302</v>
       </c>
       <c r="M355" s="4">
         <v>11730.302</v>
       </c>
       <c r="N355" s="4">
         <v>11730.302</v>
       </c>
       <c r="O355" s="4">
         <v>11730.302</v>
       </c>
       <c r="P355" s="4">
         <v>11730.302</v>
       </c>
-    </row>
-    <row r="356" spans="1:16">
+      <c r="Q355" s="4">
+        <v>11730.302</v>
+      </c>
+    </row>
+    <row r="356" spans="1:17">
       <c r="A356" s="7"/>
       <c r="B356" s="17"/>
       <c r="C356" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D356" s="9">
         <v>132.758559839295</v>
       </c>
       <c r="E356" s="9">
         <v>133.32683165360999</v>
       </c>
       <c r="F356" s="9">
         <v>133.86697119988901</v>
       </c>
       <c r="G356" s="9">
         <v>134.28060078930599</v>
       </c>
       <c r="H356" s="9">
         <v>134.590140986992</v>
       </c>
       <c r="I356" s="9">
         <v>134.957480208097</v>
       </c>
       <c r="J356" s="9">
         <v>135.26216119585001</v>
       </c>
       <c r="K356" s="9">
         <v>135.26045620990831</v>
       </c>
       <c r="L356" s="9">
         <v>133.66944857856174</v>
       </c>
       <c r="M356" s="9">
         <v>133.54387636396746</v>
       </c>
       <c r="N356" s="9">
         <v>133.24874329748715</v>
       </c>
       <c r="O356" s="9">
         <v>132.86000000000001</v>
       </c>
       <c r="P356" s="9">
         <v>132.32</v>
       </c>
-    </row>
-    <row r="357" spans="1:16">
+      <c r="Q356" s="9">
+        <v>131.86000000000001</v>
+      </c>
+    </row>
+    <row r="357" spans="1:17">
       <c r="A357" s="7"/>
       <c r="B357" s="18"/>
       <c r="C357" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D357" s="4">
         <v>453060</v>
       </c>
       <c r="E357" s="4">
         <v>462177</v>
       </c>
       <c r="F357" s="4">
         <v>474231</v>
       </c>
       <c r="G357" s="4">
         <v>485833</v>
       </c>
       <c r="H357" s="4">
         <v>494498</v>
       </c>
       <c r="I357" s="4">
         <v>503287</v>
       </c>
       <c r="J357" s="4">
         <v>511382</v>
       </c>
       <c r="K357" s="4">
         <v>519338</v>
       </c>
       <c r="L357" s="4">
         <v>528347</v>
       </c>
       <c r="M357" s="4">
         <v>538277</v>
       </c>
       <c r="N357" s="4">
         <v>548525</v>
       </c>
       <c r="O357" s="4">
         <v>557058</v>
       </c>
       <c r="P357" s="4">
         <v>565876</v>
       </c>
-    </row>
-    <row r="358" spans="1:16">
+      <c r="Q357" s="4">
+        <v>573112</v>
+      </c>
+    </row>
+    <row r="358" spans="1:17">
       <c r="A358" s="7"/>
       <c r="B358" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C358" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D358" s="4">
         <v>629787</v>
       </c>
       <c r="E358" s="4">
         <v>632205</v>
       </c>
       <c r="F358" s="4">
         <v>634513</v>
       </c>
       <c r="G358" s="4">
         <v>638819</v>
       </c>
       <c r="H358" s="4">
         <v>639801</v>
       </c>
       <c r="I358" s="4">
         <v>641666</v>
       </c>
       <c r="J358" s="4">
         <v>642773</v>
       </c>
       <c r="K358" s="4">
         <v>642950</v>
       </c>
       <c r="L358" s="4">
         <v>638736</v>
       </c>
       <c r="M358" s="4">
         <v>638732</v>
       </c>
       <c r="N358" s="4">
         <v>637341</v>
       </c>
       <c r="O358" s="4">
         <v>635142</v>
       </c>
       <c r="P358" s="4">
         <v>632187</v>
       </c>
-    </row>
-    <row r="359" spans="1:16">
+      <c r="Q358" s="4">
+        <v>629377</v>
+      </c>
+    </row>
+    <row r="359" spans="1:17">
       <c r="A359" s="7"/>
       <c r="B359" s="17"/>
       <c r="C359" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D359" s="4">
         <v>317859</v>
       </c>
       <c r="E359" s="4">
         <v>318828</v>
       </c>
       <c r="F359" s="4">
         <v>319966</v>
       </c>
       <c r="G359" s="4">
         <v>321620</v>
       </c>
       <c r="H359" s="4">
         <v>321885</v>
       </c>
       <c r="I359" s="4">
         <v>322592</v>
       </c>
       <c r="J359" s="4">
         <v>322896</v>
       </c>
       <c r="K359" s="4">
         <v>322851</v>
       </c>
       <c r="L359" s="4">
         <v>320165</v>
       </c>
       <c r="M359" s="4">
         <v>319949</v>
       </c>
       <c r="N359" s="4">
         <v>319099</v>
       </c>
       <c r="O359" s="4">
         <v>317538</v>
       </c>
       <c r="P359" s="4">
         <v>315871</v>
       </c>
-    </row>
-    <row r="360" spans="1:16">
+      <c r="Q359" s="4">
+        <v>314066</v>
+      </c>
+    </row>
+    <row r="360" spans="1:17">
       <c r="A360" s="7"/>
       <c r="B360" s="17"/>
       <c r="C360" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D360" s="4">
         <v>311928</v>
       </c>
       <c r="E360" s="4">
         <v>313377</v>
       </c>
       <c r="F360" s="4">
         <v>314547</v>
       </c>
       <c r="G360" s="4">
         <v>317199</v>
       </c>
       <c r="H360" s="4">
         <v>317916</v>
       </c>
       <c r="I360" s="4">
         <v>319074</v>
       </c>
       <c r="J360" s="4">
         <v>319877</v>
       </c>
       <c r="K360" s="4">
         <v>320099</v>
       </c>
       <c r="L360" s="4">
         <v>318571</v>
       </c>
       <c r="M360" s="4">
         <v>318783</v>
       </c>
       <c r="N360" s="4">
         <v>318242</v>
       </c>
       <c r="O360" s="4">
         <v>317604</v>
       </c>
       <c r="P360" s="4">
         <v>316316</v>
       </c>
-    </row>
-    <row r="361" spans="1:16">
+      <c r="Q360" s="4">
+        <v>315311</v>
+      </c>
+    </row>
+    <row r="361" spans="1:17">
       <c r="A361" s="7"/>
       <c r="B361" s="17"/>
       <c r="C361" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="E361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="F361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="G361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="H361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="I361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="J361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="K361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="L361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="M361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="N361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="O361" s="4">
         <v>11424.611999999999</v>
       </c>
       <c r="P361" s="4">
         <v>11424.611999999999</v>
       </c>
-    </row>
-    <row r="362" spans="1:16">
+      <c r="Q361" s="4">
+        <v>11424.611999999999</v>
+      </c>
+    </row>
+    <row r="362" spans="1:17">
       <c r="A362" s="7"/>
       <c r="B362" s="17"/>
       <c r="C362" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D362" s="9">
         <v>55.125460715865003</v>
       </c>
       <c r="E362" s="9">
         <v>55.337109041427397</v>
       </c>
       <c r="F362" s="9">
         <v>55.539129031252898</v>
       </c>
       <c r="G362" s="9">
         <v>55.9160346101907</v>
       </c>
       <c r="H362" s="9">
         <v>56.001989389223901</v>
       </c>
       <c r="I362" s="9">
         <v>56.1652334451271</v>
       </c>
       <c r="J362" s="9">
         <v>56.2621295147704</v>
       </c>
       <c r="K362" s="9">
         <v>56.277622382274345</v>
       </c>
       <c r="L362" s="9">
         <v>55.908769593225578</v>
       </c>
       <c r="M362" s="9">
         <v>55.908419471926052</v>
       </c>
       <c r="N362" s="9">
         <v>55.786664790016502</v>
       </c>
       <c r="O362" s="9">
         <v>55.59</v>
       </c>
       <c r="P362" s="9">
         <v>55.34</v>
       </c>
-    </row>
-    <row r="363" spans="1:16">
+      <c r="Q362" s="9">
+        <v>55.09</v>
+      </c>
+    </row>
+    <row r="363" spans="1:17">
       <c r="A363" s="7"/>
       <c r="B363" s="18"/>
       <c r="C363" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D363" s="4">
         <v>197064</v>
       </c>
       <c r="E363" s="4">
         <v>201835</v>
       </c>
       <c r="F363" s="4">
         <v>205970</v>
       </c>
       <c r="G363" s="4">
         <v>210614</v>
       </c>
       <c r="H363" s="4">
         <v>213678</v>
       </c>
       <c r="I363" s="4">
         <v>216661</v>
       </c>
       <c r="J363" s="4">
         <v>219935</v>
       </c>
       <c r="K363" s="4">
         <v>223231</v>
       </c>
       <c r="L363" s="4">
         <v>226892</v>
       </c>
       <c r="M363" s="4">
         <v>230763</v>
       </c>
       <c r="N363" s="4">
         <v>234063</v>
       </c>
       <c r="O363" s="4">
         <v>237489</v>
       </c>
       <c r="P363" s="4">
         <v>240382</v>
       </c>
-    </row>
-    <row r="364" spans="1:16">
+      <c r="Q363" s="4">
+        <v>243020</v>
+      </c>
+    </row>
+    <row r="364" spans="1:17">
       <c r="A364" s="7"/>
       <c r="B364" s="16" t="s">
         <v>74</v>
       </c>
       <c r="C364" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D364" s="4">
         <v>512439</v>
       </c>
       <c r="E364" s="4">
         <v>514943</v>
       </c>
       <c r="F364" s="4">
         <v>517260</v>
       </c>
       <c r="G364" s="4">
         <v>519580</v>
       </c>
       <c r="H364" s="4">
         <v>520363</v>
       </c>
       <c r="I364" s="4">
         <v>521886</v>
       </c>
       <c r="J364" s="4">
         <v>522103</v>
       </c>
       <c r="K364" s="4">
         <v>522311</v>
       </c>
       <c r="L364" s="4">
         <v>517435</v>
       </c>
       <c r="M364" s="4">
         <v>516843</v>
       </c>
       <c r="N364" s="4">
         <v>515795</v>
       </c>
       <c r="O364" s="4">
         <v>514021</v>
       </c>
       <c r="P364" s="4">
         <v>511706</v>
       </c>
-    </row>
-    <row r="365" spans="1:16">
+      <c r="Q364" s="4">
+        <v>510189</v>
+      </c>
+    </row>
+    <row r="365" spans="1:17">
       <c r="A365" s="7"/>
       <c r="B365" s="17"/>
       <c r="C365" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D365" s="4">
         <v>256372</v>
       </c>
       <c r="E365" s="4">
         <v>257603</v>
       </c>
       <c r="F365" s="4">
         <v>258638</v>
       </c>
       <c r="G365" s="4">
         <v>259506</v>
       </c>
       <c r="H365" s="4">
         <v>259681</v>
       </c>
       <c r="I365" s="4">
         <v>259983</v>
       </c>
       <c r="J365" s="4">
         <v>259773</v>
       </c>
       <c r="K365" s="4">
         <v>259849</v>
       </c>
       <c r="L365" s="4">
         <v>256823</v>
       </c>
       <c r="M365" s="4">
         <v>256268</v>
       </c>
       <c r="N365" s="4">
         <v>255393</v>
       </c>
       <c r="O365" s="4">
         <v>254558</v>
       </c>
       <c r="P365" s="4">
         <v>253194</v>
       </c>
-    </row>
-    <row r="366" spans="1:16">
+      <c r="Q365" s="4">
+        <v>252051</v>
+      </c>
+    </row>
+    <row r="366" spans="1:17">
       <c r="A366" s="7"/>
       <c r="B366" s="17"/>
       <c r="C366" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D366" s="4">
         <v>256067</v>
       </c>
       <c r="E366" s="4">
         <v>257340</v>
       </c>
       <c r="F366" s="4">
         <v>258622</v>
       </c>
       <c r="G366" s="4">
         <v>260074</v>
       </c>
       <c r="H366" s="4">
         <v>260682</v>
       </c>
       <c r="I366" s="4">
         <v>261903</v>
       </c>
       <c r="J366" s="4">
         <v>262330</v>
       </c>
       <c r="K366" s="4">
         <v>262462</v>
       </c>
       <c r="L366" s="4">
         <v>260612</v>
       </c>
       <c r="M366" s="4">
         <v>260575</v>
       </c>
       <c r="N366" s="4">
         <v>260402</v>
       </c>
       <c r="O366" s="4">
         <v>259463</v>
       </c>
       <c r="P366" s="4">
         <v>258512</v>
       </c>
-    </row>
-    <row r="367" spans="1:16">
+      <c r="Q366" s="4">
+        <v>258138</v>
+      </c>
+    </row>
+    <row r="367" spans="1:17">
       <c r="A367" s="7"/>
       <c r="B367" s="17"/>
       <c r="C367" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="E367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="F367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="G367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="H367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="I367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="J367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="K367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="L367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="M367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="N367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="O367" s="4">
         <v>3026.5340000000001</v>
       </c>
       <c r="P367" s="4">
         <v>3026.5340000000001</v>
       </c>
-    </row>
-    <row r="368" spans="1:16">
+      <c r="Q367" s="4">
+        <v>3026.5340000000001</v>
+      </c>
+    </row>
+    <row r="368" spans="1:17">
       <c r="A368" s="7"/>
       <c r="B368" s="17"/>
       <c r="C368" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D368" s="9">
         <v>169.315461184312</v>
       </c>
       <c r="E368" s="9">
         <v>170.14281022450101</v>
       </c>
       <c r="F368" s="9">
         <v>170.90837241544301</v>
       </c>
       <c r="G368" s="9">
         <v>171.67492583926</v>
       </c>
       <c r="H368" s="9">
         <v>171.93363761979899</v>
       </c>
       <c r="I368" s="9">
         <v>172.43685350965799</v>
       </c>
       <c r="J368" s="9">
         <v>172.50855268766199</v>
       </c>
       <c r="K368" s="9">
         <v>172.5772781670386</v>
       </c>
       <c r="L368" s="9">
         <v>170.96619433318773</v>
       </c>
       <c r="M368" s="9">
         <v>170.77059104573084</v>
       </c>
       <c r="N368" s="9">
         <v>170.42432036117881</v>
       </c>
       <c r="O368" s="9">
         <v>169.84</v>
       </c>
       <c r="P368" s="9">
         <v>169.07</v>
       </c>
-    </row>
-    <row r="369" spans="1:16">
+      <c r="Q368" s="9">
+        <v>168.57</v>
+      </c>
+    </row>
+    <row r="369" spans="1:17">
       <c r="A369" s="7"/>
       <c r="B369" s="18"/>
       <c r="C369" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D369" s="4">
         <v>155924</v>
       </c>
       <c r="E369" s="4">
         <v>159150</v>
       </c>
       <c r="F369" s="4">
         <v>162073</v>
       </c>
       <c r="G369" s="4">
         <v>165067</v>
       </c>
       <c r="H369" s="4">
         <v>167585</v>
       </c>
       <c r="I369" s="4">
         <v>170431</v>
       </c>
       <c r="J369" s="4">
         <v>172982</v>
       </c>
       <c r="K369" s="4">
         <v>175639</v>
       </c>
       <c r="L369" s="4">
         <v>178748</v>
       </c>
       <c r="M369" s="4">
         <v>181752</v>
       </c>
       <c r="N369" s="4">
         <v>184909</v>
       </c>
       <c r="O369" s="4">
         <v>187581</v>
       </c>
       <c r="P369" s="4">
         <v>190025</v>
       </c>
-    </row>
-    <row r="370" spans="1:16">
+      <c r="Q369" s="4">
+        <v>192378</v>
+      </c>
+    </row>
+    <row r="370" spans="1:17">
       <c r="A370" s="7"/>
       <c r="B370" s="16" t="s">
         <v>49</v>
       </c>
       <c r="C370" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D370" s="4">
         <v>945149</v>
       </c>
       <c r="E370" s="4">
         <v>955644</v>
       </c>
       <c r="F370" s="4">
         <v>960588</v>
       </c>
       <c r="G370" s="4">
         <v>964596</v>
       </c>
       <c r="H370" s="4">
         <v>963484</v>
       </c>
       <c r="I370" s="4">
         <v>963072</v>
       </c>
       <c r="J370" s="4">
         <v>963047</v>
       </c>
       <c r="K370" s="4">
         <v>962665</v>
       </c>
       <c r="L370" s="4">
         <v>953660</v>
       </c>
       <c r="M370" s="4">
         <v>948310</v>
       </c>
       <c r="N370" s="4">
         <v>944605</v>
       </c>
       <c r="O370" s="4">
         <v>937915</v>
       </c>
       <c r="P370" s="4">
         <v>929952</v>
       </c>
-    </row>
-    <row r="371" spans="1:16">
+      <c r="Q370" s="4">
+        <v>924124</v>
+      </c>
+    </row>
+    <row r="371" spans="1:17">
       <c r="A371" s="7"/>
       <c r="B371" s="17"/>
       <c r="C371" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D371" s="4">
         <v>467530</v>
       </c>
       <c r="E371" s="4">
         <v>470808</v>
       </c>
       <c r="F371" s="4">
         <v>472517</v>
       </c>
       <c r="G371" s="4">
         <v>473625</v>
       </c>
       <c r="H371" s="4">
         <v>472972</v>
       </c>
       <c r="I371" s="4">
         <v>472797</v>
       </c>
       <c r="J371" s="4">
         <v>472540</v>
       </c>
       <c r="K371" s="4">
         <v>472198</v>
       </c>
       <c r="L371" s="4">
         <v>467497</v>
       </c>
       <c r="M371" s="4">
         <v>464976</v>
       </c>
       <c r="N371" s="4">
         <v>462896</v>
       </c>
       <c r="O371" s="4">
         <v>460095</v>
       </c>
       <c r="P371" s="4">
         <v>456246</v>
       </c>
-    </row>
-    <row r="372" spans="1:16">
+      <c r="Q371" s="4">
+        <v>453093</v>
+      </c>
+    </row>
+    <row r="372" spans="1:17">
       <c r="A372" s="7"/>
       <c r="B372" s="17"/>
       <c r="C372" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D372" s="4">
         <v>477619</v>
       </c>
       <c r="E372" s="4">
         <v>484836</v>
       </c>
       <c r="F372" s="4">
         <v>488071</v>
       </c>
       <c r="G372" s="4">
         <v>490971</v>
       </c>
       <c r="H372" s="4">
         <v>490512</v>
       </c>
       <c r="I372" s="4">
         <v>490275</v>
       </c>
       <c r="J372" s="4">
         <v>490507</v>
       </c>
       <c r="K372" s="4">
         <v>490467</v>
       </c>
       <c r="L372" s="4">
         <v>486163</v>
       </c>
       <c r="M372" s="4">
         <v>483334</v>
       </c>
       <c r="N372" s="4">
         <v>481709</v>
       </c>
       <c r="O372" s="4">
         <v>477820</v>
       </c>
       <c r="P372" s="4">
         <v>473706</v>
       </c>
-    </row>
-    <row r="373" spans="1:16">
+      <c r="Q372" s="4">
+        <v>471031</v>
+      </c>
+    </row>
+    <row r="373" spans="1:17">
       <c r="A373" s="7"/>
       <c r="B373" s="17"/>
       <c r="C373" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D373" s="4">
         <v>5291.683</v>
       </c>
       <c r="E373" s="4">
         <v>5291.683</v>
       </c>
       <c r="F373" s="4">
         <v>5291.683</v>
       </c>
       <c r="G373" s="4">
         <v>5291.683</v>
       </c>
       <c r="H373" s="4">
         <v>5291.683</v>
       </c>
       <c r="I373" s="4">
         <v>5291.683</v>
       </c>
       <c r="J373" s="4">
         <v>5291.683</v>
       </c>
       <c r="K373" s="4">
         <v>5291.683</v>
       </c>
       <c r="L373" s="4">
         <v>5291.6829999999991</v>
       </c>
       <c r="M373" s="4">
         <v>5291.683</v>
       </c>
       <c r="N373" s="4">
         <v>5291.683</v>
       </c>
       <c r="O373" s="4">
         <v>5291.683</v>
       </c>
       <c r="P373" s="4">
         <v>5291.683</v>
       </c>
-    </row>
-    <row r="374" spans="1:16">
+      <c r="Q373" s="4">
+        <v>5291.683</v>
+      </c>
+    </row>
+    <row r="374" spans="1:17">
       <c r="A374" s="7"/>
       <c r="B374" s="17"/>
       <c r="C374" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D374" s="9">
         <v>178.610283344637</v>
       </c>
       <c r="E374" s="9">
         <v>180.59358430956701</v>
       </c>
       <c r="F374" s="9">
         <v>181.527880638353</v>
       </c>
       <c r="G374" s="9">
         <v>182.28529562333901</v>
       </c>
       <c r="H374" s="9">
         <v>182.07515453968</v>
       </c>
       <c r="I374" s="9">
         <v>181.99729651228199</v>
       </c>
       <c r="J374" s="9">
         <v>181.99257211741499</v>
       </c>
       <c r="K374" s="9">
         <v>181.92038336385608</v>
       </c>
       <c r="L374" s="9">
         <v>180.2186563329663</v>
       </c>
       <c r="M374" s="9">
         <v>179.20763583154925</v>
       </c>
       <c r="N374" s="9">
         <v>178.50748051234362</v>
       </c>
       <c r="O374" s="9">
         <v>177.24</v>
       </c>
       <c r="P374" s="9">
         <v>175.74</v>
       </c>
-    </row>
-    <row r="375" spans="1:16">
+      <c r="Q374" s="9">
+        <v>174.64</v>
+      </c>
+    </row>
+    <row r="375" spans="1:17">
       <c r="A375" s="7"/>
       <c r="B375" s="18"/>
       <c r="C375" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D375" s="4">
         <v>265469</v>
       </c>
       <c r="E375" s="4">
         <v>271033</v>
       </c>
       <c r="F375" s="4">
         <v>276824</v>
       </c>
       <c r="G375" s="4">
         <v>282207</v>
       </c>
       <c r="H375" s="4">
         <v>287065</v>
       </c>
       <c r="I375" s="4">
         <v>291289</v>
       </c>
       <c r="J375" s="4">
         <v>295355</v>
       </c>
       <c r="K375" s="4">
         <v>299717</v>
       </c>
       <c r="L375" s="4">
         <v>304433</v>
       </c>
       <c r="M375" s="4">
         <v>308947</v>
       </c>
       <c r="N375" s="4">
         <v>313596</v>
       </c>
       <c r="O375" s="4">
         <v>317734</v>
       </c>
       <c r="P375" s="4">
         <v>321366</v>
       </c>
-    </row>
-    <row r="376" spans="1:16">
+      <c r="Q375" s="4">
+        <v>324703</v>
+      </c>
+    </row>
+    <row r="376" spans="1:17">
       <c r="A376" s="7"/>
       <c r="B376" s="16" t="s">
         <v>53</v>
       </c>
       <c r="C376" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D376" s="4">
         <v>1308570</v>
       </c>
       <c r="E376" s="4">
         <v>1308958</v>
       </c>
       <c r="F376" s="4">
         <v>1308318</v>
       </c>
       <c r="G376" s="4">
         <v>1308166</v>
       </c>
       <c r="H376" s="4">
         <v>1307982</v>
       </c>
       <c r="I376" s="4">
         <v>1307911</v>
       </c>
       <c r="J376" s="4">
         <v>1307208</v>
       </c>
       <c r="K376" s="4">
         <v>1305211</v>
       </c>
       <c r="L376" s="4">
         <v>1298640</v>
       </c>
       <c r="M376" s="4">
         <v>1296013</v>
       </c>
       <c r="N376" s="4">
         <v>1291131</v>
       </c>
       <c r="O376" s="4">
         <v>1284836</v>
       </c>
       <c r="P376" s="4">
         <v>1275519</v>
       </c>
-    </row>
-    <row r="377" spans="1:16">
+      <c r="Q376" s="4">
+        <v>1269448</v>
+      </c>
+    </row>
+    <row r="377" spans="1:17">
       <c r="A377" s="7"/>
       <c r="B377" s="17"/>
       <c r="C377" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D377" s="4">
         <v>652498</v>
       </c>
       <c r="E377" s="4">
         <v>653049</v>
       </c>
       <c r="F377" s="4">
         <v>652615</v>
       </c>
       <c r="G377" s="4">
         <v>652122</v>
       </c>
       <c r="H377" s="4">
         <v>651677</v>
       </c>
       <c r="I377" s="4">
         <v>651348</v>
       </c>
       <c r="J377" s="4">
         <v>650184</v>
       </c>
       <c r="K377" s="4">
         <v>648548</v>
       </c>
       <c r="L377" s="4">
         <v>644218</v>
       </c>
       <c r="M377" s="4">
         <v>641883</v>
       </c>
       <c r="N377" s="4">
         <v>639009</v>
       </c>
       <c r="O377" s="4">
         <v>635320</v>
       </c>
       <c r="P377" s="4">
         <v>629825</v>
       </c>
-    </row>
-    <row r="378" spans="1:16">
+      <c r="Q377" s="4">
+        <v>625987</v>
+      </c>
+    </row>
+    <row r="378" spans="1:17">
       <c r="A378" s="7"/>
       <c r="B378" s="17"/>
       <c r="C378" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D378" s="4">
         <v>656072</v>
       </c>
       <c r="E378" s="4">
         <v>655909</v>
       </c>
       <c r="F378" s="4">
         <v>655703</v>
       </c>
       <c r="G378" s="4">
         <v>656044</v>
       </c>
       <c r="H378" s="4">
         <v>656305</v>
       </c>
       <c r="I378" s="4">
         <v>656563</v>
       </c>
       <c r="J378" s="4">
         <v>657024</v>
       </c>
       <c r="K378" s="4">
         <v>656663</v>
       </c>
       <c r="L378" s="4">
         <v>654422</v>
       </c>
       <c r="M378" s="4">
         <v>654130</v>
       </c>
       <c r="N378" s="4">
         <v>652122</v>
       </c>
       <c r="O378" s="4">
         <v>649516</v>
       </c>
       <c r="P378" s="4">
         <v>645694</v>
       </c>
-    </row>
-    <row r="379" spans="1:16">
+      <c r="Q378" s="4">
+        <v>643461</v>
+      </c>
+    </row>
+    <row r="379" spans="1:17">
       <c r="A379" s="7"/>
       <c r="B379" s="17"/>
       <c r="C379" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="E379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="F379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="G379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="H379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="I379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="J379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="K379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="L379" s="4">
         <v>8299.4489999999987</v>
       </c>
       <c r="M379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="N379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="O379" s="4">
         <v>8299.4490000000005</v>
       </c>
       <c r="P379" s="4">
         <v>8299.4490000000005</v>
       </c>
-    </row>
-    <row r="380" spans="1:16">
+      <c r="Q379" s="4">
+        <v>8299.4490000000005</v>
+      </c>
+    </row>
+    <row r="380" spans="1:17">
       <c r="A380" s="7"/>
       <c r="B380" s="17"/>
       <c r="C380" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D380" s="9">
         <v>157.66950312002601</v>
       </c>
       <c r="E380" s="9">
         <v>157.71625321150799</v>
       </c>
       <c r="F380" s="9">
         <v>157.639139658548</v>
       </c>
       <c r="G380" s="9">
         <v>157.62082518971999</v>
       </c>
       <c r="H380" s="9">
         <v>157.59865504324401</v>
       </c>
       <c r="I380" s="9">
         <v>157.590100258463</v>
       </c>
       <c r="J380" s="9">
         <v>157.50539584013299</v>
       </c>
       <c r="K380" s="9">
         <v>157.26477745691309</v>
       </c>
       <c r="L380" s="9">
         <v>156.47303814988203</v>
       </c>
       <c r="M380" s="9">
         <v>156.15651111296665</v>
       </c>
       <c r="N380" s="9">
         <v>155.56827929179394</v>
       </c>
       <c r="O380" s="9">
         <v>154.81</v>
       </c>
       <c r="P380" s="9">
         <v>153.69</v>
       </c>
-    </row>
-    <row r="381" spans="1:16">
+      <c r="Q380" s="9">
+        <v>152.96</v>
+      </c>
+    </row>
+    <row r="381" spans="1:17">
       <c r="A381" s="7"/>
       <c r="B381" s="18"/>
       <c r="C381" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D381" s="4">
         <v>350406</v>
       </c>
       <c r="E381" s="4">
         <v>356357</v>
       </c>
       <c r="F381" s="4">
         <v>361435</v>
       </c>
       <c r="G381" s="4">
         <v>367259</v>
       </c>
       <c r="H381" s="4">
         <v>372897</v>
       </c>
       <c r="I381" s="4">
         <v>377827</v>
       </c>
       <c r="J381" s="4">
         <v>382913</v>
       </c>
       <c r="K381" s="4">
         <v>388224</v>
       </c>
       <c r="L381" s="4">
         <v>394597</v>
       </c>
       <c r="M381" s="4">
         <v>400811</v>
       </c>
       <c r="N381" s="4">
         <v>407315</v>
       </c>
       <c r="O381" s="4">
         <v>412826</v>
       </c>
       <c r="P381" s="4">
         <v>417865</v>
       </c>
-    </row>
-    <row r="382" spans="1:16">
+      <c r="Q381" s="4">
+        <v>422603</v>
+      </c>
+    </row>
+    <row r="382" spans="1:17">
       <c r="A382" s="7"/>
       <c r="B382" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C382" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D382" s="4">
         <v>985084</v>
       </c>
       <c r="E382" s="4">
         <v>984030</v>
       </c>
       <c r="F382" s="4">
         <v>984907</v>
       </c>
       <c r="G382" s="4">
         <v>985203</v>
       </c>
       <c r="H382" s="4">
         <v>985232</v>
       </c>
       <c r="I382" s="4">
         <v>986005</v>
       </c>
       <c r="J382" s="4">
         <v>985346</v>
       </c>
       <c r="K382" s="4">
         <v>983418</v>
       </c>
       <c r="L382" s="4">
         <v>977175</v>
       </c>
       <c r="M382" s="4">
         <v>975570</v>
       </c>
       <c r="N382" s="4">
         <v>972101</v>
       </c>
       <c r="O382" s="4">
         <v>968065</v>
       </c>
       <c r="P382" s="4">
         <v>962444</v>
       </c>
-    </row>
-    <row r="383" spans="1:16">
+      <c r="Q382" s="4">
+        <v>957421</v>
+      </c>
+    </row>
+    <row r="383" spans="1:17">
       <c r="A383" s="7"/>
       <c r="B383" s="17"/>
       <c r="C383" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D383" s="4">
         <v>490617</v>
       </c>
       <c r="E383" s="4">
         <v>490074</v>
       </c>
       <c r="F383" s="4">
         <v>490584</v>
       </c>
       <c r="G383" s="4">
         <v>490046</v>
       </c>
       <c r="H383" s="4">
         <v>489617</v>
       </c>
       <c r="I383" s="4">
         <v>489770</v>
       </c>
       <c r="J383" s="4">
         <v>488776</v>
       </c>
       <c r="K383" s="4">
         <v>487451</v>
       </c>
       <c r="L383" s="4">
         <v>483447</v>
       </c>
       <c r="M383" s="4">
         <v>481988</v>
       </c>
       <c r="N383" s="4">
         <v>479874</v>
       </c>
       <c r="O383" s="4">
         <v>477905</v>
       </c>
       <c r="P383" s="4">
         <v>474533</v>
       </c>
-    </row>
-    <row r="384" spans="1:16">
+      <c r="Q383" s="4">
+        <v>471528</v>
+      </c>
+    </row>
+    <row r="384" spans="1:17">
       <c r="A384" s="7"/>
       <c r="B384" s="17"/>
       <c r="C384" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D384" s="4">
         <v>494467</v>
       </c>
       <c r="E384" s="4">
         <v>493956</v>
       </c>
       <c r="F384" s="4">
         <v>494323</v>
       </c>
       <c r="G384" s="4">
         <v>495157</v>
       </c>
       <c r="H384" s="4">
         <v>495615</v>
       </c>
       <c r="I384" s="4">
         <v>496235</v>
       </c>
       <c r="J384" s="4">
         <v>496570</v>
       </c>
       <c r="K384" s="4">
         <v>495967</v>
       </c>
       <c r="L384" s="4">
         <v>493728</v>
       </c>
       <c r="M384" s="4">
         <v>493582</v>
       </c>
       <c r="N384" s="4">
         <v>492227</v>
       </c>
       <c r="O384" s="4">
         <v>490160</v>
       </c>
       <c r="P384" s="4">
         <v>487911</v>
       </c>
-    </row>
-    <row r="385" spans="1:16">
+      <c r="Q384" s="4">
+        <v>485893</v>
+      </c>
+    </row>
+    <row r="385" spans="1:17">
       <c r="A385" s="7"/>
       <c r="B385" s="17"/>
       <c r="C385" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="E385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="F385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="G385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="H385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="I385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="J385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="K385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="L385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="M385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="N385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="O385" s="4">
         <v>6946.7460000000001</v>
       </c>
       <c r="P385" s="4">
         <v>6946.7460000000001</v>
       </c>
-    </row>
-    <row r="386" spans="1:16">
+      <c r="Q385" s="4">
+        <v>6946.7460000000001</v>
+      </c>
+    </row>
+    <row r="386" spans="1:17">
       <c r="A386" s="7"/>
       <c r="B386" s="17"/>
       <c r="C386" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D386" s="9">
         <v>141.80509838707201</v>
       </c>
       <c r="E386" s="9">
         <v>141.65337267261501</v>
       </c>
       <c r="F386" s="9">
         <v>141.77961883160799</v>
       </c>
       <c r="G386" s="9">
         <v>141.822228709672</v>
       </c>
       <c r="H386" s="9">
         <v>141.82640332610401</v>
       </c>
       <c r="I386" s="9">
         <v>141.937678446858</v>
       </c>
       <c r="J386" s="9">
         <v>141.84281388725</v>
       </c>
       <c r="K386" s="9">
         <v>141.56527387067268</v>
       </c>
       <c r="L386" s="9">
         <v>140.66657971948305</v>
       </c>
       <c r="M386" s="9">
         <v>140.43553629281968</v>
       </c>
       <c r="N386" s="9">
         <v>139.93616579618717</v>
       </c>
       <c r="O386" s="9">
         <v>139.36000000000001</v>
       </c>
       <c r="P386" s="9">
         <v>138.55000000000001</v>
       </c>
-    </row>
-    <row r="387" spans="1:16">
+      <c r="Q386" s="9">
+        <v>137.82</v>
+      </c>
+    </row>
+    <row r="387" spans="1:17">
       <c r="A387" s="7"/>
       <c r="B387" s="18"/>
       <c r="C387" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D387" s="4">
         <v>271232</v>
       </c>
       <c r="E387" s="4">
         <v>276497</v>
       </c>
       <c r="F387" s="4">
         <v>281393</v>
       </c>
       <c r="G387" s="4">
         <v>287356</v>
       </c>
       <c r="H387" s="4">
         <v>292328</v>
       </c>
       <c r="I387" s="4">
         <v>296981</v>
       </c>
       <c r="J387" s="4">
         <v>301441</v>
       </c>
       <c r="K387" s="4">
         <v>305844</v>
       </c>
       <c r="L387" s="4">
         <v>311145</v>
       </c>
       <c r="M387" s="4">
         <v>316604</v>
       </c>
       <c r="N387" s="4">
         <v>322190</v>
       </c>
       <c r="O387" s="4">
         <v>327426</v>
       </c>
       <c r="P387" s="4">
         <v>331891</v>
       </c>
-    </row>
-    <row r="388" spans="1:16">
+      <c r="Q387" s="4">
+        <v>335591</v>
+      </c>
+    </row>
+    <row r="388" spans="1:17">
       <c r="A388" s="7"/>
       <c r="B388" s="16" t="s">
         <v>61</v>
       </c>
       <c r="C388" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D388" s="4">
         <v>1129174</v>
       </c>
       <c r="E388" s="4">
         <v>1134322</v>
       </c>
       <c r="F388" s="4">
         <v>1138609</v>
       </c>
       <c r="G388" s="4">
         <v>1142737</v>
       </c>
       <c r="H388" s="4">
         <v>1145949</v>
       </c>
       <c r="I388" s="4">
         <v>1149472</v>
       </c>
       <c r="J388" s="4">
         <v>1152282</v>
       </c>
       <c r="K388" s="4">
         <v>1153390</v>
       </c>
       <c r="L388" s="4">
         <v>1146936</v>
       </c>
       <c r="M388" s="4">
         <v>1146286</v>
       </c>
       <c r="N388" s="4">
         <v>1145187</v>
       </c>
       <c r="O388" s="4">
         <v>1142657</v>
       </c>
       <c r="P388" s="4">
         <v>1137772</v>
       </c>
-    </row>
-    <row r="389" spans="1:16">
+      <c r="Q388" s="4">
+        <v>1134091</v>
+      </c>
+    </row>
+    <row r="389" spans="1:17">
       <c r="A389" s="7"/>
       <c r="B389" s="17"/>
       <c r="C389" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D389" s="4">
         <v>564186</v>
       </c>
       <c r="E389" s="4">
         <v>566875</v>
       </c>
       <c r="F389" s="4">
         <v>568953</v>
       </c>
       <c r="G389" s="4">
         <v>570833</v>
       </c>
       <c r="H389" s="4">
         <v>571963</v>
       </c>
       <c r="I389" s="4">
         <v>573346</v>
       </c>
       <c r="J389" s="4">
         <v>574077</v>
       </c>
       <c r="K389" s="4">
         <v>574342</v>
       </c>
       <c r="L389" s="4">
         <v>570285</v>
       </c>
       <c r="M389" s="4">
         <v>569364</v>
       </c>
       <c r="N389" s="4">
         <v>568553</v>
       </c>
       <c r="O389" s="4">
         <v>567271</v>
       </c>
       <c r="P389" s="4">
         <v>564205</v>
       </c>
-    </row>
-    <row r="390" spans="1:16">
+      <c r="Q389" s="4">
+        <v>561786</v>
+      </c>
+    </row>
+    <row r="390" spans="1:17">
       <c r="A390" s="7"/>
       <c r="B390" s="17"/>
       <c r="C390" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D390" s="4">
         <v>564988</v>
       </c>
       <c r="E390" s="4">
         <v>567447</v>
       </c>
       <c r="F390" s="4">
         <v>569656</v>
       </c>
       <c r="G390" s="4">
         <v>571904</v>
       </c>
       <c r="H390" s="4">
         <v>573986</v>
       </c>
       <c r="I390" s="4">
         <v>576126</v>
       </c>
       <c r="J390" s="4">
         <v>578205</v>
       </c>
       <c r="K390" s="4">
         <v>579048</v>
       </c>
       <c r="L390" s="4">
         <v>576651</v>
       </c>
       <c r="M390" s="4">
         <v>576922</v>
       </c>
       <c r="N390" s="4">
         <v>576634</v>
       </c>
       <c r="O390" s="4">
         <v>575386</v>
       </c>
       <c r="P390" s="4">
         <v>573567</v>
       </c>
-    </row>
-    <row r="391" spans="1:16">
+      <c r="Q390" s="4">
+        <v>572305</v>
+      </c>
+    </row>
+    <row r="391" spans="1:17">
       <c r="A391" s="7"/>
       <c r="B391" s="17"/>
       <c r="C391" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="E391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="F391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="G391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="H391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="I391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="J391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="K391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="L391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="M391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="N391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="O391" s="4">
         <v>9605.7639999999992</v>
       </c>
       <c r="P391" s="4">
         <v>9605.7639999999992</v>
       </c>
-    </row>
-    <row r="392" spans="1:16">
+      <c r="Q391" s="4">
+        <v>9605.7639999999992</v>
+      </c>
+    </row>
+    <row r="392" spans="1:17">
       <c r="A392" s="7"/>
       <c r="B392" s="17"/>
       <c r="C392" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D392" s="9">
         <v>117.551711659791</v>
       </c>
       <c r="E392" s="9">
         <v>118.08763987955599</v>
       </c>
       <c r="F392" s="9">
         <v>118.533934416877</v>
       </c>
       <c r="G392" s="9">
         <v>118.963676392633</v>
       </c>
       <c r="H392" s="9">
         <v>119.29805895710101</v>
       </c>
       <c r="I392" s="9">
         <v>119.664817915577</v>
       </c>
       <c r="J392" s="9">
         <v>119.957350607406</v>
       </c>
       <c r="K392" s="9">
         <v>120.0726980175653</v>
       </c>
       <c r="L392" s="9">
         <v>119.40080976380433</v>
       </c>
       <c r="M392" s="9">
         <v>119.33314205928858</v>
       </c>
       <c r="N392" s="9">
         <v>119.21873158657657</v>
       </c>
       <c r="O392" s="9">
         <v>118.96</v>
       </c>
       <c r="P392" s="9">
         <v>118.45</v>
       </c>
-    </row>
-    <row r="393" spans="1:16">
+      <c r="Q392" s="9">
+        <v>118.06</v>
+      </c>
+    </row>
+    <row r="393" spans="1:17">
       <c r="A393" s="7"/>
       <c r="B393" s="18"/>
       <c r="C393" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D393" s="4">
         <v>330608</v>
       </c>
       <c r="E393" s="4">
         <v>337411</v>
       </c>
       <c r="F393" s="4">
         <v>344901</v>
       </c>
       <c r="G393" s="4">
         <v>353558</v>
       </c>
       <c r="H393" s="4">
         <v>359964</v>
       </c>
       <c r="I393" s="4">
         <v>366376</v>
       </c>
       <c r="J393" s="4">
         <v>372778</v>
       </c>
       <c r="K393" s="4">
         <v>379651</v>
       </c>
       <c r="L393" s="4">
         <v>387699</v>
       </c>
       <c r="M393" s="4">
         <v>396177</v>
       </c>
       <c r="N393" s="4">
         <v>402016</v>
       </c>
       <c r="O393" s="4">
         <v>407975</v>
       </c>
       <c r="P393" s="4">
         <v>411116</v>
       </c>
-    </row>
-    <row r="394" spans="1:16">
+      <c r="Q393" s="4">
+        <v>415928</v>
+      </c>
+    </row>
+    <row r="394" spans="1:17">
       <c r="A394" s="7"/>
       <c r="B394" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C394" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D394" s="4">
         <v>708350</v>
       </c>
       <c r="E394" s="4">
         <v>710860</v>
       </c>
       <c r="F394" s="4">
         <v>713341</v>
       </c>
       <c r="G394" s="4">
         <v>715399</v>
       </c>
       <c r="H394" s="4">
         <v>716873</v>
       </c>
       <c r="I394" s="4">
         <v>718028</v>
       </c>
       <c r="J394" s="4">
         <v>718786</v>
       </c>
       <c r="K394" s="4">
         <v>719136</v>
       </c>
       <c r="L394" s="4">
         <v>717201</v>
       </c>
       <c r="M394" s="4">
         <v>717040</v>
       </c>
       <c r="N394" s="4">
         <v>716647</v>
       </c>
       <c r="O394" s="4">
         <v>714284</v>
       </c>
       <c r="P394" s="4">
         <v>710740</v>
       </c>
-    </row>
-    <row r="395" spans="1:16">
+      <c r="Q394" s="4">
+        <v>708265</v>
+      </c>
+    </row>
+    <row r="395" spans="1:17">
       <c r="A395" s="7"/>
       <c r="B395" s="17"/>
       <c r="C395" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D395" s="4">
         <v>353589</v>
       </c>
       <c r="E395" s="4">
         <v>354947</v>
       </c>
       <c r="F395" s="4">
         <v>356106</v>
       </c>
       <c r="G395" s="4">
         <v>357003</v>
       </c>
       <c r="H395" s="4">
         <v>357819</v>
       </c>
       <c r="I395" s="4">
         <v>358311</v>
       </c>
       <c r="J395" s="4">
         <v>358584</v>
       </c>
       <c r="K395" s="4">
         <v>358720</v>
       </c>
       <c r="L395" s="4">
         <v>357594</v>
       </c>
       <c r="M395" s="4">
         <v>357096</v>
       </c>
       <c r="N395" s="4">
         <v>356834</v>
       </c>
       <c r="O395" s="4">
         <v>355557</v>
       </c>
       <c r="P395" s="4">
         <v>353531</v>
       </c>
-    </row>
-    <row r="396" spans="1:16">
+      <c r="Q395" s="4">
+        <v>352126</v>
+      </c>
+    </row>
+    <row r="396" spans="1:17">
       <c r="A396" s="7"/>
       <c r="B396" s="17"/>
       <c r="C396" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D396" s="4">
         <v>354761</v>
       </c>
       <c r="E396" s="4">
         <v>355913</v>
       </c>
       <c r="F396" s="4">
         <v>357235</v>
       </c>
       <c r="G396" s="4">
         <v>358396</v>
       </c>
       <c r="H396" s="4">
         <v>359054</v>
       </c>
       <c r="I396" s="4">
         <v>359717</v>
       </c>
       <c r="J396" s="4">
         <v>360202</v>
       </c>
       <c r="K396" s="4">
         <v>360416</v>
       </c>
       <c r="L396" s="4">
         <v>359607</v>
       </c>
       <c r="M396" s="4">
         <v>359944</v>
       </c>
       <c r="N396" s="4">
         <v>359813</v>
       </c>
       <c r="O396" s="4">
         <v>358727</v>
       </c>
       <c r="P396" s="4">
         <v>357209</v>
       </c>
-    </row>
-    <row r="397" spans="1:16">
+      <c r="Q396" s="4">
+        <v>356139</v>
+      </c>
+    </row>
+    <row r="397" spans="1:17">
       <c r="A397" s="7"/>
       <c r="B397" s="17"/>
       <c r="C397" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="E397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="F397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="G397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="H397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="I397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="J397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="K397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="L397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="M397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="N397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="O397" s="4">
         <v>5512.6679999999997</v>
       </c>
       <c r="P397" s="4">
         <v>5512.6679999999997</v>
       </c>
-    </row>
-    <row r="398" spans="1:16">
+      <c r="Q397" s="4">
+        <v>5512.6679999999997</v>
+      </c>
+    </row>
+    <row r="398" spans="1:17">
       <c r="A398" s="7"/>
       <c r="B398" s="17"/>
       <c r="C398" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D398" s="9">
         <v>128.494950176575</v>
       </c>
       <c r="E398" s="9">
         <v>128.950265098497</v>
       </c>
       <c r="F398" s="9">
         <v>129.40031940976701</v>
       </c>
       <c r="G398" s="9">
         <v>129.77364136566899</v>
       </c>
       <c r="H398" s="9">
         <v>130.04102550706801</v>
       </c>
       <c r="I398" s="9">
         <v>130.25054293129901</v>
       </c>
       <c r="J398" s="9">
         <v>130.38804440971199</v>
       </c>
       <c r="K398" s="9">
         <v>130.45153453826714</v>
       </c>
       <c r="L398" s="9">
         <v>130.10052482754267</v>
       </c>
       <c r="M398" s="9">
         <v>130.07131936840747</v>
       </c>
       <c r="N398" s="9">
         <v>130.00002902405876</v>
       </c>
       <c r="O398" s="9">
         <v>129.57</v>
       </c>
       <c r="P398" s="9">
         <v>128.93</v>
       </c>
-    </row>
-    <row r="399" spans="1:16">
+      <c r="Q398" s="9">
+        <v>128.47999999999999</v>
+      </c>
+    </row>
+    <row r="399" spans="1:17">
       <c r="A399" s="7"/>
       <c r="B399" s="18"/>
       <c r="C399" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D399" s="4">
         <v>202074</v>
       </c>
       <c r="E399" s="4">
         <v>206362</v>
       </c>
       <c r="F399" s="4">
         <v>207331</v>
       </c>
       <c r="G399" s="4">
         <v>213497</v>
       </c>
       <c r="H399" s="4">
         <v>217160</v>
       </c>
       <c r="I399" s="4">
         <v>220693</v>
       </c>
       <c r="J399" s="4">
         <v>223957</v>
       </c>
       <c r="K399" s="4">
         <v>227396</v>
       </c>
       <c r="L399" s="4">
         <v>231315</v>
       </c>
       <c r="M399" s="4">
         <v>235673</v>
       </c>
       <c r="N399" s="4">
         <v>239861</v>
       </c>
       <c r="O399" s="4">
         <v>242917</v>
       </c>
       <c r="P399" s="4">
         <v>246183</v>
       </c>
-    </row>
-    <row r="400" spans="1:16">
+      <c r="Q399" s="4">
+        <v>249246</v>
+      </c>
+    </row>
+    <row r="400" spans="1:17">
       <c r="A400" s="7"/>
       <c r="B400" s="16" t="s">
         <v>50</v>
       </c>
       <c r="C400" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D400" s="4">
         <v>342868</v>
       </c>
       <c r="E400" s="4">
         <v>344302</v>
       </c>
       <c r="F400" s="4">
         <v>346016</v>
       </c>
       <c r="G400" s="4">
         <v>348101</v>
       </c>
       <c r="H400" s="4">
         <v>349474</v>
       </c>
       <c r="I400" s="4">
         <v>350782</v>
       </c>
       <c r="J400" s="4">
         <v>352282</v>
       </c>
       <c r="K400" s="4">
         <v>353174</v>
       </c>
       <c r="L400" s="4">
         <v>350911</v>
       </c>
       <c r="M400" s="4">
         <v>351484</v>
       </c>
       <c r="N400" s="4">
         <v>351588</v>
       </c>
       <c r="O400" s="4">
         <v>351595</v>
       </c>
       <c r="P400" s="4">
         <v>350510</v>
       </c>
-    </row>
-    <row r="401" spans="1:16">
+      <c r="Q400" s="4">
+        <v>349618</v>
+      </c>
+    </row>
+    <row r="401" spans="1:17">
       <c r="A401" s="7"/>
       <c r="B401" s="17"/>
       <c r="C401" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D401" s="4">
         <v>171947</v>
       </c>
       <c r="E401" s="4">
         <v>172744</v>
       </c>
       <c r="F401" s="4">
         <v>173449</v>
       </c>
       <c r="G401" s="4">
         <v>174394</v>
       </c>
       <c r="H401" s="4">
         <v>175172</v>
       </c>
       <c r="I401" s="4">
         <v>175649</v>
       </c>
       <c r="J401" s="4">
         <v>176319</v>
       </c>
       <c r="K401" s="4">
         <v>176708</v>
       </c>
       <c r="L401" s="4">
         <v>175367</v>
       </c>
       <c r="M401" s="4">
         <v>175633</v>
       </c>
       <c r="N401" s="4">
         <v>175542</v>
       </c>
       <c r="O401" s="4">
         <v>175671</v>
       </c>
       <c r="P401" s="4">
         <v>174977</v>
       </c>
-    </row>
-    <row r="402" spans="1:16">
+      <c r="Q401" s="4">
+        <v>174321</v>
+      </c>
+    </row>
+    <row r="402" spans="1:17">
       <c r="A402" s="7"/>
       <c r="B402" s="17"/>
       <c r="C402" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D402" s="4">
         <v>170921</v>
       </c>
       <c r="E402" s="4">
         <v>171558</v>
       </c>
       <c r="F402" s="4">
         <v>172567</v>
       </c>
       <c r="G402" s="4">
         <v>173707</v>
       </c>
       <c r="H402" s="4">
         <v>174302</v>
       </c>
       <c r="I402" s="4">
         <v>175133</v>
       </c>
       <c r="J402" s="4">
         <v>175963</v>
       </c>
       <c r="K402" s="4">
         <v>176466</v>
       </c>
       <c r="L402" s="4">
         <v>175544</v>
       </c>
       <c r="M402" s="4">
         <v>175851</v>
       </c>
       <c r="N402" s="4">
         <v>176046</v>
       </c>
       <c r="O402" s="4">
         <v>175924</v>
       </c>
       <c r="P402" s="4">
         <v>175533</v>
       </c>
-    </row>
-    <row r="403" spans="1:16">
+      <c r="Q402" s="4">
+        <v>175297</v>
+      </c>
+    </row>
+    <row r="403" spans="1:17">
       <c r="A403" s="7"/>
       <c r="B403" s="17"/>
       <c r="C403" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D403" s="4">
         <v>4339.83</v>
       </c>
       <c r="E403" s="4">
         <v>4339.83</v>
       </c>
       <c r="F403" s="4">
         <v>4339.83</v>
       </c>
       <c r="G403" s="4">
         <v>4339.83</v>
       </c>
       <c r="H403" s="4">
         <v>4339.83</v>
       </c>
       <c r="I403" s="4">
         <v>4339.83</v>
       </c>
       <c r="J403" s="4">
         <v>4339.83</v>
       </c>
       <c r="K403" s="4">
         <v>4339.83</v>
       </c>
       <c r="L403" s="4">
         <v>4339.83</v>
       </c>
       <c r="M403" s="4">
         <v>4339.83</v>
       </c>
       <c r="N403" s="4">
         <v>4339.83</v>
       </c>
       <c r="O403" s="4">
         <v>4339.83</v>
       </c>
       <c r="P403" s="4">
         <v>4339.83</v>
       </c>
-    </row>
-    <row r="404" spans="1:16">
+      <c r="Q403" s="4">
+        <v>4339.83</v>
+      </c>
+    </row>
+    <row r="404" spans="1:17">
       <c r="A404" s="7"/>
       <c r="B404" s="17"/>
       <c r="C404" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D404" s="9">
         <v>79.004937981441699</v>
       </c>
       <c r="E404" s="9">
         <v>79.335365671005505</v>
       </c>
       <c r="F404" s="9">
         <v>79.730312016830197</v>
       </c>
       <c r="G404" s="9">
         <v>80.210745582200204</v>
       </c>
       <c r="H404" s="9">
         <v>80.527117421650203</v>
       </c>
       <c r="I404" s="9">
         <v>80.828511715896695</v>
       </c>
       <c r="J404" s="9">
         <v>81.174147374436302</v>
       </c>
       <c r="K404" s="9">
         <v>81.379685379381215</v>
       </c>
       <c r="L404" s="9">
         <v>80.858236382531118</v>
       </c>
       <c r="M404" s="9">
         <v>80.990269204093252</v>
       </c>
       <c r="N404" s="9">
         <v>81.014233276418665</v>
       </c>
       <c r="O404" s="9">
         <v>81.02</v>
       </c>
       <c r="P404" s="9">
         <v>80.77</v>
       </c>
-    </row>
-    <row r="405" spans="1:16">
+      <c r="Q404" s="9">
+        <v>80.56</v>
+      </c>
+    </row>
+    <row r="405" spans="1:17">
       <c r="A405" s="8"/>
       <c r="B405" s="18"/>
       <c r="C405" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D405" s="4">
         <v>99797</v>
       </c>
       <c r="E405" s="4">
         <v>102409</v>
       </c>
       <c r="F405" s="4">
         <v>104721</v>
       </c>
       <c r="G405" s="4">
         <v>107620</v>
       </c>
       <c r="H405" s="4">
         <v>109763</v>
       </c>
       <c r="I405" s="4">
         <v>111842</v>
       </c>
       <c r="J405" s="4">
         <v>114014</v>
       </c>
       <c r="K405" s="4">
         <v>115748</v>
       </c>
       <c r="L405" s="4">
         <v>117741</v>
       </c>
       <c r="M405" s="4">
         <v>119972</v>
       </c>
       <c r="N405" s="4">
         <v>122358</v>
       </c>
       <c r="O405" s="4">
         <v>124524</v>
       </c>
       <c r="P405" s="4">
         <v>126326</v>
       </c>
-    </row>
-    <row r="406" spans="1:16">
+      <c r="Q405" s="4">
+        <v>127885</v>
+      </c>
+    </row>
+    <row r="406" spans="1:17">
       <c r="A406" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B406" s="16" t="s">
         <v>45</v>
       </c>
       <c r="C406" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D406" s="4">
         <v>9060189</v>
       </c>
       <c r="E406" s="4">
         <v>9131425</v>
       </c>
       <c r="F406" s="4">
         <v>9208504</v>
       </c>
       <c r="G406" s="4">
         <v>9290708</v>
       </c>
       <c r="H406" s="4">
         <v>9341162</v>
       </c>
       <c r="I406" s="4">
         <v>9399578</v>
       </c>
       <c r="J406" s="4">
         <v>9454193</v>
       </c>
       <c r="K406" s="4">
         <v>9493757</v>
       </c>
       <c r="L406" s="4">
         <v>9467901</v>
       </c>
       <c r="M406" s="4">
         <v>9492267</v>
       </c>
       <c r="N406" s="4">
         <v>9496991</v>
       </c>
       <c r="O406" s="4">
         <v>9512975</v>
       </c>
       <c r="P406" s="4">
         <v>9520292</v>
       </c>
-    </row>
-    <row r="407" spans="1:16">
+      <c r="Q406" s="4">
+        <v>9523239</v>
+      </c>
+    </row>
+    <row r="407" spans="1:17">
       <c r="A407" s="7"/>
       <c r="B407" s="17"/>
       <c r="C407" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D407" s="4">
         <v>4470660</v>
       </c>
       <c r="E407" s="4">
         <v>4502795</v>
       </c>
       <c r="F407" s="4">
         <v>4540912</v>
       </c>
       <c r="G407" s="4">
         <v>4580284</v>
       </c>
       <c r="H407" s="4">
         <v>4603124</v>
       </c>
       <c r="I407" s="4">
         <v>4630353</v>
       </c>
       <c r="J407" s="4">
         <v>4656222</v>
       </c>
       <c r="K407" s="4">
         <v>4674592</v>
       </c>
       <c r="L407" s="4">
         <v>4657548</v>
       </c>
       <c r="M407" s="4">
         <v>4667882</v>
       </c>
       <c r="N407" s="4">
         <v>4668680</v>
       </c>
       <c r="O407" s="4">
         <v>4675742</v>
       </c>
       <c r="P407" s="4">
         <v>4677877</v>
       </c>
-    </row>
-    <row r="408" spans="1:16">
+      <c r="Q407" s="4">
+        <v>4677216</v>
+      </c>
+    </row>
+    <row r="408" spans="1:17">
       <c r="A408" s="7"/>
       <c r="B408" s="17"/>
       <c r="C408" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D408" s="4">
         <v>4589529</v>
       </c>
       <c r="E408" s="4">
         <v>4628630</v>
       </c>
       <c r="F408" s="4">
         <v>4667592</v>
       </c>
       <c r="G408" s="4">
         <v>4710424</v>
       </c>
       <c r="H408" s="4">
         <v>4738038</v>
       </c>
       <c r="I408" s="4">
         <v>4769225</v>
       </c>
       <c r="J408" s="4">
         <v>4797971</v>
       </c>
       <c r="K408" s="4">
         <v>4819165</v>
       </c>
       <c r="L408" s="4">
         <v>4810353</v>
       </c>
       <c r="M408" s="4">
         <v>4824385</v>
       </c>
       <c r="N408" s="4">
         <v>4828311</v>
       </c>
       <c r="O408" s="4">
         <v>4837233</v>
       </c>
       <c r="P408" s="4">
         <v>4842415</v>
       </c>
-    </row>
-    <row r="409" spans="1:16">
+      <c r="Q408" s="4">
+        <v>4846023</v>
+      </c>
+    </row>
+    <row r="409" spans="1:17">
       <c r="A409" s="7"/>
       <c r="B409" s="17"/>
       <c r="C409" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="E409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="F409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="G409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="H409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="I409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="J409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="K409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="L409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="M409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="N409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="O409" s="4">
         <v>70715.187000000005</v>
       </c>
       <c r="P409" s="4">
         <v>70715.187000000005</v>
       </c>
-    </row>
-    <row r="410" spans="1:16">
+      <c r="Q409" s="4">
+        <v>70715.187000000005</v>
+      </c>
+    </row>
+    <row r="410" spans="1:17">
       <c r="A410" s="7"/>
       <c r="B410" s="17"/>
       <c r="C410" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D410" s="9">
         <v>128.12225187214699</v>
       </c>
       <c r="E410" s="9">
         <v>129.12961681060099</v>
       </c>
       <c r="F410" s="9">
         <v>130.21960897876201</v>
       </c>
       <c r="G410" s="9">
         <v>131.38207497068501</v>
       </c>
       <c r="H410" s="9">
         <v>132.095556786126</v>
       </c>
       <c r="I410" s="9">
         <v>132.92163110591801</v>
       </c>
       <c r="J410" s="9">
         <v>133.693954595637</v>
       </c>
       <c r="K410" s="9">
         <v>134.25343837385313</v>
       </c>
       <c r="L410" s="9">
         <v>133.88780263000646</v>
       </c>
       <c r="M410" s="9">
         <v>134.23236793533474</v>
       </c>
       <c r="N410" s="9">
         <v>134.29917112430175</v>
       </c>
       <c r="O410" s="9">
         <v>134.53</v>
       </c>
       <c r="P410" s="9">
         <v>134.63</v>
       </c>
-    </row>
-    <row r="411" spans="1:16">
+      <c r="Q410" s="9">
+        <v>56.4</v>
+      </c>
+    </row>
+    <row r="411" spans="1:17">
       <c r="A411" s="7"/>
       <c r="B411" s="18"/>
       <c r="C411" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D411" s="4">
         <v>3105903</v>
       </c>
       <c r="E411" s="4">
         <v>3210128</v>
       </c>
       <c r="F411" s="4">
         <v>3301727</v>
       </c>
       <c r="G411" s="4">
         <v>3379811</v>
       </c>
       <c r="H411" s="4">
         <v>3444061</v>
       </c>
       <c r="I411" s="4">
         <v>3502273</v>
       </c>
       <c r="J411" s="4">
         <v>3560402</v>
       </c>
       <c r="K411" s="4">
         <v>3624198</v>
       </c>
       <c r="L411" s="4">
         <v>3688695</v>
       </c>
       <c r="M411" s="4">
         <v>3748832</v>
       </c>
       <c r="N411" s="4">
         <v>3208389</v>
       </c>
       <c r="O411" s="4">
         <v>3869404</v>
       </c>
       <c r="P411" s="4">
         <v>3931492</v>
       </c>
-    </row>
-    <row r="412" spans="1:16">
+      <c r="Q411" s="4">
+        <v>3993532</v>
+      </c>
+    </row>
+    <row r="412" spans="1:17">
       <c r="A412" s="7"/>
       <c r="B412" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C412" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D412" s="4">
         <v>1534887</v>
       </c>
       <c r="E412" s="4">
         <v>1541843</v>
       </c>
       <c r="F412" s="4">
         <v>1548028</v>
       </c>
       <c r="G412" s="4">
         <v>1552530</v>
       </c>
       <c r="H412" s="4">
         <v>1554432</v>
       </c>
       <c r="I412" s="4">
         <v>1557482</v>
       </c>
       <c r="J412" s="4">
         <v>1560433</v>
       </c>
       <c r="K412" s="4">
         <v>1561927</v>
       </c>
       <c r="L412" s="4">
         <v>1550721</v>
       </c>
       <c r="M412" s="4">
         <v>1549344</v>
       </c>
       <c r="N412" s="4">
         <v>1545147</v>
       </c>
       <c r="O412" s="4">
         <v>1540953</v>
       </c>
       <c r="P412" s="4">
         <v>1534653</v>
       </c>
-    </row>
-    <row r="413" spans="1:16">
+      <c r="Q412" s="4">
+        <v>1530435</v>
+      </c>
+    </row>
+    <row r="413" spans="1:17">
       <c r="A413" s="7"/>
       <c r="B413" s="17"/>
       <c r="C413" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D413" s="4">
         <v>760997</v>
       </c>
       <c r="E413" s="4">
         <v>763810</v>
       </c>
       <c r="F413" s="4">
         <v>766756</v>
       </c>
       <c r="G413" s="4">
         <v>768887</v>
       </c>
       <c r="H413" s="4">
         <v>769779</v>
       </c>
       <c r="I413" s="4">
         <v>770997</v>
       </c>
       <c r="J413" s="4">
         <v>771530</v>
       </c>
       <c r="K413" s="4">
         <v>771735</v>
       </c>
       <c r="L413" s="4">
         <v>765370</v>
       </c>
       <c r="M413" s="4">
         <v>764471</v>
       </c>
       <c r="N413" s="4">
         <v>762647</v>
       </c>
       <c r="O413" s="4">
         <v>760886</v>
       </c>
       <c r="P413" s="4">
         <v>757539</v>
       </c>
-    </row>
-    <row r="414" spans="1:16">
+      <c r="Q413" s="4">
+        <v>754930</v>
+      </c>
+    </row>
+    <row r="414" spans="1:17">
       <c r="A414" s="7"/>
       <c r="B414" s="17"/>
       <c r="C414" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D414" s="4">
         <v>773890</v>
       </c>
       <c r="E414" s="4">
         <v>778033</v>
       </c>
       <c r="F414" s="4">
         <v>781272</v>
       </c>
       <c r="G414" s="4">
         <v>783643</v>
       </c>
       <c r="H414" s="4">
         <v>784653</v>
       </c>
       <c r="I414" s="4">
         <v>786485</v>
       </c>
       <c r="J414" s="4">
         <v>788903</v>
       </c>
       <c r="K414" s="4">
         <v>790192</v>
       </c>
       <c r="L414" s="4">
         <v>785351</v>
       </c>
       <c r="M414" s="4">
         <v>784873</v>
       </c>
       <c r="N414" s="4">
         <v>782500</v>
       </c>
       <c r="O414" s="4">
         <v>780067</v>
       </c>
       <c r="P414" s="4">
         <v>777114</v>
       </c>
-    </row>
-    <row r="415" spans="1:16">
+      <c r="Q414" s="4">
+        <v>775505</v>
+      </c>
+    </row>
+    <row r="415" spans="1:17">
       <c r="A415" s="7"/>
       <c r="B415" s="17"/>
       <c r="C415" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="E415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="F415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="G415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="H415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="I415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="J415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="K415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="L415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="M415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="N415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="O415" s="4">
         <v>9942.5020000000004</v>
       </c>
       <c r="P415" s="4">
         <v>9942.5020000000004</v>
       </c>
-    </row>
-    <row r="416" spans="1:16">
+      <c r="Q415" s="4">
+        <v>9942.5020000000004</v>
+      </c>
+    </row>
+    <row r="416" spans="1:17">
       <c r="A416" s="7"/>
       <c r="B416" s="17"/>
       <c r="C416" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D416" s="9">
         <v>154.37633303971199</v>
       </c>
       <c r="E416" s="9">
         <v>155.07595573025799</v>
       </c>
       <c r="F416" s="9">
         <v>155.698032547542</v>
       </c>
       <c r="G416" s="9">
         <v>156.15083607727701</v>
       </c>
       <c r="H416" s="9">
         <v>156.34213601365099</v>
       </c>
       <c r="I416" s="9">
         <v>156.648899844325</v>
       </c>
       <c r="J416" s="9">
         <v>156.94570642279001</v>
       </c>
       <c r="K416" s="9">
         <v>157.09597041066723</v>
       </c>
       <c r="L416" s="9">
         <v>155.96888992328087</v>
       </c>
       <c r="M416" s="9">
         <v>155.83039359710463</v>
       </c>
       <c r="N416" s="9">
         <v>155.40826645043671</v>
       </c>
       <c r="O416" s="9">
         <v>154.99</v>
       </c>
       <c r="P416" s="9">
         <v>154.35</v>
       </c>
-    </row>
-    <row r="417" spans="1:16">
+      <c r="Q416" s="9">
+        <v>153.93</v>
+      </c>
+    </row>
+    <row r="417" spans="1:17">
       <c r="A417" s="7"/>
       <c r="B417" s="18"/>
       <c r="C417" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D417" s="4">
         <v>506992</v>
       </c>
       <c r="E417" s="4">
         <v>521594</v>
       </c>
       <c r="F417" s="4">
         <v>532393</v>
       </c>
       <c r="G417" s="4">
         <v>541900</v>
       </c>
       <c r="H417" s="4">
         <v>549883</v>
       </c>
       <c r="I417" s="4">
         <v>557711</v>
       </c>
       <c r="J417" s="4">
         <v>565508</v>
       </c>
       <c r="K417" s="4">
         <v>573215</v>
       </c>
       <c r="L417" s="4">
         <v>581948</v>
       </c>
       <c r="M417" s="4">
         <v>590976</v>
       </c>
       <c r="N417" s="4">
         <v>599937</v>
       </c>
       <c r="O417" s="4">
         <v>608533</v>
       </c>
       <c r="P417" s="4">
         <v>616268</v>
       </c>
-    </row>
-    <row r="418" spans="1:16">
+      <c r="Q417" s="4">
+        <v>624899</v>
+      </c>
+    </row>
+    <row r="418" spans="1:17">
       <c r="A418" s="7"/>
       <c r="B418" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C418" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D418" s="4">
         <v>444967</v>
       </c>
       <c r="E418" s="4">
         <v>450890</v>
       </c>
       <c r="F418" s="4">
         <v>456811</v>
       </c>
       <c r="G418" s="4">
         <v>462101</v>
       </c>
       <c r="H418" s="4">
         <v>465931</v>
       </c>
       <c r="I418" s="4">
         <v>469769</v>
       </c>
       <c r="J418" s="4">
         <v>473738</v>
       </c>
       <c r="K418" s="4">
         <v>476739</v>
       </c>
       <c r="L418" s="4">
         <v>477770</v>
       </c>
       <c r="M418" s="4">
         <v>479351</v>
       </c>
       <c r="N418" s="4">
         <v>480057</v>
       </c>
       <c r="O418" s="4">
         <v>482121</v>
       </c>
       <c r="P418" s="4">
         <v>483855</v>
       </c>
-    </row>
-    <row r="419" spans="1:16">
+      <c r="Q418" s="4">
+        <v>484796</v>
+      </c>
+    </row>
+    <row r="419" spans="1:17">
       <c r="A419" s="7"/>
       <c r="B419" s="17"/>
       <c r="C419" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D419" s="4">
         <v>221906</v>
       </c>
       <c r="E419" s="4">
         <v>224619</v>
       </c>
       <c r="F419" s="4">
         <v>227411</v>
       </c>
       <c r="G419" s="4">
         <v>229941</v>
       </c>
       <c r="H419" s="4">
         <v>231471</v>
       </c>
       <c r="I419" s="4">
         <v>233442</v>
       </c>
       <c r="J419" s="4">
         <v>235541</v>
       </c>
       <c r="K419" s="4">
         <v>236790</v>
       </c>
       <c r="L419" s="4">
         <v>237242</v>
       </c>
       <c r="M419" s="4">
         <v>238092</v>
       </c>
       <c r="N419" s="4">
         <v>238455</v>
       </c>
       <c r="O419" s="4">
         <v>239441</v>
       </c>
       <c r="P419" s="4">
         <v>240313</v>
       </c>
-    </row>
-    <row r="420" spans="1:16">
+      <c r="Q419" s="4">
+        <v>240718</v>
+      </c>
+    </row>
+    <row r="420" spans="1:17">
       <c r="A420" s="7"/>
       <c r="B420" s="17"/>
       <c r="C420" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D420" s="4">
         <v>223061</v>
       </c>
       <c r="E420" s="4">
         <v>226271</v>
       </c>
       <c r="F420" s="4">
         <v>229400</v>
       </c>
       <c r="G420" s="4">
         <v>232160</v>
       </c>
       <c r="H420" s="4">
         <v>234460</v>
       </c>
       <c r="I420" s="4">
         <v>236327</v>
       </c>
       <c r="J420" s="4">
         <v>238197</v>
       </c>
       <c r="K420" s="4">
         <v>239949</v>
       </c>
       <c r="L420" s="4">
         <v>240528</v>
       </c>
       <c r="M420" s="4">
         <v>241259</v>
       </c>
       <c r="N420" s="4">
         <v>241602</v>
       </c>
       <c r="O420" s="4">
         <v>242680</v>
       </c>
       <c r="P420" s="4">
         <v>243542</v>
       </c>
-    </row>
-    <row r="421" spans="1:16">
+      <c r="Q420" s="4">
+        <v>244078</v>
+      </c>
+    </row>
+    <row r="421" spans="1:17">
       <c r="A421" s="7"/>
       <c r="B421" s="17"/>
       <c r="C421" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="E421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="F421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="G421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="H421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="I421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="J421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="K421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="L421" s="4">
         <v>4708.5120000000006</v>
       </c>
       <c r="M421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="N421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="O421" s="4">
         <v>4708.5119999999997</v>
       </c>
       <c r="P421" s="4">
         <v>4708.5119999999997</v>
       </c>
-    </row>
-    <row r="422" spans="1:16">
+      <c r="Q421" s="4">
+        <v>4708.5119999999997</v>
+      </c>
+    </row>
+    <row r="422" spans="1:17">
       <c r="A422" s="7"/>
       <c r="B422" s="17"/>
       <c r="C422" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D422" s="9">
         <v>94.502679402749706</v>
       </c>
       <c r="E422" s="9">
         <v>95.7606139689142</v>
       </c>
       <c r="F422" s="9">
         <v>97.018123772435999</v>
       </c>
       <c r="G422" s="9">
         <v>98.141620962206304</v>
       </c>
       <c r="H422" s="9">
         <v>98.955041422852901</v>
       </c>
       <c r="I422" s="9">
         <v>99.770160934070006</v>
       </c>
       <c r="J422" s="9">
         <v>100.61310239837999</v>
       </c>
       <c r="K422" s="9">
         <v>101.25045874365405</v>
       </c>
       <c r="L422" s="9">
         <v>101.46942388593253</v>
       </c>
       <c r="M422" s="9">
         <v>101.80519875493574</v>
       </c>
       <c r="N422" s="9">
         <v>101.95513996778601</v>
       </c>
       <c r="O422" s="9">
         <v>102.39</v>
       </c>
       <c r="P422" s="9">
         <v>102.76</v>
       </c>
-    </row>
-    <row r="423" spans="1:16">
+      <c r="Q422" s="9">
+        <v>102.96</v>
+      </c>
+    </row>
+    <row r="423" spans="1:17">
       <c r="A423" s="7"/>
       <c r="B423" s="18"/>
       <c r="C423" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D423" s="4">
         <v>157428</v>
       </c>
       <c r="E423" s="4">
         <v>163076</v>
       </c>
       <c r="F423" s="4">
         <v>167678</v>
       </c>
       <c r="G423" s="4">
         <v>172459</v>
       </c>
       <c r="H423" s="4">
         <v>177192</v>
       </c>
       <c r="I423" s="4">
         <v>181426</v>
       </c>
       <c r="J423" s="4">
         <v>185150</v>
       </c>
       <c r="K423" s="4">
         <v>189510</v>
       </c>
       <c r="L423" s="4">
         <v>193701</v>
       </c>
       <c r="M423" s="4">
         <v>197381</v>
       </c>
       <c r="N423" s="4">
         <v>201080</v>
       </c>
       <c r="O423" s="4">
         <v>204440</v>
       </c>
       <c r="P423" s="4">
         <v>208232</v>
       </c>
-    </row>
-    <row r="424" spans="1:16">
+      <c r="Q423" s="4">
+        <v>212135</v>
+      </c>
+    </row>
+    <row r="424" spans="1:17">
       <c r="A424" s="7"/>
       <c r="B424" s="16" t="s">
         <v>40</v>
       </c>
       <c r="C424" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D424" s="4">
         <v>257493</v>
       </c>
       <c r="E424" s="4">
         <v>259420</v>
       </c>
       <c r="F424" s="4">
         <v>261370</v>
       </c>
       <c r="G424" s="4">
         <v>264074</v>
       </c>
       <c r="H424" s="4">
         <v>265579</v>
       </c>
       <c r="I424" s="4">
         <v>267491</v>
       </c>
       <c r="J424" s="4">
         <v>268240</v>
       </c>
       <c r="K424" s="4">
         <v>268788</v>
       </c>
       <c r="L424" s="4">
         <v>268229</v>
       </c>
       <c r="M424" s="4">
         <v>268016</v>
       </c>
       <c r="N424" s="4">
         <v>267442</v>
       </c>
       <c r="O424" s="4">
         <v>267057</v>
       </c>
       <c r="P424" s="4">
         <v>266296</v>
       </c>
-    </row>
-    <row r="425" spans="1:16">
+      <c r="Q424" s="4">
+        <v>265653</v>
+      </c>
+    </row>
+    <row r="425" spans="1:17">
       <c r="A425" s="7"/>
       <c r="B425" s="17"/>
       <c r="C425" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D425" s="4">
         <v>128842</v>
       </c>
       <c r="E425" s="4">
         <v>129799</v>
       </c>
       <c r="F425" s="4">
         <v>130577</v>
       </c>
       <c r="G425" s="4">
         <v>131942</v>
       </c>
       <c r="H425" s="4">
         <v>132475</v>
       </c>
       <c r="I425" s="4">
         <v>133423</v>
       </c>
       <c r="J425" s="4">
         <v>133931</v>
       </c>
       <c r="K425" s="4">
         <v>134192</v>
       </c>
       <c r="L425" s="4">
         <v>133743</v>
       </c>
       <c r="M425" s="4">
         <v>133785</v>
       </c>
       <c r="N425" s="4">
         <v>133459</v>
       </c>
       <c r="O425" s="4">
         <v>133379</v>
       </c>
       <c r="P425" s="4">
         <v>132910</v>
       </c>
-    </row>
-    <row r="426" spans="1:16">
+      <c r="Q425" s="4">
+        <v>132518</v>
+      </c>
+    </row>
+    <row r="426" spans="1:17">
       <c r="A426" s="7"/>
       <c r="B426" s="17"/>
       <c r="C426" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D426" s="4">
         <v>128651</v>
       </c>
       <c r="E426" s="4">
         <v>129621</v>
       </c>
       <c r="F426" s="4">
         <v>130793</v>
       </c>
       <c r="G426" s="4">
         <v>132132</v>
       </c>
       <c r="H426" s="4">
         <v>133104</v>
       </c>
       <c r="I426" s="4">
         <v>134068</v>
       </c>
       <c r="J426" s="4">
         <v>134309</v>
       </c>
       <c r="K426" s="4">
         <v>134596</v>
       </c>
       <c r="L426" s="4">
         <v>134486</v>
       </c>
       <c r="M426" s="4">
         <v>134231</v>
       </c>
       <c r="N426" s="4">
         <v>133983</v>
       </c>
       <c r="O426" s="4">
         <v>133678</v>
       </c>
       <c r="P426" s="4">
         <v>133386</v>
       </c>
-    </row>
-    <row r="427" spans="1:16">
+      <c r="Q426" s="4">
+        <v>133135</v>
+      </c>
+    </row>
+    <row r="427" spans="1:17">
       <c r="A427" s="7"/>
       <c r="B427" s="17"/>
       <c r="C427" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="E427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="F427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="G427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="H427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="I427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="J427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="K427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="L427" s="4">
         <v>4170.8949999999995</v>
       </c>
       <c r="M427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="N427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="O427" s="4">
         <v>4170.8950000000004</v>
       </c>
       <c r="P427" s="4">
         <v>4170.8950000000004</v>
       </c>
-    </row>
-    <row r="428" spans="1:16">
+      <c r="Q427" s="4">
+        <v>4170.8950000000004</v>
+      </c>
+    </row>
+    <row r="428" spans="1:17">
       <c r="A428" s="7"/>
       <c r="B428" s="17"/>
       <c r="C428" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D428" s="9">
         <v>61.735670641433103</v>
       </c>
       <c r="E428" s="9">
         <v>62.197681792517002</v>
       </c>
       <c r="F428" s="9">
         <v>62.665207347583703</v>
       </c>
       <c r="G428" s="9">
         <v>63.313509450609502</v>
       </c>
       <c r="H428" s="9">
         <v>63.674343276443103</v>
       </c>
       <c r="I428" s="9">
         <v>64.132758077103404</v>
       </c>
       <c r="J428" s="9">
         <v>64.312335841587995</v>
       </c>
       <c r="K428" s="9">
         <v>64.443722510396441</v>
       </c>
       <c r="L428" s="9">
         <v>64.309698517944</v>
       </c>
       <c r="M428" s="9">
         <v>64.258630341929006</v>
       </c>
       <c r="N428" s="9">
         <v>64.121009999052959</v>
       </c>
       <c r="O428" s="9">
         <v>64.03</v>
       </c>
       <c r="P428" s="9">
         <v>63.85</v>
       </c>
-    </row>
-    <row r="429" spans="1:16">
+      <c r="Q428" s="9">
+        <v>63.69</v>
+      </c>
+    </row>
+    <row r="429" spans="1:17">
       <c r="A429" s="7"/>
       <c r="B429" s="18"/>
       <c r="C429" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D429" s="4">
         <v>101209</v>
       </c>
       <c r="E429" s="4">
         <v>103681</v>
       </c>
       <c r="F429" s="4">
         <v>106096</v>
       </c>
       <c r="G429" s="4">
         <v>108345</v>
       </c>
       <c r="H429" s="4">
         <v>110325</v>
       </c>
       <c r="I429" s="4">
         <v>112272</v>
       </c>
       <c r="J429" s="4">
         <v>114388</v>
       </c>
       <c r="K429" s="4">
         <v>116485</v>
       </c>
       <c r="L429" s="4">
         <v>118609</v>
       </c>
       <c r="M429" s="4">
         <v>120551</v>
       </c>
       <c r="N429" s="4">
         <v>122210</v>
       </c>
       <c r="O429" s="4">
         <v>123860</v>
       </c>
       <c r="P429" s="4">
         <v>125443</v>
       </c>
-    </row>
-    <row r="430" spans="1:16">
+      <c r="Q429" s="4">
+        <v>127398</v>
+      </c>
+    </row>
+    <row r="430" spans="1:17">
       <c r="A430" s="7"/>
       <c r="B430" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C430" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D430" s="4">
         <v>360905</v>
       </c>
       <c r="E430" s="4">
         <v>369522</v>
       </c>
       <c r="F430" s="4">
         <v>378364</v>
       </c>
       <c r="G430" s="4">
         <v>386605</v>
       </c>
       <c r="H430" s="4">
         <v>394169</v>
       </c>
       <c r="I430" s="4">
         <v>402017</v>
       </c>
       <c r="J430" s="4">
         <v>410211</v>
       </c>
       <c r="K430" s="4">
         <v>416582</v>
       </c>
       <c r="L430" s="4">
         <v>414471</v>
       </c>
       <c r="M430" s="4">
         <v>418785</v>
       </c>
       <c r="N430" s="4">
         <v>417891</v>
       </c>
       <c r="O430" s="4">
         <v>423599</v>
       </c>
       <c r="P430" s="4">
         <v>429583</v>
       </c>
-    </row>
-    <row r="431" spans="1:16">
+      <c r="Q430" s="4">
+        <v>432464</v>
+      </c>
+    </row>
+    <row r="431" spans="1:17">
       <c r="A431" s="7"/>
       <c r="B431" s="17"/>
       <c r="C431" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D431" s="4">
         <v>170766</v>
       </c>
       <c r="E431" s="4">
         <v>174827</v>
       </c>
       <c r="F431" s="4">
         <v>179221</v>
       </c>
       <c r="G431" s="4">
         <v>183132</v>
       </c>
       <c r="H431" s="4">
         <v>186606</v>
       </c>
       <c r="I431" s="4">
         <v>190219</v>
       </c>
       <c r="J431" s="4">
         <v>194074</v>
       </c>
       <c r="K431" s="4">
         <v>197036</v>
       </c>
       <c r="L431" s="4">
         <v>195795</v>
       </c>
       <c r="M431" s="4">
         <v>197874</v>
       </c>
       <c r="N431" s="4">
         <v>197101</v>
       </c>
       <c r="O431" s="4">
         <v>199500</v>
       </c>
       <c r="P431" s="4">
         <v>201988</v>
       </c>
-    </row>
-    <row r="432" spans="1:16">
+      <c r="Q431" s="4">
+        <v>203101</v>
+      </c>
+    </row>
+    <row r="432" spans="1:17">
       <c r="A432" s="7"/>
       <c r="B432" s="17"/>
       <c r="C432" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D432" s="4">
         <v>190139</v>
       </c>
       <c r="E432" s="4">
         <v>194695</v>
       </c>
       <c r="F432" s="4">
         <v>199143</v>
       </c>
       <c r="G432" s="4">
         <v>203473</v>
       </c>
       <c r="H432" s="4">
         <v>207563</v>
       </c>
       <c r="I432" s="4">
         <v>211798</v>
       </c>
       <c r="J432" s="4">
         <v>216137</v>
       </c>
       <c r="K432" s="4">
         <v>219546</v>
       </c>
       <c r="L432" s="4">
         <v>218676</v>
       </c>
       <c r="M432" s="4">
         <v>220911</v>
       </c>
       <c r="N432" s="4">
         <v>220790</v>
       </c>
       <c r="O432" s="4">
         <v>224099</v>
       </c>
       <c r="P432" s="4">
         <v>227595</v>
       </c>
-    </row>
-    <row r="433" spans="1:16">
+      <c r="Q432" s="4">
+        <v>229363</v>
+      </c>
+    </row>
+    <row r="433" spans="1:17">
       <c r="A433" s="7"/>
       <c r="B433" s="17"/>
       <c r="C433" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="E433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="F433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="G433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="H433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="I433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="J433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="K433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="L433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="M433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="N433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="O433" s="4">
         <v>543.03399999999999</v>
       </c>
       <c r="P433" s="4">
         <v>543.03399999999999</v>
       </c>
-    </row>
-    <row r="434" spans="1:16">
+      <c r="Q433" s="4">
+        <v>543.03399999999999</v>
+      </c>
+    </row>
+    <row r="434" spans="1:17">
       <c r="A434" s="7"/>
       <c r="B434" s="17"/>
       <c r="C434" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D434" s="9">
         <v>664.60847755389204</v>
       </c>
       <c r="E434" s="9">
         <v>680.47672889727005</v>
       </c>
       <c r="F434" s="9">
         <v>696.75931893767199</v>
       </c>
       <c r="G434" s="9">
         <v>711.93516428068995</v>
       </c>
       <c r="H434" s="9">
         <v>725.86431052199305</v>
       </c>
       <c r="I434" s="9">
         <v>740.31644427420804</v>
       </c>
       <c r="J434" s="9">
         <v>755.40573886718005</v>
       </c>
       <c r="K434" s="9">
         <v>767.13796926159318</v>
       </c>
       <c r="L434" s="9">
         <v>763.25055153084338</v>
       </c>
       <c r="M434" s="9">
         <v>771.19480548179308</v>
       </c>
       <c r="N434" s="9">
         <v>769.54849972561567</v>
       </c>
       <c r="O434" s="9">
         <v>780.07</v>
       </c>
       <c r="P434" s="9">
         <v>791.09</v>
       </c>
-    </row>
-    <row r="435" spans="1:16">
+      <c r="Q434" s="9">
+        <v>796.39</v>
+      </c>
+    </row>
+    <row r="435" spans="1:17">
       <c r="A435" s="7"/>
       <c r="B435" s="18"/>
       <c r="C435" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D435" s="4">
         <v>200119</v>
       </c>
       <c r="E435" s="4">
         <v>214084</v>
       </c>
       <c r="F435" s="4">
         <v>225520</v>
       </c>
       <c r="G435" s="4">
         <v>235922</v>
       </c>
       <c r="H435" s="4">
         <v>242742</v>
       </c>
       <c r="I435" s="4">
         <v>247471</v>
       </c>
       <c r="J435" s="4">
         <v>254948</v>
       </c>
       <c r="K435" s="4">
         <v>266093</v>
       </c>
       <c r="L435" s="4">
         <v>272917</v>
       </c>
       <c r="M435" s="4">
         <v>277112</v>
       </c>
       <c r="N435" s="4">
         <v>281204</v>
       </c>
       <c r="O435" s="4">
         <v>285937</v>
       </c>
       <c r="P435" s="4">
         <v>294383</v>
       </c>
-    </row>
-    <row r="436" spans="1:16">
+      <c r="Q435" s="4">
+        <v>303160</v>
+      </c>
+    </row>
+    <row r="436" spans="1:17">
       <c r="A436" s="7"/>
       <c r="B436" s="16" t="s">
         <v>72</v>
       </c>
       <c r="C436" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D436" s="4">
         <v>1023288</v>
       </c>
       <c r="E436" s="4">
         <v>1031812</v>
       </c>
       <c r="F436" s="4">
         <v>1040230</v>
       </c>
       <c r="G436" s="4">
         <v>1046772</v>
       </c>
       <c r="H436" s="4">
         <v>1050913</v>
       </c>
       <c r="I436" s="4">
         <v>1057581</v>
       </c>
       <c r="J436" s="4">
         <v>1063501</v>
       </c>
       <c r="K436" s="4">
         <v>1068010</v>
       </c>
       <c r="L436" s="4">
         <v>1067726</v>
       </c>
       <c r="M436" s="4">
         <v>1072464</v>
       </c>
       <c r="N436" s="4">
         <v>1073663</v>
       </c>
       <c r="O436" s="4">
         <v>1075788</v>
       </c>
       <c r="P436" s="4">
         <v>1076666</v>
       </c>
-    </row>
-    <row r="437" spans="1:16">
+      <c r="Q436" s="4">
+        <v>1075977</v>
+      </c>
+    </row>
+    <row r="437" spans="1:17">
       <c r="A437" s="7"/>
       <c r="B437" s="17"/>
       <c r="C437" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D437" s="4">
         <v>505556</v>
       </c>
       <c r="E437" s="4">
         <v>509947</v>
       </c>
       <c r="F437" s="4">
         <v>514167</v>
       </c>
       <c r="G437" s="4">
         <v>517217</v>
       </c>
       <c r="H437" s="4">
         <v>518860</v>
       </c>
       <c r="I437" s="4">
         <v>521993</v>
       </c>
       <c r="J437" s="4">
         <v>524541</v>
       </c>
       <c r="K437" s="4">
         <v>526693</v>
       </c>
       <c r="L437" s="4">
         <v>525716</v>
       </c>
       <c r="M437" s="4">
         <v>527349</v>
       </c>
       <c r="N437" s="4">
         <v>527555</v>
       </c>
       <c r="O437" s="4">
         <v>528358</v>
       </c>
       <c r="P437" s="4">
         <v>529077</v>
       </c>
-    </row>
-    <row r="438" spans="1:16">
+      <c r="Q437" s="4">
+        <v>528853</v>
+      </c>
+    </row>
+    <row r="438" spans="1:17">
       <c r="A438" s="7"/>
       <c r="B438" s="17"/>
       <c r="C438" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D438" s="4">
         <v>517732</v>
       </c>
       <c r="E438" s="4">
         <v>521865</v>
       </c>
       <c r="F438" s="4">
         <v>526063</v>
       </c>
       <c r="G438" s="4">
         <v>529555</v>
       </c>
       <c r="H438" s="4">
         <v>532053</v>
       </c>
       <c r="I438" s="4">
         <v>535588</v>
       </c>
       <c r="J438" s="4">
         <v>538960</v>
       </c>
       <c r="K438" s="4">
         <v>541317</v>
       </c>
       <c r="L438" s="4">
         <v>542010</v>
       </c>
       <c r="M438" s="4">
         <v>545115</v>
       </c>
       <c r="N438" s="4">
         <v>546108</v>
       </c>
       <c r="O438" s="4">
         <v>547430</v>
       </c>
       <c r="P438" s="4">
         <v>547589</v>
       </c>
-    </row>
-    <row r="439" spans="1:16">
+      <c r="Q438" s="4">
+        <v>547124</v>
+      </c>
+    </row>
+    <row r="439" spans="1:17">
       <c r="A439" s="7"/>
       <c r="B439" s="17"/>
       <c r="C439" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="E439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="F439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="G439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="H439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="I439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="J439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="K439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="L439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="M439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="N439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="O439" s="4">
         <v>12891.468999999999</v>
       </c>
       <c r="P439" s="4">
         <v>12891.468999999999</v>
       </c>
-    </row>
-    <row r="440" spans="1:16">
+      <c r="Q439" s="4">
+        <v>12891.468999999999</v>
+      </c>
+    </row>
+    <row r="440" spans="1:17">
       <c r="A440" s="7"/>
       <c r="B440" s="17"/>
       <c r="C440" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D440" s="9">
         <v>79.377144683821498</v>
       </c>
       <c r="E440" s="9">
         <v>80.038357149212402</v>
       </c>
       <c r="F440" s="9">
         <v>80.691347122659195</v>
       </c>
       <c r="G440" s="9">
         <v>81.198814502831297</v>
       </c>
       <c r="H440" s="9">
         <v>81.520034683401903</v>
       </c>
       <c r="I440" s="9">
         <v>82.037275969092406</v>
       </c>
       <c r="J440" s="9">
         <v>82.496494387102004</v>
       </c>
       <c r="K440" s="9">
         <v>82.846260577440788</v>
       </c>
       <c r="L440" s="9">
         <v>82.82423050468492</v>
       </c>
       <c r="M440" s="9">
         <v>83.191760380450049</v>
       </c>
       <c r="N440" s="9">
         <v>83.284767624232742</v>
       </c>
       <c r="O440" s="9">
         <v>83.45</v>
       </c>
       <c r="P440" s="9">
         <v>83.52</v>
       </c>
-    </row>
-    <row r="441" spans="1:16">
+      <c r="Q440" s="9">
+        <v>83.46</v>
+      </c>
+    </row>
+    <row r="441" spans="1:17">
       <c r="A441" s="7"/>
       <c r="B441" s="18"/>
       <c r="C441" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D441" s="4">
         <v>423136</v>
       </c>
       <c r="E441" s="4">
         <v>439456</v>
       </c>
       <c r="F441" s="4">
         <v>454197</v>
       </c>
       <c r="G441" s="4">
         <v>466857</v>
       </c>
       <c r="H441" s="4">
         <v>476800</v>
       </c>
       <c r="I441" s="4">
         <v>485003</v>
       </c>
       <c r="J441" s="4">
         <v>493636</v>
       </c>
       <c r="K441" s="4">
         <v>503053</v>
       </c>
       <c r="L441" s="4">
         <v>512366</v>
       </c>
       <c r="M441" s="4">
         <v>521265</v>
       </c>
       <c r="N441" s="4">
         <v>530712</v>
       </c>
       <c r="O441" s="4">
         <v>539755</v>
       </c>
       <c r="P441" s="4">
         <v>550373</v>
       </c>
-    </row>
-    <row r="442" spans="1:16">
+      <c r="Q441" s="4">
+        <v>559761</v>
+      </c>
+    </row>
+    <row r="442" spans="1:17">
       <c r="A442" s="7"/>
       <c r="B442" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C442" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D442" s="4">
         <v>182648</v>
       </c>
       <c r="E442" s="4">
         <v>174776</v>
       </c>
       <c r="F442" s="4">
         <v>177089</v>
       </c>
       <c r="G442" s="4">
         <v>187536</v>
       </c>
       <c r="H442" s="4">
         <v>189154</v>
       </c>
       <c r="I442" s="4">
         <v>190399</v>
       </c>
       <c r="J442" s="4">
         <v>191868</v>
       </c>
       <c r="K442" s="4">
         <v>193370</v>
       </c>
       <c r="L442" s="4">
         <v>194372</v>
       </c>
       <c r="M442" s="4">
         <v>194573</v>
       </c>
       <c r="N442" s="4">
         <v>194226</v>
       </c>
       <c r="O442" s="4">
         <v>193371</v>
       </c>
       <c r="P442" s="4">
         <v>192927</v>
       </c>
-    </row>
-    <row r="443" spans="1:16">
+      <c r="Q442" s="4">
+        <v>192487</v>
+      </c>
+    </row>
+    <row r="443" spans="1:17">
       <c r="A443" s="7"/>
       <c r="B443" s="17"/>
       <c r="C443" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D443" s="4">
         <v>94160</v>
       </c>
       <c r="E443" s="4">
         <v>88592</v>
       </c>
       <c r="F443" s="4">
         <v>89653</v>
       </c>
       <c r="G443" s="4">
         <v>94726</v>
       </c>
       <c r="H443" s="4">
         <v>95629</v>
       </c>
       <c r="I443" s="4">
         <v>96232</v>
       </c>
       <c r="J443" s="4">
         <v>96956</v>
       </c>
       <c r="K443" s="4">
         <v>97756</v>
       </c>
       <c r="L443" s="4">
         <v>98154</v>
       </c>
       <c r="M443" s="4">
         <v>98136</v>
       </c>
       <c r="N443" s="4">
         <v>97803</v>
       </c>
       <c r="O443" s="4">
         <v>97359</v>
       </c>
       <c r="P443" s="4">
         <v>96944</v>
       </c>
-    </row>
-    <row r="444" spans="1:16">
+      <c r="Q443" s="4">
+        <v>96644</v>
+      </c>
+    </row>
+    <row r="444" spans="1:17">
       <c r="A444" s="7"/>
       <c r="B444" s="17"/>
       <c r="C444" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D444" s="4">
         <v>88488</v>
       </c>
       <c r="E444" s="4">
         <v>86184</v>
       </c>
       <c r="F444" s="4">
         <v>87436</v>
       </c>
       <c r="G444" s="4">
         <v>92810</v>
       </c>
       <c r="H444" s="4">
         <v>93525</v>
       </c>
       <c r="I444" s="4">
         <v>94167</v>
       </c>
       <c r="J444" s="4">
         <v>94912</v>
       </c>
       <c r="K444" s="4">
         <v>95614</v>
       </c>
       <c r="L444" s="4">
         <v>96218</v>
       </c>
       <c r="M444" s="4">
         <v>96437</v>
       </c>
       <c r="N444" s="4">
         <v>96423</v>
       </c>
       <c r="O444" s="4">
         <v>96012</v>
       </c>
       <c r="P444" s="4">
         <v>95983</v>
       </c>
-    </row>
-    <row r="445" spans="1:16">
+      <c r="Q444" s="4">
+        <v>95843</v>
+      </c>
+    </row>
+    <row r="445" spans="1:17">
       <c r="A445" s="7"/>
       <c r="B445" s="17"/>
       <c r="C445" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="E445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="F445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="G445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="H445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="I445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="J445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="K445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="L445" s="4">
         <v>3298.0449999999996</v>
       </c>
       <c r="M445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="N445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="O445" s="4">
         <v>3298.0450000000001</v>
       </c>
       <c r="P445" s="4">
         <v>3298.0450000000001</v>
       </c>
-    </row>
-    <row r="446" spans="1:16">
+      <c r="Q445" s="4">
+        <v>3298.0450000000001</v>
+      </c>
+    </row>
+    <row r="446" spans="1:17">
       <c r="A446" s="7"/>
       <c r="B446" s="17"/>
       <c r="C446" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D446" s="9">
         <v>55.380687649804699</v>
       </c>
       <c r="E446" s="9">
         <v>52.993819065537302</v>
       </c>
       <c r="F446" s="9">
         <v>53.695143638125003</v>
       </c>
       <c r="G446" s="9">
         <v>56.862777797149498</v>
       </c>
       <c r="H446" s="9">
         <v>57.353371467035799</v>
       </c>
       <c r="I446" s="9">
         <v>57.7308678323067</v>
       </c>
       <c r="J446" s="9">
         <v>58.176283222333197</v>
       </c>
       <c r="K446" s="9">
         <v>58.631704540113915</v>
       </c>
       <c r="L446" s="9">
         <v>58.935520891922344</v>
       </c>
       <c r="M446" s="9">
         <v>58.996466088243189</v>
       </c>
       <c r="N446" s="9">
         <v>58.891252241858432</v>
       </c>
       <c r="O446" s="9">
         <v>58.63</v>
       </c>
       <c r="P446" s="9">
         <v>58.5</v>
       </c>
-    </row>
-    <row r="447" spans="1:16">
+      <c r="Q446" s="9">
+        <v>58.36</v>
+      </c>
+    </row>
+    <row r="447" spans="1:17">
       <c r="A447" s="7"/>
       <c r="B447" s="18"/>
       <c r="C447" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D447" s="4">
         <v>78951</v>
       </c>
       <c r="E447" s="4">
         <v>81698</v>
       </c>
       <c r="F447" s="4">
         <v>83620</v>
       </c>
       <c r="G447" s="4">
         <v>85417</v>
       </c>
       <c r="H447" s="4">
         <v>86929</v>
       </c>
       <c r="I447" s="4">
         <v>88222</v>
       </c>
       <c r="J447" s="4">
         <v>89584</v>
       </c>
       <c r="K447" s="4">
         <v>91119</v>
       </c>
       <c r="L447" s="4">
         <v>92739</v>
       </c>
       <c r="M447" s="4">
         <v>94295</v>
       </c>
       <c r="N447" s="4">
         <v>95752</v>
       </c>
       <c r="O447" s="4">
         <v>97081</v>
       </c>
       <c r="P447" s="4">
         <v>98370</v>
       </c>
-    </row>
-    <row r="448" spans="1:16">
+      <c r="Q447" s="4">
+        <v>99564</v>
+      </c>
+    </row>
+    <row r="448" spans="1:17">
       <c r="A448" s="7"/>
       <c r="B448" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C448" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D448" s="4">
         <v>495310</v>
       </c>
       <c r="E448" s="4">
         <v>498294</v>
       </c>
       <c r="F448" s="4">
         <v>500575</v>
       </c>
       <c r="G448" s="4">
         <v>505830</v>
       </c>
       <c r="H448" s="4">
         <v>507604</v>
       </c>
       <c r="I448" s="4">
         <v>509650</v>
       </c>
       <c r="J448" s="4">
         <v>510963</v>
       </c>
       <c r="K448" s="4">
         <v>511304</v>
       </c>
       <c r="L448" s="4">
         <v>509208</v>
       </c>
       <c r="M448" s="4">
         <v>509479</v>
       </c>
       <c r="N448" s="4">
         <v>509385</v>
       </c>
       <c r="O448" s="4">
         <v>508857</v>
       </c>
       <c r="P448" s="4">
         <v>508053</v>
       </c>
-    </row>
-    <row r="449" spans="1:16">
+      <c r="Q448" s="4">
+        <v>506856</v>
+      </c>
+    </row>
+    <row r="449" spans="1:17">
       <c r="A449" s="7"/>
       <c r="B449" s="17"/>
       <c r="C449" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D449" s="4">
         <v>245973</v>
       </c>
       <c r="E449" s="4">
         <v>247419</v>
       </c>
       <c r="F449" s="4">
         <v>248367</v>
       </c>
       <c r="G449" s="4">
         <v>250943</v>
       </c>
       <c r="H449" s="4">
         <v>251625</v>
       </c>
       <c r="I449" s="4">
         <v>252415</v>
       </c>
       <c r="J449" s="4">
         <v>252915</v>
       </c>
       <c r="K449" s="4">
         <v>252854</v>
       </c>
       <c r="L449" s="4">
         <v>251370</v>
       </c>
       <c r="M449" s="4">
         <v>251405</v>
       </c>
       <c r="N449" s="4">
         <v>251226</v>
       </c>
       <c r="O449" s="4">
         <v>250921</v>
       </c>
       <c r="P449" s="4">
         <v>250267</v>
       </c>
-    </row>
-    <row r="450" spans="1:16">
+      <c r="Q449" s="4">
+        <v>249489</v>
+      </c>
+    </row>
+    <row r="450" spans="1:17">
       <c r="A450" s="7"/>
       <c r="B450" s="17"/>
       <c r="C450" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D450" s="4">
         <v>249337</v>
       </c>
       <c r="E450" s="4">
         <v>250875</v>
       </c>
       <c r="F450" s="4">
         <v>252208</v>
       </c>
       <c r="G450" s="4">
         <v>254887</v>
       </c>
       <c r="H450" s="4">
         <v>255979</v>
       </c>
       <c r="I450" s="4">
         <v>257235</v>
       </c>
       <c r="J450" s="4">
         <v>258048</v>
       </c>
       <c r="K450" s="4">
         <v>258450</v>
       </c>
       <c r="L450" s="4">
         <v>257838</v>
       </c>
       <c r="M450" s="4">
         <v>258074</v>
       </c>
       <c r="N450" s="4">
         <v>258159</v>
       </c>
       <c r="O450" s="4">
         <v>257936</v>
       </c>
       <c r="P450" s="4">
         <v>257786</v>
       </c>
-    </row>
-    <row r="451" spans="1:16">
+      <c r="Q450" s="4">
+        <v>257367</v>
+      </c>
+    </row>
+    <row r="451" spans="1:17">
       <c r="A451" s="7"/>
       <c r="B451" s="17"/>
       <c r="C451" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="E451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="F451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="G451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="H451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="I451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="J451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="K451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="L451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="M451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="N451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="O451" s="4">
         <v>6009.0079999999998</v>
       </c>
       <c r="P451" s="4">
         <v>6009.0079999999998</v>
       </c>
-    </row>
-    <row r="452" spans="1:16">
+      <c r="Q451" s="4">
+        <v>6009.0079999999998</v>
+      </c>
+    </row>
+    <row r="452" spans="1:17">
       <c r="A452" s="7"/>
       <c r="B452" s="17"/>
       <c r="C452" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D452" s="9">
         <v>82.427914890444498</v>
       </c>
       <c r="E452" s="9">
         <v>82.924502679976499</v>
       </c>
       <c r="F452" s="9">
         <v>83.304099445366006</v>
       </c>
       <c r="G452" s="9">
         <v>84.178619832092096</v>
       </c>
       <c r="H452" s="9">
         <v>84.4738432699707</v>
       </c>
       <c r="I452" s="9">
         <v>84.814332082766398</v>
       </c>
       <c r="J452" s="9">
         <v>85.032837366833306</v>
       </c>
       <c r="K452" s="9">
         <v>85.089585502299215</v>
       </c>
       <c r="L452" s="9">
         <v>84.740775848526084</v>
       </c>
       <c r="M452" s="9">
         <v>84.785874806623653</v>
       </c>
       <c r="N452" s="9">
         <v>84.770231625586121</v>
       </c>
       <c r="O452" s="9">
         <v>84.68</v>
       </c>
       <c r="P452" s="9">
         <v>84.55</v>
       </c>
-    </row>
-    <row r="453" spans="1:16">
+      <c r="Q452" s="9">
+        <v>84.35</v>
+      </c>
+    </row>
+    <row r="453" spans="1:17">
       <c r="A453" s="7"/>
       <c r="B453" s="18"/>
       <c r="C453" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D453" s="4">
         <v>204913</v>
       </c>
       <c r="E453" s="4">
         <v>211095</v>
       </c>
       <c r="F453" s="4">
         <v>216600</v>
       </c>
       <c r="G453" s="4">
         <v>221370</v>
       </c>
       <c r="H453" s="4">
         <v>225033</v>
       </c>
       <c r="I453" s="4">
         <v>228773</v>
       </c>
       <c r="J453" s="4">
         <v>232257</v>
       </c>
       <c r="K453" s="4">
         <v>236156</v>
       </c>
       <c r="L453" s="4">
         <v>240248</v>
       </c>
       <c r="M453" s="4">
         <v>244176</v>
       </c>
       <c r="N453" s="4">
         <v>248311</v>
       </c>
       <c r="O453" s="4">
         <v>252386</v>
       </c>
       <c r="P453" s="4">
         <v>256148</v>
       </c>
-    </row>
-    <row r="454" spans="1:16">
+      <c r="Q453" s="4">
+        <v>259113</v>
+      </c>
+    </row>
+    <row r="454" spans="1:17">
       <c r="A454" s="7"/>
       <c r="B454" s="16" t="s">
         <v>62</v>
       </c>
       <c r="C454" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D454" s="4">
         <v>1378574</v>
       </c>
       <c r="E454" s="4">
         <v>1389890</v>
       </c>
       <c r="F454" s="4">
         <v>1401303</v>
       </c>
       <c r="G454" s="4">
         <v>1410577</v>
       </c>
       <c r="H454" s="4">
         <v>1417440</v>
       </c>
       <c r="I454" s="4">
         <v>1424230</v>
       </c>
       <c r="J454" s="4">
         <v>1432628</v>
       </c>
       <c r="K454" s="4">
         <v>1435968</v>
       </c>
       <c r="L454" s="4">
         <v>1428609</v>
       </c>
       <c r="M454" s="4">
         <v>1431536</v>
       </c>
       <c r="N454" s="4">
         <v>1431063</v>
       </c>
       <c r="O454" s="4">
         <v>1431959</v>
       </c>
       <c r="P454" s="4">
         <v>1431107</v>
       </c>
-    </row>
-    <row r="455" spans="1:16">
+      <c r="Q454" s="4">
+        <v>1429125</v>
+      </c>
+    </row>
+    <row r="455" spans="1:17">
       <c r="A455" s="7"/>
       <c r="B455" s="17"/>
       <c r="C455" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D455" s="4">
         <v>672775</v>
       </c>
       <c r="E455" s="4">
         <v>678456</v>
       </c>
       <c r="F455" s="4">
         <v>684223</v>
       </c>
       <c r="G455" s="4">
         <v>688462</v>
       </c>
       <c r="H455" s="4">
         <v>691618</v>
       </c>
       <c r="I455" s="4">
         <v>694803</v>
       </c>
       <c r="J455" s="4">
         <v>698905</v>
       </c>
       <c r="K455" s="4">
         <v>700441</v>
       </c>
       <c r="L455" s="4">
         <v>696349</v>
       </c>
       <c r="M455" s="4">
         <v>697256</v>
       </c>
       <c r="N455" s="4">
         <v>696482</v>
       </c>
       <c r="O455" s="4">
         <v>696601</v>
       </c>
       <c r="P455" s="4">
         <v>695802</v>
       </c>
-    </row>
-    <row r="456" spans="1:16">
+      <c r="Q455" s="4">
+        <v>693970</v>
+      </c>
+    </row>
+    <row r="456" spans="1:17">
       <c r="A456" s="7"/>
       <c r="B456" s="17"/>
       <c r="C456" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D456" s="4">
         <v>705799</v>
       </c>
       <c r="E456" s="4">
         <v>711434</v>
       </c>
       <c r="F456" s="4">
         <v>717080</v>
       </c>
       <c r="G456" s="4">
         <v>722115</v>
       </c>
       <c r="H456" s="4">
         <v>725822</v>
       </c>
       <c r="I456" s="4">
         <v>729427</v>
       </c>
       <c r="J456" s="4">
         <v>733723</v>
       </c>
       <c r="K456" s="4">
         <v>735527</v>
       </c>
       <c r="L456" s="4">
         <v>732260</v>
       </c>
       <c r="M456" s="4">
         <v>734280</v>
       </c>
       <c r="N456" s="4">
         <v>734581</v>
       </c>
       <c r="O456" s="4">
         <v>735358</v>
       </c>
       <c r="P456" s="4">
         <v>735305</v>
       </c>
-    </row>
-    <row r="457" spans="1:16">
+      <c r="Q456" s="4">
+        <v>735155</v>
+      </c>
+    </row>
+    <row r="457" spans="1:17">
       <c r="A457" s="7"/>
       <c r="B457" s="17"/>
       <c r="C457" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="E457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="F457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="G457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="H457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="I457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="J457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="K457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="L457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="M457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="N457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="O457" s="4">
         <v>7393.8890000000001</v>
       </c>
       <c r="P457" s="4">
         <v>7393.8890000000001</v>
       </c>
-    </row>
-    <row r="458" spans="1:16">
+      <c r="Q457" s="4">
+        <v>7393.8890000000001</v>
+      </c>
+    </row>
+    <row r="458" spans="1:17">
       <c r="A458" s="7"/>
       <c r="B458" s="17"/>
       <c r="C458" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D458" s="9">
         <v>186.44775435498201</v>
       </c>
       <c r="E458" s="9">
         <v>187.97820740884799</v>
       </c>
       <c r="F458" s="9">
         <v>189.52177940458699</v>
       </c>
       <c r="G458" s="9">
         <v>190.77605844502099</v>
       </c>
       <c r="H458" s="9">
         <v>191.70425739418101</v>
       </c>
       <c r="I458" s="9">
         <v>192.62258332523001</v>
       </c>
       <c r="J458" s="9">
         <v>193.75838614834501</v>
       </c>
       <c r="K458" s="9">
         <v>194.21011053858126</v>
       </c>
       <c r="L458" s="9">
         <v>193.21482916500369</v>
       </c>
       <c r="M458" s="9">
         <v>193.61069661716587</v>
       </c>
       <c r="N458" s="9">
         <v>193.5467248696863</v>
       </c>
       <c r="O458" s="9">
         <v>193.67</v>
       </c>
       <c r="P458" s="9">
         <v>193.55</v>
       </c>
-    </row>
-    <row r="459" spans="1:16">
+      <c r="Q458" s="9">
+        <v>193.28</v>
+      </c>
+    </row>
+    <row r="459" spans="1:17">
       <c r="A459" s="7"/>
       <c r="B459" s="18"/>
       <c r="C459" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D459" s="4">
         <v>464261</v>
       </c>
       <c r="E459" s="4">
         <v>480215</v>
       </c>
       <c r="F459" s="4">
         <v>497127</v>
       </c>
       <c r="G459" s="4">
         <v>508600</v>
       </c>
       <c r="H459" s="4">
         <v>518284</v>
       </c>
       <c r="I459" s="4">
         <v>527506</v>
       </c>
       <c r="J459" s="4">
         <v>535010</v>
       </c>
       <c r="K459" s="4">
         <v>543879</v>
       </c>
       <c r="L459" s="4">
         <v>553597</v>
       </c>
       <c r="M459" s="4">
         <v>562422</v>
       </c>
       <c r="N459" s="4">
         <v>572645</v>
       </c>
       <c r="O459" s="4">
         <v>584425</v>
       </c>
       <c r="P459" s="4">
         <v>593923</v>
       </c>
-    </row>
-    <row r="460" spans="1:16">
+      <c r="Q459" s="4">
+        <v>602196</v>
+      </c>
+    </row>
+    <row r="460" spans="1:17">
       <c r="A460" s="7"/>
       <c r="B460" s="16" t="s">
         <v>63</v>
       </c>
       <c r="C460" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D460" s="4">
         <v>305879</v>
       </c>
       <c r="E460" s="4">
         <v>309793</v>
       </c>
       <c r="F460" s="4">
         <v>312673</v>
       </c>
       <c r="G460" s="4">
         <v>315923</v>
       </c>
       <c r="H460" s="4">
         <v>317612</v>
       </c>
       <c r="I460" s="4">
         <v>319700</v>
       </c>
       <c r="J460" s="4">
         <v>321574</v>
       </c>
       <c r="K460" s="4">
         <v>323586</v>
       </c>
       <c r="L460" s="4">
         <v>324098</v>
       </c>
       <c r="M460" s="4">
         <v>324835</v>
       </c>
       <c r="N460" s="4">
         <v>325303</v>
       </c>
       <c r="O460" s="4">
         <v>325470</v>
       </c>
       <c r="P460" s="4">
         <v>324879</v>
       </c>
-    </row>
-    <row r="461" spans="1:16">
+      <c r="Q460" s="4">
+        <v>324560</v>
+      </c>
+    </row>
+    <row r="461" spans="1:17">
       <c r="A461" s="7"/>
       <c r="B461" s="17"/>
       <c r="C461" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D461" s="4">
         <v>152420</v>
       </c>
       <c r="E461" s="4">
         <v>154184</v>
       </c>
       <c r="F461" s="4">
         <v>155575</v>
       </c>
       <c r="G461" s="4">
         <v>157258</v>
       </c>
       <c r="H461" s="4">
         <v>157889</v>
       </c>
       <c r="I461" s="4">
         <v>158832</v>
       </c>
       <c r="J461" s="4">
         <v>159766</v>
       </c>
       <c r="K461" s="4">
         <v>160926</v>
       </c>
       <c r="L461" s="4">
         <v>161303</v>
       </c>
       <c r="M461" s="4">
         <v>161640</v>
       </c>
       <c r="N461" s="4">
         <v>161878</v>
       </c>
       <c r="O461" s="4">
         <v>162039</v>
       </c>
       <c r="P461" s="4">
         <v>161667</v>
       </c>
-    </row>
-    <row r="462" spans="1:16">
+      <c r="Q461" s="4">
+        <v>161425</v>
+      </c>
+    </row>
+    <row r="462" spans="1:17">
       <c r="A462" s="7"/>
       <c r="B462" s="17"/>
       <c r="C462" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D462" s="4">
         <v>153459</v>
       </c>
       <c r="E462" s="4">
         <v>155609</v>
       </c>
       <c r="F462" s="4">
         <v>157098</v>
       </c>
       <c r="G462" s="4">
         <v>158665</v>
       </c>
       <c r="H462" s="4">
         <v>159723</v>
       </c>
       <c r="I462" s="4">
         <v>160868</v>
       </c>
       <c r="J462" s="4">
         <v>161808</v>
       </c>
       <c r="K462" s="4">
         <v>162660</v>
       </c>
       <c r="L462" s="4">
         <v>162795</v>
       </c>
       <c r="M462" s="4">
         <v>163195</v>
       </c>
       <c r="N462" s="4">
         <v>163425</v>
       </c>
       <c r="O462" s="4">
         <v>163431</v>
       </c>
       <c r="P462" s="4">
         <v>163212</v>
       </c>
-    </row>
-    <row r="463" spans="1:16">
+      <c r="Q462" s="4">
+        <v>163135</v>
+      </c>
+    </row>
+    <row r="463" spans="1:17">
       <c r="A463" s="7"/>
       <c r="B463" s="17"/>
       <c r="C463" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="E463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="F463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="G463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="H463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="I463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="J463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="K463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="L463" s="4">
         <v>2478.9770000000003</v>
       </c>
       <c r="M463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="N463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="O463" s="4">
         <v>2478.9769999999999</v>
       </c>
       <c r="P463" s="4">
         <v>2478.9769999999999</v>
       </c>
-    </row>
-    <row r="464" spans="1:16">
+      <c r="Q463" s="4">
+        <v>2478.9769999999999</v>
+      </c>
+    </row>
+    <row r="464" spans="1:17">
       <c r="A464" s="7"/>
       <c r="B464" s="17"/>
       <c r="C464" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D464" s="9">
         <v>123.389204498469</v>
       </c>
       <c r="E464" s="9">
         <v>124.968081591721</v>
       </c>
       <c r="F464" s="9">
         <v>126.129851144242</v>
       </c>
       <c r="G464" s="9">
         <v>127.44087581288601</v>
       </c>
       <c r="H464" s="9">
         <v>128.122205248375</v>
       </c>
       <c r="I464" s="9">
         <v>128.96448817395199</v>
       </c>
       <c r="J464" s="9">
         <v>129.72044516750299</v>
       </c>
       <c r="K464" s="9">
         <v>130.53207028544438</v>
       </c>
       <c r="L464" s="9">
         <v>130.738607094781</v>
       </c>
       <c r="M464" s="9">
         <v>131.03590715040923</v>
       </c>
       <c r="N464" s="9">
         <v>131.22469470269391</v>
       </c>
       <c r="O464" s="9">
         <v>131.29</v>
       </c>
       <c r="P464" s="9">
         <v>131.05000000000001</v>
       </c>
-    </row>
-    <row r="465" spans="1:16">
+      <c r="Q464" s="9">
+        <v>130.91999999999999</v>
+      </c>
+    </row>
+    <row r="465" spans="1:17">
       <c r="A465" s="7"/>
       <c r="B465" s="18"/>
       <c r="C465" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D465" s="4">
         <v>91133</v>
       </c>
       <c r="E465" s="4">
         <v>94126</v>
       </c>
       <c r="F465" s="4">
         <v>96668</v>
       </c>
       <c r="G465" s="4">
         <v>98604</v>
       </c>
       <c r="H465" s="4">
         <v>100199</v>
       </c>
       <c r="I465" s="4">
         <v>101646</v>
       </c>
       <c r="J465" s="4">
         <v>103019</v>
       </c>
       <c r="K465" s="4">
         <v>104281</v>
       </c>
       <c r="L465" s="4">
         <v>105903</v>
       </c>
       <c r="M465" s="4">
         <v>107562</v>
       </c>
       <c r="N465" s="4">
         <v>109030</v>
       </c>
       <c r="O465" s="4">
         <v>110545</v>
       </c>
       <c r="P465" s="4">
         <v>111775</v>
       </c>
-    </row>
-    <row r="466" spans="1:16">
+      <c r="Q465" s="4">
+        <v>113018</v>
+      </c>
+    </row>
+    <row r="466" spans="1:17">
       <c r="A466" s="7"/>
       <c r="B466" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C466" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D466" s="4">
         <v>631920</v>
       </c>
       <c r="E466" s="4">
         <v>636043</v>
       </c>
       <c r="F466" s="4">
         <v>638746</v>
       </c>
       <c r="G466" s="4">
         <v>640793</v>
       </c>
       <c r="H466" s="4">
         <v>641684</v>
       </c>
       <c r="I466" s="4">
         <v>643072</v>
       </c>
       <c r="J466" s="4">
         <v>643116</v>
       </c>
       <c r="K466" s="4">
         <v>643164</v>
       </c>
       <c r="L466" s="4">
         <v>640574</v>
       </c>
       <c r="M466" s="4">
         <v>639788</v>
       </c>
       <c r="N466" s="4">
         <v>638206</v>
       </c>
       <c r="O466" s="4">
         <v>637017</v>
       </c>
       <c r="P466" s="4">
         <v>634959</v>
       </c>
-    </row>
-    <row r="467" spans="1:16">
+      <c r="Q466" s="4">
+        <v>633416</v>
+      </c>
+    </row>
+    <row r="467" spans="1:17">
       <c r="A467" s="7"/>
       <c r="B467" s="17"/>
       <c r="C467" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D467" s="4">
         <v>309729</v>
       </c>
       <c r="E467" s="4">
         <v>311695</v>
       </c>
       <c r="F467" s="4">
         <v>312812</v>
       </c>
       <c r="G467" s="4">
         <v>313899</v>
       </c>
       <c r="H467" s="4">
         <v>314211</v>
       </c>
       <c r="I467" s="4">
         <v>314856</v>
       </c>
       <c r="J467" s="4">
         <v>314781</v>
       </c>
       <c r="K467" s="4">
         <v>314793</v>
       </c>
       <c r="L467" s="4">
         <v>313368</v>
       </c>
       <c r="M467" s="4">
         <v>312693</v>
       </c>
       <c r="N467" s="4">
         <v>311849</v>
       </c>
       <c r="O467" s="4">
         <v>311212</v>
       </c>
       <c r="P467" s="4">
         <v>310045</v>
       </c>
-    </row>
-    <row r="468" spans="1:16">
+      <c r="Q467" s="4">
+        <v>309150</v>
+      </c>
+    </row>
+    <row r="468" spans="1:17">
       <c r="A468" s="7"/>
       <c r="B468" s="17"/>
       <c r="C468" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D468" s="4">
         <v>322191</v>
       </c>
       <c r="E468" s="4">
         <v>324348</v>
       </c>
       <c r="F468" s="4">
         <v>325934</v>
       </c>
       <c r="G468" s="4">
         <v>326894</v>
       </c>
       <c r="H468" s="4">
         <v>327473</v>
       </c>
       <c r="I468" s="4">
         <v>328216</v>
       </c>
       <c r="J468" s="4">
         <v>328335</v>
       </c>
       <c r="K468" s="4">
         <v>328371</v>
       </c>
       <c r="L468" s="4">
         <v>327206</v>
       </c>
       <c r="M468" s="4">
         <v>327095</v>
       </c>
       <c r="N468" s="4">
         <v>326357</v>
       </c>
       <c r="O468" s="4">
         <v>325805</v>
       </c>
       <c r="P468" s="4">
         <v>324914</v>
       </c>
-    </row>
-    <row r="469" spans="1:16">
+      <c r="Q468" s="4">
+        <v>324266</v>
+      </c>
+    </row>
+    <row r="469" spans="1:17">
       <c r="A469" s="7"/>
       <c r="B469" s="17"/>
       <c r="C469" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="E469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="F469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="G469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="H469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="I469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="J469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="K469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="L469" s="4">
         <v>4917.5189999999993</v>
       </c>
       <c r="M469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="N469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="O469" s="4">
         <v>4917.5190000000002</v>
       </c>
       <c r="P469" s="4">
         <v>4917.5190000000002</v>
       </c>
-    </row>
-    <row r="470" spans="1:16">
+      <c r="Q469" s="4">
+        <v>4917.5190000000002</v>
+      </c>
+    </row>
+    <row r="470" spans="1:17">
       <c r="A470" s="7"/>
       <c r="B470" s="17"/>
       <c r="C470" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D470" s="9">
         <v>128.50382479457599</v>
       </c>
       <c r="E470" s="9">
         <v>129.34225571878801</v>
       </c>
       <c r="F470" s="9">
         <v>129.89192314254399</v>
       </c>
       <c r="G470" s="9">
         <v>130.30818996327201</v>
       </c>
       <c r="H470" s="9">
         <v>130.48937889208</v>
       </c>
       <c r="I470" s="9">
         <v>130.77163504604701</v>
       </c>
       <c r="J470" s="9">
         <v>130.780582647469</v>
       </c>
       <c r="K470" s="9">
         <v>130.7903436672029</v>
       </c>
       <c r="L470" s="9">
         <v>130.26365531073699</v>
       </c>
       <c r="M470" s="9">
         <v>130.10381861259711</v>
       </c>
       <c r="N470" s="9">
         <v>129.78211167053954</v>
       </c>
       <c r="O470" s="9">
         <v>129.54</v>
       </c>
       <c r="P470" s="9">
         <v>129.12</v>
       </c>
-    </row>
-    <row r="471" spans="1:16">
+      <c r="Q470" s="9">
+        <v>128.81</v>
+      </c>
+    </row>
+    <row r="471" spans="1:17">
       <c r="A471" s="7"/>
       <c r="B471" s="18"/>
       <c r="C471" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D471" s="4">
         <v>206005</v>
       </c>
       <c r="E471" s="4">
         <v>211453</v>
       </c>
       <c r="F471" s="4">
         <v>216333</v>
       </c>
       <c r="G471" s="4">
         <v>220647</v>
       </c>
       <c r="H471" s="4">
         <v>223740</v>
       </c>
       <c r="I471" s="4">
         <v>226486</v>
       </c>
       <c r="J471" s="4">
         <v>229122</v>
       </c>
       <c r="K471" s="4">
         <v>231924</v>
       </c>
       <c r="L471" s="4">
         <v>234863</v>
       </c>
       <c r="M471" s="4">
         <v>237935</v>
       </c>
       <c r="N471" s="4">
         <v>241159</v>
       </c>
       <c r="O471" s="4">
         <v>243956</v>
       </c>
       <c r="P471" s="4">
         <v>246853</v>
       </c>
-    </row>
-    <row r="472" spans="1:16">
+      <c r="Q471" s="4">
+        <v>249101</v>
+      </c>
+    </row>
+    <row r="472" spans="1:17">
       <c r="A472" s="7"/>
       <c r="B472" s="16" t="s">
         <v>41</v>
       </c>
       <c r="C472" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D472" s="4">
         <v>514492</v>
       </c>
       <c r="E472" s="4">
         <v>518021</v>
       </c>
       <c r="F472" s="4">
         <v>520419</v>
       </c>
       <c r="G472" s="4">
         <v>522723</v>
       </c>
       <c r="H472" s="4">
         <v>523723</v>
       </c>
       <c r="I472" s="4">
         <v>524857</v>
       </c>
       <c r="J472" s="4">
         <v>525044</v>
       </c>
       <c r="K472" s="4">
         <v>524865</v>
       </c>
       <c r="L472" s="4">
         <v>523077</v>
       </c>
       <c r="M472" s="4">
         <v>522541</v>
       </c>
       <c r="N472" s="4">
         <v>521619</v>
       </c>
       <c r="O472" s="4">
         <v>520598</v>
       </c>
       <c r="P472" s="4">
         <v>519440</v>
       </c>
-    </row>
-    <row r="473" spans="1:16">
+      <c r="Q472" s="4">
+        <v>518066</v>
+      </c>
+    </row>
+    <row r="473" spans="1:17">
       <c r="A473" s="7"/>
       <c r="B473" s="17"/>
       <c r="C473" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D473" s="4">
         <v>251650</v>
       </c>
       <c r="E473" s="4">
         <v>253264</v>
       </c>
       <c r="F473" s="4">
         <v>254372</v>
       </c>
       <c r="G473" s="4">
         <v>255365</v>
       </c>
       <c r="H473" s="4">
         <v>255532</v>
       </c>
       <c r="I473" s="4">
         <v>255997</v>
       </c>
       <c r="J473" s="4">
         <v>255830</v>
       </c>
       <c r="K473" s="4">
         <v>255838</v>
       </c>
       <c r="L473" s="4">
         <v>254908</v>
       </c>
       <c r="M473" s="4">
         <v>254425</v>
       </c>
       <c r="N473" s="4">
         <v>253817</v>
       </c>
       <c r="O473" s="4">
         <v>253232</v>
       </c>
       <c r="P473" s="4">
         <v>252460</v>
       </c>
-    </row>
-    <row r="474" spans="1:16">
+      <c r="Q473" s="4">
+        <v>251652</v>
+      </c>
+    </row>
+    <row r="474" spans="1:17">
       <c r="A474" s="7"/>
       <c r="B474" s="17"/>
       <c r="C474" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D474" s="4">
         <v>262842</v>
       </c>
       <c r="E474" s="4">
         <v>264757</v>
       </c>
       <c r="F474" s="4">
         <v>266047</v>
       </c>
       <c r="G474" s="4">
         <v>267358</v>
       </c>
       <c r="H474" s="4">
         <v>268191</v>
       </c>
       <c r="I474" s="4">
         <v>268860</v>
       </c>
       <c r="J474" s="4">
         <v>269214</v>
       </c>
       <c r="K474" s="4">
         <v>269027</v>
       </c>
       <c r="L474" s="4">
         <v>268169</v>
       </c>
       <c r="M474" s="4">
         <v>268116</v>
       </c>
       <c r="N474" s="4">
         <v>267802</v>
       </c>
       <c r="O474" s="4">
         <v>267366</v>
       </c>
       <c r="P474" s="4">
         <v>266980</v>
       </c>
-    </row>
-    <row r="475" spans="1:16">
+      <c r="Q474" s="4">
+        <v>266414</v>
+      </c>
+    </row>
+    <row r="475" spans="1:17">
       <c r="A475" s="7"/>
       <c r="B475" s="17"/>
       <c r="C475" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D475" s="4">
         <v>3424.473</v>
       </c>
       <c r="E475" s="4">
         <v>3424.473</v>
       </c>
       <c r="F475" s="4">
         <v>3424.473</v>
       </c>
       <c r="G475" s="4">
         <v>3424.473</v>
       </c>
       <c r="H475" s="4">
         <v>3424.473</v>
       </c>
       <c r="I475" s="4">
         <v>3424.473</v>
       </c>
       <c r="J475" s="4">
         <v>3424.473</v>
       </c>
       <c r="K475" s="4">
         <v>3424.473</v>
       </c>
       <c r="L475" s="4">
         <v>3424.473</v>
       </c>
       <c r="M475" s="4">
         <v>3424.473</v>
       </c>
       <c r="N475" s="4">
         <v>3424.473</v>
       </c>
       <c r="O475" s="4">
         <v>3424.473</v>
       </c>
       <c r="P475" s="4">
         <v>3424.473</v>
       </c>
-    </row>
-    <row r="476" spans="1:16">
+      <c r="Q475" s="4">
+        <v>3424.473</v>
+      </c>
+    </row>
+    <row r="476" spans="1:17">
       <c r="A476" s="7"/>
       <c r="B476" s="17"/>
       <c r="C476" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D476" s="9">
         <v>150.23975951920201</v>
       </c>
       <c r="E476" s="9">
         <v>151.270283047932</v>
       </c>
       <c r="F476" s="9">
         <v>151.97053678040399</v>
       </c>
       <c r="G476" s="9">
         <v>152.643341033788</v>
       </c>
       <c r="H476" s="9">
         <v>152.935356768764</v>
       </c>
       <c r="I476" s="9">
         <v>153.26650261222699</v>
       </c>
       <c r="J476" s="9">
         <v>153.321109554667</v>
       </c>
       <c r="K476" s="9">
         <v>153.26883873810655</v>
       </c>
       <c r="L476" s="9">
         <v>152.74671460396974</v>
       </c>
       <c r="M476" s="9">
         <v>152.59019417002267</v>
       </c>
       <c r="N476" s="9">
         <v>152.3209556623749</v>
       </c>
       <c r="O476" s="9">
         <v>152.02000000000001</v>
       </c>
       <c r="P476" s="9">
         <v>151.68</v>
       </c>
-    </row>
-    <row r="477" spans="1:16">
+      <c r="Q476" s="9">
+        <v>151.28</v>
+      </c>
+    </row>
+    <row r="477" spans="1:17">
       <c r="A477" s="7"/>
       <c r="B477" s="18"/>
       <c r="C477" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D477" s="4">
         <v>172773</v>
       </c>
       <c r="E477" s="4">
         <v>177357</v>
       </c>
       <c r="F477" s="4">
         <v>181424</v>
       </c>
       <c r="G477" s="4">
         <v>184427</v>
       </c>
       <c r="H477" s="4">
         <v>187343</v>
       </c>
       <c r="I477" s="4">
         <v>190016</v>
       </c>
       <c r="J477" s="4">
         <v>192087</v>
       </c>
       <c r="K477" s="4">
         <v>194209</v>
       </c>
       <c r="L477" s="4">
         <v>197086</v>
       </c>
       <c r="M477" s="4">
         <v>199687</v>
       </c>
       <c r="N477" s="4">
         <v>202367</v>
       </c>
       <c r="O477" s="4">
         <v>205036</v>
       </c>
       <c r="P477" s="4">
         <v>207767</v>
       </c>
-    </row>
-    <row r="478" spans="1:16">
+      <c r="Q477" s="4">
+        <v>211206</v>
+      </c>
+    </row>
+    <row r="478" spans="1:17">
       <c r="A478" s="7"/>
       <c r="B478" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C478" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D478" s="4">
         <v>671615</v>
       </c>
       <c r="E478" s="4">
         <v>678838</v>
       </c>
       <c r="F478" s="4">
         <v>686186</v>
       </c>
       <c r="G478" s="4">
         <v>694023</v>
       </c>
       <c r="H478" s="4">
         <v>700961</v>
       </c>
       <c r="I478" s="4">
         <v>709796</v>
       </c>
       <c r="J478" s="4">
         <v>718077</v>
       </c>
       <c r="K478" s="4">
         <v>725104</v>
       </c>
       <c r="L478" s="4">
         <v>726015</v>
       </c>
       <c r="M478" s="4">
         <v>729581</v>
       </c>
       <c r="N478" s="4">
         <v>732955</v>
       </c>
       <c r="O478" s="4">
         <v>737077</v>
       </c>
       <c r="P478" s="4">
         <v>740904</v>
       </c>
-    </row>
-    <row r="479" spans="1:16">
+      <c r="Q478" s="4">
+        <v>744971</v>
+      </c>
+    </row>
+    <row r="479" spans="1:17">
       <c r="A479" s="7"/>
       <c r="B479" s="17"/>
       <c r="C479" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D479" s="4">
         <v>332109</v>
       </c>
       <c r="E479" s="4">
         <v>335698</v>
       </c>
       <c r="F479" s="4">
         <v>339872</v>
       </c>
       <c r="G479" s="4">
         <v>343757</v>
       </c>
       <c r="H479" s="4">
         <v>347145</v>
       </c>
       <c r="I479" s="4">
         <v>351250</v>
       </c>
       <c r="J479" s="4">
         <v>355424</v>
       </c>
       <c r="K479" s="4">
         <v>358661</v>
       </c>
       <c r="L479" s="4">
         <v>358611</v>
       </c>
       <c r="M479" s="4">
         <v>360348</v>
       </c>
       <c r="N479" s="4">
         <v>362263</v>
       </c>
       <c r="O479" s="4">
         <v>364396</v>
       </c>
       <c r="P479" s="4">
         <v>366532</v>
       </c>
-    </row>
-    <row r="480" spans="1:16">
+      <c r="Q479" s="4">
+        <v>368511</v>
+      </c>
+    </row>
+    <row r="480" spans="1:17">
       <c r="A480" s="7"/>
       <c r="B480" s="17"/>
       <c r="C480" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D480" s="4">
         <v>339506</v>
       </c>
       <c r="E480" s="4">
         <v>343140</v>
       </c>
       <c r="F480" s="4">
         <v>346314</v>
       </c>
       <c r="G480" s="4">
         <v>350266</v>
       </c>
       <c r="H480" s="4">
         <v>353816</v>
       </c>
       <c r="I480" s="4">
         <v>358546</v>
       </c>
       <c r="J480" s="4">
         <v>362653</v>
       </c>
       <c r="K480" s="4">
         <v>366443</v>
       </c>
       <c r="L480" s="4">
         <v>367404</v>
       </c>
       <c r="M480" s="4">
         <v>369233</v>
       </c>
       <c r="N480" s="4">
         <v>370692</v>
       </c>
       <c r="O480" s="4">
         <v>372681</v>
       </c>
       <c r="P480" s="4">
         <v>374372</v>
       </c>
-    </row>
-    <row r="481" spans="1:16">
+      <c r="Q480" s="4">
+        <v>376460</v>
+      </c>
+    </row>
+    <row r="481" spans="1:17">
       <c r="A481" s="7"/>
       <c r="B481" s="17"/>
       <c r="C481" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D481" s="4">
         <v>1940.356</v>
       </c>
       <c r="E481" s="4">
         <v>1940.356</v>
       </c>
       <c r="F481" s="4">
         <v>1940.356</v>
       </c>
       <c r="G481" s="4">
         <v>1940.356</v>
       </c>
       <c r="H481" s="4">
         <v>1940.356</v>
       </c>
       <c r="I481" s="4">
         <v>1940.356</v>
       </c>
       <c r="J481" s="4">
         <v>1940.356</v>
       </c>
       <c r="K481" s="4">
         <v>1940.356</v>
       </c>
       <c r="L481" s="4">
         <v>1940.356</v>
       </c>
       <c r="M481" s="4">
         <v>1940.356</v>
       </c>
       <c r="N481" s="4">
         <v>1940.356</v>
       </c>
       <c r="O481" s="4">
         <v>1940.356</v>
       </c>
       <c r="P481" s="4">
         <v>1940.356</v>
       </c>
-    </row>
-    <row r="482" spans="1:16">
+      <c r="Q481" s="4">
+        <v>1940.356</v>
+      </c>
+    </row>
+    <row r="482" spans="1:17">
       <c r="A482" s="7"/>
       <c r="B482" s="17"/>
       <c r="C482" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D482" s="9">
         <v>346.12978236983298</v>
       </c>
       <c r="E482" s="9">
         <v>349.85229514583898</v>
       </c>
       <c r="F482" s="9">
         <v>353.63922908991998</v>
       </c>
       <c r="G482" s="9">
         <v>357.67817864350701</v>
       </c>
       <c r="H482" s="9">
         <v>361.25381115630302</v>
       </c>
       <c r="I482" s="9">
         <v>365.80709931579599</v>
       </c>
       <c r="J482" s="9">
         <v>370.074872858383</v>
       </c>
       <c r="K482" s="9">
         <v>373.69637324284821</v>
       </c>
       <c r="L482" s="9">
         <v>374.16587471577378</v>
       </c>
       <c r="M482" s="9">
         <v>376.00368179859777</v>
       </c>
       <c r="N482" s="9">
         <v>377.74253796725964</v>
       </c>
       <c r="O482" s="9">
         <v>379.87</v>
       </c>
       <c r="P482" s="9">
         <v>381.84</v>
       </c>
-    </row>
-    <row r="483" spans="1:16">
+      <c r="Q482" s="9">
+        <v>383.93</v>
+      </c>
+    </row>
+    <row r="483" spans="1:17">
       <c r="A483" s="7"/>
       <c r="B483" s="18"/>
       <c r="C483" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D483" s="4">
         <v>167310</v>
       </c>
       <c r="E483" s="4">
         <v>171020</v>
       </c>
       <c r="F483" s="4">
         <v>174480</v>
       </c>
       <c r="G483" s="4">
         <v>178133</v>
       </c>
       <c r="H483" s="4">
         <v>181505</v>
       </c>
       <c r="I483" s="4">
         <v>185151</v>
       </c>
       <c r="J483" s="4">
         <v>188289</v>
       </c>
       <c r="K483" s="4">
         <v>191409</v>
       </c>
       <c r="L483" s="4">
         <v>195224</v>
       </c>
       <c r="M483" s="4">
         <v>199103</v>
       </c>
       <c r="N483" s="4">
         <v>201433</v>
       </c>
       <c r="O483" s="4">
         <v>204902</v>
       </c>
       <c r="P483" s="4">
         <v>208009</v>
       </c>
-    </row>
-    <row r="484" spans="1:16">
+      <c r="Q483" s="4">
+        <v>212220</v>
+      </c>
+    </row>
+    <row r="484" spans="1:17">
       <c r="A484" s="7"/>
       <c r="B484" s="16" t="s">
         <v>52</v>
       </c>
       <c r="C484" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D484" s="4">
         <v>500814</v>
       </c>
       <c r="E484" s="4">
         <v>506138</v>
       </c>
       <c r="F484" s="4">
         <v>511911</v>
       </c>
       <c r="G484" s="4">
         <v>518139</v>
       </c>
       <c r="H484" s="4">
         <v>522279</v>
       </c>
       <c r="I484" s="4">
         <v>527295</v>
       </c>
       <c r="J484" s="4">
         <v>532326</v>
       </c>
       <c r="K484" s="4">
         <v>536330</v>
       </c>
       <c r="L484" s="4">
         <v>538602</v>
       </c>
       <c r="M484" s="4">
         <v>542314</v>
       </c>
       <c r="N484" s="4">
         <v>545913</v>
       </c>
       <c r="O484" s="4">
         <v>549946</v>
       </c>
       <c r="P484" s="4">
         <v>552974</v>
       </c>
-    </row>
-    <row r="485" spans="1:16">
+      <c r="Q484" s="4">
+        <v>556087</v>
+      </c>
+    </row>
+    <row r="485" spans="1:17">
       <c r="A485" s="7"/>
       <c r="B485" s="17"/>
       <c r="C485" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D485" s="4">
         <v>248437</v>
       </c>
       <c r="E485" s="4">
         <v>251023</v>
       </c>
       <c r="F485" s="4">
         <v>254056</v>
       </c>
       <c r="G485" s="4">
         <v>257124</v>
       </c>
       <c r="H485" s="4">
         <v>259452</v>
       </c>
       <c r="I485" s="4">
         <v>262057</v>
       </c>
       <c r="J485" s="4">
         <v>264928</v>
       </c>
       <c r="K485" s="4">
         <v>266860</v>
       </c>
       <c r="L485" s="4">
         <v>267919</v>
       </c>
       <c r="M485" s="4">
         <v>269907</v>
       </c>
       <c r="N485" s="4">
         <v>271480</v>
       </c>
       <c r="O485" s="4">
         <v>273248</v>
       </c>
       <c r="P485" s="4">
         <v>274701</v>
       </c>
-    </row>
-    <row r="486" spans="1:16">
+      <c r="Q485" s="4">
+        <v>276503</v>
+      </c>
+    </row>
+    <row r="486" spans="1:17">
       <c r="A486" s="7"/>
       <c r="B486" s="17"/>
       <c r="C486" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D486" s="4">
         <v>252377</v>
       </c>
       <c r="E486" s="4">
         <v>255115</v>
       </c>
       <c r="F486" s="4">
         <v>257855</v>
       </c>
       <c r="G486" s="4">
         <v>261015</v>
       </c>
       <c r="H486" s="4">
         <v>262827</v>
       </c>
       <c r="I486" s="4">
         <v>265238</v>
       </c>
       <c r="J486" s="4">
         <v>267398</v>
       </c>
       <c r="K486" s="4">
         <v>269470</v>
       </c>
       <c r="L486" s="4">
         <v>270683</v>
       </c>
       <c r="M486" s="4">
         <v>272407</v>
       </c>
       <c r="N486" s="4">
         <v>274433</v>
       </c>
       <c r="O486" s="4">
         <v>276698</v>
       </c>
       <c r="P486" s="4">
         <v>278273</v>
       </c>
-    </row>
-    <row r="487" spans="1:16">
+      <c r="Q486" s="4">
+        <v>279584</v>
+      </c>
+    </row>
+    <row r="487" spans="1:17">
       <c r="A487" s="7"/>
       <c r="B487" s="17"/>
       <c r="C487" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="E487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="F487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="G487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="H487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="I487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="J487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="K487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="L487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="M487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="N487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="O487" s="4">
         <v>4521.0780000000004</v>
       </c>
       <c r="P487" s="4">
         <v>4521.0780000000004</v>
       </c>
-    </row>
-    <row r="488" spans="1:16">
+      <c r="Q487" s="4">
+        <v>4521.0780000000004</v>
+      </c>
+    </row>
+    <row r="488" spans="1:17">
       <c r="A488" s="7"/>
       <c r="B488" s="17"/>
       <c r="C488" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D488" s="9">
         <v>110.77313861870999</v>
       </c>
       <c r="E488" s="9">
         <v>111.950733873647</v>
       </c>
       <c r="F488" s="9">
         <v>113.227641726155</v>
       </c>
       <c r="G488" s="9">
         <v>114.60518929334999</v>
       </c>
       <c r="H488" s="9">
         <v>115.52090010391299</v>
       </c>
       <c r="I488" s="9">
         <v>116.63037001352301</v>
       </c>
       <c r="J488" s="9">
         <v>117.74315771592499</v>
       </c>
       <c r="K488" s="9">
         <v>118.62878720517539</v>
       </c>
       <c r="L488" s="9">
         <v>119.13132222005459</v>
       </c>
       <c r="M488" s="9">
         <v>119.9523653429558</v>
       </c>
       <c r="N488" s="9">
         <v>120.74841442682474</v>
       </c>
       <c r="O488" s="9">
         <v>121.64</v>
       </c>
       <c r="P488" s="9">
         <v>122.31</v>
       </c>
-    </row>
-    <row r="489" spans="1:16">
+      <c r="Q488" s="9">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="489" spans="1:17">
       <c r="A489" s="7"/>
       <c r="B489" s="18"/>
       <c r="C489" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D489" s="4">
         <v>144464</v>
       </c>
       <c r="E489" s="4">
         <v>148696</v>
       </c>
       <c r="F489" s="4">
         <v>152322</v>
       </c>
       <c r="G489" s="4">
         <v>155370</v>
       </c>
       <c r="H489" s="4">
         <v>158547</v>
       </c>
       <c r="I489" s="4">
         <v>161431</v>
       </c>
       <c r="J489" s="4">
         <v>164531</v>
       </c>
       <c r="K489" s="4">
         <v>167137</v>
       </c>
       <c r="L489" s="4">
         <v>170091</v>
       </c>
       <c r="M489" s="4">
         <v>173226</v>
       </c>
       <c r="N489" s="4">
         <v>175981</v>
       </c>
       <c r="O489" s="4">
         <v>178717</v>
       </c>
       <c r="P489" s="4">
         <v>181284</v>
       </c>
-    </row>
-    <row r="490" spans="1:16">
+      <c r="Q489" s="4">
+        <v>183827</v>
+      </c>
+    </row>
+    <row r="490" spans="1:17">
       <c r="A490" s="7"/>
       <c r="B490" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C490" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D490" s="4">
         <v>757397</v>
       </c>
       <c r="E490" s="4">
         <v>766145</v>
       </c>
       <c r="F490" s="4">
         <v>774799</v>
       </c>
       <c r="G490" s="4">
         <v>783082</v>
       </c>
       <c r="H490" s="4">
         <v>789681</v>
       </c>
       <c r="I490" s="4">
         <v>796239</v>
       </c>
       <c r="J490" s="4">
         <v>802474</v>
       </c>
       <c r="K490" s="4">
         <v>808020</v>
       </c>
       <c r="L490" s="4">
         <v>804429</v>
       </c>
       <c r="M490" s="4">
         <v>809660</v>
       </c>
       <c r="N490" s="4">
         <v>814121</v>
       </c>
       <c r="O490" s="4">
         <v>819162</v>
       </c>
       <c r="P490" s="4">
         <v>823996</v>
       </c>
-    </row>
-    <row r="491" spans="1:16">
+      <c r="Q490" s="4">
+        <v>828346</v>
+      </c>
+    </row>
+    <row r="491" spans="1:17">
       <c r="A491" s="7"/>
       <c r="B491" s="17"/>
       <c r="C491" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D491" s="4">
         <v>375340</v>
       </c>
       <c r="E491" s="4">
         <v>379462</v>
       </c>
       <c r="F491" s="4">
         <v>383850</v>
       </c>
       <c r="G491" s="4">
         <v>387631</v>
       </c>
       <c r="H491" s="4">
         <v>390832</v>
       </c>
       <c r="I491" s="4">
         <v>393837</v>
       </c>
       <c r="J491" s="4">
         <v>397100</v>
       </c>
       <c r="K491" s="4">
         <v>400017</v>
       </c>
       <c r="L491" s="4">
         <v>397700</v>
       </c>
       <c r="M491" s="4">
         <v>400501</v>
       </c>
       <c r="N491" s="4">
         <v>402665</v>
       </c>
       <c r="O491" s="4">
         <v>405170</v>
       </c>
       <c r="P491" s="4">
         <v>407632</v>
       </c>
-    </row>
-    <row r="492" spans="1:16">
+      <c r="Q491" s="4">
+        <v>409752</v>
+      </c>
+    </row>
+    <row r="492" spans="1:17">
       <c r="A492" s="7"/>
       <c r="B492" s="17"/>
       <c r="C492" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D492" s="4">
         <v>382057</v>
       </c>
       <c r="E492" s="4">
         <v>386683</v>
       </c>
       <c r="F492" s="4">
         <v>390949</v>
       </c>
       <c r="G492" s="4">
         <v>395451</v>
       </c>
       <c r="H492" s="4">
         <v>398849</v>
       </c>
       <c r="I492" s="4">
         <v>402402</v>
       </c>
       <c r="J492" s="4">
         <v>405374</v>
       </c>
       <c r="K492" s="4">
         <v>408003</v>
       </c>
       <c r="L492" s="4">
         <v>406729</v>
       </c>
       <c r="M492" s="4">
         <v>409159</v>
       </c>
       <c r="N492" s="4">
         <v>411456</v>
       </c>
       <c r="O492" s="4">
         <v>413992</v>
       </c>
       <c r="P492" s="4">
         <v>416364</v>
       </c>
-    </row>
-    <row r="493" spans="1:16">
+      <c r="Q492" s="4">
+        <v>418594</v>
+      </c>
+    </row>
+    <row r="493" spans="1:17">
       <c r="A493" s="7"/>
       <c r="B493" s="17"/>
       <c r="C493" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D493" s="4">
         <v>4475.43</v>
       </c>
       <c r="E493" s="4">
         <v>4475.43</v>
       </c>
       <c r="F493" s="4">
         <v>4475.43</v>
       </c>
       <c r="G493" s="4">
         <v>4475.43</v>
       </c>
       <c r="H493" s="4">
         <v>4475.43</v>
       </c>
       <c r="I493" s="4">
         <v>4475.43</v>
       </c>
       <c r="J493" s="4">
         <v>4475.43</v>
       </c>
       <c r="K493" s="4">
         <v>4475.43</v>
       </c>
       <c r="L493" s="4">
         <v>4475.43</v>
       </c>
       <c r="M493" s="4">
         <v>4475.43</v>
       </c>
       <c r="N493" s="4">
         <v>4475.43</v>
       </c>
       <c r="O493" s="4">
         <v>4475.43</v>
       </c>
       <c r="P493" s="4">
         <v>4475.43</v>
       </c>
-    </row>
-    <row r="494" spans="1:16">
+      <c r="Q493" s="4">
+        <v>4475.43</v>
+      </c>
+    </row>
+    <row r="494" spans="1:17">
       <c r="A494" s="7"/>
       <c r="B494" s="17"/>
       <c r="C494" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D494" s="9">
         <v>169.234464621277</v>
       </c>
       <c r="E494" s="9">
         <v>171.18913713319199</v>
       </c>
       <c r="F494" s="9">
         <v>173.122806076735</v>
       </c>
       <c r="G494" s="9">
         <v>174.97357795787201</v>
       </c>
       <c r="H494" s="9">
         <v>176.44807314604401</v>
       </c>
       <c r="I494" s="9">
         <v>177.91340720333</v>
       </c>
       <c r="J494" s="9">
         <v>179.306569424614</v>
       </c>
       <c r="K494" s="9">
         <v>180.5457799585738</v>
       </c>
       <c r="L494" s="9">
         <v>179.74339895831238</v>
       </c>
       <c r="M494" s="9">
         <v>180.9122251940037</v>
       </c>
       <c r="N494" s="9">
         <v>181.90900092281635</v>
       </c>
       <c r="O494" s="9">
         <v>183.04</v>
       </c>
       <c r="P494" s="9">
         <v>184.12</v>
       </c>
-    </row>
-    <row r="495" spans="1:16">
+      <c r="Q494" s="9">
+        <v>185.09</v>
+      </c>
+    </row>
+    <row r="495" spans="1:17">
       <c r="A495" s="8"/>
       <c r="B495" s="18"/>
       <c r="C495" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D495" s="4">
         <v>187209</v>
       </c>
       <c r="E495" s="4">
         <v>192577</v>
       </c>
       <c r="F495" s="4">
         <v>197269</v>
       </c>
       <c r="G495" s="4">
         <v>201760</v>
       </c>
       <c r="H495" s="4">
         <v>205539</v>
       </c>
       <c r="I495" s="4">
         <v>209159</v>
       </c>
       <c r="J495" s="4">
         <v>212873</v>
       </c>
       <c r="K495" s="4">
         <v>215728</v>
       </c>
       <c r="L495" s="4">
         <v>219403</v>
       </c>
       <c r="M495" s="4">
         <v>223141</v>
       </c>
       <c r="N495" s="4">
         <v>226505</v>
       </c>
       <c r="O495" s="4">
         <v>229831</v>
       </c>
       <c r="P495" s="4">
         <v>232664</v>
       </c>
-    </row>
-    <row r="496" spans="1:16" ht="14.25" customHeight="1">
+      <c r="Q495" s="4">
+        <v>235934</v>
+      </c>
+    </row>
+    <row r="496" spans="1:17" ht="14.25" customHeight="1">
       <c r="A496" s="19" t="s">
         <v>92</v>
       </c>
       <c r="B496" s="13"/>
       <c r="C496" s="1"/>
       <c r="D496" s="1"/>
       <c r="E496" s="1"/>
       <c r="F496" s="1"/>
       <c r="G496" s="1"/>
       <c r="H496" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>