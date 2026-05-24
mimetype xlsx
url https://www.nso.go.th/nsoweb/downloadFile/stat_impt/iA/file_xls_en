--- v0 (2025-10-02)
+++ v1 (2026-05-24)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NSO\Desktop\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11211\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11211\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA4AC492-D7C9-4CC3-BF0B-D09D7885F878}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9C242EC-6194-4B1E-B7C7-936E92FCBF26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="11775" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="12735" windowHeight="13485" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
     <r>
       <t xml:space="preserve">Source: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Mahidol Population Gazette, January</t>
     </r>
   </si>
   <si>
@@ -59,51 +59,51 @@
   <si>
     <t xml:space="preserve">The average number of children who would be born per woman </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Unit: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Persons</t>
     </r>
   </si>
   <si>
-    <t>Total Fertility Rate: 2010-2025</t>
+    <t>Total Fertility Rate: 2010-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -477,54 +477,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B20"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17:B19"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26" style="2" customWidth="1"/>
     <col min="2" max="2" width="52.42578125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="5" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2" s="5" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="4"/>
     </row>
     <row r="3" spans="1:2" s="5" customFormat="1" ht="21" customHeight="1">
       <c r="A3" s="7" t="s">
         <v>1</v>
       </c>
@@ -638,52 +638,60 @@
     </row>
     <row r="17" spans="1:2" s="5" customFormat="1" ht="19.5" customHeight="1">
       <c r="A17" s="9">
         <v>2023</v>
       </c>
       <c r="B17" s="9">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="5" customFormat="1" ht="19.5" customHeight="1">
       <c r="A18" s="9">
         <v>2024</v>
       </c>
       <c r="B18" s="9">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="5" customFormat="1" ht="19.5" customHeight="1">
       <c r="A19" s="9">
         <v>2025</v>
       </c>
       <c r="B19" s="9">
         <v>0.93</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A20" s="6" t="s">
+    <row r="20" spans="1:2" s="5" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A20" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="9">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A21" s="6" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">