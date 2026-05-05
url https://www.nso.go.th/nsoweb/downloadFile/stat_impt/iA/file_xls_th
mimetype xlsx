--- v0 (2025-10-26)
+++ v1 (2026-05-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NSO\Desktop\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11211\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11211\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{024BD161-6B48-479B-B302-C512EAC65695}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1CDB016-0364-4447-9D10-EF3B717C7992}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11895" yWindow="0" windowWidth="12210" windowHeight="12885" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="3" r:id="rId1"/>
     <sheet name="Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
   <si>
     <t>ปี</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>หน่วย:</t>
     </r>
@@ -156,51 +156,51 @@
   <si>
     <t>แหล่งที่มา</t>
   </si>
   <si>
     <t>สารประชากร สถาบันวิจัยประชากรและสังคม มหาวิทยาลัยมหิดล</t>
   </si>
   <si>
     <t>รูปแบบการเก็บข้อมูล</t>
   </si>
   <si>
     <t>หมวดหมู่ข้อมูลตามธรรมภิบาล</t>
   </si>
   <si>
     <t>ข้อมูลสาธารณะ</t>
   </si>
   <si>
     <t>สัญญาอนุญาตให้ใช้ข้อมูล</t>
   </si>
   <si>
     <t>License not specified</t>
   </si>
   <si>
     <t>XLS</t>
   </si>
   <si>
-    <t>อัตราการเจริญพันธุ์รวม พ.ศ. 2553-2568</t>
+    <t>อัตราการเจริญพันธุ์รวม พ.ศ. 2553-2569</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -335,51 +335,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
@@ -393,50 +393,53 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{0898295D-23A8-4E16-A9E4-87D752934E2A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -709,54 +712,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becobank@nso.go.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6167E41-CE3E-4EA4-84B1-392E6218E384}">
-  <dimension ref="A1:B20"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17:B19"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="30.42578125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="3" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="22"/>
     </row>
     <row r="2" spans="1:2" s="3" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:2" s="3" customFormat="1" ht="21" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>0</v>
       </c>
@@ -866,241 +869,249 @@
       </c>
       <c r="B16" s="6">
         <v>1.2</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A17" s="6">
         <v>2566</v>
       </c>
       <c r="B17" s="6">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A18" s="6">
         <v>2567</v>
       </c>
       <c r="B18" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A19" s="6">
         <v>2568</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="23">
         <v>0.93</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="3" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A20" s="3" t="s">
+    <row r="20" spans="1:2" s="3" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A20" s="6">
+        <v>2569</v>
+      </c>
+      <c r="B20" s="6">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A21" s="3" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B230EEB-8AA5-4C28-831A-25A9F93E56E6}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.28515625" customWidth="1"/>
     <col min="2" max="2" width="30.5703125" customWidth="1"/>
     <col min="3" max="3" width="52.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="21">
+    <row r="1" spans="1:3" ht="24">
       <c r="A1" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="2" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A2" s="9">
         <v>1</v>
       </c>
       <c r="B2" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="3" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A3" s="12">
         <v>2</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="4" spans="1:3" s="11" customFormat="1" ht="48">
       <c r="A4" s="12">
         <v>3</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="11" customFormat="1" ht="42">
+    <row r="5" spans="1:3" s="11" customFormat="1" ht="48">
       <c r="A5" s="12">
         <v>4</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="6" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A6" s="12">
         <v>5</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="7" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A7" s="12">
         <v>6</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:3" s="11" customFormat="1" ht="63">
+    <row r="8" spans="1:3" s="11" customFormat="1" ht="96">
       <c r="A8" s="12">
         <v>7</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="9" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A9" s="12">
         <v>8</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="10"/>
     </row>
-    <row r="10" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="10" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A10" s="12">
         <v>9.1</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="11" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A11" s="12">
         <v>9.1999999999999993</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="16">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="12" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A12" s="12">
         <v>10</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="13" spans="1:3" s="11" customFormat="1" ht="42">
+    <row r="13" spans="1:3" s="11" customFormat="1" ht="48">
       <c r="A13" s="12">
         <v>11</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="14" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="14" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A14" s="12">
         <v>12</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="15" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="15" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A15" s="12">
         <v>13</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="16" spans="1:3" s="11" customFormat="1" ht="48">
       <c r="A16" s="17">
         <v>14</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C6" r:id="rId1" xr:uid="{A937C8AB-AF96-4BBD-8743-4239CD107296}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">