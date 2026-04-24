--- v0 (2025-10-09)
+++ v1 (2026-04-24)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2073FE1-5130-4C39-9719-3AD3ED7A2312}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FC1D21F-589A-4EFE-A87E-859E9B3A8C4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="11895" yWindow="0" windowWidth="12210" windowHeight="12885" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="1" r:id="rId1"/>
     <sheet name="Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="126">
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>ภาค</t>
   </si>
   <si>
@@ -420,51 +420,54 @@
   <si>
     <t>ข้อมูลสาธารณะ</t>
   </si>
   <si>
     <t>สัญญาอนุญาตให้ใช้ข้อมูล</t>
   </si>
   <si>
     <t>License not specified</t>
   </si>
   <si>
     <t>XLS</t>
   </si>
   <si>
     <t>จำนวนการตาย จากการทะเบียน</t>
   </si>
   <si>
     <t>การตาย, การตายจากการทะเบียน</t>
   </si>
   <si>
     <t>ค่าความถี่ของการปรับปรุงข้อมูล</t>
   </si>
   <si>
     <t>หมวดหมู่ข้อมูลตามธรรมาภิบาลข้อมูลภาครัฐ</t>
   </si>
   <si>
-    <t>จำนวนการตาย จากการทะเบียน จำแนกตามเพศ ภาค และจังหวัด พ.ศ. 2555 - 2567</t>
+    <t>.</t>
+  </si>
+  <si>
+    <t>จำนวนการตาย จากการทะเบียน จำแนกตามเพศ ภาค และจังหวัด พ.ศ. 2555 - 2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1099,11659 +1102,12404 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becobank@nso.go.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P251"/>
+  <dimension ref="A1:R251"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A227" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P4" sqref="P4:P249"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="19" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
-    <col min="4" max="11" width="10.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
-    <col min="14" max="16" width="10.140625" style="1" customWidth="1"/>
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="17" width="10.140625" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" customHeight="1">
+    <row r="1" spans="1:18" ht="15.75" customHeight="1">
       <c r="A1" s="37" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
     </row>
-    <row r="2" spans="1:16" ht="15.75" customHeight="1">
+    <row r="2" spans="1:18" ht="15.75" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>95</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
-    </row>
-    <row r="3" spans="1:16" s="36" customFormat="1" ht="15.75" customHeight="1">
+      <c r="Q2" s="3"/>
+    </row>
+    <row r="3" spans="1:18" s="36" customFormat="1" ht="15.75" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>94</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="5">
         <v>2562</v>
       </c>
       <c r="L3" s="5">
         <v>2563</v>
       </c>
       <c r="M3" s="5">
         <v>2564</v>
       </c>
       <c r="N3" s="5">
         <v>2565</v>
       </c>
       <c r="O3" s="5">
         <v>2566</v>
       </c>
       <c r="P3" s="5">
         <v>2567</v>
       </c>
-    </row>
-    <row r="4" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q3" s="5">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="15.75" customHeight="1">
       <c r="A4" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="7">
         <v>423213</v>
       </c>
       <c r="E4" s="7">
         <v>438648</v>
       </c>
       <c r="F4" s="7">
         <v>448601</v>
       </c>
       <c r="G4" s="7">
         <v>456391</v>
       </c>
       <c r="H4" s="7">
         <v>480434</v>
       </c>
       <c r="I4" s="7">
         <v>468911</v>
       </c>
       <c r="J4" s="8">
         <v>473541</v>
       </c>
       <c r="K4" s="8">
         <v>506211</v>
       </c>
       <c r="L4" s="8">
         <v>501438</v>
       </c>
       <c r="M4" s="8">
         <v>563650</v>
       </c>
       <c r="N4" s="8">
         <v>595965</v>
       </c>
       <c r="O4" s="8">
         <v>565992</v>
       </c>
       <c r="P4" s="8">
         <v>571646</v>
       </c>
-    </row>
-    <row r="5" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q4" s="8">
+        <v>559684</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" ht="15.75" customHeight="1">
       <c r="A5" s="41"/>
       <c r="B5" s="41"/>
       <c r="C5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="7">
         <v>240659</v>
       </c>
       <c r="E5" s="7">
         <v>250048</v>
       </c>
       <c r="F5" s="7">
         <v>254535</v>
       </c>
       <c r="G5" s="7">
         <v>259387</v>
       </c>
       <c r="H5" s="7">
         <v>273315</v>
       </c>
       <c r="I5" s="7">
         <v>268173</v>
       </c>
       <c r="J5" s="8">
         <v>270131</v>
       </c>
       <c r="K5" s="8">
         <v>287919</v>
       </c>
       <c r="L5" s="8">
         <v>285496</v>
       </c>
       <c r="M5" s="8">
         <v>320422</v>
       </c>
       <c r="N5" s="8">
         <v>336008</v>
       </c>
       <c r="O5" s="8">
         <v>319804</v>
       </c>
       <c r="P5" s="8">
         <v>323491</v>
       </c>
-    </row>
-    <row r="6" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q5" s="8">
+        <v>317868</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="15.75" customHeight="1">
       <c r="A6" s="41"/>
       <c r="B6" s="41"/>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="7">
         <v>182554</v>
       </c>
       <c r="E6" s="7">
         <v>188600</v>
       </c>
       <c r="F6" s="7">
         <v>194066</v>
       </c>
       <c r="G6" s="7">
         <v>197004</v>
       </c>
       <c r="H6" s="7">
         <v>207119</v>
       </c>
       <c r="I6" s="7">
         <v>200738</v>
       </c>
       <c r="J6" s="8">
         <v>203410</v>
       </c>
       <c r="K6" s="8">
         <v>218292</v>
       </c>
       <c r="L6" s="8">
         <v>215942</v>
       </c>
       <c r="M6" s="8">
         <v>243228</v>
       </c>
       <c r="N6" s="8">
         <v>259957</v>
       </c>
       <c r="O6" s="8">
         <v>246188</v>
       </c>
       <c r="P6" s="8">
         <v>248155</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q6" s="8">
+        <v>241816</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="15.75" customHeight="1">
       <c r="A7" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="40" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="7">
         <v>31545</v>
       </c>
       <c r="E7" s="7">
         <v>36771</v>
       </c>
       <c r="F7" s="7">
         <v>42076</v>
       </c>
       <c r="G7" s="7">
         <v>42453</v>
       </c>
       <c r="H7" s="7">
         <v>44223</v>
       </c>
       <c r="I7" s="7">
         <v>43371</v>
       </c>
       <c r="J7" s="8">
         <v>44183</v>
       </c>
       <c r="K7" s="8">
         <v>46853</v>
       </c>
       <c r="L7" s="8">
         <v>44645</v>
       </c>
       <c r="M7" s="8">
         <v>58889</v>
       </c>
       <c r="N7" s="8">
         <v>102972</v>
       </c>
       <c r="O7" s="8">
         <v>49268</v>
       </c>
       <c r="P7" s="8">
         <v>49920</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q7" s="8">
+        <v>48869</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="15.75" customHeight="1">
       <c r="A8" s="41"/>
       <c r="B8" s="41"/>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7">
         <v>17316</v>
       </c>
       <c r="E8" s="7">
         <v>20332</v>
       </c>
       <c r="F8" s="7">
         <v>23623</v>
       </c>
       <c r="G8" s="7">
         <v>23753</v>
       </c>
       <c r="H8" s="7">
         <v>24577</v>
       </c>
       <c r="I8" s="7">
         <v>24252</v>
       </c>
       <c r="J8" s="8">
         <v>24643</v>
       </c>
       <c r="K8" s="8">
         <v>25832</v>
       </c>
       <c r="L8" s="8">
         <v>24591</v>
       </c>
       <c r="M8" s="8">
         <v>32321</v>
       </c>
       <c r="N8" s="8">
         <v>56210</v>
       </c>
       <c r="O8" s="8">
         <v>26930</v>
       </c>
       <c r="P8" s="8">
         <v>26994</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q8" s="8">
+        <v>26638</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="15.75" customHeight="1">
       <c r="A9" s="41"/>
       <c r="B9" s="41"/>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="7">
         <v>14229</v>
       </c>
       <c r="E9" s="7">
         <v>16439</v>
       </c>
       <c r="F9" s="7">
         <v>18453</v>
       </c>
       <c r="G9" s="7">
         <v>18700</v>
       </c>
       <c r="H9" s="7">
         <v>19646</v>
       </c>
       <c r="I9" s="7">
         <v>19119</v>
       </c>
       <c r="J9" s="8">
         <v>19540</v>
       </c>
       <c r="K9" s="8">
         <v>21021</v>
       </c>
       <c r="L9" s="8">
         <v>20054</v>
       </c>
       <c r="M9" s="8">
         <v>26568</v>
       </c>
       <c r="N9" s="8">
         <v>46762</v>
       </c>
       <c r="O9" s="8">
         <v>22338</v>
       </c>
       <c r="P9" s="8">
         <v>22926</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q9" s="8">
+        <v>22231</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="15.75" customHeight="1">
       <c r="A10" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="7">
         <v>109166</v>
       </c>
       <c r="E10" s="7">
         <v>114441</v>
       </c>
       <c r="F10" s="7">
         <v>117445</v>
       </c>
       <c r="G10" s="7">
         <v>119598</v>
       </c>
       <c r="H10" s="7">
         <v>126659</v>
       </c>
       <c r="I10" s="7">
         <v>123904</v>
       </c>
       <c r="J10" s="8">
         <v>125765</v>
       </c>
       <c r="K10" s="8">
         <v>134468</v>
       </c>
       <c r="L10" s="8">
         <v>133701</v>
       </c>
       <c r="M10" s="8">
         <v>157264</v>
       </c>
       <c r="N10" s="8">
         <v>158810</v>
       </c>
       <c r="O10" s="8">
         <v>151451</v>
       </c>
       <c r="P10" s="8">
         <v>153052</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q10" s="8">
+        <v>150300</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="15.75" customHeight="1">
       <c r="A11" s="41"/>
       <c r="B11" s="41"/>
       <c r="C11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="7">
         <v>61371</v>
       </c>
       <c r="E11" s="7">
         <v>65259</v>
       </c>
       <c r="F11" s="7">
         <v>66921</v>
       </c>
       <c r="G11" s="7">
         <v>68456</v>
       </c>
       <c r="H11" s="7">
         <v>72443</v>
       </c>
       <c r="I11" s="7">
         <v>70795</v>
       </c>
       <c r="J11" s="8">
         <v>71803</v>
       </c>
       <c r="K11" s="8">
         <v>76130</v>
       </c>
       <c r="L11" s="8">
         <v>76065</v>
       </c>
       <c r="M11" s="8">
         <v>88414</v>
       </c>
       <c r="N11" s="8">
         <v>88879</v>
       </c>
       <c r="O11" s="8">
         <v>85121</v>
       </c>
       <c r="P11" s="8">
         <v>86234</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q11" s="8">
+        <v>84581</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="15.75" customHeight="1">
       <c r="A12" s="41"/>
       <c r="B12" s="41"/>
       <c r="C12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="7">
         <v>47795</v>
       </c>
       <c r="E12" s="7">
         <v>49182</v>
       </c>
       <c r="F12" s="7">
         <v>50524</v>
       </c>
       <c r="G12" s="7">
         <v>51142</v>
       </c>
       <c r="H12" s="7">
         <v>54216</v>
       </c>
       <c r="I12" s="7">
         <v>53109</v>
       </c>
       <c r="J12" s="8">
         <v>53962</v>
       </c>
       <c r="K12" s="8">
         <v>58338</v>
       </c>
       <c r="L12" s="8">
         <v>57636</v>
       </c>
       <c r="M12" s="8">
         <v>68849</v>
       </c>
       <c r="N12" s="8">
         <v>69931</v>
       </c>
       <c r="O12" s="8">
         <v>66330</v>
       </c>
       <c r="P12" s="8">
         <v>66818</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q12" s="8">
+        <v>65719</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="15.75" customHeight="1">
       <c r="A13" s="41"/>
       <c r="B13" s="40" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="7">
         <v>6681</v>
       </c>
       <c r="E13" s="7">
         <v>7209</v>
       </c>
       <c r="F13" s="7">
         <v>7676</v>
       </c>
       <c r="G13" s="7">
         <v>7745</v>
       </c>
       <c r="H13" s="7">
         <v>8338</v>
       </c>
       <c r="I13" s="7">
         <v>8418</v>
       </c>
       <c r="J13" s="8">
         <v>8488</v>
       </c>
       <c r="K13" s="8">
         <v>8977</v>
       </c>
       <c r="L13" s="8">
         <v>8969</v>
       </c>
       <c r="M13" s="8">
         <v>12648</v>
       </c>
       <c r="N13" s="8">
         <v>10769</v>
       </c>
       <c r="O13" s="8">
         <v>10189</v>
       </c>
       <c r="P13" s="8">
         <v>10387</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q13" s="8">
+        <v>10486</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="15.75" customHeight="1">
       <c r="A14" s="41"/>
       <c r="B14" s="41"/>
       <c r="C14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="7">
         <v>3816</v>
       </c>
       <c r="E14" s="7">
         <v>4208</v>
       </c>
       <c r="F14" s="7">
         <v>4450</v>
       </c>
       <c r="G14" s="7">
         <v>4552</v>
       </c>
       <c r="H14" s="7">
         <v>4938</v>
       </c>
       <c r="I14" s="7">
         <v>5010</v>
       </c>
       <c r="J14" s="8">
         <v>4852</v>
       </c>
       <c r="K14" s="8">
         <v>5124</v>
       </c>
       <c r="L14" s="8">
         <v>5117</v>
       </c>
       <c r="M14" s="8">
         <v>7167</v>
       </c>
       <c r="N14" s="8">
         <v>6076</v>
       </c>
       <c r="O14" s="8">
         <v>5852</v>
       </c>
       <c r="P14" s="8">
         <v>5844</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q14" s="8">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="15.75" customHeight="1">
       <c r="A15" s="41"/>
       <c r="B15" s="41"/>
       <c r="C15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="7">
         <v>2865</v>
       </c>
       <c r="E15" s="7">
         <v>3001</v>
       </c>
       <c r="F15" s="7">
         <v>3226</v>
       </c>
       <c r="G15" s="7">
         <v>3193</v>
       </c>
       <c r="H15" s="7">
         <v>3400</v>
       </c>
       <c r="I15" s="7">
         <v>3408</v>
       </c>
       <c r="J15" s="8">
         <v>3636</v>
       </c>
       <c r="K15" s="8">
         <v>3853</v>
       </c>
       <c r="L15" s="8">
         <v>3852</v>
       </c>
       <c r="M15" s="8">
         <v>5481</v>
       </c>
       <c r="N15" s="8">
         <v>4693</v>
       </c>
       <c r="O15" s="8">
         <v>4337</v>
       </c>
       <c r="P15" s="8">
         <v>4543</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q15" s="8">
+        <v>4576</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="15.75" customHeight="1">
       <c r="A16" s="41"/>
       <c r="B16" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="7">
         <v>6243</v>
       </c>
       <c r="E16" s="7">
         <v>6542</v>
       </c>
       <c r="F16" s="7">
         <v>6925</v>
       </c>
       <c r="G16" s="7">
         <v>7228</v>
       </c>
       <c r="H16" s="7">
         <v>7806</v>
       </c>
       <c r="I16" s="7">
         <v>7831</v>
       </c>
       <c r="J16" s="8">
         <v>8009</v>
       </c>
       <c r="K16" s="8">
         <v>8939</v>
       </c>
       <c r="L16" s="8">
         <v>8847</v>
       </c>
       <c r="M16" s="8">
         <v>11209</v>
       </c>
       <c r="N16" s="8">
         <v>10795</v>
       </c>
       <c r="O16" s="8">
         <v>10169</v>
       </c>
       <c r="P16" s="8">
         <v>10334</v>
       </c>
-    </row>
-    <row r="17" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q16" s="8">
+        <v>10092</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="15.75" customHeight="1">
       <c r="A17" s="41"/>
       <c r="B17" s="41"/>
       <c r="C17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="7">
         <v>3412</v>
       </c>
       <c r="E17" s="7">
         <v>3652</v>
       </c>
       <c r="F17" s="7">
         <v>3879</v>
       </c>
       <c r="G17" s="7">
         <v>4130</v>
       </c>
       <c r="H17" s="7">
         <v>4354</v>
       </c>
       <c r="I17" s="7">
         <v>4415</v>
       </c>
       <c r="J17" s="8">
         <v>4421</v>
       </c>
       <c r="K17" s="8">
         <v>4980</v>
       </c>
       <c r="L17" s="8">
         <v>4901</v>
       </c>
       <c r="M17" s="8">
         <v>6144</v>
       </c>
       <c r="N17" s="8">
         <v>5839</v>
       </c>
       <c r="O17" s="8">
         <v>5520</v>
       </c>
       <c r="P17" s="8">
         <v>5679</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q17" s="8">
+        <v>5499</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="15.75" customHeight="1">
       <c r="A18" s="41"/>
       <c r="B18" s="41"/>
       <c r="C18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="7">
         <v>2831</v>
       </c>
       <c r="E18" s="7">
         <v>2890</v>
       </c>
       <c r="F18" s="7">
         <v>3046</v>
       </c>
       <c r="G18" s="7">
         <v>3098</v>
       </c>
       <c r="H18" s="7">
         <v>3452</v>
       </c>
       <c r="I18" s="7">
         <v>3416</v>
       </c>
       <c r="J18" s="8">
         <v>3588</v>
       </c>
       <c r="K18" s="8">
         <v>3959</v>
       </c>
       <c r="L18" s="8">
         <v>3946</v>
       </c>
       <c r="M18" s="8">
         <v>5065</v>
       </c>
       <c r="N18" s="8">
         <v>4956</v>
       </c>
       <c r="O18" s="8">
         <v>4649</v>
       </c>
       <c r="P18" s="8">
         <v>4655</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q18" s="8">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="15.75" customHeight="1">
       <c r="A19" s="41"/>
       <c r="B19" s="40" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="7">
         <v>5340</v>
       </c>
       <c r="E19" s="7">
         <v>5734</v>
       </c>
       <c r="F19" s="7">
         <v>6371</v>
       </c>
       <c r="G19" s="7">
         <v>6667</v>
       </c>
       <c r="H19" s="7">
         <v>7119</v>
       </c>
       <c r="I19" s="7">
         <v>7079</v>
       </c>
       <c r="J19" s="8">
         <v>7407</v>
       </c>
       <c r="K19" s="8">
         <v>7938</v>
       </c>
       <c r="L19" s="8">
         <v>8083</v>
       </c>
       <c r="M19" s="8">
         <v>10079</v>
       </c>
       <c r="N19" s="8">
         <v>9496</v>
       </c>
       <c r="O19" s="8">
         <v>9434</v>
       </c>
       <c r="P19" s="8">
         <v>9698</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q19" s="8">
+        <v>9650</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="15.75" customHeight="1">
       <c r="A20" s="41"/>
       <c r="B20" s="41"/>
       <c r="C20" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="7">
         <v>2987</v>
       </c>
       <c r="E20" s="7">
         <v>3314</v>
       </c>
       <c r="F20" s="7">
         <v>3658</v>
       </c>
       <c r="G20" s="7">
         <v>3877</v>
       </c>
       <c r="H20" s="7">
         <v>3996</v>
       </c>
       <c r="I20" s="7">
         <v>4006</v>
       </c>
       <c r="J20" s="8">
         <v>4212</v>
       </c>
       <c r="K20" s="8">
         <v>4481</v>
       </c>
       <c r="L20" s="8">
         <v>4675</v>
       </c>
       <c r="M20" s="8">
         <v>5592</v>
       </c>
       <c r="N20" s="8">
         <v>5292</v>
       </c>
       <c r="O20" s="8">
         <v>5340</v>
       </c>
       <c r="P20" s="8">
         <v>5521</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q20" s="8">
+        <v>5425</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="15.75" customHeight="1">
       <c r="A21" s="41"/>
       <c r="B21" s="41"/>
       <c r="C21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="7">
         <v>2353</v>
       </c>
       <c r="E21" s="7">
         <v>2420</v>
       </c>
       <c r="F21" s="7">
         <v>2713</v>
       </c>
       <c r="G21" s="7">
         <v>2790</v>
       </c>
       <c r="H21" s="7">
         <v>3123</v>
       </c>
       <c r="I21" s="7">
         <v>3073</v>
       </c>
       <c r="J21" s="8">
         <v>3195</v>
       </c>
       <c r="K21" s="8">
         <v>3457</v>
       </c>
       <c r="L21" s="8">
         <v>3408</v>
       </c>
       <c r="M21" s="8">
         <v>4487</v>
       </c>
       <c r="N21" s="8">
         <v>4204</v>
       </c>
       <c r="O21" s="8">
         <v>4094</v>
       </c>
       <c r="P21" s="8">
         <v>4177</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q21" s="8">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="15.75" customHeight="1">
       <c r="A22" s="41"/>
       <c r="B22" s="40" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="7">
         <v>6188</v>
       </c>
       <c r="E22" s="7">
         <v>6089</v>
       </c>
       <c r="F22" s="7">
         <v>6001</v>
       </c>
       <c r="G22" s="7">
         <v>6135</v>
       </c>
       <c r="H22" s="7">
         <v>6615</v>
       </c>
       <c r="I22" s="7">
         <v>6163</v>
       </c>
       <c r="J22" s="8">
         <v>6278</v>
       </c>
       <c r="K22" s="8">
         <v>6842</v>
       </c>
       <c r="L22" s="8">
         <v>6788</v>
       </c>
       <c r="M22" s="8">
         <v>8048</v>
       </c>
       <c r="N22" s="8">
         <v>7905</v>
       </c>
       <c r="O22" s="8">
         <v>7653</v>
       </c>
       <c r="P22" s="8">
         <v>7438</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q22" s="8">
+        <v>7472</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="15.75" customHeight="1">
       <c r="A23" s="41"/>
       <c r="B23" s="41"/>
       <c r="C23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="7">
         <v>3422</v>
       </c>
       <c r="E23" s="7">
         <v>3399</v>
       </c>
       <c r="F23" s="7">
         <v>3330</v>
       </c>
       <c r="G23" s="7">
         <v>3466</v>
       </c>
       <c r="H23" s="7">
         <v>3608</v>
       </c>
       <c r="I23" s="7">
         <v>3547</v>
       </c>
       <c r="J23" s="8">
         <v>3494</v>
       </c>
       <c r="K23" s="8">
         <v>3804</v>
       </c>
       <c r="L23" s="8">
         <v>3849</v>
       </c>
       <c r="M23" s="8">
         <v>4370</v>
       </c>
       <c r="N23" s="8">
         <v>4325</v>
       </c>
       <c r="O23" s="8">
         <v>4149</v>
       </c>
       <c r="P23" s="8">
         <v>4080</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q23" s="8">
+        <v>4173</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="15.75" customHeight="1">
       <c r="A24" s="41"/>
       <c r="B24" s="41"/>
       <c r="C24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="7">
         <v>2766</v>
       </c>
       <c r="E24" s="7">
         <v>2690</v>
       </c>
       <c r="F24" s="7">
         <v>2671</v>
       </c>
       <c r="G24" s="7">
         <v>2669</v>
       </c>
       <c r="H24" s="7">
         <v>3007</v>
       </c>
       <c r="I24" s="7">
         <v>2616</v>
       </c>
       <c r="J24" s="8">
         <v>2784</v>
       </c>
       <c r="K24" s="8">
         <v>3038</v>
       </c>
       <c r="L24" s="8">
         <v>2939</v>
       </c>
       <c r="M24" s="8">
         <v>3678</v>
       </c>
       <c r="N24" s="8">
         <v>3580</v>
       </c>
       <c r="O24" s="8">
         <v>3504</v>
       </c>
       <c r="P24" s="8">
         <v>3358</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q24" s="8">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="15.75" customHeight="1">
       <c r="A25" s="41"/>
       <c r="B25" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="7">
         <v>2703</v>
       </c>
       <c r="E25" s="7">
         <v>2603</v>
       </c>
       <c r="F25" s="7">
         <v>2348</v>
       </c>
       <c r="G25" s="7">
         <v>2431</v>
       </c>
       <c r="H25" s="7">
         <v>2713</v>
       </c>
       <c r="I25" s="7">
         <v>2513</v>
       </c>
       <c r="J25" s="8">
         <v>2497</v>
       </c>
       <c r="K25" s="8">
         <v>2635</v>
       </c>
       <c r="L25" s="8">
         <v>2611</v>
       </c>
       <c r="M25" s="8">
         <v>3061</v>
       </c>
       <c r="N25" s="8">
         <v>3017</v>
       </c>
       <c r="O25" s="8">
         <v>2894</v>
       </c>
       <c r="P25" s="8">
         <v>2731</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q25" s="8">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="15.75" customHeight="1">
       <c r="A26" s="41"/>
       <c r="B26" s="41"/>
       <c r="C26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="7">
         <v>1451</v>
       </c>
       <c r="E26" s="7">
         <v>1347</v>
       </c>
       <c r="F26" s="7">
         <v>1229</v>
       </c>
       <c r="G26" s="7">
         <v>1295</v>
       </c>
       <c r="H26" s="7">
         <v>1390</v>
       </c>
       <c r="I26" s="7">
         <v>1346</v>
       </c>
       <c r="J26" s="8">
         <v>1363</v>
       </c>
       <c r="K26" s="8">
         <v>1421</v>
       </c>
       <c r="L26" s="8">
         <v>1379</v>
       </c>
       <c r="M26" s="8">
         <v>1620</v>
       </c>
       <c r="N26" s="8">
         <v>1596</v>
       </c>
       <c r="O26" s="8">
         <v>1508</v>
       </c>
       <c r="P26" s="8">
         <v>1499</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q26" s="8">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="15.75" customHeight="1">
       <c r="A27" s="41"/>
       <c r="B27" s="41"/>
       <c r="C27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="7">
         <v>1252</v>
       </c>
       <c r="E27" s="7">
         <v>1256</v>
       </c>
       <c r="F27" s="7">
         <v>1119</v>
       </c>
       <c r="G27" s="7">
         <v>1136</v>
       </c>
       <c r="H27" s="7">
         <v>1323</v>
       </c>
       <c r="I27" s="7">
         <v>1167</v>
       </c>
       <c r="J27" s="8">
         <v>1134</v>
       </c>
       <c r="K27" s="8">
         <v>1214</v>
       </c>
       <c r="L27" s="8">
         <v>1232</v>
       </c>
       <c r="M27" s="8">
         <v>1441</v>
       </c>
       <c r="N27" s="8">
         <v>1421</v>
       </c>
       <c r="O27" s="8">
         <v>1386</v>
       </c>
       <c r="P27" s="8">
         <v>1232</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q27" s="8">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="15.75" customHeight="1">
       <c r="A28" s="41"/>
       <c r="B28" s="40" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="7">
         <v>6093</v>
       </c>
       <c r="E28" s="7">
         <v>5973</v>
       </c>
       <c r="F28" s="7">
         <v>5810</v>
       </c>
       <c r="G28" s="7">
         <v>5976</v>
       </c>
       <c r="H28" s="7">
         <v>6463</v>
       </c>
       <c r="I28" s="7">
         <v>5949</v>
       </c>
       <c r="J28" s="8">
         <v>6177</v>
       </c>
       <c r="K28" s="8">
         <v>6474</v>
       </c>
       <c r="L28" s="8">
         <v>6449</v>
       </c>
       <c r="M28" s="8">
         <v>7177</v>
       </c>
       <c r="N28" s="8">
         <v>7376</v>
       </c>
       <c r="O28" s="8">
         <v>7295</v>
       </c>
       <c r="P28" s="8">
         <v>7256</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q28" s="8">
+        <v>6792</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="15.75" customHeight="1">
       <c r="A29" s="41"/>
       <c r="B29" s="41"/>
       <c r="C29" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="7">
         <v>3474</v>
       </c>
       <c r="E29" s="7">
         <v>3389</v>
       </c>
       <c r="F29" s="7">
         <v>3298</v>
       </c>
       <c r="G29" s="7">
         <v>3330</v>
       </c>
       <c r="H29" s="7">
         <v>3622</v>
       </c>
       <c r="I29" s="7">
         <v>3383</v>
       </c>
       <c r="J29" s="8">
         <v>3458</v>
       </c>
       <c r="K29" s="8">
         <v>3603</v>
       </c>
       <c r="L29" s="8">
         <v>3648</v>
       </c>
       <c r="M29" s="8">
         <v>4050</v>
       </c>
       <c r="N29" s="8">
         <v>4104</v>
       </c>
       <c r="O29" s="8">
         <v>4034</v>
       </c>
       <c r="P29" s="8">
         <v>4038</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q29" s="8">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="15.75" customHeight="1">
       <c r="A30" s="41"/>
       <c r="B30" s="41"/>
       <c r="C30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="7">
         <v>2619</v>
       </c>
       <c r="E30" s="7">
         <v>2584</v>
       </c>
       <c r="F30" s="7">
         <v>2512</v>
       </c>
       <c r="G30" s="7">
         <v>2646</v>
       </c>
       <c r="H30" s="7">
         <v>2841</v>
       </c>
       <c r="I30" s="7">
         <v>2566</v>
       </c>
       <c r="J30" s="8">
         <v>2719</v>
       </c>
       <c r="K30" s="8">
         <v>2871</v>
       </c>
       <c r="L30" s="8">
         <v>2801</v>
       </c>
       <c r="M30" s="8">
         <v>3126</v>
       </c>
       <c r="N30" s="8">
         <v>3272</v>
       </c>
       <c r="O30" s="8">
         <v>3261</v>
       </c>
       <c r="P30" s="8">
         <v>3218</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q30" s="8">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="15.75" customHeight="1">
       <c r="A31" s="41"/>
       <c r="B31" s="40" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="7">
         <v>2065</v>
       </c>
       <c r="E31" s="7">
         <v>2057</v>
       </c>
       <c r="F31" s="7">
         <v>1982</v>
       </c>
       <c r="G31" s="7">
         <v>1930</v>
       </c>
       <c r="H31" s="7">
         <v>2096</v>
       </c>
       <c r="I31" s="7">
         <v>1885</v>
       </c>
       <c r="J31" s="8">
         <v>1906</v>
       </c>
       <c r="K31" s="8">
         <v>2021</v>
       </c>
       <c r="L31" s="8">
         <v>2120</v>
       </c>
       <c r="M31" s="8">
         <v>2330</v>
       </c>
       <c r="N31" s="8">
         <v>2432</v>
       </c>
       <c r="O31" s="8">
         <v>2278</v>
       </c>
       <c r="P31" s="8">
         <v>2272</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q31" s="8">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="15.75" customHeight="1">
       <c r="A32" s="41"/>
       <c r="B32" s="41"/>
       <c r="C32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="7">
         <v>1077</v>
       </c>
       <c r="E32" s="7">
         <v>1137</v>
       </c>
       <c r="F32" s="7">
         <v>1008</v>
       </c>
       <c r="G32" s="7">
         <v>1082</v>
       </c>
       <c r="H32" s="7">
         <v>1147</v>
       </c>
       <c r="I32" s="7">
         <v>972</v>
       </c>
       <c r="J32" s="8">
         <v>1003</v>
       </c>
       <c r="K32" s="8">
         <v>1052</v>
       </c>
       <c r="L32" s="8">
         <v>1139</v>
       </c>
       <c r="M32" s="8">
         <v>1236</v>
       </c>
       <c r="N32" s="8">
         <v>1245</v>
       </c>
       <c r="O32" s="8">
         <v>1191</v>
       </c>
       <c r="P32" s="8">
         <v>1146</v>
       </c>
-    </row>
-    <row r="33" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q32" s="8">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="15.75" customHeight="1">
       <c r="A33" s="41"/>
       <c r="B33" s="41"/>
       <c r="C33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="7">
         <v>988</v>
       </c>
       <c r="E33" s="7">
         <v>920</v>
       </c>
       <c r="F33" s="7">
         <v>974</v>
       </c>
       <c r="G33" s="7">
         <v>848</v>
       </c>
       <c r="H33" s="7">
         <v>949</v>
       </c>
       <c r="I33" s="7">
         <v>913</v>
       </c>
       <c r="J33" s="8">
         <v>903</v>
       </c>
       <c r="K33" s="8">
         <v>969</v>
       </c>
       <c r="L33" s="8">
         <v>981</v>
       </c>
       <c r="M33" s="8">
         <v>1094</v>
       </c>
       <c r="N33" s="8">
         <v>1187</v>
       </c>
       <c r="O33" s="8">
         <v>1087</v>
       </c>
       <c r="P33" s="8">
         <v>1126</v>
       </c>
-    </row>
-    <row r="34" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q33" s="8">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="15.75" customHeight="1">
       <c r="A34" s="41"/>
       <c r="B34" s="40" t="s">
         <v>22</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="7">
         <v>3217</v>
       </c>
       <c r="E34" s="7">
         <v>3007</v>
       </c>
       <c r="F34" s="7">
         <v>2867</v>
       </c>
       <c r="G34" s="7">
         <v>2869</v>
       </c>
       <c r="H34" s="7">
         <v>3125</v>
       </c>
       <c r="I34" s="7">
         <v>2942</v>
       </c>
       <c r="J34" s="8">
         <v>2894</v>
       </c>
       <c r="K34" s="8">
         <v>3224</v>
       </c>
       <c r="L34" s="8">
         <v>3186</v>
       </c>
       <c r="M34" s="8">
         <v>3262</v>
       </c>
       <c r="N34" s="8">
         <v>3583</v>
       </c>
       <c r="O34" s="8">
         <v>3468</v>
       </c>
       <c r="P34" s="8">
         <v>3353</v>
       </c>
-    </row>
-    <row r="35" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q34" s="8">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="15.75" customHeight="1">
       <c r="A35" s="41"/>
       <c r="B35" s="41"/>
       <c r="C35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="7">
         <v>1737</v>
       </c>
       <c r="E35" s="7">
         <v>1617</v>
       </c>
       <c r="F35" s="7">
         <v>1514</v>
       </c>
       <c r="G35" s="7">
         <v>1523</v>
       </c>
       <c r="H35" s="7">
         <v>1701</v>
       </c>
       <c r="I35" s="7">
         <v>1629</v>
       </c>
       <c r="J35" s="8">
         <v>1607</v>
       </c>
       <c r="K35" s="8">
         <v>1740</v>
       </c>
       <c r="L35" s="8">
         <v>1729</v>
       </c>
       <c r="M35" s="8">
         <v>1745</v>
       </c>
       <c r="N35" s="8">
         <v>1908</v>
       </c>
       <c r="O35" s="8">
         <v>1882</v>
       </c>
       <c r="P35" s="8">
         <v>1784</v>
       </c>
-    </row>
-    <row r="36" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q35" s="8">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="15.75" customHeight="1">
       <c r="A36" s="41"/>
       <c r="B36" s="41"/>
       <c r="C36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="7">
         <v>1480</v>
       </c>
       <c r="E36" s="7">
         <v>1390</v>
       </c>
       <c r="F36" s="7">
         <v>1353</v>
       </c>
       <c r="G36" s="7">
         <v>1346</v>
       </c>
       <c r="H36" s="7">
         <v>1424</v>
       </c>
       <c r="I36" s="7">
         <v>1313</v>
       </c>
       <c r="J36" s="8">
         <v>1287</v>
       </c>
       <c r="K36" s="8">
         <v>1484</v>
       </c>
       <c r="L36" s="8">
         <v>1457</v>
       </c>
       <c r="M36" s="8">
         <v>1517</v>
       </c>
       <c r="N36" s="8">
         <v>1675</v>
       </c>
       <c r="O36" s="8">
         <v>1586</v>
       </c>
       <c r="P36" s="8">
         <v>1569</v>
       </c>
-    </row>
-    <row r="37" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q36" s="8">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="15.75" customHeight="1">
       <c r="A37" s="41"/>
       <c r="B37" s="40" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="7">
         <v>4813</v>
       </c>
       <c r="E37" s="7">
         <v>5183</v>
       </c>
       <c r="F37" s="7">
         <v>5462</v>
       </c>
       <c r="G37" s="7">
         <v>5459</v>
       </c>
       <c r="H37" s="7">
         <v>5690</v>
       </c>
       <c r="I37" s="7">
         <v>5645</v>
       </c>
       <c r="J37" s="8">
         <v>5399</v>
       </c>
       <c r="K37" s="8">
         <v>5839</v>
       </c>
       <c r="L37" s="8">
         <v>5905</v>
       </c>
       <c r="M37" s="8">
         <v>6462</v>
       </c>
       <c r="N37" s="8">
         <v>6714</v>
       </c>
       <c r="O37" s="8">
         <v>6316</v>
       </c>
       <c r="P37" s="8">
         <v>6616</v>
       </c>
-    </row>
-    <row r="38" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q37" s="8">
+        <v>6316</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="15.75" customHeight="1">
       <c r="A38" s="41"/>
       <c r="B38" s="41"/>
       <c r="C38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="7">
         <v>2780</v>
       </c>
       <c r="E38" s="7">
         <v>2992</v>
       </c>
       <c r="F38" s="7">
         <v>3189</v>
       </c>
       <c r="G38" s="7">
         <v>3235</v>
       </c>
       <c r="H38" s="7">
         <v>3255</v>
       </c>
       <c r="I38" s="7">
         <v>3282</v>
       </c>
       <c r="J38" s="8">
         <v>3168</v>
       </c>
       <c r="K38" s="8">
         <v>3416</v>
       </c>
       <c r="L38" s="8">
         <v>3409</v>
       </c>
       <c r="M38" s="8">
         <v>3769</v>
       </c>
       <c r="N38" s="8">
         <v>3787</v>
       </c>
       <c r="O38" s="8">
         <v>3572</v>
       </c>
       <c r="P38" s="8">
         <v>3771</v>
       </c>
-    </row>
-    <row r="39" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q38" s="8">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="15.75" customHeight="1">
       <c r="A39" s="41"/>
       <c r="B39" s="41"/>
       <c r="C39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="7">
         <v>2033</v>
       </c>
       <c r="E39" s="7">
         <v>2191</v>
       </c>
       <c r="F39" s="7">
         <v>2273</v>
       </c>
       <c r="G39" s="7">
         <v>2224</v>
       </c>
       <c r="H39" s="7">
         <v>2435</v>
       </c>
       <c r="I39" s="7">
         <v>2363</v>
       </c>
       <c r="J39" s="8">
         <v>2231</v>
       </c>
       <c r="K39" s="8">
         <v>2423</v>
       </c>
       <c r="L39" s="8">
         <v>2496</v>
       </c>
       <c r="M39" s="8">
         <v>2693</v>
       </c>
       <c r="N39" s="8">
         <v>2927</v>
       </c>
       <c r="O39" s="8">
         <v>2744</v>
       </c>
       <c r="P39" s="8">
         <v>2845</v>
       </c>
-    </row>
-    <row r="40" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q39" s="8">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" ht="15.75" customHeight="1">
       <c r="A40" s="41"/>
       <c r="B40" s="40" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="7">
         <v>7492</v>
       </c>
       <c r="E40" s="7">
         <v>9957</v>
       </c>
       <c r="F40" s="7">
         <v>11147</v>
       </c>
       <c r="G40" s="7">
         <v>11168</v>
       </c>
       <c r="H40" s="7">
         <v>11706</v>
       </c>
       <c r="I40" s="7">
         <v>11576</v>
       </c>
       <c r="J40" s="8">
         <v>11767</v>
       </c>
       <c r="K40" s="8">
         <v>12420</v>
       </c>
       <c r="L40" s="8">
         <v>12139</v>
       </c>
       <c r="M40" s="8">
         <v>13899</v>
       </c>
       <c r="N40" s="8">
         <v>14602</v>
       </c>
       <c r="O40" s="8">
         <v>14224</v>
       </c>
       <c r="P40" s="8">
         <v>14723</v>
       </c>
-    </row>
-    <row r="41" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q40" s="8">
+        <v>14302</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="15.75" customHeight="1">
       <c r="A41" s="41"/>
       <c r="B41" s="41"/>
       <c r="C41" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="7">
         <v>4380</v>
       </c>
       <c r="E41" s="7">
         <v>6062</v>
       </c>
       <c r="F41" s="7">
         <v>6861</v>
       </c>
       <c r="G41" s="7">
         <v>6791</v>
       </c>
       <c r="H41" s="7">
         <v>7144</v>
       </c>
       <c r="I41" s="7">
         <v>6954</v>
       </c>
       <c r="J41" s="8">
         <v>7148</v>
       </c>
       <c r="K41" s="8">
         <v>7503</v>
       </c>
       <c r="L41" s="8">
         <v>7259</v>
       </c>
       <c r="M41" s="8">
         <v>8227</v>
       </c>
       <c r="N41" s="8">
         <v>8691</v>
       </c>
       <c r="O41" s="8">
         <v>8408</v>
       </c>
       <c r="P41" s="8">
         <v>8805</v>
       </c>
-    </row>
-    <row r="42" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q41" s="8">
+        <v>8546</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" ht="15.75" customHeight="1">
       <c r="A42" s="41"/>
       <c r="B42" s="41"/>
       <c r="C42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="7">
         <v>3112</v>
       </c>
       <c r="E42" s="7">
         <v>3895</v>
       </c>
       <c r="F42" s="7">
         <v>4286</v>
       </c>
       <c r="G42" s="7">
         <v>4377</v>
       </c>
       <c r="H42" s="7">
         <v>4562</v>
       </c>
       <c r="I42" s="7">
         <v>4622</v>
       </c>
       <c r="J42" s="8">
         <v>4619</v>
       </c>
       <c r="K42" s="8">
         <v>4917</v>
       </c>
       <c r="L42" s="8">
         <v>4880</v>
       </c>
       <c r="M42" s="8">
         <v>5672</v>
       </c>
       <c r="N42" s="8">
         <v>5911</v>
       </c>
       <c r="O42" s="8">
         <v>5816</v>
       </c>
       <c r="P42" s="8">
         <v>5918</v>
       </c>
-    </row>
-    <row r="43" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q42" s="8">
+        <v>5756</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="15.75" customHeight="1">
       <c r="A43" s="41"/>
       <c r="B43" s="40" t="s">
         <v>25</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="7">
         <v>3947</v>
       </c>
       <c r="E43" s="7">
         <v>4247</v>
       </c>
       <c r="F43" s="7">
         <v>4647</v>
       </c>
       <c r="G43" s="7">
         <v>4671</v>
       </c>
       <c r="H43" s="7">
         <v>4773</v>
       </c>
       <c r="I43" s="7">
         <v>5027</v>
       </c>
       <c r="J43" s="8">
         <v>5009</v>
       </c>
       <c r="K43" s="8">
         <v>5430</v>
       </c>
       <c r="L43" s="8">
         <v>5350</v>
       </c>
       <c r="M43" s="8">
         <v>6009</v>
       </c>
       <c r="N43" s="8">
         <v>6423</v>
       </c>
       <c r="O43" s="8">
         <v>6151</v>
       </c>
       <c r="P43" s="8">
         <v>6219</v>
       </c>
-    </row>
-    <row r="44" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q43" s="8">
+        <v>6164</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="15.75" customHeight="1">
       <c r="A44" s="41"/>
       <c r="B44" s="41"/>
       <c r="C44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="7">
         <v>2287</v>
       </c>
       <c r="E44" s="7">
         <v>2543</v>
       </c>
       <c r="F44" s="7">
         <v>2778</v>
       </c>
       <c r="G44" s="7">
         <v>2855</v>
       </c>
       <c r="H44" s="7">
         <v>2916</v>
       </c>
       <c r="I44" s="7">
         <v>3066</v>
       </c>
       <c r="J44" s="8">
         <v>3021</v>
       </c>
       <c r="K44" s="8">
         <v>3255</v>
       </c>
       <c r="L44" s="8">
         <v>3276</v>
       </c>
       <c r="M44" s="8">
         <v>3588</v>
       </c>
       <c r="N44" s="8">
         <v>3812</v>
       </c>
       <c r="O44" s="8">
         <v>3678</v>
       </c>
       <c r="P44" s="8">
         <v>3658</v>
       </c>
-    </row>
-    <row r="45" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q44" s="8">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" ht="15.75" customHeight="1">
       <c r="A45" s="41"/>
       <c r="B45" s="41"/>
       <c r="C45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="7">
         <v>1660</v>
       </c>
       <c r="E45" s="7">
         <v>1704</v>
       </c>
       <c r="F45" s="7">
         <v>1869</v>
       </c>
       <c r="G45" s="7">
         <v>1816</v>
       </c>
       <c r="H45" s="7">
         <v>1857</v>
       </c>
       <c r="I45" s="7">
         <v>1961</v>
       </c>
       <c r="J45" s="8">
         <v>1988</v>
       </c>
       <c r="K45" s="8">
         <v>2175</v>
       </c>
       <c r="L45" s="8">
         <v>2074</v>
       </c>
       <c r="M45" s="8">
         <v>2421</v>
       </c>
       <c r="N45" s="8">
         <v>2611</v>
       </c>
       <c r="O45" s="8">
         <v>2473</v>
       </c>
       <c r="P45" s="8">
         <v>2561</v>
       </c>
-    </row>
-    <row r="46" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q45" s="8">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" ht="15.75" customHeight="1">
       <c r="A46" s="41"/>
       <c r="B46" s="40" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="7">
         <v>3588</v>
       </c>
       <c r="E46" s="7">
         <v>4041</v>
       </c>
       <c r="F46" s="7">
         <v>4076</v>
       </c>
       <c r="G46" s="7">
         <v>4120</v>
       </c>
       <c r="H46" s="7">
         <v>4299</v>
       </c>
       <c r="I46" s="7">
         <v>4218</v>
       </c>
       <c r="J46" s="8">
         <v>4204</v>
       </c>
       <c r="K46" s="8">
         <v>4545</v>
       </c>
       <c r="L46" s="8">
         <v>4607</v>
       </c>
       <c r="M46" s="8">
         <v>4954</v>
       </c>
       <c r="N46" s="8">
         <v>5473</v>
       </c>
       <c r="O46" s="8">
         <v>5083</v>
       </c>
       <c r="P46" s="8">
         <v>5171</v>
       </c>
-    </row>
-    <row r="47" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q46" s="8">
+        <v>5053</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="15.75" customHeight="1">
       <c r="A47" s="41"/>
       <c r="B47" s="41"/>
       <c r="C47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="7">
         <v>2095</v>
       </c>
       <c r="E47" s="7">
         <v>2346</v>
       </c>
       <c r="F47" s="7">
         <v>2400</v>
       </c>
       <c r="G47" s="7">
         <v>2402</v>
       </c>
       <c r="H47" s="7">
         <v>2520</v>
       </c>
       <c r="I47" s="7">
         <v>2437</v>
       </c>
       <c r="J47" s="8">
         <v>2444</v>
       </c>
       <c r="K47" s="8">
         <v>2645</v>
       </c>
       <c r="L47" s="8">
         <v>2678</v>
       </c>
       <c r="M47" s="8">
         <v>2897</v>
       </c>
       <c r="N47" s="8">
         <v>3127</v>
       </c>
       <c r="O47" s="8">
         <v>2862</v>
       </c>
       <c r="P47" s="8">
         <v>2988</v>
       </c>
-    </row>
-    <row r="48" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q47" s="8">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" ht="15.75" customHeight="1">
       <c r="A48" s="41"/>
       <c r="B48" s="41"/>
       <c r="C48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D48" s="7">
         <v>1493</v>
       </c>
       <c r="E48" s="7">
         <v>1695</v>
       </c>
       <c r="F48" s="7">
         <v>1676</v>
       </c>
       <c r="G48" s="7">
         <v>1718</v>
       </c>
       <c r="H48" s="7">
         <v>1779</v>
       </c>
       <c r="I48" s="7">
         <v>1781</v>
       </c>
       <c r="J48" s="8">
         <v>1760</v>
       </c>
       <c r="K48" s="8">
         <v>1900</v>
       </c>
       <c r="L48" s="8">
         <v>1929</v>
       </c>
       <c r="M48" s="8">
         <v>2057</v>
       </c>
       <c r="N48" s="8">
         <v>2346</v>
       </c>
       <c r="O48" s="8">
         <v>2221</v>
       </c>
       <c r="P48" s="8">
         <v>2183</v>
       </c>
-    </row>
-    <row r="49" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q48" s="8">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="15.75" customHeight="1">
       <c r="A49" s="41"/>
       <c r="B49" s="40" t="s">
         <v>27</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="7">
         <v>1529</v>
       </c>
       <c r="E49" s="7">
         <v>1384</v>
       </c>
       <c r="F49" s="7">
         <v>1447</v>
       </c>
       <c r="G49" s="7">
         <v>1539</v>
       </c>
       <c r="H49" s="7">
         <v>1684</v>
       </c>
       <c r="I49" s="7">
         <v>1575</v>
       </c>
       <c r="J49" s="8">
         <v>1675</v>
       </c>
       <c r="K49" s="8">
         <v>1700</v>
       </c>
       <c r="L49" s="8">
         <v>1554</v>
       </c>
       <c r="M49" s="8">
         <v>1923</v>
       </c>
       <c r="N49" s="8">
         <v>2097</v>
       </c>
       <c r="O49" s="8">
         <v>1879</v>
       </c>
       <c r="P49" s="8">
         <v>1871</v>
       </c>
-    </row>
-    <row r="50" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q49" s="8">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" ht="15.75" customHeight="1">
       <c r="A50" s="41"/>
       <c r="B50" s="41"/>
       <c r="C50" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="7">
         <v>890</v>
       </c>
       <c r="E50" s="7">
         <v>808</v>
       </c>
       <c r="F50" s="7">
         <v>834</v>
       </c>
       <c r="G50" s="7">
         <v>890</v>
       </c>
       <c r="H50" s="7">
         <v>984</v>
       </c>
       <c r="I50" s="7">
         <v>919</v>
       </c>
       <c r="J50" s="8">
         <v>1016</v>
       </c>
       <c r="K50" s="8">
         <v>1013</v>
       </c>
       <c r="L50" s="8">
         <v>911</v>
       </c>
       <c r="M50" s="8">
         <v>1134</v>
       </c>
       <c r="N50" s="8">
         <v>1212</v>
       </c>
       <c r="O50" s="8">
         <v>1097</v>
       </c>
       <c r="P50" s="8">
         <v>1066</v>
       </c>
-    </row>
-    <row r="51" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q50" s="8">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="15.75" customHeight="1">
       <c r="A51" s="41"/>
       <c r="B51" s="41"/>
       <c r="C51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="7">
         <v>639</v>
       </c>
       <c r="E51" s="7">
         <v>576</v>
       </c>
       <c r="F51" s="7">
         <v>613</v>
       </c>
       <c r="G51" s="7">
         <v>649</v>
       </c>
       <c r="H51" s="7">
         <v>700</v>
       </c>
       <c r="I51" s="7">
         <v>656</v>
       </c>
       <c r="J51" s="8">
         <v>659</v>
       </c>
       <c r="K51" s="8">
         <v>687</v>
       </c>
       <c r="L51" s="8">
         <v>643</v>
       </c>
       <c r="M51" s="8">
         <v>789</v>
       </c>
       <c r="N51" s="8">
         <v>885</v>
       </c>
       <c r="O51" s="8">
         <v>782</v>
       </c>
       <c r="P51" s="8">
         <v>805</v>
       </c>
-    </row>
-    <row r="52" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q51" s="8">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" ht="15.75" customHeight="1">
       <c r="A52" s="41"/>
       <c r="B52" s="40" t="s">
         <v>28</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="7">
         <v>4986</v>
       </c>
       <c r="E52" s="7">
         <v>5008</v>
       </c>
       <c r="F52" s="7">
         <v>4999</v>
       </c>
       <c r="G52" s="7">
         <v>5204</v>
       </c>
       <c r="H52" s="7">
         <v>5344</v>
       </c>
       <c r="I52" s="7">
         <v>5351</v>
       </c>
       <c r="J52" s="8">
         <v>5238</v>
       </c>
       <c r="K52" s="8">
         <v>5474</v>
       </c>
       <c r="L52" s="8">
         <v>5540</v>
       </c>
       <c r="M52" s="8">
         <v>6131</v>
       </c>
       <c r="N52" s="8">
         <v>6510</v>
       </c>
       <c r="O52" s="8">
         <v>6240</v>
       </c>
       <c r="P52" s="8">
         <v>6232</v>
       </c>
-    </row>
-    <row r="53" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q52" s="8">
+        <v>6128</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" ht="15.75" customHeight="1">
       <c r="A53" s="41"/>
       <c r="B53" s="41"/>
       <c r="C53" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="7">
         <v>2765</v>
       </c>
       <c r="E53" s="7">
         <v>2890</v>
       </c>
       <c r="F53" s="7">
         <v>2864</v>
       </c>
       <c r="G53" s="7">
         <v>2948</v>
       </c>
       <c r="H53" s="7">
         <v>3105</v>
       </c>
       <c r="I53" s="7">
         <v>3048</v>
       </c>
       <c r="J53" s="8">
         <v>3046</v>
       </c>
       <c r="K53" s="8">
         <v>3119</v>
       </c>
       <c r="L53" s="8">
         <v>3153</v>
       </c>
       <c r="M53" s="8">
         <v>3429</v>
       </c>
       <c r="N53" s="8">
         <v>3598</v>
       </c>
       <c r="O53" s="8">
         <v>3520</v>
       </c>
       <c r="P53" s="8">
         <v>3499</v>
       </c>
-    </row>
-    <row r="54" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q53" s="8">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="15.75" customHeight="1">
       <c r="A54" s="41"/>
       <c r="B54" s="41"/>
       <c r="C54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="7">
         <v>2221</v>
       </c>
       <c r="E54" s="7">
         <v>2118</v>
       </c>
       <c r="F54" s="7">
         <v>2135</v>
       </c>
       <c r="G54" s="7">
         <v>2256</v>
       </c>
       <c r="H54" s="7">
         <v>2239</v>
       </c>
       <c r="I54" s="7">
         <v>2303</v>
       </c>
       <c r="J54" s="8">
         <v>2192</v>
       </c>
       <c r="K54" s="8">
         <v>2355</v>
       </c>
       <c r="L54" s="8">
         <v>2387</v>
       </c>
       <c r="M54" s="8">
         <v>2702</v>
       </c>
       <c r="N54" s="8">
         <v>2912</v>
       </c>
       <c r="O54" s="8">
         <v>2720</v>
       </c>
       <c r="P54" s="8">
         <v>2733</v>
       </c>
-    </row>
-    <row r="55" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q54" s="8">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" ht="15.75" customHeight="1">
       <c r="A55" s="41"/>
       <c r="B55" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="7">
         <v>3377</v>
       </c>
       <c r="E55" s="7">
         <v>3556</v>
       </c>
       <c r="F55" s="7">
         <v>3513</v>
       </c>
       <c r="G55" s="7">
         <v>3569</v>
       </c>
       <c r="H55" s="7">
         <v>3811</v>
       </c>
       <c r="I55" s="7">
         <v>3695</v>
       </c>
       <c r="J55" s="8">
         <v>3701</v>
       </c>
       <c r="K55" s="8">
         <v>4033</v>
       </c>
       <c r="L55" s="8">
         <v>3942</v>
       </c>
       <c r="M55" s="8">
         <v>4616</v>
       </c>
       <c r="N55" s="8">
         <v>4719</v>
       </c>
       <c r="O55" s="8">
         <v>4330</v>
       </c>
       <c r="P55" s="8">
         <v>4590</v>
       </c>
-    </row>
-    <row r="56" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q55" s="8">
+        <v>4458</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="15.75" customHeight="1">
       <c r="A56" s="41"/>
       <c r="B56" s="41"/>
       <c r="C56" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="7">
         <v>1955</v>
       </c>
       <c r="E56" s="7">
         <v>2058</v>
       </c>
       <c r="F56" s="7">
         <v>2059</v>
       </c>
       <c r="G56" s="7">
         <v>2063</v>
       </c>
       <c r="H56" s="7">
         <v>2232</v>
       </c>
       <c r="I56" s="7">
         <v>2110</v>
       </c>
       <c r="J56" s="8">
         <v>2203</v>
       </c>
       <c r="K56" s="8">
         <v>2312</v>
       </c>
       <c r="L56" s="8">
         <v>2277</v>
       </c>
       <c r="M56" s="8">
         <v>2585</v>
       </c>
       <c r="N56" s="8">
         <v>2665</v>
       </c>
       <c r="O56" s="8">
         <v>2474</v>
       </c>
       <c r="P56" s="8">
         <v>2614</v>
       </c>
-    </row>
-    <row r="57" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q56" s="8">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" ht="15.75" customHeight="1">
       <c r="A57" s="41"/>
       <c r="B57" s="41"/>
       <c r="C57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="7">
         <v>1422</v>
       </c>
       <c r="E57" s="7">
         <v>1498</v>
       </c>
       <c r="F57" s="7">
         <v>1454</v>
       </c>
       <c r="G57" s="7">
         <v>1506</v>
       </c>
       <c r="H57" s="7">
         <v>1579</v>
       </c>
       <c r="I57" s="7">
         <v>1585</v>
       </c>
       <c r="J57" s="8">
         <v>1498</v>
       </c>
       <c r="K57" s="8">
         <v>1721</v>
       </c>
       <c r="L57" s="8">
         <v>1665</v>
       </c>
       <c r="M57" s="8">
         <v>2031</v>
       </c>
       <c r="N57" s="8">
         <v>2054</v>
       </c>
       <c r="O57" s="8">
         <v>1856</v>
       </c>
       <c r="P57" s="8">
         <v>1976</v>
       </c>
-    </row>
-    <row r="58" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q57" s="8">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" ht="15.75" customHeight="1">
       <c r="A58" s="41"/>
       <c r="B58" s="40" t="s">
         <v>30</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="7">
         <v>2210</v>
       </c>
       <c r="E58" s="7">
         <v>2197</v>
       </c>
       <c r="F58" s="7">
         <v>2431</v>
       </c>
       <c r="G58" s="7">
         <v>2302</v>
       </c>
       <c r="H58" s="7">
         <v>2544</v>
       </c>
       <c r="I58" s="7">
         <v>2399</v>
       </c>
       <c r="J58" s="8">
         <v>2441</v>
       </c>
       <c r="K58" s="8">
         <v>2593</v>
       </c>
       <c r="L58" s="8">
         <v>2506</v>
       </c>
       <c r="M58" s="8">
         <v>2880</v>
       </c>
       <c r="N58" s="8">
         <v>2900</v>
       </c>
       <c r="O58" s="8">
         <v>2716</v>
       </c>
       <c r="P58" s="8">
         <v>2805</v>
       </c>
-    </row>
-    <row r="59" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q58" s="8">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" ht="15.75" customHeight="1">
       <c r="A59" s="41"/>
       <c r="B59" s="41"/>
       <c r="C59" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="7">
         <v>1259</v>
       </c>
       <c r="E59" s="7">
         <v>1182</v>
       </c>
       <c r="F59" s="7">
         <v>1282</v>
       </c>
       <c r="G59" s="7">
         <v>1295</v>
       </c>
       <c r="H59" s="7">
         <v>1438</v>
       </c>
       <c r="I59" s="7">
         <v>1314</v>
       </c>
       <c r="J59" s="8">
         <v>1372</v>
       </c>
       <c r="K59" s="8">
         <v>1411</v>
       </c>
       <c r="L59" s="8">
         <v>1415</v>
       </c>
       <c r="M59" s="8">
         <v>1605</v>
       </c>
       <c r="N59" s="8">
         <v>1623</v>
       </c>
       <c r="O59" s="8">
         <v>1495</v>
       </c>
       <c r="P59" s="8">
         <v>1559</v>
       </c>
-    </row>
-    <row r="60" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q59" s="8">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" ht="15.75" customHeight="1">
       <c r="A60" s="41"/>
       <c r="B60" s="41"/>
       <c r="C60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="7">
         <v>951</v>
       </c>
       <c r="E60" s="7">
         <v>1015</v>
       </c>
       <c r="F60" s="7">
         <v>1149</v>
       </c>
       <c r="G60" s="7">
         <v>1007</v>
       </c>
       <c r="H60" s="7">
         <v>1106</v>
       </c>
       <c r="I60" s="7">
         <v>1085</v>
       </c>
       <c r="J60" s="8">
         <v>1069</v>
       </c>
       <c r="K60" s="8">
         <v>1182</v>
       </c>
       <c r="L60" s="8">
         <v>1091</v>
       </c>
       <c r="M60" s="8">
         <v>1275</v>
       </c>
       <c r="N60" s="8">
         <v>1277</v>
       </c>
       <c r="O60" s="8">
         <v>1221</v>
       </c>
       <c r="P60" s="8">
         <v>1246</v>
       </c>
-    </row>
-    <row r="61" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q60" s="8">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" ht="15.75" customHeight="1">
       <c r="A61" s="41"/>
       <c r="B61" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="7">
         <v>3562</v>
       </c>
       <c r="E61" s="7">
         <v>3531</v>
       </c>
       <c r="F61" s="7">
         <v>3432</v>
       </c>
       <c r="G61" s="7">
         <v>3407</v>
       </c>
       <c r="H61" s="7">
         <v>3701</v>
       </c>
       <c r="I61" s="7">
         <v>3485</v>
       </c>
       <c r="J61" s="8">
         <v>3713</v>
       </c>
       <c r="K61" s="8">
         <v>3840</v>
       </c>
       <c r="L61" s="8">
         <v>4012</v>
       </c>
       <c r="M61" s="8">
         <v>4395</v>
       </c>
       <c r="N61" s="8">
         <v>4835</v>
       </c>
       <c r="O61" s="8">
         <v>4668</v>
       </c>
       <c r="P61" s="8">
         <v>4684</v>
       </c>
-    </row>
-    <row r="62" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q61" s="8">
+        <v>4513</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" ht="15.75" customHeight="1">
       <c r="A62" s="41"/>
       <c r="B62" s="41"/>
       <c r="C62" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="7">
         <v>2061</v>
       </c>
       <c r="E62" s="7">
         <v>2095</v>
       </c>
       <c r="F62" s="7">
         <v>1960</v>
       </c>
       <c r="G62" s="7">
         <v>1988</v>
       </c>
       <c r="H62" s="7">
         <v>2188</v>
       </c>
       <c r="I62" s="7">
         <v>2009</v>
       </c>
       <c r="J62" s="8">
         <v>2246</v>
       </c>
       <c r="K62" s="8">
         <v>2219</v>
       </c>
       <c r="L62" s="8">
         <v>2357</v>
       </c>
       <c r="M62" s="8">
         <v>2600</v>
       </c>
       <c r="N62" s="8">
         <v>2776</v>
       </c>
       <c r="O62" s="8">
         <v>2735</v>
       </c>
       <c r="P62" s="8">
         <v>2768</v>
       </c>
-    </row>
-    <row r="63" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q62" s="8">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" ht="15.75" customHeight="1">
       <c r="A63" s="41"/>
       <c r="B63" s="41"/>
       <c r="C63" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D63" s="7">
         <v>1501</v>
       </c>
       <c r="E63" s="7">
         <v>1436</v>
       </c>
       <c r="F63" s="7">
         <v>1472</v>
       </c>
       <c r="G63" s="7">
         <v>1419</v>
       </c>
       <c r="H63" s="7">
         <v>1513</v>
       </c>
       <c r="I63" s="7">
         <v>1476</v>
       </c>
       <c r="J63" s="8">
         <v>1467</v>
       </c>
       <c r="K63" s="8">
         <v>1621</v>
       </c>
       <c r="L63" s="8">
         <v>1655</v>
       </c>
       <c r="M63" s="8">
         <v>1795</v>
       </c>
       <c r="N63" s="8">
         <v>2059</v>
       </c>
       <c r="O63" s="8">
         <v>1933</v>
       </c>
       <c r="P63" s="8">
         <v>1916</v>
       </c>
-    </row>
-    <row r="64" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q63" s="8">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" ht="15.75" customHeight="1">
       <c r="A64" s="41"/>
       <c r="B64" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="7">
         <v>6186</v>
       </c>
       <c r="E64" s="7">
         <v>6438</v>
       </c>
       <c r="F64" s="7">
         <v>6480</v>
       </c>
       <c r="G64" s="7">
         <v>6840</v>
       </c>
       <c r="H64" s="7">
         <v>7046</v>
       </c>
       <c r="I64" s="7">
         <v>6671</v>
       </c>
       <c r="J64" s="8">
         <v>6925</v>
       </c>
       <c r="K64" s="8">
         <v>7314</v>
       </c>
       <c r="L64" s="8">
         <v>7231</v>
       </c>
       <c r="M64" s="8">
         <v>8270</v>
       </c>
       <c r="N64" s="8">
         <v>8728</v>
       </c>
       <c r="O64" s="8">
         <v>8060</v>
       </c>
       <c r="P64" s="8">
         <v>7938</v>
       </c>
-    </row>
-    <row r="65" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q64" s="8">
+        <v>7669</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" ht="15.75" customHeight="1">
       <c r="A65" s="41"/>
       <c r="B65" s="41"/>
       <c r="C65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="7">
         <v>3433</v>
       </c>
       <c r="E65" s="7">
         <v>3580</v>
       </c>
       <c r="F65" s="7">
         <v>3607</v>
       </c>
       <c r="G65" s="7">
         <v>3772</v>
       </c>
       <c r="H65" s="7">
         <v>3934</v>
       </c>
       <c r="I65" s="7">
         <v>3681</v>
       </c>
       <c r="J65" s="8">
         <v>3770</v>
       </c>
       <c r="K65" s="8">
         <v>4026</v>
       </c>
       <c r="L65" s="8">
         <v>4017</v>
       </c>
       <c r="M65" s="8">
         <v>4530</v>
       </c>
       <c r="N65" s="8">
         <v>4789</v>
       </c>
       <c r="O65" s="8">
         <v>4452</v>
       </c>
       <c r="P65" s="8">
         <v>4440</v>
       </c>
-    </row>
-    <row r="66" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q65" s="8">
+        <v>4211</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="15.75" customHeight="1">
       <c r="A66" s="41"/>
       <c r="B66" s="41"/>
       <c r="C66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="7">
         <v>2753</v>
       </c>
       <c r="E66" s="7">
         <v>2858</v>
       </c>
       <c r="F66" s="7">
         <v>2873</v>
       </c>
       <c r="G66" s="7">
         <v>3068</v>
       </c>
       <c r="H66" s="7">
         <v>3112</v>
       </c>
       <c r="I66" s="7">
         <v>2990</v>
       </c>
       <c r="J66" s="8">
         <v>3155</v>
       </c>
       <c r="K66" s="8">
         <v>3288</v>
       </c>
       <c r="L66" s="8">
         <v>3214</v>
       </c>
       <c r="M66" s="8">
         <v>3740</v>
       </c>
       <c r="N66" s="8">
         <v>3939</v>
       </c>
       <c r="O66" s="8">
         <v>3608</v>
       </c>
       <c r="P66" s="8">
         <v>3498</v>
       </c>
-    </row>
-    <row r="67" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q66" s="8">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="15.75" customHeight="1">
       <c r="A67" s="41"/>
       <c r="B67" s="40" t="s">
         <v>33</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="7">
         <v>5225</v>
       </c>
       <c r="E67" s="7">
         <v>5266</v>
       </c>
       <c r="F67" s="7">
         <v>5163</v>
       </c>
       <c r="G67" s="7">
         <v>5303</v>
       </c>
       <c r="H67" s="7">
         <v>5685</v>
       </c>
       <c r="I67" s="7">
         <v>5442</v>
       </c>
       <c r="J67" s="8">
         <v>5569</v>
       </c>
       <c r="K67" s="8">
         <v>6060</v>
       </c>
       <c r="L67" s="8">
         <v>5984</v>
       </c>
       <c r="M67" s="8">
         <v>6798</v>
       </c>
       <c r="N67" s="8">
         <v>7182</v>
       </c>
       <c r="O67" s="8">
         <v>6930</v>
       </c>
       <c r="P67" s="8">
         <v>7101</v>
       </c>
-    </row>
-    <row r="68" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q67" s="8">
+        <v>7105</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" ht="15.75" customHeight="1">
       <c r="A68" s="41"/>
       <c r="B68" s="41"/>
       <c r="C68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="7">
         <v>2992</v>
       </c>
       <c r="E68" s="7">
         <v>3023</v>
       </c>
       <c r="F68" s="7">
         <v>2945</v>
       </c>
       <c r="G68" s="7">
         <v>3065</v>
       </c>
       <c r="H68" s="7">
         <v>3285</v>
       </c>
       <c r="I68" s="7">
         <v>3137</v>
       </c>
       <c r="J68" s="8">
         <v>3153</v>
       </c>
       <c r="K68" s="8">
         <v>3406</v>
       </c>
       <c r="L68" s="8">
         <v>3404</v>
       </c>
       <c r="M68" s="8">
         <v>3878</v>
       </c>
       <c r="N68" s="8">
         <v>4074</v>
       </c>
       <c r="O68" s="8">
         <v>3936</v>
       </c>
       <c r="P68" s="8">
         <v>4043</v>
       </c>
-    </row>
-    <row r="69" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q68" s="8">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" ht="15.75" customHeight="1">
       <c r="A69" s="41"/>
       <c r="B69" s="41"/>
       <c r="C69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="7">
         <v>2233</v>
       </c>
       <c r="E69" s="7">
         <v>2243</v>
       </c>
       <c r="F69" s="7">
         <v>2218</v>
       </c>
       <c r="G69" s="7">
         <v>2238</v>
       </c>
       <c r="H69" s="7">
         <v>2400</v>
       </c>
       <c r="I69" s="7">
         <v>2305</v>
       </c>
       <c r="J69" s="8">
         <v>2416</v>
       </c>
       <c r="K69" s="8">
         <v>2654</v>
       </c>
       <c r="L69" s="8">
         <v>2580</v>
       </c>
       <c r="M69" s="8">
         <v>2920</v>
       </c>
       <c r="N69" s="8">
         <v>3108</v>
       </c>
       <c r="O69" s="8">
         <v>2994</v>
       </c>
       <c r="P69" s="8">
         <v>3058</v>
       </c>
-    </row>
-    <row r="70" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q69" s="8">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" ht="15.75" customHeight="1">
       <c r="A70" s="41"/>
       <c r="B70" s="40" t="s">
         <v>34</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="7">
         <v>6918</v>
       </c>
       <c r="E70" s="7">
         <v>7021</v>
       </c>
       <c r="F70" s="7">
         <v>6683</v>
       </c>
       <c r="G70" s="7">
         <v>6816</v>
       </c>
       <c r="H70" s="7">
         <v>7043</v>
       </c>
       <c r="I70" s="7">
         <v>6900</v>
       </c>
       <c r="J70" s="8">
         <v>7092</v>
       </c>
       <c r="K70" s="8">
         <v>7533</v>
       </c>
       <c r="L70" s="8">
         <v>7425</v>
       </c>
       <c r="M70" s="8">
         <v>8174</v>
       </c>
       <c r="N70" s="8">
         <v>8758</v>
       </c>
       <c r="O70" s="8">
         <v>8505</v>
       </c>
       <c r="P70" s="8">
         <v>8271</v>
       </c>
-    </row>
-    <row r="71" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q70" s="8">
+        <v>8033</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" ht="15.75" customHeight="1">
       <c r="A71" s="41"/>
       <c r="B71" s="41"/>
       <c r="C71" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="7">
         <v>3810</v>
       </c>
       <c r="E71" s="7">
         <v>3836</v>
       </c>
       <c r="F71" s="7">
         <v>3637</v>
       </c>
       <c r="G71" s="7">
         <v>3692</v>
       </c>
       <c r="H71" s="7">
         <v>3780</v>
       </c>
       <c r="I71" s="7">
         <v>3772</v>
       </c>
       <c r="J71" s="8">
         <v>3866</v>
       </c>
       <c r="K71" s="8">
         <v>4066</v>
       </c>
       <c r="L71" s="8">
         <v>3989</v>
       </c>
       <c r="M71" s="8">
         <v>4410</v>
       </c>
       <c r="N71" s="8">
         <v>4744</v>
       </c>
       <c r="O71" s="8">
         <v>4587</v>
       </c>
       <c r="P71" s="8">
         <v>4370</v>
       </c>
-    </row>
-    <row r="72" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q71" s="8">
+        <v>4404</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" ht="15.75" customHeight="1">
       <c r="A72" s="41"/>
       <c r="B72" s="41"/>
       <c r="C72" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D72" s="7">
         <v>3108</v>
       </c>
       <c r="E72" s="7">
         <v>3185</v>
       </c>
       <c r="F72" s="7">
         <v>3046</v>
       </c>
       <c r="G72" s="7">
         <v>3124</v>
       </c>
       <c r="H72" s="7">
         <v>3263</v>
       </c>
       <c r="I72" s="7">
         <v>3128</v>
       </c>
       <c r="J72" s="8">
         <v>3226</v>
       </c>
       <c r="K72" s="8">
         <v>3467</v>
       </c>
       <c r="L72" s="8">
         <v>3436</v>
       </c>
       <c r="M72" s="8">
         <v>3764</v>
       </c>
       <c r="N72" s="8">
         <v>4014</v>
       </c>
       <c r="O72" s="8">
         <v>3918</v>
       </c>
       <c r="P72" s="8">
         <v>3901</v>
       </c>
-    </row>
-    <row r="73" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q72" s="8">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" ht="15.75" customHeight="1">
       <c r="A73" s="41"/>
       <c r="B73" s="40" t="s">
         <v>35</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="7">
         <v>5858</v>
       </c>
       <c r="E73" s="7">
         <v>5785</v>
       </c>
       <c r="F73" s="7">
         <v>5860</v>
       </c>
       <c r="G73" s="7">
         <v>5926</v>
       </c>
       <c r="H73" s="7">
         <v>6201</v>
       </c>
       <c r="I73" s="7">
         <v>6354</v>
       </c>
       <c r="J73" s="8">
         <v>6385</v>
       </c>
       <c r="K73" s="8">
         <v>6965</v>
       </c>
       <c r="L73" s="8">
         <v>6843</v>
       </c>
       <c r="M73" s="8">
         <v>8253</v>
       </c>
       <c r="N73" s="8">
         <v>8447</v>
       </c>
       <c r="O73" s="8">
         <v>7620</v>
       </c>
       <c r="P73" s="8">
         <v>7814</v>
       </c>
-    </row>
-    <row r="74" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q73" s="8">
+        <v>7769</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" ht="15.75" customHeight="1">
       <c r="A74" s="41"/>
       <c r="B74" s="41"/>
       <c r="C74" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="7">
         <v>3222</v>
       </c>
       <c r="E74" s="7">
         <v>3241</v>
       </c>
       <c r="F74" s="7">
         <v>3306</v>
       </c>
       <c r="G74" s="7">
         <v>3289</v>
       </c>
       <c r="H74" s="7">
         <v>3506</v>
       </c>
       <c r="I74" s="7">
         <v>3545</v>
       </c>
       <c r="J74" s="8">
         <v>3544</v>
       </c>
       <c r="K74" s="8">
         <v>3882</v>
       </c>
       <c r="L74" s="8">
         <v>3792</v>
       </c>
       <c r="M74" s="8">
         <v>4520</v>
       </c>
       <c r="N74" s="8">
         <v>4677</v>
       </c>
       <c r="O74" s="8">
         <v>4218</v>
       </c>
       <c r="P74" s="8">
         <v>4285</v>
       </c>
-    </row>
-    <row r="75" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q74" s="8">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" ht="15.75" customHeight="1">
       <c r="A75" s="41"/>
       <c r="B75" s="41"/>
       <c r="C75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D75" s="7">
         <v>2636</v>
       </c>
       <c r="E75" s="7">
         <v>2544</v>
       </c>
       <c r="F75" s="7">
         <v>2554</v>
       </c>
       <c r="G75" s="7">
         <v>2637</v>
       </c>
       <c r="H75" s="7">
         <v>2695</v>
       </c>
       <c r="I75" s="7">
         <v>2809</v>
       </c>
       <c r="J75" s="8">
         <v>2841</v>
       </c>
       <c r="K75" s="8">
         <v>3083</v>
       </c>
       <c r="L75" s="8">
         <v>3051</v>
       </c>
       <c r="M75" s="8">
         <v>3733</v>
       </c>
       <c r="N75" s="8">
         <v>3770</v>
       </c>
       <c r="O75" s="8">
         <v>3402</v>
       </c>
       <c r="P75" s="8">
         <v>3529</v>
       </c>
-    </row>
-    <row r="76" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q75" s="8">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" ht="15.75" customHeight="1">
       <c r="A76" s="41"/>
       <c r="B76" s="40" t="s">
         <v>36</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="7">
         <v>2889</v>
       </c>
       <c r="E76" s="7">
         <v>3416</v>
       </c>
       <c r="F76" s="7">
         <v>3833</v>
       </c>
       <c r="G76" s="7">
         <v>3848</v>
       </c>
       <c r="H76" s="7">
         <v>4043</v>
       </c>
       <c r="I76" s="7">
         <v>3947</v>
       </c>
       <c r="J76" s="8">
         <v>4081</v>
       </c>
       <c r="K76" s="8">
         <v>4413</v>
       </c>
       <c r="L76" s="8">
         <v>4320</v>
       </c>
       <c r="M76" s="8">
         <v>6324</v>
       </c>
       <c r="N76" s="8">
         <v>5129</v>
       </c>
       <c r="O76" s="8">
         <v>5032</v>
       </c>
       <c r="P76" s="8">
         <v>5181</v>
       </c>
-    </row>
-    <row r="77" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q76" s="8">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="15.75" customHeight="1">
       <c r="A77" s="41"/>
       <c r="B77" s="41"/>
       <c r="C77" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="7">
         <v>1646</v>
       </c>
       <c r="E77" s="7">
         <v>1976</v>
       </c>
       <c r="F77" s="7">
         <v>2257</v>
       </c>
       <c r="G77" s="7">
         <v>2226</v>
       </c>
       <c r="H77" s="7">
         <v>2432</v>
       </c>
       <c r="I77" s="7">
         <v>2326</v>
       </c>
       <c r="J77" s="8">
         <v>2418</v>
       </c>
       <c r="K77" s="8">
         <v>2475</v>
       </c>
       <c r="L77" s="8">
         <v>2522</v>
       </c>
       <c r="M77" s="8">
         <v>3591</v>
       </c>
       <c r="N77" s="8">
         <v>2900</v>
       </c>
       <c r="O77" s="8">
         <v>2875</v>
       </c>
       <c r="P77" s="8">
         <v>2988</v>
       </c>
-    </row>
-    <row r="78" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q77" s="8">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17" ht="15.75" customHeight="1">
       <c r="A78" s="41"/>
       <c r="B78" s="41"/>
       <c r="C78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="7">
         <v>1243</v>
       </c>
       <c r="E78" s="7">
         <v>1440</v>
       </c>
       <c r="F78" s="7">
         <v>1576</v>
       </c>
       <c r="G78" s="7">
         <v>1622</v>
       </c>
       <c r="H78" s="7">
         <v>1611</v>
       </c>
       <c r="I78" s="7">
         <v>1621</v>
       </c>
       <c r="J78" s="8">
         <v>1663</v>
       </c>
       <c r="K78" s="8">
         <v>1938</v>
       </c>
       <c r="L78" s="8">
         <v>1798</v>
       </c>
       <c r="M78" s="8">
         <v>2733</v>
       </c>
       <c r="N78" s="8">
         <v>2229</v>
       </c>
       <c r="O78" s="8">
         <v>2157</v>
       </c>
       <c r="P78" s="8">
         <v>2193</v>
       </c>
-    </row>
-    <row r="79" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q78" s="8">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" ht="15.75" customHeight="1">
       <c r="A79" s="41"/>
       <c r="B79" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="7">
         <v>1648</v>
       </c>
       <c r="E79" s="7">
         <v>1429</v>
       </c>
       <c r="F79" s="7">
         <v>1515</v>
       </c>
       <c r="G79" s="7">
         <v>1549</v>
       </c>
       <c r="H79" s="7">
         <v>1558</v>
       </c>
       <c r="I79" s="7">
         <v>1565</v>
       </c>
       <c r="J79" s="8">
         <v>1517</v>
       </c>
       <c r="K79" s="8">
         <v>1592</v>
       </c>
       <c r="L79" s="8">
         <v>1622</v>
       </c>
       <c r="M79" s="8">
         <v>2019</v>
       </c>
       <c r="N79" s="8">
         <v>1835</v>
       </c>
       <c r="O79" s="8">
         <v>1774</v>
       </c>
       <c r="P79" s="8">
         <v>1770</v>
       </c>
-    </row>
-    <row r="80" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q79" s="8">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" ht="15.75" customHeight="1">
       <c r="A80" s="41"/>
       <c r="B80" s="41"/>
       <c r="C80" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D80" s="7">
         <v>894</v>
       </c>
       <c r="E80" s="7">
         <v>778</v>
       </c>
       <c r="F80" s="7">
         <v>794</v>
       </c>
       <c r="G80" s="7">
         <v>846</v>
       </c>
       <c r="H80" s="7">
         <v>834</v>
       </c>
       <c r="I80" s="7">
         <v>844</v>
       </c>
       <c r="J80" s="8">
         <v>807</v>
       </c>
       <c r="K80" s="8">
         <v>868</v>
       </c>
       <c r="L80" s="8">
         <v>882</v>
       </c>
       <c r="M80" s="8">
         <v>1059</v>
       </c>
       <c r="N80" s="8">
         <v>934</v>
       </c>
       <c r="O80" s="8">
         <v>913</v>
       </c>
       <c r="P80" s="8">
         <v>951</v>
       </c>
-    </row>
-    <row r="81" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q80" s="8">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" ht="15.75" customHeight="1">
       <c r="A81" s="41"/>
       <c r="B81" s="41"/>
       <c r="C81" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D81" s="7">
         <v>754</v>
       </c>
       <c r="E81" s="7">
         <v>651</v>
       </c>
       <c r="F81" s="7">
         <v>721</v>
       </c>
       <c r="G81" s="7">
         <v>703</v>
       </c>
       <c r="H81" s="7">
         <v>724</v>
       </c>
       <c r="I81" s="7">
         <v>721</v>
       </c>
       <c r="J81" s="8">
         <v>710</v>
       </c>
       <c r="K81" s="8">
         <v>724</v>
       </c>
       <c r="L81" s="8">
         <v>740</v>
       </c>
       <c r="M81" s="8">
         <v>960</v>
       </c>
       <c r="N81" s="8">
         <v>901</v>
       </c>
       <c r="O81" s="8">
         <v>861</v>
       </c>
       <c r="P81" s="8">
         <v>819</v>
       </c>
-    </row>
-    <row r="82" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q81" s="8">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" ht="15.75" customHeight="1">
       <c r="A82" s="41"/>
       <c r="B82" s="40" t="s">
         <v>38</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="7">
         <v>3358</v>
       </c>
       <c r="E82" s="7">
         <v>3393</v>
       </c>
       <c r="F82" s="7">
         <v>3400</v>
       </c>
       <c r="G82" s="7">
         <v>3450</v>
       </c>
       <c r="H82" s="7">
         <v>3632</v>
       </c>
       <c r="I82" s="7">
         <v>3600</v>
       </c>
       <c r="J82" s="8">
         <v>3693</v>
       </c>
       <c r="K82" s="8">
         <v>3777</v>
       </c>
       <c r="L82" s="8">
         <v>3778</v>
       </c>
       <c r="M82" s="8">
         <v>4097</v>
       </c>
       <c r="N82" s="8">
         <v>4418</v>
       </c>
       <c r="O82" s="8">
         <v>4184</v>
       </c>
       <c r="P82" s="8">
         <v>4095</v>
       </c>
-    </row>
-    <row r="83" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q82" s="8">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" ht="15.75" customHeight="1">
       <c r="A83" s="41"/>
       <c r="B83" s="41"/>
       <c r="C83" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="7">
         <v>1818</v>
       </c>
       <c r="E83" s="7">
         <v>1820</v>
       </c>
       <c r="F83" s="7">
         <v>1865</v>
       </c>
       <c r="G83" s="7">
         <v>1851</v>
       </c>
       <c r="H83" s="7">
         <v>2019</v>
       </c>
       <c r="I83" s="7">
         <v>1924</v>
       </c>
       <c r="J83" s="8">
         <v>2020</v>
       </c>
       <c r="K83" s="8">
         <v>2053</v>
       </c>
       <c r="L83" s="8">
         <v>2063</v>
       </c>
       <c r="M83" s="8">
         <v>2237</v>
       </c>
       <c r="N83" s="8">
         <v>2411</v>
       </c>
       <c r="O83" s="8">
         <v>2320</v>
       </c>
       <c r="P83" s="8">
         <v>2204</v>
       </c>
-    </row>
-    <row r="84" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q83" s="8">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" ht="15.75" customHeight="1">
       <c r="A84" s="41"/>
       <c r="B84" s="41"/>
       <c r="C84" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D84" s="7">
         <v>1540</v>
       </c>
       <c r="E84" s="7">
         <v>1573</v>
       </c>
       <c r="F84" s="7">
         <v>1535</v>
       </c>
       <c r="G84" s="7">
         <v>1599</v>
       </c>
       <c r="H84" s="7">
         <v>1613</v>
       </c>
       <c r="I84" s="7">
         <v>1676</v>
       </c>
       <c r="J84" s="8">
         <v>1673</v>
       </c>
       <c r="K84" s="8">
         <v>1724</v>
       </c>
       <c r="L84" s="8">
         <v>1715</v>
       </c>
       <c r="M84" s="8">
         <v>1860</v>
       </c>
       <c r="N84" s="8">
         <v>2007</v>
       </c>
       <c r="O84" s="8">
         <v>1864</v>
       </c>
       <c r="P84" s="8">
         <v>1891</v>
       </c>
-    </row>
-    <row r="85" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q84" s="8">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" ht="15.75" customHeight="1">
       <c r="A85" s="41"/>
       <c r="B85" s="40" t="s">
         <v>39</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="7">
         <v>3050</v>
       </c>
       <c r="E85" s="7">
         <v>3375</v>
       </c>
       <c r="F85" s="7">
         <v>3377</v>
       </c>
       <c r="G85" s="7">
         <v>3446</v>
       </c>
       <c r="H85" s="7">
         <v>3624</v>
       </c>
       <c r="I85" s="7">
         <v>3674</v>
       </c>
       <c r="J85" s="8">
         <v>3700</v>
       </c>
       <c r="K85" s="8">
         <v>3890</v>
       </c>
       <c r="L85" s="8">
         <v>3890</v>
       </c>
       <c r="M85" s="8">
         <v>4246</v>
       </c>
       <c r="N85" s="8">
         <v>4667</v>
       </c>
       <c r="O85" s="8">
         <v>4359</v>
       </c>
       <c r="P85" s="8">
         <v>4502</v>
       </c>
-    </row>
-    <row r="86" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q85" s="8">
+        <v>4586</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" ht="15.75" customHeight="1">
       <c r="A86" s="41"/>
       <c r="B86" s="41"/>
       <c r="C86" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D86" s="7">
         <v>1708</v>
       </c>
       <c r="E86" s="7">
         <v>1966</v>
       </c>
       <c r="F86" s="7">
         <v>1917</v>
       </c>
       <c r="G86" s="7">
         <v>1993</v>
       </c>
       <c r="H86" s="7">
         <v>2115</v>
       </c>
       <c r="I86" s="7">
         <v>2119</v>
       </c>
       <c r="J86" s="8">
         <v>2151</v>
       </c>
       <c r="K86" s="8">
         <v>2256</v>
       </c>
       <c r="L86" s="8">
         <v>2224</v>
       </c>
       <c r="M86" s="8">
         <v>2431</v>
       </c>
       <c r="N86" s="8">
         <v>2674</v>
       </c>
       <c r="O86" s="8">
         <v>2503</v>
       </c>
       <c r="P86" s="8">
         <v>2634</v>
       </c>
-    </row>
-    <row r="87" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q86" s="8">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" ht="15.75" customHeight="1">
       <c r="A87" s="41"/>
       <c r="B87" s="41"/>
       <c r="C87" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D87" s="7">
         <v>1342</v>
       </c>
       <c r="E87" s="7">
         <v>1409</v>
       </c>
       <c r="F87" s="7">
         <v>1460</v>
       </c>
       <c r="G87" s="7">
         <v>1453</v>
       </c>
       <c r="H87" s="7">
         <v>1509</v>
       </c>
       <c r="I87" s="7">
         <v>1555</v>
       </c>
       <c r="J87" s="8">
         <v>1549</v>
       </c>
       <c r="K87" s="8">
         <v>1634</v>
       </c>
       <c r="L87" s="8">
         <v>1666</v>
       </c>
       <c r="M87" s="8">
         <v>1815</v>
       </c>
       <c r="N87" s="8">
         <v>1993</v>
       </c>
       <c r="O87" s="8">
         <v>1856</v>
       </c>
       <c r="P87" s="8">
         <v>1868</v>
       </c>
-    </row>
-    <row r="88" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q87" s="8">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" ht="15.75" customHeight="1">
       <c r="A88" s="40" t="s">
         <v>40</v>
       </c>
       <c r="B88" s="40" t="s">
         <v>40</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="7">
         <v>93142</v>
       </c>
       <c r="E88" s="7">
         <v>93812</v>
       </c>
       <c r="F88" s="7">
         <v>93504</v>
       </c>
       <c r="G88" s="7">
         <v>94565</v>
       </c>
       <c r="H88" s="7">
         <v>100582</v>
       </c>
       <c r="I88" s="7">
         <v>93983</v>
       </c>
       <c r="J88" s="8">
         <v>95569</v>
       </c>
       <c r="K88" s="8">
         <v>103511</v>
       </c>
       <c r="L88" s="8">
         <v>101018</v>
       </c>
       <c r="M88" s="8">
         <v>106063</v>
       </c>
       <c r="N88" s="8">
         <v>118823</v>
       </c>
       <c r="O88" s="8">
         <v>113824</v>
       </c>
       <c r="P88" s="8">
         <v>113548</v>
       </c>
-    </row>
-    <row r="89" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q88" s="8">
+        <v>111132</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" ht="15.75" customHeight="1">
       <c r="A89" s="41"/>
       <c r="B89" s="41"/>
       <c r="C89" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="7">
         <v>53157</v>
       </c>
       <c r="E89" s="7">
         <v>53461</v>
       </c>
       <c r="F89" s="7">
         <v>53056</v>
       </c>
       <c r="G89" s="7">
         <v>53743</v>
       </c>
       <c r="H89" s="7">
         <v>56953</v>
       </c>
       <c r="I89" s="7">
         <v>53804</v>
       </c>
       <c r="J89" s="8">
         <v>54481</v>
       </c>
       <c r="K89" s="8">
         <v>59152</v>
       </c>
       <c r="L89" s="8">
         <v>57727</v>
       </c>
       <c r="M89" s="8">
         <v>60956</v>
       </c>
       <c r="N89" s="8">
         <v>67549</v>
       </c>
       <c r="O89" s="8">
         <v>64302</v>
       </c>
       <c r="P89" s="8">
         <v>64479</v>
       </c>
-    </row>
-    <row r="90" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q89" s="8">
+        <v>63468</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" ht="15.75" customHeight="1">
       <c r="A90" s="41"/>
       <c r="B90" s="41"/>
       <c r="C90" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D90" s="7">
         <v>39985</v>
       </c>
       <c r="E90" s="7">
         <v>40351</v>
       </c>
       <c r="F90" s="7">
         <v>40448</v>
       </c>
       <c r="G90" s="7">
         <v>40822</v>
       </c>
       <c r="H90" s="7">
         <v>43629</v>
       </c>
       <c r="I90" s="7">
         <v>40179</v>
       </c>
       <c r="J90" s="8">
         <v>41088</v>
       </c>
       <c r="K90" s="8">
         <v>44359</v>
       </c>
       <c r="L90" s="8">
         <v>43291</v>
       </c>
       <c r="M90" s="8">
         <v>45107</v>
       </c>
       <c r="N90" s="8">
         <v>51274</v>
       </c>
       <c r="O90" s="8">
         <v>49522</v>
       </c>
       <c r="P90" s="8">
         <v>49069</v>
       </c>
-    </row>
-    <row r="91" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q90" s="8">
+        <v>47664</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" ht="15.75" customHeight="1">
       <c r="A91" s="41"/>
       <c r="B91" s="40" t="s">
         <v>41</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="7">
         <v>13287</v>
       </c>
       <c r="E91" s="7">
         <v>14238</v>
       </c>
       <c r="F91" s="7">
         <v>14806</v>
       </c>
       <c r="G91" s="7">
         <v>14852</v>
       </c>
       <c r="H91" s="7">
         <v>15604</v>
       </c>
       <c r="I91" s="7">
         <v>14825</v>
       </c>
       <c r="J91" s="8">
         <v>15002</v>
       </c>
       <c r="K91" s="8">
         <v>16128</v>
       </c>
       <c r="L91" s="8">
         <v>15418</v>
       </c>
       <c r="M91" s="8">
         <v>16016</v>
       </c>
       <c r="N91" s="8">
         <v>18078</v>
       </c>
       <c r="O91" s="8">
         <v>17399</v>
       </c>
       <c r="P91" s="8">
         <v>17605</v>
       </c>
-    </row>
-    <row r="92" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q91" s="8">
+        <v>17617</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17" ht="15.75" customHeight="1">
       <c r="A92" s="41"/>
       <c r="B92" s="41"/>
       <c r="C92" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D92" s="7">
         <v>7689</v>
       </c>
       <c r="E92" s="7">
         <v>8257</v>
       </c>
       <c r="F92" s="7">
         <v>8674</v>
       </c>
       <c r="G92" s="7">
         <v>8659</v>
       </c>
       <c r="H92" s="7">
         <v>9200</v>
       </c>
       <c r="I92" s="7">
         <v>8674</v>
       </c>
       <c r="J92" s="8">
         <v>8701</v>
       </c>
       <c r="K92" s="8">
         <v>9498</v>
       </c>
       <c r="L92" s="8">
         <v>9074</v>
       </c>
       <c r="M92" s="8">
         <v>9279</v>
       </c>
       <c r="N92" s="8">
         <v>10623</v>
       </c>
       <c r="O92" s="8">
         <v>10054</v>
       </c>
       <c r="P92" s="8">
         <v>10134</v>
       </c>
-    </row>
-    <row r="93" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q92" s="8">
+        <v>10207</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" ht="15.75" customHeight="1">
       <c r="A93" s="41"/>
       <c r="B93" s="41"/>
       <c r="C93" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D93" s="7">
         <v>5598</v>
       </c>
       <c r="E93" s="7">
         <v>5981</v>
       </c>
       <c r="F93" s="7">
         <v>6132</v>
       </c>
       <c r="G93" s="7">
         <v>6193</v>
       </c>
       <c r="H93" s="7">
         <v>6404</v>
       </c>
       <c r="I93" s="7">
         <v>6151</v>
       </c>
       <c r="J93" s="8">
         <v>6301</v>
       </c>
       <c r="K93" s="8">
         <v>6630</v>
       </c>
       <c r="L93" s="8">
         <v>6344</v>
       </c>
       <c r="M93" s="8">
         <v>6737</v>
       </c>
       <c r="N93" s="8">
         <v>7455</v>
       </c>
       <c r="O93" s="8">
         <v>7345</v>
       </c>
       <c r="P93" s="8">
         <v>7471</v>
       </c>
-    </row>
-    <row r="94" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q93" s="8">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" ht="15.75" customHeight="1">
       <c r="A94" s="41"/>
       <c r="B94" s="40" t="s">
         <v>42</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="7">
         <v>3796</v>
       </c>
       <c r="E94" s="7">
         <v>3804</v>
       </c>
       <c r="F94" s="7">
         <v>3920</v>
       </c>
       <c r="G94" s="7">
         <v>3949</v>
       </c>
       <c r="H94" s="7">
         <v>4112</v>
       </c>
       <c r="I94" s="7">
         <v>3877</v>
       </c>
       <c r="J94" s="8">
         <v>3841</v>
       </c>
       <c r="K94" s="8">
         <v>4351</v>
       </c>
       <c r="L94" s="8">
         <v>4381</v>
       </c>
       <c r="M94" s="8">
         <v>4153</v>
       </c>
       <c r="N94" s="8">
         <v>4711</v>
       </c>
       <c r="O94" s="8">
         <v>4438</v>
       </c>
       <c r="P94" s="8">
         <v>4423</v>
       </c>
-    </row>
-    <row r="95" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q94" s="8">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" ht="15.75" customHeight="1">
       <c r="A95" s="41"/>
       <c r="B95" s="41"/>
       <c r="C95" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="7">
         <v>2231</v>
       </c>
       <c r="E95" s="7">
         <v>2220</v>
       </c>
       <c r="F95" s="7">
         <v>2213</v>
       </c>
       <c r="G95" s="7">
         <v>2299</v>
       </c>
       <c r="H95" s="7">
         <v>2443</v>
       </c>
       <c r="I95" s="7">
         <v>2252</v>
       </c>
       <c r="J95" s="8">
         <v>2238</v>
       </c>
       <c r="K95" s="8">
         <v>2537</v>
       </c>
       <c r="L95" s="8">
         <v>2480</v>
       </c>
       <c r="M95" s="8">
         <v>2420</v>
       </c>
       <c r="N95" s="8">
         <v>2722</v>
       </c>
       <c r="O95" s="8">
         <v>2541</v>
       </c>
       <c r="P95" s="8">
         <v>2563</v>
       </c>
-    </row>
-    <row r="96" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q95" s="8">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" ht="15.75" customHeight="1">
       <c r="A96" s="41"/>
       <c r="B96" s="41"/>
       <c r="C96" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D96" s="7">
         <v>1565</v>
       </c>
       <c r="E96" s="7">
         <v>1584</v>
       </c>
       <c r="F96" s="7">
         <v>1707</v>
       </c>
       <c r="G96" s="7">
         <v>1650</v>
       </c>
       <c r="H96" s="7">
         <v>1669</v>
       </c>
       <c r="I96" s="7">
         <v>1625</v>
       </c>
       <c r="J96" s="8">
         <v>1603</v>
       </c>
       <c r="K96" s="8">
         <v>1814</v>
       </c>
       <c r="L96" s="8">
         <v>1901</v>
       </c>
       <c r="M96" s="8">
         <v>1733</v>
       </c>
       <c r="N96" s="8">
         <v>1989</v>
       </c>
       <c r="O96" s="8">
         <v>1897</v>
       </c>
       <c r="P96" s="8">
         <v>1860</v>
       </c>
-    </row>
-    <row r="97" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q96" s="8">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" ht="15.75" customHeight="1">
       <c r="A97" s="41"/>
       <c r="B97" s="40" t="s">
         <v>43</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="7">
         <v>6827</v>
       </c>
       <c r="E97" s="7">
         <v>7080</v>
       </c>
       <c r="F97" s="7">
         <v>6970</v>
       </c>
       <c r="G97" s="7">
         <v>6978</v>
       </c>
       <c r="H97" s="7">
         <v>7776</v>
       </c>
       <c r="I97" s="7">
         <v>7097</v>
       </c>
       <c r="J97" s="8">
         <v>7045</v>
       </c>
       <c r="K97" s="8">
         <v>7683</v>
       </c>
       <c r="L97" s="8">
         <v>7539</v>
       </c>
       <c r="M97" s="8">
         <v>7631</v>
       </c>
       <c r="N97" s="8">
         <v>8709</v>
       </c>
       <c r="O97" s="8">
         <v>8232</v>
       </c>
       <c r="P97" s="8">
         <v>8209</v>
       </c>
-    </row>
-    <row r="98" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q97" s="8">
+        <v>7861</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" ht="15.75" customHeight="1">
       <c r="A98" s="41"/>
       <c r="B98" s="41"/>
       <c r="C98" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="7">
         <v>3873</v>
       </c>
       <c r="E98" s="7">
         <v>4056</v>
       </c>
       <c r="F98" s="7">
         <v>3960</v>
       </c>
       <c r="G98" s="7">
         <v>3962</v>
       </c>
       <c r="H98" s="7">
         <v>4329</v>
       </c>
       <c r="I98" s="7">
         <v>4123</v>
       </c>
       <c r="J98" s="8">
         <v>3991</v>
       </c>
       <c r="K98" s="8">
         <v>4420</v>
       </c>
       <c r="L98" s="8">
         <v>4276</v>
       </c>
       <c r="M98" s="8">
         <v>4387</v>
       </c>
       <c r="N98" s="8">
         <v>5028</v>
       </c>
       <c r="O98" s="8">
         <v>4645</v>
       </c>
       <c r="P98" s="8">
         <v>4666</v>
       </c>
-    </row>
-    <row r="99" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q98" s="8">
+        <v>4549</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" ht="15.75" customHeight="1">
       <c r="A99" s="41"/>
       <c r="B99" s="41"/>
       <c r="C99" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D99" s="7">
         <v>2954</v>
       </c>
       <c r="E99" s="7">
         <v>3024</v>
       </c>
       <c r="F99" s="7">
         <v>3010</v>
       </c>
       <c r="G99" s="7">
         <v>3016</v>
       </c>
       <c r="H99" s="7">
         <v>3447</v>
       </c>
       <c r="I99" s="7">
         <v>2974</v>
       </c>
       <c r="J99" s="8">
         <v>3054</v>
       </c>
       <c r="K99" s="8">
         <v>3263</v>
       </c>
       <c r="L99" s="8">
         <v>3263</v>
       </c>
       <c r="M99" s="8">
         <v>3244</v>
       </c>
       <c r="N99" s="8">
         <v>3681</v>
       </c>
       <c r="O99" s="8">
         <v>3587</v>
       </c>
       <c r="P99" s="8">
         <v>3543</v>
       </c>
-    </row>
-    <row r="100" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q99" s="8">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" ht="15.75" customHeight="1">
       <c r="A100" s="41"/>
       <c r="B100" s="40" t="s">
         <v>44</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="7">
         <v>3770</v>
       </c>
       <c r="E100" s="7">
         <v>3867</v>
       </c>
       <c r="F100" s="7">
         <v>3923</v>
       </c>
       <c r="G100" s="7">
         <v>4023</v>
       </c>
       <c r="H100" s="7">
         <v>4353</v>
       </c>
       <c r="I100" s="7">
         <v>3853</v>
       </c>
       <c r="J100" s="8">
         <v>4126</v>
       </c>
       <c r="K100" s="8">
         <v>4343</v>
       </c>
       <c r="L100" s="8">
         <v>4339</v>
       </c>
       <c r="M100" s="8">
         <v>4409</v>
       </c>
       <c r="N100" s="8">
         <v>5038</v>
       </c>
       <c r="O100" s="8">
         <v>4758</v>
       </c>
       <c r="P100" s="8">
         <v>4666</v>
       </c>
-    </row>
-    <row r="101" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q100" s="8">
+        <v>4663</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" ht="15.75" customHeight="1">
       <c r="A101" s="41"/>
       <c r="B101" s="41"/>
       <c r="C101" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="7">
         <v>2138</v>
       </c>
       <c r="E101" s="7">
         <v>2146</v>
       </c>
       <c r="F101" s="7">
         <v>2195</v>
       </c>
       <c r="G101" s="7">
         <v>2297</v>
       </c>
       <c r="H101" s="7">
         <v>2396</v>
       </c>
       <c r="I101" s="7">
         <v>2180</v>
       </c>
       <c r="J101" s="8">
         <v>2313</v>
       </c>
       <c r="K101" s="8">
         <v>2398</v>
       </c>
       <c r="L101" s="8">
         <v>2468</v>
       </c>
       <c r="M101" s="8">
         <v>2541</v>
       </c>
       <c r="N101" s="8">
         <v>2798</v>
       </c>
       <c r="O101" s="8">
         <v>2599</v>
       </c>
       <c r="P101" s="8">
         <v>2661</v>
       </c>
-    </row>
-    <row r="102" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q101" s="8">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17" ht="15.75" customHeight="1">
       <c r="A102" s="41"/>
       <c r="B102" s="41"/>
       <c r="C102" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D102" s="7">
         <v>1632</v>
       </c>
       <c r="E102" s="7">
         <v>1721</v>
       </c>
       <c r="F102" s="7">
         <v>1728</v>
       </c>
       <c r="G102" s="7">
         <v>1726</v>
       </c>
       <c r="H102" s="7">
         <v>1957</v>
       </c>
       <c r="I102" s="7">
         <v>1673</v>
       </c>
       <c r="J102" s="8">
         <v>1813</v>
       </c>
       <c r="K102" s="8">
         <v>1945</v>
       </c>
       <c r="L102" s="8">
         <v>1871</v>
       </c>
       <c r="M102" s="8">
         <v>1868</v>
       </c>
       <c r="N102" s="8">
         <v>2240</v>
       </c>
       <c r="O102" s="8">
         <v>2159</v>
       </c>
       <c r="P102" s="8">
         <v>2005</v>
       </c>
-    </row>
-    <row r="103" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q102" s="8">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" ht="15.75" customHeight="1">
       <c r="A103" s="41"/>
       <c r="B103" s="40" t="s">
         <v>45</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="7">
         <v>4374</v>
       </c>
       <c r="E103" s="7">
         <v>4385</v>
       </c>
       <c r="F103" s="7">
         <v>4323</v>
       </c>
       <c r="G103" s="7">
         <v>4323</v>
       </c>
       <c r="H103" s="7">
         <v>4588</v>
       </c>
       <c r="I103" s="7">
         <v>4304</v>
       </c>
       <c r="J103" s="8">
         <v>4255</v>
       </c>
       <c r="K103" s="8">
         <v>4763</v>
       </c>
       <c r="L103" s="8">
         <v>4459</v>
       </c>
       <c r="M103" s="8">
         <v>4547</v>
       </c>
       <c r="N103" s="8">
         <v>5143</v>
       </c>
       <c r="O103" s="8">
         <v>4946</v>
       </c>
       <c r="P103" s="8">
         <v>4880</v>
       </c>
-    </row>
-    <row r="104" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q103" s="8">
+        <v>4847</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" ht="15.75" customHeight="1">
       <c r="A104" s="41"/>
       <c r="B104" s="41"/>
       <c r="C104" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="7">
         <v>2536</v>
       </c>
       <c r="E104" s="7">
         <v>2475</v>
       </c>
       <c r="F104" s="7">
         <v>2500</v>
       </c>
       <c r="G104" s="7">
         <v>2469</v>
       </c>
       <c r="H104" s="7">
         <v>2604</v>
       </c>
       <c r="I104" s="7">
         <v>2453</v>
       </c>
       <c r="J104" s="8">
         <v>2440</v>
       </c>
       <c r="K104" s="8">
         <v>2700</v>
       </c>
       <c r="L104" s="8">
         <v>2508</v>
       </c>
       <c r="M104" s="8">
         <v>2649</v>
       </c>
       <c r="N104" s="8">
         <v>2866</v>
       </c>
       <c r="O104" s="8">
         <v>2793</v>
       </c>
       <c r="P104" s="8">
         <v>2697</v>
       </c>
-    </row>
-    <row r="105" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q104" s="8">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17" ht="15.75" customHeight="1">
       <c r="A105" s="41"/>
       <c r="B105" s="41"/>
       <c r="C105" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D105" s="7">
         <v>1838</v>
       </c>
       <c r="E105" s="7">
         <v>1910</v>
       </c>
       <c r="F105" s="7">
         <v>1823</v>
       </c>
       <c r="G105" s="7">
         <v>1854</v>
       </c>
       <c r="H105" s="7">
         <v>1984</v>
       </c>
       <c r="I105" s="7">
         <v>1851</v>
       </c>
       <c r="J105" s="8">
         <v>1815</v>
       </c>
       <c r="K105" s="8">
         <v>2063</v>
       </c>
       <c r="L105" s="8">
         <v>1951</v>
       </c>
       <c r="M105" s="8">
         <v>1898</v>
       </c>
       <c r="N105" s="8">
         <v>2277</v>
       </c>
       <c r="O105" s="8">
         <v>2153</v>
       </c>
       <c r="P105" s="8">
         <v>2183</v>
       </c>
-    </row>
-    <row r="106" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q105" s="8">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" ht="15.75" customHeight="1">
       <c r="A106" s="41"/>
       <c r="B106" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="7">
         <v>3352</v>
       </c>
       <c r="E106" s="7">
         <v>3367</v>
       </c>
       <c r="F106" s="7">
         <v>3260</v>
       </c>
       <c r="G106" s="7">
         <v>3400</v>
       </c>
       <c r="H106" s="7">
         <v>3485</v>
       </c>
       <c r="I106" s="7">
         <v>3411</v>
       </c>
       <c r="J106" s="8">
         <v>3492</v>
       </c>
       <c r="K106" s="8">
         <v>3576</v>
       </c>
       <c r="L106" s="8">
         <v>3623</v>
       </c>
       <c r="M106" s="8">
         <v>3642</v>
       </c>
       <c r="N106" s="8">
         <v>4234</v>
       </c>
       <c r="O106" s="8">
         <v>4131</v>
       </c>
       <c r="P106" s="8">
         <v>4100</v>
       </c>
-    </row>
-    <row r="107" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q106" s="8">
+        <v>4034</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17" ht="15.75" customHeight="1">
       <c r="A107" s="41"/>
       <c r="B107" s="41"/>
       <c r="C107" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="7">
         <v>1914</v>
       </c>
       <c r="E107" s="7">
         <v>1957</v>
       </c>
       <c r="F107" s="7">
         <v>1833</v>
       </c>
       <c r="G107" s="7">
         <v>1941</v>
       </c>
       <c r="H107" s="7">
         <v>2013</v>
       </c>
       <c r="I107" s="7">
         <v>1932</v>
       </c>
       <c r="J107" s="8">
         <v>2019</v>
       </c>
       <c r="K107" s="8">
         <v>2077</v>
       </c>
       <c r="L107" s="8">
         <v>2034</v>
       </c>
       <c r="M107" s="8">
         <v>2110</v>
       </c>
       <c r="N107" s="8">
         <v>2462</v>
       </c>
       <c r="O107" s="8">
         <v>2374</v>
       </c>
       <c r="P107" s="8">
         <v>2447</v>
       </c>
-    </row>
-    <row r="108" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q107" s="8">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17" ht="15.75" customHeight="1">
       <c r="A108" s="41"/>
       <c r="B108" s="41"/>
       <c r="C108" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D108" s="7">
         <v>1438</v>
       </c>
       <c r="E108" s="7">
         <v>1410</v>
       </c>
       <c r="F108" s="7">
         <v>1427</v>
       </c>
       <c r="G108" s="7">
         <v>1459</v>
       </c>
       <c r="H108" s="7">
         <v>1472</v>
       </c>
       <c r="I108" s="7">
         <v>1479</v>
       </c>
       <c r="J108" s="8">
         <v>1473</v>
       </c>
       <c r="K108" s="8">
         <v>1499</v>
       </c>
       <c r="L108" s="8">
         <v>1589</v>
       </c>
       <c r="M108" s="8">
         <v>1532</v>
       </c>
       <c r="N108" s="8">
         <v>1772</v>
       </c>
       <c r="O108" s="8">
         <v>1757</v>
       </c>
       <c r="P108" s="8">
         <v>1653</v>
       </c>
-    </row>
-    <row r="109" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q108" s="8">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" ht="15.75" customHeight="1">
       <c r="A109" s="41"/>
       <c r="B109" s="40" t="s">
         <v>47</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="7">
         <v>4263</v>
       </c>
       <c r="E109" s="7">
         <v>4120</v>
       </c>
       <c r="F109" s="7">
         <v>4022</v>
       </c>
       <c r="G109" s="7">
         <v>3941</v>
       </c>
       <c r="H109" s="7">
         <v>4175</v>
       </c>
       <c r="I109" s="7">
         <v>3894</v>
       </c>
       <c r="J109" s="8">
         <v>4033</v>
       </c>
       <c r="K109" s="8">
         <v>4366</v>
       </c>
       <c r="L109" s="8">
         <v>4140</v>
       </c>
       <c r="M109" s="8">
         <v>4296</v>
       </c>
       <c r="N109" s="8">
         <v>4926</v>
       </c>
       <c r="O109" s="8">
         <v>4709</v>
       </c>
       <c r="P109" s="8">
         <v>4730</v>
       </c>
-    </row>
-    <row r="110" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q109" s="8">
+        <v>4526</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" ht="15.75" customHeight="1">
       <c r="A110" s="41"/>
       <c r="B110" s="41"/>
       <c r="C110" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="7">
         <v>2472</v>
       </c>
       <c r="E110" s="7">
         <v>2341</v>
       </c>
       <c r="F110" s="7">
         <v>2248</v>
       </c>
       <c r="G110" s="7">
         <v>2251</v>
       </c>
       <c r="H110" s="7">
         <v>2323</v>
       </c>
       <c r="I110" s="7">
         <v>2194</v>
       </c>
       <c r="J110" s="8">
         <v>2221</v>
       </c>
       <c r="K110" s="8">
         <v>2510</v>
       </c>
       <c r="L110" s="8">
         <v>2382</v>
       </c>
       <c r="M110" s="8">
         <v>2481</v>
       </c>
       <c r="N110" s="8">
         <v>2832</v>
       </c>
       <c r="O110" s="8">
         <v>2704</v>
       </c>
       <c r="P110" s="8">
         <v>2734</v>
       </c>
-    </row>
-    <row r="111" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q110" s="8">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17" ht="15.75" customHeight="1">
       <c r="A111" s="41"/>
       <c r="B111" s="41"/>
       <c r="C111" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D111" s="7">
         <v>1791</v>
       </c>
       <c r="E111" s="7">
         <v>1779</v>
       </c>
       <c r="F111" s="7">
         <v>1774</v>
       </c>
       <c r="G111" s="7">
         <v>1690</v>
       </c>
       <c r="H111" s="7">
         <v>1852</v>
       </c>
       <c r="I111" s="7">
         <v>1700</v>
       </c>
       <c r="J111" s="8">
         <v>1812</v>
       </c>
       <c r="K111" s="8">
         <v>1856</v>
       </c>
       <c r="L111" s="8">
         <v>1758</v>
       </c>
       <c r="M111" s="8">
         <v>1815</v>
       </c>
       <c r="N111" s="8">
         <v>2094</v>
       </c>
       <c r="O111" s="8">
         <v>2005</v>
       </c>
       <c r="P111" s="8">
         <v>1996</v>
       </c>
-    </row>
-    <row r="112" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q111" s="8">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="112" spans="1:17" ht="15.75" customHeight="1">
       <c r="A112" s="41"/>
       <c r="B112" s="40" t="s">
         <v>48</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="7">
         <v>9415</v>
       </c>
       <c r="E112" s="7">
         <v>9451</v>
       </c>
       <c r="F112" s="7">
         <v>9803</v>
       </c>
       <c r="G112" s="7">
         <v>9628</v>
       </c>
       <c r="H112" s="7">
         <v>10108</v>
       </c>
       <c r="I112" s="7">
         <v>9471</v>
       </c>
       <c r="J112" s="8">
         <v>9508</v>
       </c>
       <c r="K112" s="8">
         <v>10242</v>
       </c>
       <c r="L112" s="8">
         <v>10187</v>
       </c>
       <c r="M112" s="8">
         <v>10421</v>
       </c>
       <c r="N112" s="8">
         <v>11571</v>
       </c>
       <c r="O112" s="8">
         <v>11178</v>
       </c>
       <c r="P112" s="8">
         <v>11217</v>
       </c>
-    </row>
-    <row r="113" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q112" s="8">
+        <v>11291</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17" ht="15.75" customHeight="1">
       <c r="A113" s="41"/>
       <c r="B113" s="41"/>
       <c r="C113" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D113" s="7">
         <v>5410</v>
       </c>
       <c r="E113" s="7">
         <v>5603</v>
       </c>
       <c r="F113" s="7">
         <v>5714</v>
       </c>
       <c r="G113" s="7">
         <v>5731</v>
       </c>
       <c r="H113" s="7">
         <v>5919</v>
       </c>
       <c r="I113" s="7">
         <v>5554</v>
       </c>
       <c r="J113" s="8">
         <v>5521</v>
       </c>
       <c r="K113" s="8">
         <v>5933</v>
       </c>
       <c r="L113" s="8">
         <v>6015</v>
       </c>
       <c r="M113" s="8">
         <v>6149</v>
       </c>
       <c r="N113" s="8">
         <v>6737</v>
       </c>
       <c r="O113" s="8">
         <v>6527</v>
       </c>
       <c r="P113" s="8">
         <v>6616</v>
       </c>
-    </row>
-    <row r="114" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q113" s="8">
+        <v>6686</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17" ht="15.75" customHeight="1">
       <c r="A114" s="41"/>
       <c r="B114" s="41"/>
       <c r="C114" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D114" s="7">
         <v>4005</v>
       </c>
       <c r="E114" s="7">
         <v>3848</v>
       </c>
       <c r="F114" s="7">
         <v>4089</v>
       </c>
       <c r="G114" s="7">
         <v>3897</v>
       </c>
       <c r="H114" s="7">
         <v>4189</v>
       </c>
       <c r="I114" s="7">
         <v>3917</v>
       </c>
       <c r="J114" s="8">
         <v>3987</v>
       </c>
       <c r="K114" s="8">
         <v>4309</v>
       </c>
       <c r="L114" s="8">
         <v>4172</v>
       </c>
       <c r="M114" s="8">
         <v>4272</v>
       </c>
       <c r="N114" s="8">
         <v>4834</v>
       </c>
       <c r="O114" s="8">
         <v>4651</v>
       </c>
       <c r="P114" s="8">
         <v>4601</v>
       </c>
-    </row>
-    <row r="115" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q114" s="8">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" ht="15.75" customHeight="1">
       <c r="A115" s="41"/>
       <c r="B115" s="40" t="s">
         <v>49</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="7">
         <v>1358</v>
       </c>
       <c r="E115" s="7">
         <v>1329</v>
       </c>
       <c r="F115" s="7">
         <v>1347</v>
       </c>
       <c r="G115" s="7">
         <v>1356</v>
       </c>
       <c r="H115" s="7">
         <v>1433</v>
       </c>
       <c r="I115" s="7">
         <v>1365</v>
       </c>
       <c r="J115" s="8">
         <v>1412</v>
       </c>
       <c r="K115" s="8">
         <v>1561</v>
       </c>
       <c r="L115" s="8">
         <v>1548</v>
       </c>
       <c r="M115" s="8">
         <v>1609</v>
       </c>
       <c r="N115" s="8">
         <v>1780</v>
       </c>
       <c r="O115" s="8">
         <v>1696</v>
       </c>
       <c r="P115" s="8">
         <v>1716</v>
       </c>
-    </row>
-    <row r="116" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q115" s="8">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17" ht="15.75" customHeight="1">
       <c r="A116" s="41"/>
       <c r="B116" s="41"/>
       <c r="C116" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D116" s="7">
         <v>830</v>
       </c>
       <c r="E116" s="7">
         <v>807</v>
       </c>
       <c r="F116" s="7">
         <v>813</v>
       </c>
       <c r="G116" s="7">
         <v>800</v>
       </c>
       <c r="H116" s="7">
         <v>856</v>
       </c>
       <c r="I116" s="7">
         <v>861</v>
       </c>
       <c r="J116" s="8">
         <v>861</v>
       </c>
       <c r="K116" s="8">
         <v>962</v>
       </c>
       <c r="L116" s="8">
         <v>941</v>
       </c>
       <c r="M116" s="8">
         <v>957</v>
       </c>
       <c r="N116" s="8">
         <v>1092</v>
       </c>
       <c r="O116" s="8">
         <v>1031</v>
       </c>
       <c r="P116" s="8">
         <v>984</v>
       </c>
-    </row>
-    <row r="117" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q116" s="8">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" ht="15.75" customHeight="1">
       <c r="A117" s="41"/>
       <c r="B117" s="41"/>
       <c r="C117" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D117" s="7">
         <v>528</v>
       </c>
       <c r="E117" s="7">
         <v>522</v>
       </c>
       <c r="F117" s="7">
         <v>534</v>
       </c>
       <c r="G117" s="7">
         <v>556</v>
       </c>
       <c r="H117" s="7">
         <v>577</v>
       </c>
       <c r="I117" s="7">
         <v>504</v>
       </c>
       <c r="J117" s="8">
         <v>551</v>
       </c>
       <c r="K117" s="8">
         <v>599</v>
       </c>
       <c r="L117" s="8">
         <v>607</v>
       </c>
       <c r="M117" s="8">
         <v>652</v>
       </c>
       <c r="N117" s="8">
         <v>688</v>
       </c>
       <c r="O117" s="8">
         <v>665</v>
       </c>
       <c r="P117" s="8">
         <v>732</v>
       </c>
-    </row>
-    <row r="118" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q117" s="8">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" ht="15.75" customHeight="1">
       <c r="A118" s="41"/>
       <c r="B118" s="40" t="s">
         <v>50</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="7">
         <v>8453</v>
       </c>
       <c r="E118" s="7">
         <v>8363</v>
       </c>
       <c r="F118" s="7">
         <v>8223</v>
       </c>
       <c r="G118" s="7">
         <v>8513</v>
       </c>
       <c r="H118" s="7">
         <v>8961</v>
       </c>
       <c r="I118" s="7">
         <v>8262</v>
       </c>
       <c r="J118" s="8">
         <v>8623</v>
       </c>
       <c r="K118" s="8">
         <v>9290</v>
       </c>
       <c r="L118" s="8">
         <v>8901</v>
       </c>
       <c r="M118" s="8">
         <v>9791</v>
       </c>
       <c r="N118" s="8">
         <v>10781</v>
       </c>
       <c r="O118" s="8">
         <v>10415</v>
       </c>
       <c r="P118" s="8">
         <v>10499</v>
       </c>
-    </row>
-    <row r="119" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q118" s="8">
+        <v>9732</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17" ht="15.75" customHeight="1">
       <c r="A119" s="41"/>
       <c r="B119" s="41"/>
       <c r="C119" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D119" s="7">
         <v>4668</v>
       </c>
       <c r="E119" s="7">
         <v>4582</v>
       </c>
       <c r="F119" s="7">
         <v>4472</v>
       </c>
       <c r="G119" s="7">
         <v>4609</v>
       </c>
       <c r="H119" s="7">
         <v>4891</v>
       </c>
       <c r="I119" s="7">
         <v>4620</v>
       </c>
       <c r="J119" s="8">
         <v>4821</v>
       </c>
       <c r="K119" s="8">
         <v>5109</v>
       </c>
       <c r="L119" s="8">
         <v>4928</v>
       </c>
       <c r="M119" s="8">
         <v>5401</v>
       </c>
       <c r="N119" s="8">
         <v>5949</v>
       </c>
       <c r="O119" s="8">
         <v>5679</v>
       </c>
       <c r="P119" s="8">
         <v>5819</v>
       </c>
-    </row>
-    <row r="120" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q119" s="8">
+        <v>5357</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17" ht="15.75" customHeight="1">
       <c r="A120" s="41"/>
       <c r="B120" s="41"/>
       <c r="C120" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D120" s="7">
         <v>3785</v>
       </c>
       <c r="E120" s="7">
         <v>3781</v>
       </c>
       <c r="F120" s="7">
         <v>3751</v>
       </c>
       <c r="G120" s="7">
         <v>3904</v>
       </c>
       <c r="H120" s="7">
         <v>4070</v>
       </c>
       <c r="I120" s="7">
         <v>3642</v>
       </c>
       <c r="J120" s="8">
         <v>3802</v>
       </c>
       <c r="K120" s="8">
         <v>4181</v>
       </c>
       <c r="L120" s="8">
         <v>3973</v>
       </c>
       <c r="M120" s="8">
         <v>4390</v>
       </c>
       <c r="N120" s="8">
         <v>4832</v>
       </c>
       <c r="O120" s="8">
         <v>4736</v>
       </c>
       <c r="P120" s="8">
         <v>4680</v>
       </c>
-    </row>
-    <row r="121" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q120" s="8">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="121" spans="1:17" ht="15.75" customHeight="1">
       <c r="A121" s="41"/>
       <c r="B121" s="40" t="s">
         <v>51</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D121" s="7">
         <v>2612</v>
       </c>
       <c r="E121" s="7">
         <v>2625</v>
       </c>
       <c r="F121" s="7">
         <v>2487</v>
       </c>
       <c r="G121" s="7">
         <v>2461</v>
       </c>
       <c r="H121" s="7">
         <v>2709</v>
       </c>
       <c r="I121" s="7">
         <v>2546</v>
       </c>
       <c r="J121" s="8">
         <v>2462</v>
       </c>
       <c r="K121" s="8">
         <v>2717</v>
       </c>
       <c r="L121" s="8">
         <v>2601</v>
       </c>
       <c r="M121" s="8">
         <v>2896</v>
       </c>
       <c r="N121" s="8">
         <v>3284</v>
       </c>
       <c r="O121" s="8">
         <v>3151</v>
       </c>
       <c r="P121" s="8">
         <v>3269</v>
       </c>
-    </row>
-    <row r="122" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q121" s="8">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17" ht="15.75" customHeight="1">
       <c r="A122" s="41"/>
       <c r="B122" s="41"/>
       <c r="C122" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D122" s="7">
         <v>1447</v>
       </c>
       <c r="E122" s="7">
         <v>1426</v>
       </c>
       <c r="F122" s="7">
         <v>1380</v>
       </c>
       <c r="G122" s="7">
         <v>1344</v>
       </c>
       <c r="H122" s="7">
         <v>1446</v>
       </c>
       <c r="I122" s="7">
         <v>1428</v>
       </c>
       <c r="J122" s="8">
         <v>1382</v>
       </c>
       <c r="K122" s="8">
         <v>1467</v>
       </c>
       <c r="L122" s="8">
         <v>1475</v>
       </c>
       <c r="M122" s="8">
         <v>1638</v>
       </c>
       <c r="N122" s="8">
         <v>1810</v>
       </c>
       <c r="O122" s="8">
         <v>1705</v>
       </c>
       <c r="P122" s="8">
         <v>1816</v>
       </c>
-    </row>
-    <row r="123" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q122" s="8">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17" ht="15.75" customHeight="1">
       <c r="A123" s="41"/>
       <c r="B123" s="41"/>
       <c r="C123" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D123" s="7">
         <v>1165</v>
       </c>
       <c r="E123" s="7">
         <v>1199</v>
       </c>
       <c r="F123" s="7">
         <v>1107</v>
       </c>
       <c r="G123" s="7">
         <v>1117</v>
       </c>
       <c r="H123" s="7">
         <v>1263</v>
       </c>
       <c r="I123" s="7">
         <v>1118</v>
       </c>
       <c r="J123" s="8">
         <v>1080</v>
       </c>
       <c r="K123" s="8">
         <v>1250</v>
       </c>
       <c r="L123" s="8">
         <v>1126</v>
       </c>
       <c r="M123" s="8">
         <v>1258</v>
       </c>
       <c r="N123" s="8">
         <v>1474</v>
       </c>
       <c r="O123" s="8">
         <v>1446</v>
       </c>
       <c r="P123" s="8">
         <v>1453</v>
       </c>
-    </row>
-    <row r="124" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q123" s="8">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="124" spans="1:17" ht="15.75" customHeight="1">
       <c r="A124" s="41"/>
       <c r="B124" s="40" t="s">
         <v>52</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="7">
         <v>5484</v>
       </c>
       <c r="E124" s="7">
         <v>4988</v>
       </c>
       <c r="F124" s="7">
         <v>4809</v>
       </c>
       <c r="G124" s="7">
         <v>4896</v>
       </c>
       <c r="H124" s="7">
         <v>5322</v>
       </c>
       <c r="I124" s="7">
         <v>4817</v>
       </c>
       <c r="J124" s="8">
         <v>4852</v>
       </c>
       <c r="K124" s="8">
         <v>5442</v>
       </c>
       <c r="L124" s="8">
         <v>5390</v>
       </c>
       <c r="M124" s="8">
         <v>5947</v>
       </c>
       <c r="N124" s="8">
         <v>6650</v>
       </c>
       <c r="O124" s="8">
         <v>6236</v>
       </c>
       <c r="P124" s="8">
         <v>6217</v>
       </c>
-    </row>
-    <row r="125" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q124" s="8">
+        <v>5962</v>
+      </c>
+    </row>
+    <row r="125" spans="1:17" ht="15.75" customHeight="1">
       <c r="A125" s="41"/>
       <c r="B125" s="41"/>
       <c r="C125" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D125" s="7">
         <v>3124</v>
       </c>
       <c r="E125" s="7">
         <v>2810</v>
       </c>
       <c r="F125" s="7">
         <v>2733</v>
       </c>
       <c r="G125" s="7">
         <v>2706</v>
       </c>
       <c r="H125" s="7">
         <v>2950</v>
       </c>
       <c r="I125" s="7">
         <v>2704</v>
       </c>
       <c r="J125" s="8">
         <v>2711</v>
       </c>
       <c r="K125" s="8">
         <v>3098</v>
       </c>
       <c r="L125" s="8">
         <v>3097</v>
       </c>
       <c r="M125" s="8">
         <v>3298</v>
       </c>
       <c r="N125" s="8">
         <v>3772</v>
       </c>
       <c r="O125" s="8">
         <v>3511</v>
       </c>
       <c r="P125" s="8">
         <v>3489</v>
       </c>
-    </row>
-    <row r="126" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q125" s="8">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="126" spans="1:17" ht="15.75" customHeight="1">
       <c r="A126" s="41"/>
       <c r="B126" s="41"/>
       <c r="C126" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D126" s="7">
         <v>2360</v>
       </c>
       <c r="E126" s="7">
         <v>2178</v>
       </c>
       <c r="F126" s="7">
         <v>2076</v>
       </c>
       <c r="G126" s="7">
         <v>2190</v>
       </c>
       <c r="H126" s="7">
         <v>2372</v>
       </c>
       <c r="I126" s="7">
         <v>2113</v>
       </c>
       <c r="J126" s="8">
         <v>2141</v>
       </c>
       <c r="K126" s="8">
         <v>2344</v>
       </c>
       <c r="L126" s="8">
         <v>2293</v>
       </c>
       <c r="M126" s="8">
         <v>2649</v>
       </c>
       <c r="N126" s="8">
         <v>2878</v>
       </c>
       <c r="O126" s="8">
         <v>2725</v>
       </c>
       <c r="P126" s="8">
         <v>2728</v>
       </c>
-    </row>
-    <row r="127" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q126" s="8">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17" ht="15.75" customHeight="1">
       <c r="A127" s="41"/>
       <c r="B127" s="40" t="s">
         <v>53</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="7">
         <v>3283</v>
       </c>
       <c r="E127" s="7">
         <v>3200</v>
       </c>
       <c r="F127" s="7">
         <v>3237</v>
       </c>
       <c r="G127" s="7">
         <v>3244</v>
       </c>
       <c r="H127" s="7">
         <v>3521</v>
       </c>
       <c r="I127" s="7">
         <v>3425</v>
       </c>
       <c r="J127" s="8">
         <v>3579</v>
       </c>
       <c r="K127" s="8">
         <v>3783</v>
       </c>
       <c r="L127" s="8">
         <v>3805</v>
       </c>
       <c r="M127" s="8">
         <v>4188</v>
       </c>
       <c r="N127" s="8">
         <v>4630</v>
       </c>
       <c r="O127" s="8">
         <v>4413</v>
       </c>
       <c r="P127" s="8">
         <v>4273</v>
       </c>
-    </row>
-    <row r="128" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q127" s="8">
+        <v>4284</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17" ht="15.75" customHeight="1">
       <c r="A128" s="41"/>
       <c r="B128" s="41"/>
       <c r="C128" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D128" s="7">
         <v>1894</v>
       </c>
       <c r="E128" s="7">
         <v>1857</v>
       </c>
       <c r="F128" s="7">
         <v>1839</v>
       </c>
       <c r="G128" s="7">
         <v>1834</v>
       </c>
       <c r="H128" s="7">
         <v>1986</v>
       </c>
       <c r="I128" s="7">
         <v>1998</v>
       </c>
       <c r="J128" s="8">
         <v>2064</v>
       </c>
       <c r="K128" s="8">
         <v>2223</v>
       </c>
       <c r="L128" s="8">
         <v>2142</v>
       </c>
       <c r="M128" s="8">
         <v>2461</v>
       </c>
       <c r="N128" s="8">
         <v>2658</v>
       </c>
       <c r="O128" s="8">
         <v>2582</v>
       </c>
       <c r="P128" s="8">
         <v>2527</v>
       </c>
-    </row>
-    <row r="129" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q128" s="8">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" ht="15.75" customHeight="1">
       <c r="A129" s="41"/>
       <c r="B129" s="41"/>
       <c r="C129" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D129" s="7">
         <v>1389</v>
       </c>
       <c r="E129" s="7">
         <v>1343</v>
       </c>
       <c r="F129" s="7">
         <v>1398</v>
       </c>
       <c r="G129" s="7">
         <v>1410</v>
       </c>
       <c r="H129" s="7">
         <v>1535</v>
       </c>
       <c r="I129" s="7">
         <v>1427</v>
       </c>
       <c r="J129" s="8">
         <v>1515</v>
       </c>
       <c r="K129" s="8">
         <v>1560</v>
       </c>
       <c r="L129" s="8">
         <v>1663</v>
       </c>
       <c r="M129" s="8">
         <v>1727</v>
       </c>
       <c r="N129" s="8">
         <v>1972</v>
       </c>
       <c r="O129" s="8">
         <v>1831</v>
       </c>
       <c r="P129" s="8">
         <v>1746</v>
       </c>
-    </row>
-    <row r="130" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q129" s="8">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" ht="15.75" customHeight="1">
       <c r="A130" s="41"/>
       <c r="B130" s="40" t="s">
         <v>54</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D130" s="7">
         <v>4855</v>
       </c>
       <c r="E130" s="7">
         <v>4585</v>
       </c>
       <c r="F130" s="7">
         <v>4468</v>
       </c>
       <c r="G130" s="7">
         <v>4720</v>
       </c>
       <c r="H130" s="7">
         <v>4859</v>
       </c>
       <c r="I130" s="7">
         <v>4460</v>
       </c>
       <c r="J130" s="8">
         <v>4636</v>
       </c>
       <c r="K130" s="8">
         <v>5125</v>
       </c>
       <c r="L130" s="8">
         <v>4894</v>
       </c>
       <c r="M130" s="8">
         <v>5418</v>
       </c>
       <c r="N130" s="8">
         <v>6049</v>
       </c>
       <c r="O130" s="8">
         <v>5651</v>
       </c>
       <c r="P130" s="8">
         <v>5726</v>
       </c>
-    </row>
-    <row r="131" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q130" s="8">
+        <v>5689</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" ht="15.75" customHeight="1">
       <c r="A131" s="41"/>
       <c r="B131" s="41"/>
       <c r="C131" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D131" s="7">
         <v>2673</v>
       </c>
       <c r="E131" s="7">
         <v>2467</v>
       </c>
       <c r="F131" s="7">
         <v>2414</v>
       </c>
       <c r="G131" s="7">
         <v>2563</v>
       </c>
       <c r="H131" s="7">
         <v>2631</v>
       </c>
       <c r="I131" s="7">
         <v>2384</v>
       </c>
       <c r="J131" s="8">
         <v>2516</v>
       </c>
       <c r="K131" s="8">
         <v>2790</v>
       </c>
       <c r="L131" s="8">
         <v>2690</v>
       </c>
       <c r="M131" s="8">
         <v>3019</v>
       </c>
       <c r="N131" s="8">
         <v>3256</v>
       </c>
       <c r="O131" s="8">
         <v>3077</v>
       </c>
       <c r="P131" s="8">
         <v>3069</v>
       </c>
-    </row>
-    <row r="132" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q131" s="8">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" ht="15.75" customHeight="1">
       <c r="A132" s="41"/>
       <c r="B132" s="41"/>
       <c r="C132" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D132" s="7">
         <v>2182</v>
       </c>
       <c r="E132" s="7">
         <v>2118</v>
       </c>
       <c r="F132" s="7">
         <v>2054</v>
       </c>
       <c r="G132" s="7">
         <v>2157</v>
       </c>
       <c r="H132" s="7">
         <v>2228</v>
       </c>
       <c r="I132" s="7">
         <v>2076</v>
       </c>
       <c r="J132" s="8">
         <v>2120</v>
       </c>
       <c r="K132" s="8">
         <v>2335</v>
       </c>
       <c r="L132" s="8">
         <v>2204</v>
       </c>
       <c r="M132" s="8">
         <v>2399</v>
       </c>
       <c r="N132" s="8">
         <v>2793</v>
       </c>
       <c r="O132" s="8">
         <v>2574</v>
       </c>
       <c r="P132" s="8">
         <v>2657</v>
       </c>
-    </row>
-    <row r="133" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q132" s="8">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17" ht="15.75" customHeight="1">
       <c r="A133" s="41"/>
       <c r="B133" s="40" t="s">
         <v>55</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="7">
         <v>5950</v>
       </c>
       <c r="E133" s="7">
         <v>6766</v>
       </c>
       <c r="F133" s="7">
         <v>6705</v>
       </c>
       <c r="G133" s="7">
         <v>6916</v>
       </c>
       <c r="H133" s="7">
         <v>7348</v>
       </c>
       <c r="I133" s="7">
         <v>7065</v>
       </c>
       <c r="J133" s="8">
         <v>7026</v>
       </c>
       <c r="K133" s="8">
         <v>7576</v>
       </c>
       <c r="L133" s="8">
         <v>7437</v>
       </c>
       <c r="M133" s="8">
         <v>7715</v>
       </c>
       <c r="N133" s="8">
         <v>8645</v>
       </c>
       <c r="O133" s="8">
         <v>8355</v>
       </c>
       <c r="P133" s="8">
         <v>8135</v>
       </c>
-    </row>
-    <row r="134" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q133" s="8">
+        <v>8124</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17" ht="15.75" customHeight="1">
       <c r="A134" s="41"/>
       <c r="B134" s="41"/>
       <c r="C134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D134" s="7">
         <v>3370</v>
       </c>
       <c r="E134" s="7">
         <v>3863</v>
       </c>
       <c r="F134" s="7">
         <v>3823</v>
       </c>
       <c r="G134" s="7">
         <v>3949</v>
       </c>
       <c r="H134" s="7">
         <v>4090</v>
       </c>
       <c r="I134" s="7">
         <v>4031</v>
       </c>
       <c r="J134" s="8">
         <v>3933</v>
       </c>
       <c r="K134" s="8">
         <v>4299</v>
       </c>
       <c r="L134" s="8">
         <v>4184</v>
       </c>
       <c r="M134" s="8">
         <v>4432</v>
       </c>
       <c r="N134" s="8">
         <v>4786</v>
       </c>
       <c r="O134" s="8">
         <v>4554</v>
       </c>
       <c r="P134" s="8">
         <v>4515</v>
       </c>
-    </row>
-    <row r="135" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q134" s="8">
+        <v>4563</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" ht="15.75" customHeight="1">
       <c r="A135" s="41"/>
       <c r="B135" s="41"/>
       <c r="C135" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D135" s="7">
         <v>2580</v>
       </c>
       <c r="E135" s="7">
         <v>2903</v>
       </c>
       <c r="F135" s="7">
         <v>2882</v>
       </c>
       <c r="G135" s="7">
         <v>2967</v>
       </c>
       <c r="H135" s="7">
         <v>3258</v>
       </c>
       <c r="I135" s="7">
         <v>3034</v>
       </c>
       <c r="J135" s="8">
         <v>3093</v>
       </c>
       <c r="K135" s="8">
         <v>3277</v>
       </c>
       <c r="L135" s="8">
         <v>3253</v>
       </c>
       <c r="M135" s="8">
         <v>3283</v>
       </c>
       <c r="N135" s="8">
         <v>3859</v>
       </c>
       <c r="O135" s="8">
         <v>3801</v>
       </c>
       <c r="P135" s="8">
         <v>3620</v>
       </c>
-    </row>
-    <row r="136" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q135" s="8">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17" ht="15.75" customHeight="1">
       <c r="A136" s="41"/>
       <c r="B136" s="40" t="s">
         <v>56</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="7">
         <v>4610</v>
       </c>
       <c r="E136" s="7">
         <v>4382</v>
       </c>
       <c r="F136" s="7">
         <v>4253</v>
       </c>
       <c r="G136" s="7">
         <v>4165</v>
       </c>
       <c r="H136" s="7">
         <v>4514</v>
       </c>
       <c r="I136" s="7">
         <v>3973</v>
       </c>
       <c r="J136" s="8">
         <v>4251</v>
       </c>
       <c r="K136" s="8">
         <v>4597</v>
       </c>
       <c r="L136" s="8">
         <v>4410</v>
       </c>
       <c r="M136" s="8">
         <v>4720</v>
       </c>
       <c r="N136" s="8">
         <v>5267</v>
       </c>
       <c r="O136" s="8">
         <v>5172</v>
       </c>
       <c r="P136" s="8">
         <v>5029</v>
       </c>
-    </row>
-    <row r="137" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q136" s="8">
+        <v>4864</v>
+      </c>
+    </row>
+    <row r="137" spans="1:17" ht="15.75" customHeight="1">
       <c r="A137" s="41"/>
       <c r="B137" s="41"/>
       <c r="C137" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D137" s="7">
         <v>2526</v>
       </c>
       <c r="E137" s="7">
         <v>2374</v>
       </c>
       <c r="F137" s="7">
         <v>2287</v>
       </c>
       <c r="G137" s="7">
         <v>2200</v>
       </c>
       <c r="H137" s="7">
         <v>2452</v>
       </c>
       <c r="I137" s="7">
         <v>2224</v>
       </c>
       <c r="J137" s="8">
         <v>2386</v>
       </c>
       <c r="K137" s="8">
         <v>2504</v>
       </c>
       <c r="L137" s="8">
         <v>2407</v>
       </c>
       <c r="M137" s="8">
         <v>2624</v>
       </c>
       <c r="N137" s="8">
         <v>2851</v>
       </c>
       <c r="O137" s="8">
         <v>2825</v>
       </c>
       <c r="P137" s="8">
         <v>2655</v>
       </c>
-    </row>
-    <row r="138" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q137" s="8">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="138" spans="1:17" ht="15.75" customHeight="1">
       <c r="A138" s="41"/>
       <c r="B138" s="41"/>
       <c r="C138" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D138" s="7">
         <v>2084</v>
       </c>
       <c r="E138" s="7">
         <v>2008</v>
       </c>
       <c r="F138" s="7">
         <v>1966</v>
       </c>
       <c r="G138" s="7">
         <v>1965</v>
       </c>
       <c r="H138" s="7">
         <v>2062</v>
       </c>
       <c r="I138" s="7">
         <v>1749</v>
       </c>
       <c r="J138" s="8">
         <v>1865</v>
       </c>
       <c r="K138" s="8">
         <v>2093</v>
       </c>
       <c r="L138" s="8">
         <v>2003</v>
       </c>
       <c r="M138" s="8">
         <v>2096</v>
       </c>
       <c r="N138" s="8">
         <v>2416</v>
       </c>
       <c r="O138" s="8">
         <v>2347</v>
       </c>
       <c r="P138" s="8">
         <v>2374</v>
       </c>
-    </row>
-    <row r="139" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q138" s="8">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="139" spans="1:17" ht="15.75" customHeight="1">
       <c r="A139" s="41"/>
       <c r="B139" s="40" t="s">
         <v>57</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="7">
         <v>7453</v>
       </c>
       <c r="E139" s="7">
         <v>7262</v>
       </c>
       <c r="F139" s="7">
         <v>6948</v>
       </c>
       <c r="G139" s="7">
         <v>7200</v>
       </c>
       <c r="H139" s="7">
         <v>7714</v>
       </c>
       <c r="I139" s="7">
         <v>7338</v>
       </c>
       <c r="J139" s="8">
         <v>7426</v>
       </c>
       <c r="K139" s="8">
         <v>7968</v>
       </c>
       <c r="L139" s="8">
         <v>7946</v>
       </c>
       <c r="M139" s="8">
         <v>8664</v>
       </c>
       <c r="N139" s="8">
         <v>9327</v>
       </c>
       <c r="O139" s="8">
         <v>8944</v>
       </c>
       <c r="P139" s="8">
         <v>8854</v>
       </c>
-    </row>
-    <row r="140" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q139" s="8">
+        <v>8626</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17" ht="15.75" customHeight="1">
       <c r="A140" s="41"/>
       <c r="B140" s="41"/>
       <c r="C140" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D140" s="7">
         <v>4362</v>
       </c>
       <c r="E140" s="7">
         <v>4220</v>
       </c>
       <c r="F140" s="7">
         <v>3958</v>
       </c>
       <c r="G140" s="7">
         <v>4129</v>
       </c>
       <c r="H140" s="7">
         <v>4424</v>
       </c>
       <c r="I140" s="7">
         <v>4192</v>
       </c>
       <c r="J140" s="8">
         <v>4363</v>
       </c>
       <c r="K140" s="8">
         <v>4627</v>
       </c>
       <c r="L140" s="8">
         <v>4626</v>
       </c>
       <c r="M140" s="8">
         <v>5110</v>
       </c>
       <c r="N140" s="8">
         <v>5307</v>
       </c>
       <c r="O140" s="8">
         <v>5101</v>
       </c>
       <c r="P140" s="8">
         <v>5087</v>
       </c>
-    </row>
-    <row r="141" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q140" s="8">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17" ht="15.75" customHeight="1">
       <c r="A141" s="41"/>
       <c r="B141" s="41"/>
       <c r="C141" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D141" s="7">
         <v>3091</v>
       </c>
       <c r="E141" s="7">
         <v>3042</v>
       </c>
       <c r="F141" s="7">
         <v>2990</v>
       </c>
       <c r="G141" s="7">
         <v>3071</v>
       </c>
       <c r="H141" s="7">
         <v>3290</v>
       </c>
       <c r="I141" s="7">
         <v>3146</v>
       </c>
       <c r="J141" s="8">
         <v>3063</v>
       </c>
       <c r="K141" s="8">
         <v>3341</v>
       </c>
       <c r="L141" s="8">
         <v>3320</v>
       </c>
       <c r="M141" s="8">
         <v>3554</v>
       </c>
       <c r="N141" s="8">
         <v>4020</v>
       </c>
       <c r="O141" s="8">
         <v>3843</v>
       </c>
       <c r="P141" s="8">
         <v>3767</v>
       </c>
-    </row>
-    <row r="142" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q141" s="8">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17" ht="15.75" customHeight="1">
       <c r="A142" s="40" t="s">
         <v>58</v>
       </c>
       <c r="B142" s="40" t="s">
         <v>58</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="7">
         <v>137972</v>
       </c>
       <c r="E142" s="7">
         <v>140896</v>
       </c>
       <c r="F142" s="7">
         <v>142211</v>
       </c>
       <c r="G142" s="7">
         <v>145068</v>
       </c>
       <c r="H142" s="7">
         <v>151501</v>
       </c>
       <c r="I142" s="7">
         <v>150341</v>
       </c>
       <c r="J142" s="8">
         <v>150203</v>
       </c>
       <c r="K142" s="8">
         <v>161884</v>
       </c>
       <c r="L142" s="8">
         <v>163584</v>
       </c>
       <c r="M142" s="8">
         <v>174252</v>
       </c>
       <c r="N142" s="8">
         <v>193729</v>
       </c>
       <c r="O142" s="8">
         <v>184365</v>
       </c>
       <c r="P142" s="8">
         <v>186690</v>
       </c>
-    </row>
-    <row r="143" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q142" s="8">
+        <v>182175</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17" ht="15.75" customHeight="1">
       <c r="A143" s="41"/>
       <c r="B143" s="41"/>
       <c r="C143" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D143" s="7">
         <v>79039</v>
       </c>
       <c r="E143" s="7">
         <v>80212</v>
       </c>
       <c r="F143" s="7">
         <v>80200</v>
       </c>
       <c r="G143" s="7">
         <v>82044</v>
       </c>
       <c r="H143" s="7">
         <v>86259</v>
       </c>
       <c r="I143" s="7">
         <v>86422</v>
       </c>
       <c r="J143" s="8">
         <v>86129</v>
       </c>
       <c r="K143" s="8">
         <v>92929</v>
       </c>
       <c r="L143" s="8">
         <v>93918</v>
       </c>
       <c r="M143" s="8">
         <v>100908</v>
       </c>
       <c r="N143" s="8">
         <v>110800</v>
       </c>
       <c r="O143" s="8">
         <v>105974</v>
       </c>
       <c r="P143" s="8">
         <v>107589</v>
       </c>
-    </row>
-    <row r="144" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q143" s="8">
+        <v>105409</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17" ht="15.75" customHeight="1">
       <c r="A144" s="41"/>
       <c r="B144" s="41"/>
       <c r="C144" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D144" s="7">
         <v>58933</v>
       </c>
       <c r="E144" s="7">
         <v>60684</v>
       </c>
       <c r="F144" s="7">
         <v>62011</v>
       </c>
       <c r="G144" s="7">
         <v>63024</v>
       </c>
       <c r="H144" s="7">
         <v>65242</v>
       </c>
       <c r="I144" s="7">
         <v>63919</v>
       </c>
       <c r="J144" s="8">
         <v>64074</v>
       </c>
       <c r="K144" s="8">
         <v>68955</v>
       </c>
       <c r="L144" s="8">
         <v>69666</v>
       </c>
       <c r="M144" s="8">
         <v>73344</v>
       </c>
       <c r="N144" s="8">
         <v>82929</v>
       </c>
       <c r="O144" s="8">
         <v>78391</v>
       </c>
       <c r="P144" s="8">
         <v>79101</v>
       </c>
-    </row>
-    <row r="145" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q144" s="8">
+        <v>76766</v>
+      </c>
+    </row>
+    <row r="145" spans="1:17" ht="15.75" customHeight="1">
       <c r="A145" s="41"/>
       <c r="B145" s="40" t="s">
         <v>59</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D145" s="7">
         <v>16552</v>
       </c>
       <c r="E145" s="7">
         <v>17689</v>
       </c>
       <c r="F145" s="7">
         <v>18030</v>
       </c>
       <c r="G145" s="7">
         <v>18550</v>
       </c>
       <c r="H145" s="7">
         <v>19657</v>
       </c>
       <c r="I145" s="7">
         <v>18623</v>
       </c>
       <c r="J145" s="8">
         <v>19019</v>
       </c>
       <c r="K145" s="8">
         <v>20479</v>
       </c>
       <c r="L145" s="8">
         <v>20244</v>
       </c>
       <c r="M145" s="8">
         <v>21014</v>
       </c>
       <c r="N145" s="8">
         <v>24271</v>
       </c>
       <c r="O145" s="8">
         <v>23321</v>
       </c>
       <c r="P145" s="8">
         <v>23209</v>
       </c>
-    </row>
-    <row r="146" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q145" s="8">
+        <v>22728</v>
+      </c>
+    </row>
+    <row r="146" spans="1:17" ht="15.75" customHeight="1">
       <c r="A146" s="41"/>
       <c r="B146" s="41"/>
       <c r="C146" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="7">
         <v>9478</v>
       </c>
       <c r="E146" s="7">
         <v>9991</v>
       </c>
       <c r="F146" s="7">
         <v>10129</v>
       </c>
       <c r="G146" s="7">
         <v>10611</v>
       </c>
       <c r="H146" s="7">
         <v>11221</v>
       </c>
       <c r="I146" s="7">
         <v>10720</v>
       </c>
       <c r="J146" s="8">
         <v>10836</v>
       </c>
       <c r="K146" s="8">
         <v>11681</v>
       </c>
       <c r="L146" s="8">
         <v>11581</v>
       </c>
       <c r="M146" s="8">
         <v>11899</v>
       </c>
       <c r="N146" s="8">
         <v>13789</v>
       </c>
       <c r="O146" s="8">
         <v>13178</v>
       </c>
       <c r="P146" s="8">
         <v>13138</v>
       </c>
-    </row>
-    <row r="147" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q146" s="8">
+        <v>12930</v>
+      </c>
+    </row>
+    <row r="147" spans="1:17" ht="15.75" customHeight="1">
       <c r="A147" s="41"/>
       <c r="B147" s="41"/>
       <c r="C147" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D147" s="7">
         <v>7074</v>
       </c>
       <c r="E147" s="7">
         <v>7698</v>
       </c>
       <c r="F147" s="7">
         <v>7901</v>
       </c>
       <c r="G147" s="7">
         <v>7939</v>
       </c>
       <c r="H147" s="7">
         <v>8436</v>
       </c>
       <c r="I147" s="7">
         <v>7903</v>
       </c>
       <c r="J147" s="8">
         <v>8183</v>
       </c>
       <c r="K147" s="8">
         <v>8798</v>
       </c>
       <c r="L147" s="8">
         <v>8663</v>
       </c>
       <c r="M147" s="8">
         <v>9115</v>
       </c>
       <c r="N147" s="8">
         <v>10482</v>
       </c>
       <c r="O147" s="8">
         <v>10143</v>
       </c>
       <c r="P147" s="8">
         <v>10071</v>
       </c>
-    </row>
-    <row r="148" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q147" s="8">
+        <v>9798</v>
+      </c>
+    </row>
+    <row r="148" spans="1:17" ht="15.75" customHeight="1">
       <c r="A148" s="41"/>
       <c r="B148" s="40" t="s">
         <v>60</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="7">
         <v>9482</v>
       </c>
       <c r="E148" s="7">
         <v>9186</v>
       </c>
       <c r="F148" s="7">
         <v>9203</v>
       </c>
       <c r="G148" s="7">
         <v>9636</v>
       </c>
       <c r="H148" s="7">
         <v>10143</v>
       </c>
       <c r="I148" s="7">
         <v>9820</v>
       </c>
       <c r="J148" s="8">
         <v>10036</v>
       </c>
       <c r="K148" s="8">
         <v>11113</v>
       </c>
       <c r="L148" s="8">
         <v>11066</v>
       </c>
       <c r="M148" s="8">
         <v>11793</v>
       </c>
       <c r="N148" s="8">
         <v>13606</v>
       </c>
       <c r="O148" s="8">
         <v>12921</v>
       </c>
       <c r="P148" s="8">
         <v>12945</v>
       </c>
-    </row>
-    <row r="149" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q148" s="8">
+        <v>12837</v>
+      </c>
+    </row>
+    <row r="149" spans="1:17" ht="15.75" customHeight="1">
       <c r="A149" s="41"/>
       <c r="B149" s="41"/>
       <c r="C149" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D149" s="7">
         <v>5410</v>
       </c>
       <c r="E149" s="7">
         <v>5120</v>
       </c>
       <c r="F149" s="7">
         <v>5169</v>
       </c>
       <c r="G149" s="7">
         <v>5392</v>
       </c>
       <c r="H149" s="7">
         <v>5694</v>
       </c>
       <c r="I149" s="7">
         <v>5639</v>
       </c>
       <c r="J149" s="8">
         <v>5751</v>
       </c>
       <c r="K149" s="8">
         <v>6390</v>
       </c>
       <c r="L149" s="8">
         <v>6316</v>
       </c>
       <c r="M149" s="8">
         <v>6738</v>
       </c>
       <c r="N149" s="8">
         <v>7659</v>
       </c>
       <c r="O149" s="8">
         <v>7336</v>
       </c>
       <c r="P149" s="8">
         <v>7323</v>
       </c>
-    </row>
-    <row r="150" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q149" s="8">
+        <v>7355</v>
+      </c>
+    </row>
+    <row r="150" spans="1:17" ht="15.75" customHeight="1">
       <c r="A150" s="41"/>
       <c r="B150" s="41"/>
       <c r="C150" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D150" s="7">
         <v>4072</v>
       </c>
       <c r="E150" s="7">
         <v>4066</v>
       </c>
       <c r="F150" s="7">
         <v>4034</v>
       </c>
       <c r="G150" s="7">
         <v>4244</v>
       </c>
       <c r="H150" s="7">
         <v>4449</v>
       </c>
       <c r="I150" s="7">
         <v>4181</v>
       </c>
       <c r="J150" s="8">
         <v>4285</v>
       </c>
       <c r="K150" s="8">
         <v>4723</v>
       </c>
       <c r="L150" s="8">
         <v>4750</v>
       </c>
       <c r="M150" s="8">
         <v>5055</v>
       </c>
       <c r="N150" s="8">
         <v>5947</v>
       </c>
       <c r="O150" s="8">
         <v>5585</v>
       </c>
       <c r="P150" s="8">
         <v>5622</v>
       </c>
-    </row>
-    <row r="151" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q150" s="8">
+        <v>5482</v>
+      </c>
+    </row>
+    <row r="151" spans="1:17" ht="15.75" customHeight="1">
       <c r="A151" s="41"/>
       <c r="B151" s="40" t="s">
         <v>61</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="7">
         <v>9040</v>
       </c>
       <c r="E151" s="7">
         <v>9262</v>
       </c>
       <c r="F151" s="7">
         <v>8844</v>
       </c>
       <c r="G151" s="7">
         <v>9140</v>
       </c>
       <c r="H151" s="7">
         <v>9606</v>
       </c>
       <c r="I151" s="7">
         <v>9358</v>
       </c>
       <c r="J151" s="8">
         <v>9016</v>
       </c>
       <c r="K151" s="8">
         <v>9867</v>
       </c>
       <c r="L151" s="8">
         <v>9979</v>
       </c>
       <c r="M151" s="8">
         <v>10925</v>
       </c>
       <c r="N151" s="8">
         <v>11978</v>
       </c>
       <c r="O151" s="8">
         <v>11081</v>
       </c>
       <c r="P151" s="8">
         <v>11777</v>
       </c>
-    </row>
-    <row r="152" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q151" s="8">
+        <v>10935</v>
+      </c>
+    </row>
+    <row r="152" spans="1:17" ht="15.75" customHeight="1">
       <c r="A152" s="41"/>
       <c r="B152" s="41"/>
       <c r="C152" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D152" s="7">
         <v>4989</v>
       </c>
       <c r="E152" s="7">
         <v>5231</v>
       </c>
       <c r="F152" s="7">
         <v>4912</v>
       </c>
       <c r="G152" s="7">
         <v>5037</v>
       </c>
       <c r="H152" s="7">
         <v>5393</v>
       </c>
       <c r="I152" s="7">
         <v>5223</v>
       </c>
       <c r="J152" s="8">
         <v>4947</v>
       </c>
       <c r="K152" s="8">
         <v>5490</v>
       </c>
       <c r="L152" s="8">
         <v>5622</v>
       </c>
       <c r="M152" s="8">
         <v>6243</v>
       </c>
       <c r="N152" s="8">
         <v>6712</v>
       </c>
       <c r="O152" s="8">
         <v>6171</v>
       </c>
       <c r="P152" s="8">
         <v>6672</v>
       </c>
-    </row>
-    <row r="153" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q152" s="8">
+        <v>6288</v>
+      </c>
+    </row>
+    <row r="153" spans="1:17" ht="15.75" customHeight="1">
       <c r="A153" s="41"/>
       <c r="B153" s="41"/>
       <c r="C153" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D153" s="7">
         <v>4051</v>
       </c>
       <c r="E153" s="7">
         <v>4031</v>
       </c>
       <c r="F153" s="7">
         <v>3932</v>
       </c>
       <c r="G153" s="7">
         <v>4103</v>
       </c>
       <c r="H153" s="7">
         <v>4213</v>
       </c>
       <c r="I153" s="7">
         <v>4135</v>
       </c>
       <c r="J153" s="8">
         <v>4069</v>
       </c>
       <c r="K153" s="8">
         <v>4377</v>
       </c>
       <c r="L153" s="8">
         <v>4357</v>
       </c>
       <c r="M153" s="8">
         <v>4682</v>
       </c>
       <c r="N153" s="8">
         <v>5266</v>
       </c>
       <c r="O153" s="8">
         <v>4910</v>
       </c>
       <c r="P153" s="8">
         <v>5105</v>
       </c>
-    </row>
-    <row r="154" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q153" s="8">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="154" spans="1:17" ht="15.75" customHeight="1">
       <c r="A154" s="41"/>
       <c r="B154" s="40" t="s">
         <v>62</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="7">
         <v>9167</v>
       </c>
       <c r="E154" s="7">
         <v>9101</v>
       </c>
       <c r="F154" s="7">
         <v>8855</v>
       </c>
       <c r="G154" s="7">
         <v>8846</v>
       </c>
       <c r="H154" s="7">
         <v>9229</v>
       </c>
       <c r="I154" s="7">
         <v>9240</v>
       </c>
       <c r="J154" s="8">
         <v>9077</v>
       </c>
       <c r="K154" s="8">
         <v>10002</v>
       </c>
       <c r="L154" s="8">
         <v>10212</v>
       </c>
       <c r="M154" s="8">
         <v>10835</v>
       </c>
       <c r="N154" s="8">
         <v>12286</v>
       </c>
       <c r="O154" s="8">
         <v>11564</v>
       </c>
       <c r="P154" s="8">
         <v>12111</v>
       </c>
-    </row>
-    <row r="155" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q154" s="8">
+        <v>11628</v>
+      </c>
+    </row>
+    <row r="155" spans="1:17" ht="15.75" customHeight="1">
       <c r="A155" s="41"/>
       <c r="B155" s="41"/>
       <c r="C155" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="7">
         <v>5126</v>
       </c>
       <c r="E155" s="7">
         <v>5021</v>
       </c>
       <c r="F155" s="7">
         <v>4853</v>
       </c>
       <c r="G155" s="7">
         <v>4866</v>
       </c>
       <c r="H155" s="7">
         <v>4997</v>
       </c>
       <c r="I155" s="7">
         <v>5175</v>
       </c>
       <c r="J155" s="8">
         <v>5077</v>
       </c>
       <c r="K155" s="8">
         <v>5627</v>
       </c>
       <c r="L155" s="8">
         <v>5758</v>
       </c>
       <c r="M155" s="8">
         <v>6091</v>
       </c>
       <c r="N155" s="8">
         <v>6854</v>
       </c>
       <c r="O155" s="8">
         <v>6569</v>
       </c>
       <c r="P155" s="8">
         <v>6833</v>
       </c>
-    </row>
-    <row r="156" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q155" s="8">
+        <v>6605</v>
+      </c>
+    </row>
+    <row r="156" spans="1:17" ht="15.75" customHeight="1">
       <c r="A156" s="41"/>
       <c r="B156" s="41"/>
       <c r="C156" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D156" s="7">
         <v>4041</v>
       </c>
       <c r="E156" s="7">
         <v>4080</v>
       </c>
       <c r="F156" s="7">
         <v>4002</v>
       </c>
       <c r="G156" s="7">
         <v>3980</v>
       </c>
       <c r="H156" s="7">
         <v>4232</v>
       </c>
       <c r="I156" s="7">
         <v>4065</v>
       </c>
       <c r="J156" s="8">
         <v>4000</v>
       </c>
       <c r="K156" s="8">
         <v>4375</v>
       </c>
       <c r="L156" s="8">
         <v>4454</v>
       </c>
       <c r="M156" s="8">
         <v>4744</v>
       </c>
       <c r="N156" s="8">
         <v>5432</v>
       </c>
       <c r="O156" s="8">
         <v>4995</v>
       </c>
       <c r="P156" s="8">
         <v>5278</v>
       </c>
-    </row>
-    <row r="157" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q156" s="8">
+        <v>5023</v>
+      </c>
+    </row>
+    <row r="157" spans="1:17" ht="15.75" customHeight="1">
       <c r="A157" s="41"/>
       <c r="B157" s="40" t="s">
         <v>63</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D157" s="7">
         <v>10659</v>
       </c>
       <c r="E157" s="7">
         <v>11697</v>
       </c>
       <c r="F157" s="7">
         <v>11977</v>
       </c>
       <c r="G157" s="7">
         <v>12075</v>
       </c>
       <c r="H157" s="7">
         <v>12493</v>
       </c>
       <c r="I157" s="7">
         <v>12320</v>
       </c>
       <c r="J157" s="8">
         <v>12311</v>
       </c>
       <c r="K157" s="8">
         <v>12932</v>
       </c>
       <c r="L157" s="8">
         <v>13409</v>
       </c>
       <c r="M157" s="8">
         <v>14499</v>
       </c>
       <c r="N157" s="8">
         <v>15684</v>
       </c>
       <c r="O157" s="8">
         <v>15004</v>
       </c>
       <c r="P157" s="8">
         <v>15181</v>
       </c>
-    </row>
-    <row r="158" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q157" s="8">
+        <v>14556</v>
+      </c>
+    </row>
+    <row r="158" spans="1:17" ht="15.75" customHeight="1">
       <c r="A158" s="41"/>
       <c r="B158" s="41"/>
       <c r="C158" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D158" s="7">
         <v>6026</v>
       </c>
       <c r="E158" s="7">
         <v>6748</v>
       </c>
       <c r="F158" s="7">
         <v>6693</v>
       </c>
       <c r="G158" s="7">
         <v>6804</v>
       </c>
       <c r="H158" s="7">
         <v>7121</v>
       </c>
       <c r="I158" s="7">
         <v>7076</v>
       </c>
       <c r="J158" s="8">
         <v>7096</v>
       </c>
       <c r="K158" s="8">
         <v>7440</v>
       </c>
       <c r="L158" s="8">
         <v>7673</v>
       </c>
       <c r="M158" s="8">
         <v>8437</v>
       </c>
       <c r="N158" s="8">
         <v>8940</v>
       </c>
       <c r="O158" s="8">
         <v>8641</v>
       </c>
       <c r="P158" s="8">
         <v>8773</v>
       </c>
-    </row>
-    <row r="159" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q158" s="8">
+        <v>8298</v>
+      </c>
+    </row>
+    <row r="159" spans="1:17" ht="15.75" customHeight="1">
       <c r="A159" s="41"/>
       <c r="B159" s="41"/>
       <c r="C159" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D159" s="7">
         <v>4633</v>
       </c>
       <c r="E159" s="7">
         <v>4949</v>
       </c>
       <c r="F159" s="7">
         <v>5284</v>
       </c>
       <c r="G159" s="7">
         <v>5271</v>
       </c>
       <c r="H159" s="7">
         <v>5372</v>
       </c>
       <c r="I159" s="7">
         <v>5244</v>
       </c>
       <c r="J159" s="8">
         <v>5215</v>
       </c>
       <c r="K159" s="8">
         <v>5492</v>
       </c>
       <c r="L159" s="8">
         <v>5736</v>
       </c>
       <c r="M159" s="8">
         <v>6062</v>
       </c>
       <c r="N159" s="8">
         <v>6744</v>
       </c>
       <c r="O159" s="8">
         <v>6363</v>
       </c>
       <c r="P159" s="8">
         <v>6408</v>
       </c>
-    </row>
-    <row r="160" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q159" s="8">
+        <v>6258</v>
+      </c>
+    </row>
+    <row r="160" spans="1:17" ht="15.75" customHeight="1">
       <c r="A160" s="41"/>
       <c r="B160" s="40" t="s">
         <v>64</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="7">
         <v>3884</v>
       </c>
       <c r="E160" s="7">
         <v>3741</v>
       </c>
       <c r="F160" s="7">
         <v>3661</v>
       </c>
       <c r="G160" s="7">
         <v>3681</v>
       </c>
       <c r="H160" s="7">
         <v>3847</v>
       </c>
       <c r="I160" s="7">
         <v>3880</v>
       </c>
       <c r="J160" s="8">
         <v>4036</v>
       </c>
       <c r="K160" s="8">
         <v>4279</v>
       </c>
       <c r="L160" s="8">
         <v>4230</v>
       </c>
       <c r="M160" s="8">
         <v>4571</v>
       </c>
       <c r="N160" s="8">
         <v>5097</v>
       </c>
       <c r="O160" s="8">
         <v>4769</v>
       </c>
       <c r="P160" s="8">
         <v>4808</v>
       </c>
-    </row>
-    <row r="161" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q160" s="8">
+        <v>4572</v>
+      </c>
+    </row>
+    <row r="161" spans="1:17" ht="15.75" customHeight="1">
       <c r="A161" s="41"/>
       <c r="B161" s="41"/>
       <c r="C161" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D161" s="7">
         <v>2177</v>
       </c>
       <c r="E161" s="7">
         <v>2087</v>
       </c>
       <c r="F161" s="7">
         <v>2010</v>
       </c>
       <c r="G161" s="7">
         <v>2061</v>
       </c>
       <c r="H161" s="7">
         <v>2172</v>
       </c>
       <c r="I161" s="7">
         <v>2199</v>
       </c>
       <c r="J161" s="8">
         <v>2292</v>
       </c>
       <c r="K161" s="8">
         <v>2413</v>
       </c>
       <c r="L161" s="8">
         <v>2434</v>
       </c>
       <c r="M161" s="8">
         <v>2660</v>
       </c>
       <c r="N161" s="8">
         <v>2988</v>
       </c>
       <c r="O161" s="8">
         <v>2747</v>
       </c>
       <c r="P161" s="8">
         <v>2785</v>
       </c>
-    </row>
-    <row r="162" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q161" s="8">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="162" spans="1:17" ht="15.75" customHeight="1">
       <c r="A162" s="41"/>
       <c r="B162" s="41"/>
       <c r="C162" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D162" s="7">
         <v>1707</v>
       </c>
       <c r="E162" s="7">
         <v>1654</v>
       </c>
       <c r="F162" s="7">
         <v>1651</v>
       </c>
       <c r="G162" s="7">
         <v>1620</v>
       </c>
       <c r="H162" s="7">
         <v>1675</v>
       </c>
       <c r="I162" s="7">
         <v>1681</v>
       </c>
       <c r="J162" s="8">
         <v>1744</v>
       </c>
       <c r="K162" s="8">
         <v>1866</v>
       </c>
       <c r="L162" s="8">
         <v>1796</v>
       </c>
       <c r="M162" s="8">
         <v>1911</v>
       </c>
       <c r="N162" s="8">
         <v>2109</v>
       </c>
       <c r="O162" s="8">
         <v>2022</v>
       </c>
       <c r="P162" s="8">
         <v>2023</v>
       </c>
-    </row>
-    <row r="163" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q162" s="8">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="163" spans="1:17" ht="15.75" customHeight="1">
       <c r="A163" s="41"/>
       <c r="B163" s="40" t="s">
         <v>65</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="7">
         <v>7810</v>
       </c>
       <c r="E163" s="7">
         <v>7576</v>
       </c>
       <c r="F163" s="7">
         <v>7567</v>
       </c>
       <c r="G163" s="7">
         <v>7867</v>
       </c>
       <c r="H163" s="7">
         <v>8313</v>
       </c>
       <c r="I163" s="7">
         <v>8157</v>
       </c>
       <c r="J163" s="8">
         <v>8543</v>
       </c>
       <c r="K163" s="8">
         <v>9093</v>
       </c>
       <c r="L163" s="8">
         <v>9108</v>
       </c>
       <c r="M163" s="8">
         <v>9822</v>
       </c>
       <c r="N163" s="8">
         <v>11070</v>
       </c>
       <c r="O163" s="8">
         <v>10509</v>
       </c>
       <c r="P163" s="8">
         <v>10472</v>
       </c>
-    </row>
-    <row r="164" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q163" s="8">
+        <v>10347</v>
+      </c>
+    </row>
+    <row r="164" spans="1:17" ht="15.75" customHeight="1">
       <c r="A164" s="41"/>
       <c r="B164" s="41"/>
       <c r="C164" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="7">
         <v>4485</v>
       </c>
       <c r="E164" s="7">
         <v>4248</v>
       </c>
       <c r="F164" s="7">
         <v>4191</v>
       </c>
       <c r="G164" s="7">
         <v>4285</v>
       </c>
       <c r="H164" s="7">
         <v>4789</v>
       </c>
       <c r="I164" s="7">
         <v>4614</v>
       </c>
       <c r="J164" s="8">
         <v>4892</v>
       </c>
       <c r="K164" s="8">
         <v>5180</v>
       </c>
       <c r="L164" s="8">
         <v>5169</v>
       </c>
       <c r="M164" s="8">
         <v>5635</v>
       </c>
       <c r="N164" s="8">
         <v>6232</v>
       </c>
       <c r="O164" s="8">
         <v>5980</v>
       </c>
       <c r="P164" s="8">
         <v>6088</v>
       </c>
-    </row>
-    <row r="165" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q164" s="8">
+        <v>5941</v>
+      </c>
+    </row>
+    <row r="165" spans="1:17" ht="15.75" customHeight="1">
       <c r="A165" s="41"/>
       <c r="B165" s="41"/>
       <c r="C165" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D165" s="7">
         <v>3325</v>
       </c>
       <c r="E165" s="7">
         <v>3328</v>
       </c>
       <c r="F165" s="7">
         <v>3376</v>
       </c>
       <c r="G165" s="7">
         <v>3582</v>
       </c>
       <c r="H165" s="7">
         <v>3524</v>
       </c>
       <c r="I165" s="7">
         <v>3543</v>
       </c>
       <c r="J165" s="8">
         <v>3651</v>
       </c>
       <c r="K165" s="8">
         <v>3913</v>
       </c>
       <c r="L165" s="8">
         <v>3939</v>
       </c>
       <c r="M165" s="8">
         <v>4187</v>
       </c>
       <c r="N165" s="8">
         <v>4838</v>
       </c>
       <c r="O165" s="8">
         <v>4529</v>
       </c>
       <c r="P165" s="8">
         <v>4384</v>
       </c>
-    </row>
-    <row r="166" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q165" s="8">
+        <v>4406</v>
+      </c>
+    </row>
+    <row r="166" spans="1:17" ht="15.75" customHeight="1">
       <c r="A166" s="41"/>
       <c r="B166" s="40" t="s">
         <v>66</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="7">
         <v>2329</v>
       </c>
       <c r="E166" s="7">
         <v>2180</v>
       </c>
       <c r="F166" s="7">
         <v>2142</v>
       </c>
       <c r="G166" s="7">
         <v>2157</v>
       </c>
       <c r="H166" s="7">
         <v>2181</v>
       </c>
       <c r="I166" s="7">
         <v>2140</v>
       </c>
       <c r="J166" s="8">
         <v>2360</v>
       </c>
       <c r="K166" s="8">
         <v>2437</v>
       </c>
       <c r="L166" s="8">
         <v>2480</v>
       </c>
       <c r="M166" s="8">
         <v>2718</v>
       </c>
       <c r="N166" s="8">
         <v>3092</v>
       </c>
       <c r="O166" s="8">
         <v>2812</v>
       </c>
       <c r="P166" s="8">
         <v>2924</v>
       </c>
-    </row>
-    <row r="167" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q166" s="8">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="167" spans="1:17" ht="15.75" customHeight="1">
       <c r="A167" s="41"/>
       <c r="B167" s="41"/>
       <c r="C167" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="7">
         <v>1314</v>
       </c>
       <c r="E167" s="7">
         <v>1211</v>
       </c>
       <c r="F167" s="7">
         <v>1185</v>
       </c>
       <c r="G167" s="7">
         <v>1233</v>
       </c>
       <c r="H167" s="7">
         <v>1211</v>
       </c>
       <c r="I167" s="7">
         <v>1193</v>
       </c>
       <c r="J167" s="8">
         <v>1366</v>
       </c>
       <c r="K167" s="8">
         <v>1382</v>
       </c>
       <c r="L167" s="8">
         <v>1408</v>
       </c>
       <c r="M167" s="8">
         <v>1605</v>
       </c>
       <c r="N167" s="8">
         <v>1729</v>
       </c>
       <c r="O167" s="8">
         <v>1638</v>
       </c>
       <c r="P167" s="8">
         <v>1654</v>
       </c>
-    </row>
-    <row r="168" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q167" s="8">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="168" spans="1:17" ht="15.75" customHeight="1">
       <c r="A168" s="41"/>
       <c r="B168" s="41"/>
       <c r="C168" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D168" s="7">
         <v>1015</v>
       </c>
       <c r="E168" s="7">
         <v>969</v>
       </c>
       <c r="F168" s="7">
         <v>957</v>
       </c>
       <c r="G168" s="7">
         <v>924</v>
       </c>
       <c r="H168" s="7">
         <v>970</v>
       </c>
       <c r="I168" s="7">
         <v>947</v>
       </c>
       <c r="J168" s="8">
         <v>994</v>
       </c>
       <c r="K168" s="8">
         <v>1055</v>
       </c>
       <c r="L168" s="8">
         <v>1072</v>
       </c>
       <c r="M168" s="8">
         <v>1113</v>
       </c>
       <c r="N168" s="8">
         <v>1363</v>
       </c>
       <c r="O168" s="8">
         <v>1174</v>
       </c>
       <c r="P168" s="8">
         <v>1270</v>
       </c>
-    </row>
-    <row r="169" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q168" s="8">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="169" spans="1:17" ht="15.75" customHeight="1">
       <c r="A169" s="41"/>
       <c r="B169" s="40" t="s">
         <v>67</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="7">
         <v>2399</v>
       </c>
       <c r="E169" s="7">
         <v>2313</v>
       </c>
       <c r="F169" s="7">
         <v>2202</v>
       </c>
       <c r="G169" s="7">
         <v>2151</v>
       </c>
       <c r="H169" s="7">
         <v>2297</v>
       </c>
       <c r="I169" s="7">
         <v>2378</v>
       </c>
       <c r="J169" s="8">
         <v>2329</v>
       </c>
       <c r="K169" s="8">
         <v>2756</v>
       </c>
       <c r="L169" s="8">
         <v>2829</v>
       </c>
       <c r="M169" s="8">
         <v>3016</v>
       </c>
       <c r="N169" s="8">
         <v>3310</v>
       </c>
       <c r="O169" s="8">
         <v>3122</v>
       </c>
       <c r="P169" s="8">
         <v>2898</v>
       </c>
-    </row>
-    <row r="170" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q169" s="8">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="170" spans="1:17" ht="15.75" customHeight="1">
       <c r="A170" s="41"/>
       <c r="B170" s="41"/>
       <c r="C170" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D170" s="7">
         <v>1440</v>
       </c>
       <c r="E170" s="7">
         <v>1317</v>
       </c>
       <c r="F170" s="7">
         <v>1308</v>
       </c>
       <c r="G170" s="7">
         <v>1198</v>
       </c>
       <c r="H170" s="7">
         <v>1320</v>
       </c>
       <c r="I170" s="7">
         <v>1413</v>
       </c>
       <c r="J170" s="8">
         <v>1390</v>
       </c>
       <c r="K170" s="8">
         <v>1597</v>
       </c>
       <c r="L170" s="8">
         <v>1648</v>
       </c>
       <c r="M170" s="8">
         <v>1760</v>
       </c>
       <c r="N170" s="8">
         <v>1925</v>
       </c>
       <c r="O170" s="8">
         <v>1854</v>
       </c>
       <c r="P170" s="8">
         <v>1714</v>
       </c>
-    </row>
-    <row r="171" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q170" s="8">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="171" spans="1:17" ht="15.75" customHeight="1">
       <c r="A171" s="41"/>
       <c r="B171" s="41"/>
       <c r="C171" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D171" s="7">
         <v>959</v>
       </c>
       <c r="E171" s="7">
         <v>996</v>
       </c>
       <c r="F171" s="7">
         <v>894</v>
       </c>
       <c r="G171" s="7">
         <v>953</v>
       </c>
       <c r="H171" s="7">
         <v>977</v>
       </c>
       <c r="I171" s="7">
         <v>965</v>
       </c>
       <c r="J171" s="8">
         <v>939</v>
       </c>
       <c r="K171" s="8">
         <v>1159</v>
       </c>
       <c r="L171" s="8">
         <v>1181</v>
       </c>
       <c r="M171" s="8">
         <v>1256</v>
       </c>
       <c r="N171" s="8">
         <v>1385</v>
       </c>
       <c r="O171" s="8">
         <v>1268</v>
       </c>
       <c r="P171" s="8">
         <v>1184</v>
       </c>
-    </row>
-    <row r="172" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q171" s="8">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="172" spans="1:17" ht="15.75" customHeight="1">
       <c r="A172" s="41"/>
       <c r="B172" s="40" t="s">
         <v>68</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="7">
         <v>3046</v>
       </c>
       <c r="E172" s="7">
         <v>3003</v>
       </c>
       <c r="F172" s="7">
         <v>2838</v>
       </c>
       <c r="G172" s="7">
         <v>2979</v>
       </c>
       <c r="H172" s="7">
         <v>3141</v>
       </c>
       <c r="I172" s="7">
         <v>3225</v>
       </c>
       <c r="J172" s="8">
         <v>3152</v>
       </c>
       <c r="K172" s="8">
         <v>3345</v>
       </c>
       <c r="L172" s="8">
         <v>3286</v>
       </c>
       <c r="M172" s="8">
         <v>3735</v>
       </c>
       <c r="N172" s="8">
         <v>4132</v>
       </c>
       <c r="O172" s="8">
         <v>3925</v>
       </c>
       <c r="P172" s="8">
         <v>3903</v>
       </c>
-    </row>
-    <row r="173" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q172" s="8">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="173" spans="1:17" ht="15.75" customHeight="1">
       <c r="A173" s="41"/>
       <c r="B173" s="41"/>
       <c r="C173" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="7">
         <v>1800</v>
       </c>
       <c r="E173" s="7">
         <v>1719</v>
       </c>
       <c r="F173" s="7">
         <v>1631</v>
       </c>
       <c r="G173" s="7">
         <v>1739</v>
       </c>
       <c r="H173" s="7">
         <v>1795</v>
       </c>
       <c r="I173" s="7">
         <v>1905</v>
       </c>
       <c r="J173" s="8">
         <v>1826</v>
       </c>
       <c r="K173" s="8">
         <v>1938</v>
       </c>
       <c r="L173" s="8">
         <v>1873</v>
       </c>
       <c r="M173" s="8">
         <v>2174</v>
       </c>
       <c r="N173" s="8">
         <v>2393</v>
       </c>
       <c r="O173" s="8">
         <v>2240</v>
       </c>
       <c r="P173" s="8">
         <v>2295</v>
       </c>
-    </row>
-    <row r="174" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q173" s="8">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="174" spans="1:17" ht="15.75" customHeight="1">
       <c r="A174" s="41"/>
       <c r="B174" s="41"/>
       <c r="C174" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D174" s="7">
         <v>1246</v>
       </c>
       <c r="E174" s="7">
         <v>1284</v>
       </c>
       <c r="F174" s="7">
         <v>1207</v>
       </c>
       <c r="G174" s="7">
         <v>1240</v>
       </c>
       <c r="H174" s="7">
         <v>1346</v>
       </c>
       <c r="I174" s="7">
         <v>1320</v>
       </c>
       <c r="J174" s="8">
         <v>1326</v>
       </c>
       <c r="K174" s="8">
         <v>1407</v>
       </c>
       <c r="L174" s="8">
         <v>1413</v>
       </c>
       <c r="M174" s="8">
         <v>1561</v>
       </c>
       <c r="N174" s="8">
         <v>1739</v>
       </c>
       <c r="O174" s="8">
         <v>1685</v>
       </c>
       <c r="P174" s="8">
         <v>1608</v>
       </c>
-    </row>
-    <row r="175" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q174" s="8">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="175" spans="1:17" ht="15.75" customHeight="1">
       <c r="A175" s="41"/>
       <c r="B175" s="40" t="s">
         <v>69</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="7">
         <v>11749</v>
       </c>
       <c r="E175" s="7">
         <v>11902</v>
       </c>
       <c r="F175" s="7">
         <v>13305</v>
       </c>
       <c r="G175" s="7">
         <v>13569</v>
       </c>
       <c r="H175" s="7">
         <v>14381</v>
       </c>
       <c r="I175" s="7">
         <v>13965</v>
       </c>
       <c r="J175" s="8">
         <v>14099</v>
       </c>
       <c r="K175" s="8">
         <v>14916</v>
       </c>
       <c r="L175" s="8">
         <v>15004</v>
       </c>
       <c r="M175" s="8">
         <v>15825</v>
       </c>
       <c r="N175" s="8">
         <v>17407</v>
       </c>
       <c r="O175" s="8">
         <v>16830</v>
       </c>
       <c r="P175" s="8">
         <v>16842</v>
       </c>
-    </row>
-    <row r="176" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q175" s="8">
+        <v>16244</v>
+      </c>
+    </row>
+    <row r="176" spans="1:17" ht="15.75" customHeight="1">
       <c r="A176" s="41"/>
       <c r="B176" s="41"/>
       <c r="C176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D176" s="7">
         <v>6779</v>
       </c>
       <c r="E176" s="7">
         <v>6875</v>
       </c>
       <c r="F176" s="7">
         <v>7568</v>
       </c>
       <c r="G176" s="7">
         <v>7791</v>
       </c>
       <c r="H176" s="7">
         <v>8290</v>
       </c>
       <c r="I176" s="7">
         <v>8129</v>
       </c>
       <c r="J176" s="8">
         <v>8242</v>
       </c>
       <c r="K176" s="8">
         <v>8610</v>
       </c>
       <c r="L176" s="8">
         <v>8740</v>
       </c>
       <c r="M176" s="8">
         <v>9333</v>
       </c>
       <c r="N176" s="8">
         <v>10083</v>
       </c>
       <c r="O176" s="8">
         <v>9802</v>
       </c>
       <c r="P176" s="8">
         <v>9768</v>
       </c>
-    </row>
-    <row r="177" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q176" s="8">
+        <v>9453</v>
+      </c>
+    </row>
+    <row r="177" spans="1:17" ht="15.75" customHeight="1">
       <c r="A177" s="41"/>
       <c r="B177" s="41"/>
       <c r="C177" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D177" s="7">
         <v>4970</v>
       </c>
       <c r="E177" s="7">
         <v>5027</v>
       </c>
       <c r="F177" s="7">
         <v>5737</v>
       </c>
       <c r="G177" s="7">
         <v>5778</v>
       </c>
       <c r="H177" s="7">
         <v>6091</v>
       </c>
       <c r="I177" s="7">
         <v>5836</v>
       </c>
       <c r="J177" s="8">
         <v>5857</v>
       </c>
       <c r="K177" s="8">
         <v>6306</v>
       </c>
       <c r="L177" s="8">
         <v>6264</v>
       </c>
       <c r="M177" s="8">
         <v>6492</v>
       </c>
       <c r="N177" s="8">
         <v>7324</v>
       </c>
       <c r="O177" s="8">
         <v>7028</v>
       </c>
       <c r="P177" s="8">
         <v>7074</v>
       </c>
-    </row>
-    <row r="178" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q177" s="8">
+        <v>6791</v>
+      </c>
+    </row>
+    <row r="178" spans="1:17" ht="15.75" customHeight="1">
       <c r="A178" s="41"/>
       <c r="B178" s="40" t="s">
         <v>70</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="7">
         <v>9230</v>
       </c>
       <c r="E178" s="7">
         <v>9624</v>
       </c>
       <c r="F178" s="7">
         <v>9900</v>
       </c>
       <c r="G178" s="7">
         <v>10192</v>
       </c>
       <c r="H178" s="7">
         <v>10510</v>
       </c>
       <c r="I178" s="7">
         <v>10816</v>
       </c>
       <c r="J178" s="8">
         <v>10676</v>
       </c>
       <c r="K178" s="8">
         <v>11527</v>
       </c>
       <c r="L178" s="8">
         <v>11481</v>
       </c>
       <c r="M178" s="8">
         <v>12595</v>
       </c>
       <c r="N178" s="8">
         <v>13600</v>
       </c>
       <c r="O178" s="8">
         <v>13217</v>
       </c>
       <c r="P178" s="8">
         <v>13327</v>
       </c>
-    </row>
-    <row r="179" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q178" s="8">
+        <v>13112</v>
+      </c>
+    </row>
+    <row r="179" spans="1:17" ht="15.75" customHeight="1">
       <c r="A179" s="41"/>
       <c r="B179" s="41"/>
       <c r="C179" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D179" s="7">
         <v>5394</v>
       </c>
       <c r="E179" s="7">
         <v>5637</v>
       </c>
       <c r="F179" s="7">
         <v>5844</v>
       </c>
       <c r="G179" s="7">
         <v>5909</v>
       </c>
       <c r="H179" s="7">
         <v>6201</v>
       </c>
       <c r="I179" s="7">
         <v>6351</v>
       </c>
       <c r="J179" s="8">
         <v>6340</v>
       </c>
       <c r="K179" s="8">
         <v>6787</v>
       </c>
       <c r="L179" s="8">
         <v>6681</v>
       </c>
       <c r="M179" s="8">
         <v>7410</v>
       </c>
       <c r="N179" s="8">
         <v>8031</v>
       </c>
       <c r="O179" s="8">
         <v>7809</v>
       </c>
       <c r="P179" s="8">
         <v>7890</v>
       </c>
-    </row>
-    <row r="180" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q179" s="8">
+        <v>7674</v>
+      </c>
+    </row>
+    <row r="180" spans="1:17" ht="15.75" customHeight="1">
       <c r="A180" s="41"/>
       <c r="B180" s="41"/>
       <c r="C180" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D180" s="7">
         <v>3836</v>
       </c>
       <c r="E180" s="7">
         <v>3987</v>
       </c>
       <c r="F180" s="7">
         <v>4056</v>
       </c>
       <c r="G180" s="7">
         <v>4283</v>
       </c>
       <c r="H180" s="7">
         <v>4309</v>
       </c>
       <c r="I180" s="7">
         <v>4465</v>
       </c>
       <c r="J180" s="8">
         <v>4336</v>
       </c>
       <c r="K180" s="8">
         <v>4740</v>
       </c>
       <c r="L180" s="8">
         <v>4800</v>
       </c>
       <c r="M180" s="8">
         <v>5185</v>
       </c>
       <c r="N180" s="8">
         <v>5569</v>
       </c>
       <c r="O180" s="8">
         <v>5408</v>
       </c>
       <c r="P180" s="8">
         <v>5437</v>
       </c>
-    </row>
-    <row r="181" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q180" s="8">
+        <v>5438</v>
+      </c>
+    </row>
+    <row r="181" spans="1:17" ht="15.75" customHeight="1">
       <c r="A181" s="41"/>
       <c r="B181" s="40" t="s">
         <v>71</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="7">
         <v>4077</v>
       </c>
       <c r="E181" s="7">
         <v>4269</v>
       </c>
       <c r="F181" s="7">
         <v>4291</v>
       </c>
       <c r="G181" s="7">
         <v>4509</v>
       </c>
       <c r="H181" s="7">
         <v>4718</v>
       </c>
       <c r="I181" s="7">
         <v>4632</v>
       </c>
       <c r="J181" s="8">
         <v>4681</v>
       </c>
       <c r="K181" s="8">
         <v>4937</v>
       </c>
       <c r="L181" s="8">
         <v>5082</v>
       </c>
       <c r="M181" s="8">
         <v>5288</v>
       </c>
       <c r="N181" s="8">
         <v>5956</v>
       </c>
       <c r="O181" s="8">
         <v>5692</v>
       </c>
       <c r="P181" s="8">
         <v>5752</v>
       </c>
-    </row>
-    <row r="182" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q181" s="8">
+        <v>5776</v>
+      </c>
+    </row>
+    <row r="182" spans="1:17" ht="15.75" customHeight="1">
       <c r="A182" s="41"/>
       <c r="B182" s="41"/>
       <c r="C182" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D182" s="7">
         <v>2449</v>
       </c>
       <c r="E182" s="7">
         <v>2557</v>
       </c>
       <c r="F182" s="7">
         <v>2495</v>
       </c>
       <c r="G182" s="7">
         <v>2559</v>
       </c>
       <c r="H182" s="7">
         <v>2705</v>
       </c>
       <c r="I182" s="7">
         <v>2724</v>
       </c>
       <c r="J182" s="8">
         <v>2741</v>
       </c>
       <c r="K182" s="8">
         <v>2867</v>
       </c>
       <c r="L182" s="8">
         <v>2957</v>
       </c>
       <c r="M182" s="8">
         <v>3085</v>
       </c>
       <c r="N182" s="8">
         <v>3438</v>
       </c>
       <c r="O182" s="8">
         <v>3369</v>
       </c>
       <c r="P182" s="8">
         <v>3399</v>
       </c>
-    </row>
-    <row r="183" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q182" s="8">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="183" spans="1:17" ht="15.75" customHeight="1">
       <c r="A183" s="41"/>
       <c r="B183" s="41"/>
       <c r="C183" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D183" s="7">
         <v>1628</v>
       </c>
       <c r="E183" s="7">
         <v>1712</v>
       </c>
       <c r="F183" s="7">
         <v>1796</v>
       </c>
       <c r="G183" s="7">
         <v>1950</v>
       </c>
       <c r="H183" s="7">
         <v>2013</v>
       </c>
       <c r="I183" s="7">
         <v>1908</v>
       </c>
       <c r="J183" s="8">
         <v>1940</v>
       </c>
       <c r="K183" s="8">
         <v>2070</v>
       </c>
       <c r="L183" s="8">
         <v>2125</v>
       </c>
       <c r="M183" s="8">
         <v>2203</v>
       </c>
       <c r="N183" s="8">
         <v>2518</v>
       </c>
       <c r="O183" s="8">
         <v>2323</v>
       </c>
       <c r="P183" s="8">
         <v>2353</v>
       </c>
-    </row>
-    <row r="184" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q183" s="8">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="184" spans="1:17" ht="15.75" customHeight="1">
       <c r="A184" s="41"/>
       <c r="B184" s="40" t="s">
         <v>72</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="7">
         <v>3187</v>
       </c>
       <c r="E184" s="7">
         <v>3238</v>
       </c>
       <c r="F184" s="7">
         <v>3279</v>
       </c>
       <c r="G184" s="7">
         <v>3436</v>
       </c>
       <c r="H184" s="7">
         <v>3542</v>
       </c>
       <c r="I184" s="7">
         <v>3590</v>
       </c>
       <c r="J184" s="8">
         <v>3477</v>
       </c>
       <c r="K184" s="8">
         <v>3734</v>
       </c>
       <c r="L184" s="8">
         <v>3673</v>
       </c>
       <c r="M184" s="8">
         <v>3824</v>
       </c>
       <c r="N184" s="8">
         <v>4245</v>
       </c>
       <c r="O184" s="8">
         <v>4209</v>
       </c>
       <c r="P184" s="8">
         <v>4073</v>
       </c>
-    </row>
-    <row r="185" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q184" s="8">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="185" spans="1:17" ht="15.75" customHeight="1">
       <c r="A185" s="41"/>
       <c r="B185" s="41"/>
       <c r="C185" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D185" s="7">
         <v>1865</v>
       </c>
       <c r="E185" s="7">
         <v>1910</v>
       </c>
       <c r="F185" s="7">
         <v>1879</v>
       </c>
       <c r="G185" s="7">
         <v>1919</v>
       </c>
       <c r="H185" s="7">
         <v>2020</v>
       </c>
       <c r="I185" s="7">
         <v>2124</v>
       </c>
       <c r="J185" s="8">
         <v>1953</v>
       </c>
       <c r="K185" s="8">
         <v>2196</v>
       </c>
       <c r="L185" s="8">
         <v>2160</v>
       </c>
       <c r="M185" s="8">
         <v>2243</v>
       </c>
       <c r="N185" s="8">
         <v>2452</v>
       </c>
       <c r="O185" s="8">
         <v>2404</v>
       </c>
       <c r="P185" s="8">
         <v>2373</v>
       </c>
-    </row>
-    <row r="186" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q185" s="8">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="186" spans="1:17" ht="15.75" customHeight="1">
       <c r="A186" s="41"/>
       <c r="B186" s="41"/>
       <c r="C186" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D186" s="7">
         <v>1322</v>
       </c>
       <c r="E186" s="7">
         <v>1328</v>
       </c>
       <c r="F186" s="7">
         <v>1400</v>
       </c>
       <c r="G186" s="7">
         <v>1517</v>
       </c>
       <c r="H186" s="7">
         <v>1522</v>
       </c>
       <c r="I186" s="7">
         <v>1466</v>
       </c>
       <c r="J186" s="8">
         <v>1524</v>
       </c>
       <c r="K186" s="8">
         <v>1538</v>
       </c>
       <c r="L186" s="8">
         <v>1513</v>
       </c>
       <c r="M186" s="8">
         <v>1581</v>
       </c>
       <c r="N186" s="8">
         <v>1793</v>
       </c>
       <c r="O186" s="8">
         <v>1805</v>
       </c>
       <c r="P186" s="8">
         <v>1700</v>
       </c>
-    </row>
-    <row r="187" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q186" s="8">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="187" spans="1:17" ht="15.75" customHeight="1">
       <c r="A187" s="41"/>
       <c r="B187" s="40" t="s">
         <v>73</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="7">
         <v>6379</v>
       </c>
       <c r="E187" s="7">
         <v>6433</v>
       </c>
       <c r="F187" s="7">
         <v>6690</v>
       </c>
       <c r="G187" s="7">
         <v>6606</v>
       </c>
       <c r="H187" s="7">
         <v>6728</v>
       </c>
       <c r="I187" s="7">
         <v>6999</v>
       </c>
       <c r="J187" s="8">
         <v>6885</v>
       </c>
       <c r="K187" s="8">
         <v>7366</v>
       </c>
       <c r="L187" s="8">
         <v>7538</v>
       </c>
       <c r="M187" s="8">
         <v>8087</v>
       </c>
       <c r="N187" s="8">
         <v>8754</v>
       </c>
       <c r="O187" s="8">
         <v>8502</v>
       </c>
       <c r="P187" s="8">
         <v>8461</v>
       </c>
-    </row>
-    <row r="188" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q187" s="8">
+        <v>8171</v>
+      </c>
+    </row>
+    <row r="188" spans="1:17" ht="15.75" customHeight="1">
       <c r="A188" s="41"/>
       <c r="B188" s="41"/>
       <c r="C188" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D188" s="7">
         <v>3605</v>
       </c>
       <c r="E188" s="7">
         <v>3634</v>
       </c>
       <c r="F188" s="7">
         <v>3706</v>
       </c>
       <c r="G188" s="7">
         <v>3600</v>
       </c>
       <c r="H188" s="7">
         <v>3869</v>
       </c>
       <c r="I188" s="7">
         <v>3905</v>
       </c>
       <c r="J188" s="8">
         <v>3888</v>
       </c>
       <c r="K188" s="8">
         <v>4189</v>
       </c>
       <c r="L188" s="8">
         <v>4277</v>
       </c>
       <c r="M188" s="8">
         <v>4637</v>
       </c>
       <c r="N188" s="8">
         <v>4961</v>
       </c>
       <c r="O188" s="8">
         <v>4860</v>
       </c>
       <c r="P188" s="8">
         <v>4814</v>
       </c>
-    </row>
-    <row r="189" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q188" s="8">
+        <v>4752</v>
+      </c>
+    </row>
+    <row r="189" spans="1:17" ht="15.75" customHeight="1">
       <c r="A189" s="41"/>
       <c r="B189" s="41"/>
       <c r="C189" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D189" s="7">
         <v>2774</v>
       </c>
       <c r="E189" s="7">
         <v>2799</v>
       </c>
       <c r="F189" s="7">
         <v>2984</v>
       </c>
       <c r="G189" s="7">
         <v>3006</v>
       </c>
       <c r="H189" s="7">
         <v>2859</v>
       </c>
       <c r="I189" s="7">
         <v>3094</v>
       </c>
       <c r="J189" s="8">
         <v>2997</v>
       </c>
       <c r="K189" s="8">
         <v>3177</v>
       </c>
       <c r="L189" s="8">
         <v>3261</v>
       </c>
       <c r="M189" s="8">
         <v>3450</v>
       </c>
       <c r="N189" s="8">
         <v>3793</v>
       </c>
       <c r="O189" s="8">
         <v>3642</v>
       </c>
       <c r="P189" s="8">
         <v>3647</v>
       </c>
-    </row>
-    <row r="190" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q189" s="8">
+        <v>3419</v>
+      </c>
+    </row>
+    <row r="190" spans="1:17" ht="15.75" customHeight="1">
       <c r="A190" s="41"/>
       <c r="B190" s="40" t="s">
         <v>74</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="7">
         <v>8881</v>
       </c>
       <c r="E190" s="7">
         <v>8990</v>
       </c>
       <c r="F190" s="7">
         <v>9139</v>
       </c>
       <c r="G190" s="7">
         <v>8925</v>
       </c>
       <c r="H190" s="7">
         <v>9227</v>
       </c>
       <c r="I190" s="7">
         <v>9243</v>
       </c>
       <c r="J190" s="8">
         <v>9075</v>
       </c>
       <c r="K190" s="8">
         <v>9836</v>
       </c>
       <c r="L190" s="8">
         <v>10187</v>
       </c>
       <c r="M190" s="8">
         <v>10811</v>
       </c>
       <c r="N190" s="8">
         <v>11916</v>
       </c>
       <c r="O190" s="8">
         <v>11229</v>
       </c>
       <c r="P190" s="8">
         <v>11647</v>
       </c>
-    </row>
-    <row r="191" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q190" s="8">
+        <v>11159</v>
+      </c>
+    </row>
+    <row r="191" spans="1:17" ht="15.75" customHeight="1">
       <c r="A191" s="41"/>
       <c r="B191" s="41"/>
       <c r="C191" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D191" s="7">
         <v>5017</v>
       </c>
       <c r="E191" s="7">
         <v>5094</v>
       </c>
       <c r="F191" s="7">
         <v>5074</v>
       </c>
       <c r="G191" s="7">
         <v>5098</v>
       </c>
       <c r="H191" s="7">
         <v>5249</v>
       </c>
       <c r="I191" s="7">
         <v>5342</v>
       </c>
       <c r="J191" s="8">
         <v>5136</v>
       </c>
       <c r="K191" s="8">
         <v>5652</v>
       </c>
       <c r="L191" s="8">
         <v>5759</v>
       </c>
       <c r="M191" s="8">
         <v>6362</v>
       </c>
       <c r="N191" s="8">
         <v>6894</v>
       </c>
       <c r="O191" s="8">
         <v>6498</v>
       </c>
       <c r="P191" s="8">
         <v>6771</v>
       </c>
-    </row>
-    <row r="192" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q191" s="8">
+        <v>6556</v>
+      </c>
+    </row>
+    <row r="192" spans="1:17" ht="15.75" customHeight="1">
       <c r="A192" s="41"/>
       <c r="B192" s="41"/>
       <c r="C192" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D192" s="7">
         <v>3864</v>
       </c>
       <c r="E192" s="7">
         <v>3896</v>
       </c>
       <c r="F192" s="7">
         <v>4065</v>
       </c>
       <c r="G192" s="7">
         <v>3827</v>
       </c>
       <c r="H192" s="7">
         <v>3978</v>
       </c>
       <c r="I192" s="7">
         <v>3901</v>
       </c>
       <c r="J192" s="8">
         <v>3939</v>
       </c>
       <c r="K192" s="8">
         <v>4184</v>
       </c>
       <c r="L192" s="8">
         <v>4428</v>
       </c>
       <c r="M192" s="8">
         <v>4449</v>
       </c>
       <c r="N192" s="8">
         <v>5022</v>
       </c>
       <c r="O192" s="8">
         <v>4731</v>
       </c>
       <c r="P192" s="8">
         <v>4876</v>
       </c>
-    </row>
-    <row r="193" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q192" s="8">
+        <v>4603</v>
+      </c>
+    </row>
+    <row r="193" spans="1:17" ht="15.75" customHeight="1">
       <c r="A193" s="41"/>
       <c r="B193" s="40" t="s">
         <v>75</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="7">
         <v>6609</v>
       </c>
       <c r="E193" s="7">
         <v>6699</v>
       </c>
       <c r="F193" s="7">
         <v>6670</v>
       </c>
       <c r="G193" s="7">
         <v>6833</v>
       </c>
       <c r="H193" s="7">
         <v>7059</v>
       </c>
       <c r="I193" s="7">
         <v>7233</v>
       </c>
       <c r="J193" s="8">
         <v>7083</v>
       </c>
       <c r="K193" s="8">
         <v>7753</v>
       </c>
       <c r="L193" s="8">
         <v>7788</v>
       </c>
       <c r="M193" s="8">
         <v>8256</v>
       </c>
       <c r="N193" s="8">
         <v>9052</v>
       </c>
       <c r="O193" s="8">
         <v>8407</v>
       </c>
       <c r="P193" s="8">
         <v>8632</v>
       </c>
-    </row>
-    <row r="194" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q193" s="8">
+        <v>8606</v>
+      </c>
+    </row>
+    <row r="194" spans="1:17" ht="15.75" customHeight="1">
       <c r="A194" s="41"/>
       <c r="B194" s="41"/>
       <c r="C194" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D194" s="7">
         <v>3885</v>
       </c>
       <c r="E194" s="7">
         <v>3906</v>
       </c>
       <c r="F194" s="7">
         <v>3846</v>
       </c>
       <c r="G194" s="7">
         <v>3975</v>
       </c>
       <c r="H194" s="7">
         <v>4053</v>
       </c>
       <c r="I194" s="7">
         <v>4184</v>
       </c>
       <c r="J194" s="8">
         <v>4159</v>
       </c>
       <c r="K194" s="8">
         <v>4536</v>
       </c>
       <c r="L194" s="8">
         <v>4624</v>
       </c>
       <c r="M194" s="8">
         <v>4910</v>
       </c>
       <c r="N194" s="8">
         <v>5240</v>
       </c>
       <c r="O194" s="8">
         <v>4954</v>
       </c>
       <c r="P194" s="8">
         <v>5055</v>
       </c>
-    </row>
-    <row r="195" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q194" s="8">
+        <v>5103</v>
+      </c>
+    </row>
+    <row r="195" spans="1:17" ht="15.75" customHeight="1">
       <c r="A195" s="41"/>
       <c r="B195" s="41"/>
       <c r="C195" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D195" s="7">
         <v>2724</v>
       </c>
       <c r="E195" s="7">
         <v>2793</v>
       </c>
       <c r="F195" s="7">
         <v>2824</v>
       </c>
       <c r="G195" s="7">
         <v>2858</v>
       </c>
       <c r="H195" s="7">
         <v>3006</v>
       </c>
       <c r="I195" s="7">
         <v>3049</v>
       </c>
       <c r="J195" s="8">
         <v>2924</v>
       </c>
       <c r="K195" s="8">
         <v>3217</v>
       </c>
       <c r="L195" s="8">
         <v>3164</v>
       </c>
       <c r="M195" s="8">
         <v>3346</v>
       </c>
       <c r="N195" s="8">
         <v>3812</v>
       </c>
       <c r="O195" s="8">
         <v>3453</v>
       </c>
       <c r="P195" s="8">
         <v>3577</v>
       </c>
-    </row>
-    <row r="196" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q195" s="8">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="196" spans="1:17" ht="15.75" customHeight="1">
       <c r="A196" s="41"/>
       <c r="B196" s="40" t="s">
         <v>76</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="7">
         <v>6847</v>
       </c>
       <c r="E196" s="7">
         <v>7373</v>
       </c>
       <c r="F196" s="7">
         <v>7164</v>
       </c>
       <c r="G196" s="7">
         <v>7320</v>
       </c>
       <c r="H196" s="7">
         <v>7545</v>
       </c>
       <c r="I196" s="7">
         <v>7466</v>
       </c>
       <c r="J196" s="8">
         <v>7337</v>
       </c>
       <c r="K196" s="8">
         <v>7972</v>
       </c>
       <c r="L196" s="8">
         <v>8289</v>
       </c>
       <c r="M196" s="8">
         <v>8579</v>
       </c>
       <c r="N196" s="8">
         <v>9386</v>
       </c>
       <c r="O196" s="8">
         <v>8915</v>
       </c>
       <c r="P196" s="8">
         <v>9242</v>
       </c>
-    </row>
-    <row r="197" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q196" s="8">
+        <v>9042</v>
+      </c>
+    </row>
+    <row r="197" spans="1:17" ht="15.75" customHeight="1">
       <c r="A197" s="41"/>
       <c r="B197" s="41"/>
       <c r="C197" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D197" s="7">
         <v>3963</v>
       </c>
       <c r="E197" s="7">
         <v>4221</v>
       </c>
       <c r="F197" s="7">
         <v>4070</v>
       </c>
       <c r="G197" s="7">
         <v>4188</v>
       </c>
       <c r="H197" s="7">
         <v>4334</v>
       </c>
       <c r="I197" s="7">
         <v>4367</v>
       </c>
       <c r="J197" s="8">
         <v>4284</v>
       </c>
       <c r="K197" s="8">
         <v>4604</v>
       </c>
       <c r="L197" s="8">
         <v>4814</v>
       </c>
       <c r="M197" s="8">
         <v>4991</v>
       </c>
       <c r="N197" s="8">
         <v>5425</v>
       </c>
       <c r="O197" s="8">
         <v>5175</v>
       </c>
       <c r="P197" s="8">
         <v>5357</v>
       </c>
-    </row>
-    <row r="198" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q197" s="8">
+        <v>5281</v>
+      </c>
+    </row>
+    <row r="198" spans="1:17" ht="15.75" customHeight="1">
       <c r="A198" s="41"/>
       <c r="B198" s="41"/>
       <c r="C198" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D198" s="7">
         <v>2884</v>
       </c>
       <c r="E198" s="7">
         <v>3152</v>
       </c>
       <c r="F198" s="7">
         <v>3094</v>
       </c>
       <c r="G198" s="7">
         <v>3132</v>
       </c>
       <c r="H198" s="7">
         <v>3211</v>
       </c>
       <c r="I198" s="7">
         <v>3099</v>
       </c>
       <c r="J198" s="8">
         <v>3053</v>
       </c>
       <c r="K198" s="8">
         <v>3368</v>
       </c>
       <c r="L198" s="8">
         <v>3475</v>
       </c>
       <c r="M198" s="8">
         <v>3588</v>
       </c>
       <c r="N198" s="8">
         <v>3961</v>
       </c>
       <c r="O198" s="8">
         <v>3740</v>
       </c>
       <c r="P198" s="8">
         <v>3885</v>
       </c>
-    </row>
-    <row r="199" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q198" s="8">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="199" spans="1:17" ht="15.75" customHeight="1">
       <c r="A199" s="41"/>
       <c r="B199" s="40" t="s">
         <v>77</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="7">
         <v>4603</v>
       </c>
       <c r="E199" s="7">
         <v>4450</v>
       </c>
       <c r="F199" s="7">
         <v>4320</v>
       </c>
       <c r="G199" s="7">
         <v>4394</v>
       </c>
       <c r="H199" s="7">
         <v>4707</v>
       </c>
       <c r="I199" s="7">
         <v>4813</v>
       </c>
       <c r="J199" s="8">
         <v>4744</v>
       </c>
       <c r="K199" s="8">
         <v>5162</v>
       </c>
       <c r="L199" s="8">
         <v>5271</v>
       </c>
       <c r="M199" s="8">
         <v>5508</v>
       </c>
       <c r="N199" s="8">
         <v>6077</v>
       </c>
       <c r="O199" s="8">
         <v>5704</v>
       </c>
       <c r="P199" s="8">
         <v>5711</v>
       </c>
-    </row>
-    <row r="200" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q199" s="8">
+        <v>5621</v>
+      </c>
+    </row>
+    <row r="200" spans="1:17" ht="15.75" customHeight="1">
       <c r="A200" s="41"/>
       <c r="B200" s="41"/>
       <c r="C200" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D200" s="7">
         <v>2644</v>
       </c>
       <c r="E200" s="7">
         <v>2464</v>
       </c>
       <c r="F200" s="7">
         <v>2391</v>
       </c>
       <c r="G200" s="7">
         <v>2481</v>
       </c>
       <c r="H200" s="7">
         <v>2592</v>
       </c>
       <c r="I200" s="7">
         <v>2700</v>
       </c>
       <c r="J200" s="8">
         <v>2616</v>
       </c>
       <c r="K200" s="8">
         <v>2990</v>
       </c>
       <c r="L200" s="8">
         <v>3010</v>
       </c>
       <c r="M200" s="8">
         <v>3192</v>
       </c>
       <c r="N200" s="8">
         <v>3419</v>
       </c>
       <c r="O200" s="8">
         <v>3252</v>
       </c>
       <c r="P200" s="8">
         <v>3239</v>
       </c>
-    </row>
-    <row r="201" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q200" s="8">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="201" spans="1:17" ht="15.75" customHeight="1">
       <c r="A201" s="41"/>
       <c r="B201" s="41"/>
       <c r="C201" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D201" s="7">
         <v>1959</v>
       </c>
       <c r="E201" s="7">
         <v>1986</v>
       </c>
       <c r="F201" s="7">
         <v>1929</v>
       </c>
       <c r="G201" s="7">
         <v>1913</v>
       </c>
       <c r="H201" s="7">
         <v>2115</v>
       </c>
       <c r="I201" s="7">
         <v>2113</v>
       </c>
       <c r="J201" s="8">
         <v>2128</v>
       </c>
       <c r="K201" s="8">
         <v>2172</v>
       </c>
       <c r="L201" s="8">
         <v>2261</v>
       </c>
       <c r="M201" s="8">
         <v>2316</v>
       </c>
       <c r="N201" s="8">
         <v>2658</v>
       </c>
       <c r="O201" s="8">
         <v>2452</v>
       </c>
       <c r="P201" s="8">
         <v>2472</v>
       </c>
-    </row>
-    <row r="202" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q201" s="8">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="202" spans="1:17" ht="15.75" customHeight="1">
       <c r="A202" s="41"/>
       <c r="B202" s="40" t="s">
         <v>78</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D202" s="7">
         <v>2042</v>
       </c>
       <c r="E202" s="7">
         <v>2170</v>
       </c>
       <c r="F202" s="7">
         <v>2134</v>
       </c>
       <c r="G202" s="7">
         <v>2202</v>
       </c>
       <c r="H202" s="7">
         <v>2177</v>
       </c>
       <c r="I202" s="7">
         <v>2443</v>
       </c>
       <c r="J202" s="8">
         <v>2267</v>
       </c>
       <c r="K202" s="8">
         <v>2378</v>
       </c>
       <c r="L202" s="8">
         <v>2428</v>
       </c>
       <c r="M202" s="8">
         <v>2551</v>
       </c>
       <c r="N202" s="8">
         <v>2810</v>
       </c>
       <c r="O202" s="8">
         <v>2632</v>
       </c>
       <c r="P202" s="8">
         <v>2775</v>
       </c>
-    </row>
-    <row r="203" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q202" s="8">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="203" spans="1:17" ht="15.75" customHeight="1">
       <c r="A203" s="41"/>
       <c r="B203" s="41"/>
       <c r="C203" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D203" s="7">
         <v>1193</v>
       </c>
       <c r="E203" s="7">
         <v>1221</v>
       </c>
       <c r="F203" s="7">
         <v>1246</v>
       </c>
       <c r="G203" s="7">
         <v>1298</v>
       </c>
       <c r="H203" s="7">
         <v>1233</v>
       </c>
       <c r="I203" s="7">
         <v>1439</v>
       </c>
       <c r="J203" s="8">
         <v>1297</v>
       </c>
       <c r="K203" s="8">
         <v>1360</v>
       </c>
       <c r="L203" s="8">
         <v>1414</v>
       </c>
       <c r="M203" s="8">
         <v>1503</v>
       </c>
       <c r="N203" s="8">
         <v>1636</v>
       </c>
       <c r="O203" s="8">
         <v>1497</v>
       </c>
       <c r="P203" s="8">
         <v>1648</v>
       </c>
-    </row>
-    <row r="204" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q203" s="8">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="204" spans="1:17" ht="15.75" customHeight="1">
       <c r="A204" s="41"/>
       <c r="B204" s="41"/>
       <c r="C204" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D204" s="7">
         <v>849</v>
       </c>
       <c r="E204" s="7">
         <v>949</v>
       </c>
       <c r="F204" s="7">
         <v>888</v>
       </c>
       <c r="G204" s="7">
         <v>904</v>
       </c>
       <c r="H204" s="7">
         <v>944</v>
       </c>
       <c r="I204" s="7">
         <v>1004</v>
       </c>
       <c r="J204" s="8">
         <v>970</v>
       </c>
       <c r="K204" s="8">
         <v>1018</v>
       </c>
       <c r="L204" s="8">
         <v>1014</v>
       </c>
       <c r="M204" s="8">
         <v>1048</v>
       </c>
       <c r="N204" s="8">
         <v>1174</v>
       </c>
       <c r="O204" s="8">
         <v>1135</v>
       </c>
       <c r="P204" s="8">
         <v>1127</v>
       </c>
-    </row>
-    <row r="205" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q204" s="8">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="205" spans="1:17" ht="15.75" customHeight="1">
       <c r="A205" s="40" t="s">
         <v>79</v>
       </c>
       <c r="B205" s="40" t="s">
         <v>79</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D205" s="7">
         <v>51388</v>
       </c>
       <c r="E205" s="7">
         <v>52728</v>
       </c>
       <c r="F205" s="7">
         <v>53365</v>
       </c>
       <c r="G205" s="7">
         <v>54707</v>
       </c>
       <c r="H205" s="7">
         <v>57469</v>
       </c>
       <c r="I205" s="7">
         <v>57312</v>
       </c>
       <c r="J205" s="8">
         <v>57821</v>
       </c>
       <c r="K205" s="8">
         <v>59495</v>
       </c>
       <c r="L205" s="8">
         <v>58490</v>
       </c>
       <c r="M205" s="8">
         <v>67182</v>
       </c>
       <c r="N205" s="8">
         <v>73117</v>
       </c>
       <c r="O205" s="8">
         <v>67084</v>
       </c>
       <c r="P205" s="8">
         <v>68436</v>
       </c>
-    </row>
-    <row r="206" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q205" s="8">
+        <v>67208</v>
+      </c>
+    </row>
+    <row r="206" spans="1:17" ht="15.75" customHeight="1">
       <c r="A206" s="41"/>
       <c r="B206" s="41"/>
       <c r="C206" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D206" s="7">
         <v>29776</v>
       </c>
       <c r="E206" s="7">
         <v>30784</v>
       </c>
       <c r="F206" s="7">
         <v>30735</v>
       </c>
       <c r="G206" s="7">
         <v>31391</v>
       </c>
       <c r="H206" s="7">
         <v>33083</v>
       </c>
       <c r="I206" s="7">
         <v>32900</v>
       </c>
       <c r="J206" s="8">
         <v>33075</v>
       </c>
       <c r="K206" s="8">
         <v>33876</v>
       </c>
       <c r="L206" s="8">
         <v>33195</v>
       </c>
       <c r="M206" s="8">
         <v>37823</v>
       </c>
       <c r="N206" s="8">
         <v>40675</v>
       </c>
       <c r="O206" s="8">
         <v>37477</v>
       </c>
       <c r="P206" s="8">
         <v>38195</v>
       </c>
-    </row>
-    <row r="207" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q206" s="8">
+        <v>37772</v>
+      </c>
+    </row>
+    <row r="207" spans="1:17" ht="15.75" customHeight="1">
       <c r="A207" s="41"/>
       <c r="B207" s="41"/>
       <c r="C207" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D207" s="7">
         <v>21612</v>
       </c>
       <c r="E207" s="7">
         <v>21944</v>
       </c>
       <c r="F207" s="7">
         <v>22630</v>
       </c>
       <c r="G207" s="7">
         <v>23316</v>
       </c>
       <c r="H207" s="7">
         <v>24386</v>
       </c>
       <c r="I207" s="7">
         <v>24412</v>
       </c>
       <c r="J207" s="8">
         <v>24746</v>
       </c>
       <c r="K207" s="8">
         <v>25619</v>
       </c>
       <c r="L207" s="8">
         <v>25295</v>
       </c>
       <c r="M207" s="8">
         <v>29359</v>
       </c>
       <c r="N207" s="8">
         <v>32442</v>
       </c>
       <c r="O207" s="8">
         <v>29607</v>
       </c>
       <c r="P207" s="8">
         <v>30241</v>
       </c>
-    </row>
-    <row r="208" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q207" s="8">
+        <v>29436</v>
+      </c>
+    </row>
+    <row r="208" spans="1:17" ht="15.75" customHeight="1">
       <c r="A208" s="41"/>
       <c r="B208" s="40" t="s">
         <v>80</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D208" s="7">
         <v>9267</v>
       </c>
       <c r="E208" s="7">
         <v>9012</v>
       </c>
       <c r="F208" s="7">
         <v>9072</v>
       </c>
       <c r="G208" s="7">
         <v>9287</v>
       </c>
       <c r="H208" s="7">
         <v>9713</v>
       </c>
       <c r="I208" s="7">
         <v>9607</v>
       </c>
       <c r="J208" s="8">
         <v>9656</v>
       </c>
       <c r="K208" s="8">
         <v>10134</v>
       </c>
       <c r="L208" s="8">
         <v>10338</v>
       </c>
       <c r="M208" s="8">
         <v>11464</v>
       </c>
       <c r="N208" s="8">
         <v>13041</v>
       </c>
       <c r="O208" s="8">
         <v>11993</v>
       </c>
       <c r="P208" s="8">
         <v>12462</v>
       </c>
-    </row>
-    <row r="209" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q208" s="8">
+        <v>11780</v>
+      </c>
+    </row>
+    <row r="209" spans="1:17" ht="15.75" customHeight="1">
       <c r="A209" s="41"/>
       <c r="B209" s="41"/>
       <c r="C209" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D209" s="7">
         <v>5263</v>
       </c>
       <c r="E209" s="7">
         <v>5195</v>
       </c>
       <c r="F209" s="7">
         <v>5155</v>
       </c>
       <c r="G209" s="7">
         <v>5263</v>
       </c>
       <c r="H209" s="7">
         <v>5535</v>
       </c>
       <c r="I209" s="7">
         <v>5459</v>
       </c>
       <c r="J209" s="8">
         <v>5597</v>
       </c>
       <c r="K209" s="8">
         <v>5759</v>
       </c>
       <c r="L209" s="8">
         <v>5829</v>
       </c>
       <c r="M209" s="8">
         <v>6447</v>
       </c>
       <c r="N209" s="8">
         <v>7214</v>
       </c>
       <c r="O209" s="8">
         <v>6594</v>
       </c>
       <c r="P209" s="8">
         <v>6881</v>
       </c>
-    </row>
-    <row r="210" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q209" s="8">
+        <v>6601</v>
+      </c>
+    </row>
+    <row r="210" spans="1:17" ht="15.75" customHeight="1">
       <c r="A210" s="41"/>
       <c r="B210" s="41"/>
       <c r="C210" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D210" s="7">
         <v>4004</v>
       </c>
       <c r="E210" s="7">
         <v>3817</v>
       </c>
       <c r="F210" s="7">
         <v>3917</v>
       </c>
       <c r="G210" s="7">
         <v>4024</v>
       </c>
       <c r="H210" s="7">
         <v>4178</v>
       </c>
       <c r="I210" s="7">
         <v>4148</v>
       </c>
       <c r="J210" s="8">
         <v>4059</v>
       </c>
       <c r="K210" s="8">
         <v>4375</v>
       </c>
       <c r="L210" s="8">
         <v>4509</v>
       </c>
       <c r="M210" s="8">
         <v>5017</v>
       </c>
       <c r="N210" s="8">
         <v>5827</v>
       </c>
       <c r="O210" s="8">
         <v>5399</v>
       </c>
       <c r="P210" s="8">
         <v>5581</v>
       </c>
-    </row>
-    <row r="211" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q210" s="8">
+        <v>5179</v>
+      </c>
+    </row>
+    <row r="211" spans="1:17" ht="15.75" customHeight="1">
       <c r="A211" s="41"/>
       <c r="B211" s="40" t="s">
         <v>81</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D211" s="7">
         <v>2033</v>
       </c>
       <c r="E211" s="7">
         <v>2188</v>
       </c>
       <c r="F211" s="7">
         <v>2175</v>
       </c>
       <c r="G211" s="7">
         <v>2452</v>
       </c>
       <c r="H211" s="7">
         <v>2531</v>
       </c>
       <c r="I211" s="7">
         <v>2513</v>
       </c>
       <c r="J211" s="8">
         <v>2471</v>
       </c>
       <c r="K211" s="8">
         <v>2641</v>
       </c>
       <c r="L211" s="8">
         <v>2615</v>
       </c>
       <c r="M211" s="8">
         <v>2770</v>
       </c>
       <c r="N211" s="8">
         <v>3246</v>
       </c>
       <c r="O211" s="8">
         <v>2856</v>
       </c>
       <c r="P211" s="8">
         <v>3017</v>
       </c>
-    </row>
-    <row r="212" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q211" s="8">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="212" spans="1:17" ht="15.75" customHeight="1">
       <c r="A212" s="41"/>
       <c r="B212" s="41"/>
       <c r="C212" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D212" s="7">
         <v>1234</v>
       </c>
       <c r="E212" s="7">
         <v>1328</v>
       </c>
       <c r="F212" s="7">
         <v>1296</v>
       </c>
       <c r="G212" s="7">
         <v>1471</v>
       </c>
       <c r="H212" s="7">
         <v>1504</v>
       </c>
       <c r="I212" s="7">
         <v>1490</v>
       </c>
       <c r="J212" s="8">
         <v>1467</v>
       </c>
       <c r="K212" s="8">
         <v>1585</v>
       </c>
       <c r="L212" s="8">
         <v>1507</v>
       </c>
       <c r="M212" s="8">
         <v>1603</v>
       </c>
       <c r="N212" s="8">
         <v>1821</v>
       </c>
       <c r="O212" s="8">
         <v>1667</v>
       </c>
       <c r="P212" s="8">
         <v>1735</v>
       </c>
-    </row>
-    <row r="213" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q212" s="8">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="213" spans="1:17" ht="15.75" customHeight="1">
       <c r="A213" s="41"/>
       <c r="B213" s="41"/>
       <c r="C213" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D213" s="7">
         <v>799</v>
       </c>
       <c r="E213" s="7">
         <v>860</v>
       </c>
       <c r="F213" s="7">
         <v>879</v>
       </c>
       <c r="G213" s="7">
         <v>981</v>
       </c>
       <c r="H213" s="7">
         <v>1027</v>
       </c>
       <c r="I213" s="7">
         <v>1023</v>
       </c>
       <c r="J213" s="8">
         <v>1004</v>
       </c>
       <c r="K213" s="8">
         <v>1056</v>
       </c>
       <c r="L213" s="8">
         <v>1108</v>
       </c>
       <c r="M213" s="8">
         <v>1167</v>
       </c>
       <c r="N213" s="8">
         <v>1425</v>
       </c>
       <c r="O213" s="8">
         <v>1189</v>
       </c>
       <c r="P213" s="8">
         <v>1282</v>
       </c>
-    </row>
-    <row r="214" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q213" s="8">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="214" spans="1:17" ht="15.75" customHeight="1">
       <c r="A214" s="41"/>
       <c r="B214" s="40" t="s">
         <v>82</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D214" s="7">
         <v>1567</v>
       </c>
       <c r="E214" s="7">
         <v>1637</v>
       </c>
       <c r="F214" s="7">
         <v>1534</v>
       </c>
       <c r="G214" s="7">
         <v>1542</v>
       </c>
       <c r="H214" s="7">
         <v>1678</v>
       </c>
       <c r="I214" s="7">
         <v>1587</v>
       </c>
       <c r="J214" s="8">
         <v>1688</v>
       </c>
       <c r="K214" s="8">
         <v>1712</v>
       </c>
       <c r="L214" s="8">
         <v>1778</v>
       </c>
       <c r="M214" s="8">
         <v>1873</v>
       </c>
       <c r="N214" s="8">
         <v>2052</v>
       </c>
       <c r="O214" s="8">
         <v>1912</v>
       </c>
       <c r="P214" s="8">
         <v>1983</v>
       </c>
-    </row>
-    <row r="215" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q214" s="8">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="215" spans="1:17" ht="15.75" customHeight="1">
       <c r="A215" s="41"/>
       <c r="B215" s="41"/>
       <c r="C215" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D215" s="7">
         <v>934</v>
       </c>
       <c r="E215" s="7">
         <v>956</v>
       </c>
       <c r="F215" s="7">
         <v>880</v>
       </c>
       <c r="G215" s="7">
         <v>865</v>
       </c>
       <c r="H215" s="7">
         <v>1017</v>
       </c>
       <c r="I215" s="7">
         <v>925</v>
       </c>
       <c r="J215" s="8">
         <v>950</v>
       </c>
       <c r="K215" s="8">
         <v>1001</v>
       </c>
       <c r="L215" s="8">
         <v>1035</v>
       </c>
       <c r="M215" s="8">
         <v>1116</v>
       </c>
       <c r="N215" s="8">
         <v>1144</v>
       </c>
       <c r="O215" s="8">
         <v>1072</v>
       </c>
       <c r="P215" s="8">
         <v>1177</v>
       </c>
-    </row>
-    <row r="216" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q215" s="8">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="216" spans="1:17" ht="15.75" customHeight="1">
       <c r="A216" s="41"/>
       <c r="B216" s="41"/>
       <c r="C216" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D216" s="7">
         <v>633</v>
       </c>
       <c r="E216" s="7">
         <v>681</v>
       </c>
       <c r="F216" s="7">
         <v>654</v>
       </c>
       <c r="G216" s="7">
         <v>677</v>
       </c>
       <c r="H216" s="7">
         <v>661</v>
       </c>
       <c r="I216" s="7">
         <v>662</v>
       </c>
       <c r="J216" s="8">
         <v>738</v>
       </c>
       <c r="K216" s="8">
         <v>711</v>
       </c>
       <c r="L216" s="8">
         <v>743</v>
       </c>
       <c r="M216" s="8">
         <v>757</v>
       </c>
       <c r="N216" s="8">
         <v>908</v>
       </c>
       <c r="O216" s="8">
         <v>840</v>
       </c>
       <c r="P216" s="8">
         <v>806</v>
       </c>
-    </row>
-    <row r="217" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q216" s="8">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="217" spans="1:17" ht="15.75" customHeight="1">
       <c r="A217" s="41"/>
       <c r="B217" s="40" t="s">
         <v>83</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="7">
         <v>1699</v>
       </c>
       <c r="E217" s="7">
         <v>2054</v>
       </c>
       <c r="F217" s="7">
         <v>2329</v>
       </c>
       <c r="G217" s="7">
         <v>2332</v>
       </c>
       <c r="H217" s="7">
         <v>2465</v>
       </c>
       <c r="I217" s="7">
         <v>2426</v>
       </c>
       <c r="J217" s="8">
         <v>2583</v>
       </c>
       <c r="K217" s="8">
         <v>2692</v>
       </c>
       <c r="L217" s="8">
         <v>2584</v>
       </c>
       <c r="M217" s="8">
         <v>2589</v>
       </c>
       <c r="N217" s="8">
         <v>2990</v>
       </c>
       <c r="O217" s="8">
         <v>3065</v>
       </c>
       <c r="P217" s="8">
         <v>3157</v>
       </c>
-    </row>
-    <row r="218" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q217" s="8">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="218" spans="1:17" ht="15.75" customHeight="1">
       <c r="A218" s="41"/>
       <c r="B218" s="41"/>
       <c r="C218" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D218" s="7">
         <v>995</v>
       </c>
       <c r="E218" s="7">
         <v>1289</v>
       </c>
       <c r="F218" s="7">
         <v>1440</v>
       </c>
       <c r="G218" s="7">
         <v>1459</v>
       </c>
       <c r="H218" s="7">
         <v>1537</v>
       </c>
       <c r="I218" s="7">
         <v>1499</v>
       </c>
       <c r="J218" s="8">
         <v>1589</v>
       </c>
       <c r="K218" s="8">
         <v>1661</v>
       </c>
       <c r="L218" s="8">
         <v>1532</v>
       </c>
       <c r="M218" s="8">
         <v>1478</v>
       </c>
       <c r="N218" s="8">
         <v>1770</v>
       </c>
       <c r="O218" s="8">
         <v>1828</v>
       </c>
       <c r="P218" s="8">
         <v>1841</v>
       </c>
-    </row>
-    <row r="219" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q218" s="8">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="219" spans="1:17" ht="15.75" customHeight="1">
       <c r="A219" s="41"/>
       <c r="B219" s="41"/>
       <c r="C219" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D219" s="7">
         <v>704</v>
       </c>
       <c r="E219" s="7">
         <v>765</v>
       </c>
       <c r="F219" s="7">
         <v>889</v>
       </c>
       <c r="G219" s="7">
         <v>873</v>
       </c>
       <c r="H219" s="7">
         <v>928</v>
       </c>
       <c r="I219" s="7">
         <v>927</v>
       </c>
       <c r="J219" s="8">
         <v>994</v>
       </c>
       <c r="K219" s="8">
         <v>1031</v>
       </c>
       <c r="L219" s="8">
         <v>1052</v>
       </c>
       <c r="M219" s="8">
         <v>1111</v>
       </c>
       <c r="N219" s="8">
         <v>1220</v>
       </c>
       <c r="O219" s="8">
         <v>1237</v>
       </c>
       <c r="P219" s="8">
         <v>1316</v>
       </c>
-    </row>
-    <row r="220" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q219" s="8">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="220" spans="1:17" ht="15.75" customHeight="1">
       <c r="A220" s="41"/>
       <c r="B220" s="40" t="s">
         <v>84</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D220" s="7">
         <v>5507</v>
       </c>
       <c r="E220" s="7">
         <v>5877</v>
       </c>
       <c r="F220" s="7">
         <v>6083</v>
       </c>
       <c r="G220" s="7">
         <v>6306</v>
       </c>
       <c r="H220" s="7">
         <v>6525</v>
       </c>
       <c r="I220" s="7">
         <v>6627</v>
       </c>
       <c r="J220" s="8">
         <v>6662</v>
       </c>
       <c r="K220" s="8">
         <v>6767</v>
       </c>
       <c r="L220" s="8">
         <v>6759</v>
       </c>
       <c r="M220" s="8">
         <v>7327</v>
       </c>
       <c r="N220" s="8">
         <v>8373</v>
       </c>
       <c r="O220" s="8">
         <v>7963</v>
       </c>
       <c r="P220" s="8">
         <v>8126</v>
       </c>
-    </row>
-    <row r="221" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q220" s="8">
+        <v>8158</v>
+      </c>
+    </row>
+    <row r="221" spans="1:17" ht="15.75" customHeight="1">
       <c r="A221" s="41"/>
       <c r="B221" s="41"/>
       <c r="C221" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D221" s="7">
         <v>3184</v>
       </c>
       <c r="E221" s="7">
         <v>3423</v>
       </c>
       <c r="F221" s="7">
         <v>3583</v>
       </c>
       <c r="G221" s="7">
         <v>3638</v>
       </c>
       <c r="H221" s="7">
         <v>3791</v>
       </c>
       <c r="I221" s="7">
         <v>3782</v>
       </c>
       <c r="J221" s="8">
         <v>3845</v>
       </c>
       <c r="K221" s="8">
         <v>3851</v>
       </c>
       <c r="L221" s="8">
         <v>3862</v>
       </c>
       <c r="M221" s="8">
         <v>4218</v>
       </c>
       <c r="N221" s="8">
         <v>4656</v>
       </c>
       <c r="O221" s="8">
         <v>4535</v>
       </c>
       <c r="P221" s="8">
         <v>4564</v>
       </c>
-    </row>
-    <row r="222" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q221" s="8">
+        <v>4654</v>
+      </c>
+    </row>
+    <row r="222" spans="1:17" ht="15.75" customHeight="1">
       <c r="A222" s="41"/>
       <c r="B222" s="41"/>
       <c r="C222" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D222" s="7">
         <v>2323</v>
       </c>
       <c r="E222" s="7">
         <v>2454</v>
       </c>
       <c r="F222" s="7">
         <v>2500</v>
       </c>
       <c r="G222" s="7">
         <v>2668</v>
       </c>
       <c r="H222" s="7">
         <v>2734</v>
       </c>
       <c r="I222" s="7">
         <v>2845</v>
       </c>
       <c r="J222" s="8">
         <v>2817</v>
       </c>
       <c r="K222" s="8">
         <v>2916</v>
       </c>
       <c r="L222" s="8">
         <v>2897</v>
       </c>
       <c r="M222" s="8">
         <v>3109</v>
       </c>
       <c r="N222" s="8">
         <v>3717</v>
       </c>
       <c r="O222" s="8">
         <v>3428</v>
       </c>
       <c r="P222" s="8">
         <v>3562</v>
       </c>
-    </row>
-    <row r="223" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q222" s="8">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="223" spans="1:17" ht="15.75" customHeight="1">
       <c r="A223" s="41"/>
       <c r="B223" s="40" t="s">
         <v>85</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D223" s="7">
         <v>912</v>
       </c>
       <c r="E223" s="7">
         <v>887</v>
       </c>
       <c r="F223" s="7">
         <v>879</v>
       </c>
       <c r="G223" s="7">
         <v>934</v>
       </c>
       <c r="H223" s="7">
         <v>970</v>
       </c>
       <c r="I223" s="7">
         <v>1016</v>
       </c>
       <c r="J223" s="8">
         <v>994</v>
       </c>
       <c r="K223" s="8">
         <v>1038</v>
       </c>
       <c r="L223" s="8">
         <v>1034</v>
       </c>
       <c r="M223" s="8">
         <v>1287</v>
       </c>
       <c r="N223" s="8">
         <v>1252</v>
       </c>
       <c r="O223" s="8">
         <v>1121</v>
       </c>
       <c r="P223" s="8">
         <v>1205</v>
       </c>
-    </row>
-    <row r="224" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q223" s="8">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="224" spans="1:17" ht="15.75" customHeight="1">
       <c r="A224" s="41"/>
       <c r="B224" s="41"/>
       <c r="C224" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D224" s="7">
         <v>556</v>
       </c>
       <c r="E224" s="7">
         <v>546</v>
       </c>
       <c r="F224" s="7">
         <v>519</v>
       </c>
       <c r="G224" s="7">
         <v>522</v>
       </c>
       <c r="H224" s="7">
         <v>563</v>
       </c>
       <c r="I224" s="7">
         <v>599</v>
       </c>
       <c r="J224" s="8">
         <v>599</v>
       </c>
       <c r="K224" s="8">
         <v>621</v>
       </c>
       <c r="L224" s="8">
         <v>573</v>
       </c>
       <c r="M224" s="8">
         <v>763</v>
       </c>
       <c r="N224" s="8">
         <v>726</v>
       </c>
       <c r="O224" s="8">
         <v>640</v>
       </c>
       <c r="P224" s="8">
         <v>724</v>
       </c>
-    </row>
-    <row r="225" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q224" s="8">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="225" spans="1:17" ht="15.75" customHeight="1">
       <c r="A225" s="41"/>
       <c r="B225" s="41"/>
       <c r="C225" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D225" s="7">
         <v>356</v>
       </c>
       <c r="E225" s="7">
         <v>341</v>
       </c>
       <c r="F225" s="7">
         <v>360</v>
       </c>
       <c r="G225" s="7">
         <v>412</v>
       </c>
       <c r="H225" s="7">
         <v>407</v>
       </c>
       <c r="I225" s="7">
         <v>417</v>
       </c>
       <c r="J225" s="8">
         <v>395</v>
       </c>
       <c r="K225" s="8">
         <v>417</v>
       </c>
       <c r="L225" s="8">
         <v>461</v>
       </c>
       <c r="M225" s="8">
         <v>524</v>
       </c>
       <c r="N225" s="8">
         <v>526</v>
       </c>
       <c r="O225" s="8">
         <v>481</v>
       </c>
       <c r="P225" s="8">
         <v>481</v>
       </c>
-    </row>
-    <row r="226" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q225" s="8">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="226" spans="1:17" ht="15.75" customHeight="1">
       <c r="A226" s="41"/>
       <c r="B226" s="40" t="s">
         <v>86</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D226" s="7">
         <v>3062</v>
       </c>
       <c r="E226" s="7">
         <v>3346</v>
       </c>
       <c r="F226" s="7">
         <v>3320</v>
       </c>
       <c r="G226" s="7">
         <v>3159</v>
       </c>
       <c r="H226" s="7">
         <v>3449</v>
       </c>
       <c r="I226" s="7">
         <v>3434</v>
       </c>
       <c r="J226" s="8">
         <v>3518</v>
       </c>
       <c r="K226" s="8">
         <v>3614</v>
       </c>
       <c r="L226" s="8">
         <v>3550</v>
       </c>
       <c r="M226" s="8">
         <v>3914</v>
       </c>
       <c r="N226" s="8">
         <v>4474</v>
       </c>
       <c r="O226" s="8">
         <v>4311</v>
       </c>
       <c r="P226" s="8">
         <v>4152</v>
       </c>
-    </row>
-    <row r="227" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q226" s="8">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="227" spans="1:17" ht="15.75" customHeight="1">
       <c r="A227" s="41"/>
       <c r="B227" s="41"/>
       <c r="C227" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D227" s="7">
         <v>1748</v>
       </c>
       <c r="E227" s="7">
         <v>1980</v>
       </c>
       <c r="F227" s="7">
         <v>1915</v>
       </c>
       <c r="G227" s="7">
         <v>1857</v>
       </c>
       <c r="H227" s="7">
         <v>1990</v>
       </c>
       <c r="I227" s="7">
         <v>1960</v>
       </c>
       <c r="J227" s="8">
         <v>2047</v>
       </c>
       <c r="K227" s="8">
         <v>2097</v>
       </c>
       <c r="L227" s="8">
         <v>2040</v>
       </c>
       <c r="M227" s="8">
         <v>2257</v>
       </c>
       <c r="N227" s="8">
         <v>2571</v>
       </c>
       <c r="O227" s="8">
         <v>2388</v>
       </c>
       <c r="P227" s="8">
         <v>2371</v>
       </c>
-    </row>
-    <row r="228" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q227" s="8">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="228" spans="1:17" ht="15.75" customHeight="1">
       <c r="A228" s="41"/>
       <c r="B228" s="41"/>
       <c r="C228" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D228" s="7">
         <v>1314</v>
       </c>
       <c r="E228" s="7">
         <v>1366</v>
       </c>
       <c r="F228" s="7">
         <v>1405</v>
       </c>
       <c r="G228" s="7">
         <v>1302</v>
       </c>
       <c r="H228" s="7">
         <v>1459</v>
       </c>
       <c r="I228" s="7">
         <v>1474</v>
       </c>
       <c r="J228" s="8">
         <v>1471</v>
       </c>
       <c r="K228" s="8">
         <v>1517</v>
       </c>
       <c r="L228" s="8">
         <v>1510</v>
       </c>
       <c r="M228" s="8">
         <v>1657</v>
       </c>
       <c r="N228" s="8">
         <v>1903</v>
       </c>
       <c r="O228" s="8">
         <v>1923</v>
       </c>
       <c r="P228" s="8">
         <v>1781</v>
       </c>
-    </row>
-    <row r="229" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q228" s="8">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="229" spans="1:17" ht="15.75" customHeight="1">
       <c r="A229" s="41"/>
       <c r="B229" s="40" t="s">
         <v>87</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D229" s="7">
         <v>7846</v>
       </c>
       <c r="E229" s="7">
         <v>8371</v>
       </c>
       <c r="F229" s="7">
         <v>8714</v>
       </c>
       <c r="G229" s="7">
         <v>9186</v>
       </c>
       <c r="H229" s="7">
         <v>9629</v>
       </c>
       <c r="I229" s="7">
         <v>9511</v>
       </c>
       <c r="J229" s="8">
         <v>9438</v>
       </c>
       <c r="K229" s="8">
         <v>9527</v>
       </c>
       <c r="L229" s="8">
         <v>9336</v>
       </c>
       <c r="M229" s="8">
         <v>10690</v>
       </c>
       <c r="N229" s="8">
         <v>11799</v>
       </c>
       <c r="O229" s="8">
         <v>10959</v>
       </c>
       <c r="P229" s="8">
         <v>10874</v>
       </c>
-    </row>
-    <row r="230" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q229" s="8">
+        <v>10574</v>
+      </c>
+    </row>
+    <row r="230" spans="1:17" ht="15.75" customHeight="1">
       <c r="A230" s="41"/>
       <c r="B230" s="41"/>
       <c r="C230" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D230" s="7">
         <v>4629</v>
       </c>
       <c r="E230" s="7">
         <v>4791</v>
       </c>
       <c r="F230" s="7">
         <v>5005</v>
       </c>
       <c r="G230" s="7">
         <v>5277</v>
       </c>
       <c r="H230" s="7">
         <v>5506</v>
       </c>
       <c r="I230" s="7">
         <v>5420</v>
       </c>
       <c r="J230" s="8">
         <v>5403</v>
       </c>
       <c r="K230" s="8">
         <v>5414</v>
       </c>
       <c r="L230" s="8">
         <v>5297</v>
       </c>
       <c r="M230" s="8">
         <v>5994</v>
       </c>
       <c r="N230" s="8">
         <v>6608</v>
       </c>
       <c r="O230" s="8">
         <v>6107</v>
       </c>
       <c r="P230" s="8">
         <v>6035</v>
       </c>
-    </row>
-    <row r="231" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q230" s="8">
+        <v>5919</v>
+      </c>
+    </row>
+    <row r="231" spans="1:17" ht="15.75" customHeight="1">
       <c r="A231" s="41"/>
       <c r="B231" s="41"/>
       <c r="C231" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D231" s="7">
         <v>3217</v>
       </c>
       <c r="E231" s="7">
         <v>3580</v>
       </c>
       <c r="F231" s="7">
         <v>3709</v>
       </c>
       <c r="G231" s="7">
         <v>3909</v>
       </c>
       <c r="H231" s="7">
         <v>4123</v>
       </c>
       <c r="I231" s="7">
         <v>4091</v>
       </c>
       <c r="J231" s="8">
         <v>4035</v>
       </c>
       <c r="K231" s="8">
         <v>4113</v>
       </c>
       <c r="L231" s="8">
         <v>4039</v>
       </c>
       <c r="M231" s="8">
         <v>4696</v>
       </c>
       <c r="N231" s="8">
         <v>5191</v>
       </c>
       <c r="O231" s="8">
         <v>4852</v>
       </c>
       <c r="P231" s="8">
         <v>4839</v>
       </c>
-    </row>
-    <row r="232" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q231" s="8">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="232" spans="1:17" ht="15.75" customHeight="1">
       <c r="A232" s="41"/>
       <c r="B232" s="40" t="s">
         <v>88</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D232" s="7">
         <v>1674</v>
       </c>
       <c r="E232" s="7">
         <v>1560</v>
       </c>
       <c r="F232" s="7">
         <v>1511</v>
       </c>
       <c r="G232" s="7">
         <v>1456</v>
       </c>
       <c r="H232" s="7">
         <v>1617</v>
       </c>
       <c r="I232" s="7">
         <v>1513</v>
       </c>
       <c r="J232" s="8">
         <v>1733</v>
       </c>
       <c r="K232" s="8">
         <v>1620</v>
       </c>
       <c r="L232" s="8">
         <v>1606</v>
       </c>
       <c r="M232" s="8">
         <v>1958</v>
       </c>
       <c r="N232" s="8">
         <v>2088</v>
       </c>
       <c r="O232" s="8">
         <v>1823</v>
       </c>
       <c r="P232" s="8">
         <v>1864</v>
       </c>
-    </row>
-    <row r="233" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q232" s="8">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="233" spans="1:17" ht="15.75" customHeight="1">
       <c r="A233" s="41"/>
       <c r="B233" s="41"/>
       <c r="C233" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D233" s="7">
         <v>947</v>
       </c>
       <c r="E233" s="7">
         <v>887</v>
       </c>
       <c r="F233" s="7">
         <v>874</v>
       </c>
       <c r="G233" s="7">
         <v>810</v>
       </c>
       <c r="H233" s="7">
         <v>920</v>
       </c>
       <c r="I233" s="7">
         <v>865</v>
       </c>
       <c r="J233" s="8">
         <v>954</v>
       </c>
       <c r="K233" s="8">
         <v>918</v>
       </c>
       <c r="L233" s="8">
         <v>894</v>
       </c>
       <c r="M233" s="8">
         <v>1088</v>
       </c>
       <c r="N233" s="8">
         <v>1147</v>
       </c>
       <c r="O233" s="8">
         <v>996</v>
       </c>
       <c r="P233" s="8">
         <v>1072</v>
       </c>
-    </row>
-    <row r="234" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q233" s="8">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="234" spans="1:17" ht="15.75" customHeight="1">
       <c r="A234" s="41"/>
       <c r="B234" s="41"/>
       <c r="C234" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D234" s="7">
         <v>727</v>
       </c>
       <c r="E234" s="7">
         <v>673</v>
       </c>
       <c r="F234" s="7">
         <v>637</v>
       </c>
       <c r="G234" s="7">
         <v>646</v>
       </c>
       <c r="H234" s="7">
         <v>697</v>
       </c>
       <c r="I234" s="7">
         <v>648</v>
       </c>
       <c r="J234" s="8">
         <v>779</v>
       </c>
       <c r="K234" s="8">
         <v>702</v>
       </c>
       <c r="L234" s="8">
         <v>712</v>
       </c>
       <c r="M234" s="8">
         <v>870</v>
       </c>
       <c r="N234" s="8">
         <v>941</v>
       </c>
       <c r="O234" s="8">
         <v>827</v>
       </c>
       <c r="P234" s="8">
         <v>792</v>
       </c>
-    </row>
-    <row r="235" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q234" s="8">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="235" spans="1:17" ht="15.75" customHeight="1">
       <c r="A235" s="41"/>
       <c r="B235" s="40" t="s">
         <v>89</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D235" s="7">
         <v>3553</v>
       </c>
       <c r="E235" s="7">
         <v>3641</v>
       </c>
       <c r="F235" s="7">
         <v>3556</v>
       </c>
       <c r="G235" s="7">
         <v>3586</v>
       </c>
       <c r="H235" s="7">
         <v>3779</v>
       </c>
       <c r="I235" s="7">
         <v>3715</v>
       </c>
       <c r="J235" s="8">
         <v>3637</v>
       </c>
       <c r="K235" s="8">
         <v>3752</v>
       </c>
       <c r="L235" s="8">
         <v>3864</v>
       </c>
       <c r="M235" s="8">
         <v>4260</v>
       </c>
       <c r="N235" s="8">
         <v>4882</v>
       </c>
       <c r="O235" s="8">
         <v>4314</v>
       </c>
       <c r="P235" s="8">
         <v>4730</v>
       </c>
-    </row>
-    <row r="236" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q235" s="8">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="236" spans="1:17" ht="15.75" customHeight="1">
       <c r="A236" s="41"/>
       <c r="B236" s="41"/>
       <c r="C236" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D236" s="7">
         <v>2068</v>
       </c>
       <c r="E236" s="7">
         <v>2145</v>
       </c>
       <c r="F236" s="7">
         <v>2098</v>
       </c>
       <c r="G236" s="7">
         <v>2022</v>
       </c>
       <c r="H236" s="7">
         <v>2134</v>
       </c>
       <c r="I236" s="7">
         <v>2138</v>
       </c>
       <c r="J236" s="8">
         <v>2062</v>
       </c>
       <c r="K236" s="8">
         <v>2108</v>
       </c>
       <c r="L236" s="8">
         <v>2167</v>
       </c>
       <c r="M236" s="8">
         <v>2441</v>
       </c>
       <c r="N236" s="8">
         <v>2632</v>
       </c>
       <c r="O236" s="8">
         <v>2383</v>
       </c>
       <c r="P236" s="8">
         <v>2601</v>
       </c>
-    </row>
-    <row r="237" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q236" s="8">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="237" spans="1:17" ht="15.75" customHeight="1">
       <c r="A237" s="41"/>
       <c r="B237" s="41"/>
       <c r="C237" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D237" s="7">
         <v>1485</v>
       </c>
       <c r="E237" s="7">
         <v>1496</v>
       </c>
       <c r="F237" s="7">
         <v>1458</v>
       </c>
       <c r="G237" s="7">
         <v>1564</v>
       </c>
       <c r="H237" s="7">
         <v>1645</v>
       </c>
       <c r="I237" s="7">
         <v>1577</v>
       </c>
       <c r="J237" s="8">
         <v>1575</v>
       </c>
       <c r="K237" s="8">
         <v>1644</v>
       </c>
       <c r="L237" s="8">
         <v>1697</v>
       </c>
       <c r="M237" s="8">
         <v>1819</v>
       </c>
       <c r="N237" s="8">
         <v>2250</v>
       </c>
       <c r="O237" s="8">
         <v>1931</v>
       </c>
       <c r="P237" s="8">
         <v>2129</v>
       </c>
-    </row>
-    <row r="238" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q237" s="8">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="238" spans="1:17" ht="15.75" customHeight="1">
       <c r="A238" s="41"/>
       <c r="B238" s="40" t="s">
         <v>90</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D238" s="7">
         <v>3056</v>
       </c>
       <c r="E238" s="7">
         <v>3003</v>
       </c>
       <c r="F238" s="7">
         <v>3030</v>
       </c>
       <c r="G238" s="7">
         <v>3096</v>
       </c>
       <c r="H238" s="7">
         <v>3219</v>
       </c>
       <c r="I238" s="7">
         <v>3312</v>
       </c>
       <c r="J238" s="8">
         <v>3363</v>
       </c>
       <c r="K238" s="8">
         <v>3582</v>
       </c>
       <c r="L238" s="8">
         <v>3365</v>
       </c>
       <c r="M238" s="8">
         <v>3851</v>
       </c>
       <c r="N238" s="8">
         <v>4460</v>
       </c>
       <c r="O238" s="8">
         <v>4108</v>
       </c>
       <c r="P238" s="8">
         <v>3905</v>
       </c>
-    </row>
-    <row r="239" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q238" s="8">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="239" spans="1:17" ht="15.75" customHeight="1">
       <c r="A239" s="41"/>
       <c r="B239" s="41"/>
       <c r="C239" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D239" s="7">
         <v>1774</v>
       </c>
       <c r="E239" s="7">
         <v>1801</v>
       </c>
       <c r="F239" s="7">
         <v>1678</v>
       </c>
       <c r="G239" s="7">
         <v>1790</v>
       </c>
       <c r="H239" s="7">
         <v>1829</v>
       </c>
       <c r="I239" s="7">
         <v>1882</v>
       </c>
       <c r="J239" s="8">
         <v>1858</v>
       </c>
       <c r="K239" s="8">
         <v>1990</v>
       </c>
       <c r="L239" s="8">
         <v>1941</v>
       </c>
       <c r="M239" s="8">
         <v>2142</v>
       </c>
       <c r="N239" s="8">
         <v>2534</v>
       </c>
       <c r="O239" s="8">
         <v>2321</v>
       </c>
       <c r="P239" s="8">
         <v>2180</v>
       </c>
-    </row>
-    <row r="240" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q239" s="8">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="240" spans="1:17" ht="15.75" customHeight="1">
       <c r="A240" s="41"/>
       <c r="B240" s="41"/>
       <c r="C240" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D240" s="7">
         <v>1282</v>
       </c>
       <c r="E240" s="7">
         <v>1202</v>
       </c>
       <c r="F240" s="7">
         <v>1352</v>
       </c>
       <c r="G240" s="7">
         <v>1306</v>
       </c>
       <c r="H240" s="7">
         <v>1390</v>
       </c>
       <c r="I240" s="7">
         <v>1430</v>
       </c>
       <c r="J240" s="8">
         <v>1505</v>
       </c>
       <c r="K240" s="8">
         <v>1592</v>
       </c>
       <c r="L240" s="8">
         <v>1424</v>
       </c>
       <c r="M240" s="8">
         <v>1709</v>
       </c>
       <c r="N240" s="8">
         <v>1926</v>
       </c>
       <c r="O240" s="8">
         <v>1787</v>
       </c>
       <c r="P240" s="8">
         <v>1725</v>
       </c>
-    </row>
-    <row r="241" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q240" s="8">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="241" spans="1:17" ht="15.75" customHeight="1">
       <c r="A241" s="41"/>
       <c r="B241" s="40" t="s">
         <v>91</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="7">
         <v>4159</v>
       </c>
       <c r="E241" s="7">
         <v>4005</v>
       </c>
       <c r="F241" s="7">
         <v>4049</v>
       </c>
       <c r="G241" s="7">
         <v>4141</v>
       </c>
       <c r="H241" s="7">
         <v>4453</v>
       </c>
       <c r="I241" s="7">
         <v>4443</v>
       </c>
       <c r="J241" s="8">
         <v>4385</v>
       </c>
       <c r="K241" s="8">
         <v>4499</v>
       </c>
       <c r="L241" s="8">
         <v>4242</v>
       </c>
       <c r="M241" s="8">
         <v>5557</v>
       </c>
       <c r="N241" s="8">
         <v>5342</v>
       </c>
       <c r="O241" s="8">
         <v>4586</v>
       </c>
       <c r="P241" s="8">
         <v>4568</v>
       </c>
-    </row>
-    <row r="242" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q241" s="8">
+        <v>4808</v>
+      </c>
+    </row>
+    <row r="242" spans="1:17" ht="15.75" customHeight="1">
       <c r="A242" s="41"/>
       <c r="B242" s="41"/>
       <c r="C242" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D242" s="7">
         <v>2320</v>
       </c>
       <c r="E242" s="7">
         <v>2294</v>
       </c>
       <c r="F242" s="7">
         <v>2230</v>
       </c>
       <c r="G242" s="7">
         <v>2283</v>
       </c>
       <c r="H242" s="7">
         <v>2517</v>
       </c>
       <c r="I242" s="7">
         <v>2511</v>
       </c>
       <c r="J242" s="8">
         <v>2432</v>
       </c>
       <c r="K242" s="8">
         <v>2471</v>
       </c>
       <c r="L242" s="8">
         <v>2343</v>
       </c>
       <c r="M242" s="8">
         <v>2998</v>
       </c>
       <c r="N242" s="8">
         <v>2861</v>
       </c>
       <c r="O242" s="8">
         <v>2505</v>
       </c>
       <c r="P242" s="8">
         <v>2441</v>
       </c>
-    </row>
-    <row r="243" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q242" s="8">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="243" spans="1:17" ht="15.75" customHeight="1">
       <c r="A243" s="41"/>
       <c r="B243" s="41"/>
       <c r="C243" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D243" s="7">
         <v>1839</v>
       </c>
       <c r="E243" s="7">
         <v>1711</v>
       </c>
       <c r="F243" s="7">
         <v>1819</v>
       </c>
       <c r="G243" s="7">
         <v>1858</v>
       </c>
       <c r="H243" s="7">
         <v>1936</v>
       </c>
       <c r="I243" s="7">
         <v>1932</v>
       </c>
       <c r="J243" s="8">
         <v>1953</v>
       </c>
       <c r="K243" s="8">
         <v>2028</v>
       </c>
       <c r="L243" s="8">
         <v>1899</v>
       </c>
       <c r="M243" s="8">
         <v>2559</v>
       </c>
       <c r="N243" s="8">
         <v>2481</v>
       </c>
       <c r="O243" s="8">
         <v>2081</v>
       </c>
       <c r="P243" s="8">
         <v>2127</v>
       </c>
-    </row>
-    <row r="244" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q243" s="8">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="244" spans="1:17" ht="15.75" customHeight="1">
       <c r="A244" s="41"/>
       <c r="B244" s="40" t="s">
         <v>92</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D244" s="7">
         <v>2670</v>
       </c>
       <c r="E244" s="7">
         <v>2759</v>
       </c>
       <c r="F244" s="7">
         <v>2741</v>
       </c>
       <c r="G244" s="7">
         <v>2782</v>
       </c>
       <c r="H244" s="7">
         <v>2889</v>
       </c>
       <c r="I244" s="7">
         <v>2972</v>
       </c>
       <c r="J244" s="8">
         <v>3000</v>
       </c>
       <c r="K244" s="8">
         <v>3051</v>
       </c>
       <c r="L244" s="8">
         <v>2865</v>
       </c>
       <c r="M244" s="8">
         <v>3716</v>
       </c>
       <c r="N244" s="8">
         <v>3605</v>
       </c>
       <c r="O244" s="8">
         <v>3135</v>
       </c>
       <c r="P244" s="8">
         <v>3436</v>
       </c>
-    </row>
-    <row r="245" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q244" s="8">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="245" spans="1:17" ht="15.75" customHeight="1">
       <c r="A245" s="41"/>
       <c r="B245" s="41"/>
       <c r="C245" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D245" s="7">
         <v>1578</v>
       </c>
       <c r="E245" s="7">
         <v>1619</v>
       </c>
       <c r="F245" s="7">
         <v>1572</v>
       </c>
       <c r="G245" s="7">
         <v>1605</v>
       </c>
       <c r="H245" s="7">
         <v>1669</v>
       </c>
       <c r="I245" s="7">
         <v>1741</v>
       </c>
       <c r="J245" s="8">
         <v>1680</v>
       </c>
       <c r="K245" s="8">
         <v>1719</v>
       </c>
       <c r="L245" s="8">
         <v>1618</v>
       </c>
       <c r="M245" s="8">
         <v>2056</v>
       </c>
       <c r="N245" s="8">
         <v>2004</v>
       </c>
       <c r="O245" s="8">
         <v>1770</v>
       </c>
       <c r="P245" s="8">
         <v>1942</v>
       </c>
-    </row>
-    <row r="246" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q245" s="8">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="246" spans="1:17" ht="15.75" customHeight="1">
       <c r="A246" s="41"/>
       <c r="B246" s="41"/>
       <c r="C246" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D246" s="7">
         <v>1092</v>
       </c>
       <c r="E246" s="7">
         <v>1140</v>
       </c>
       <c r="F246" s="7">
         <v>1169</v>
       </c>
       <c r="G246" s="7">
         <v>1177</v>
       </c>
       <c r="H246" s="7">
         <v>1220</v>
       </c>
       <c r="I246" s="7">
         <v>1231</v>
       </c>
       <c r="J246" s="8">
         <v>1320</v>
       </c>
       <c r="K246" s="8">
         <v>1332</v>
       </c>
       <c r="L246" s="8">
         <v>1247</v>
       </c>
       <c r="M246" s="8">
         <v>1660</v>
       </c>
       <c r="N246" s="8">
         <v>1601</v>
       </c>
       <c r="O246" s="8">
         <v>1365</v>
       </c>
       <c r="P246" s="8">
         <v>1494</v>
       </c>
-    </row>
-    <row r="247" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q246" s="8">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="247" spans="1:17" ht="15.75" customHeight="1">
       <c r="A247" s="41"/>
       <c r="B247" s="40" t="s">
         <v>93</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D247" s="7">
         <v>4383</v>
       </c>
       <c r="E247" s="7">
         <v>4388</v>
       </c>
       <c r="F247" s="7">
         <v>4372</v>
       </c>
       <c r="G247" s="7">
         <v>4448</v>
       </c>
       <c r="H247" s="7">
         <v>4552</v>
       </c>
       <c r="I247" s="7">
         <v>4636</v>
       </c>
       <c r="J247" s="8">
         <v>4693</v>
       </c>
       <c r="K247" s="8">
         <v>4866</v>
       </c>
       <c r="L247" s="8">
         <v>4554</v>
       </c>
       <c r="M247" s="8">
         <v>5926</v>
       </c>
       <c r="N247" s="8">
         <v>5513</v>
       </c>
       <c r="O247" s="8">
         <v>4938</v>
       </c>
       <c r="P247" s="8">
         <v>4957</v>
       </c>
-    </row>
-    <row r="248" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q247" s="8">
+        <v>5112</v>
+      </c>
+    </row>
+    <row r="248" spans="1:17" ht="15.75" customHeight="1">
       <c r="A248" s="41"/>
       <c r="B248" s="41"/>
       <c r="C248" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D248" s="7">
         <v>2546</v>
       </c>
       <c r="E248" s="7">
         <v>2530</v>
       </c>
       <c r="F248" s="7">
         <v>2490</v>
       </c>
       <c r="G248" s="7">
         <v>2529</v>
       </c>
       <c r="H248" s="7">
         <v>2571</v>
       </c>
       <c r="I248" s="7">
         <v>2629</v>
       </c>
       <c r="J248" s="8">
         <v>2592</v>
       </c>
       <c r="K248" s="8">
         <v>2681</v>
       </c>
       <c r="L248" s="8">
         <v>2557</v>
       </c>
       <c r="M248" s="8">
         <v>3222</v>
       </c>
       <c r="N248" s="8">
         <v>2987</v>
       </c>
       <c r="O248" s="8">
         <v>2671</v>
       </c>
       <c r="P248" s="8">
         <v>2631</v>
       </c>
-    </row>
-    <row r="249" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q248" s="8">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="249" spans="1:17" ht="15.75" customHeight="1">
       <c r="A249" s="42"/>
       <c r="B249" s="42"/>
       <c r="C249" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D249" s="10">
         <v>1837</v>
       </c>
       <c r="E249" s="10">
         <v>1858</v>
       </c>
       <c r="F249" s="10">
         <v>1882</v>
       </c>
       <c r="G249" s="10">
         <v>1919</v>
       </c>
       <c r="H249" s="10">
         <v>1981</v>
       </c>
       <c r="I249" s="10">
         <v>2007</v>
       </c>
       <c r="J249" s="11">
         <v>2101</v>
       </c>
       <c r="K249" s="11">
         <v>2185</v>
       </c>
       <c r="L249" s="11">
         <v>1997</v>
       </c>
       <c r="M249" s="11">
         <v>2704</v>
       </c>
       <c r="N249" s="11">
         <v>2526</v>
       </c>
       <c r="O249" s="11">
         <v>2267</v>
       </c>
       <c r="P249" s="11">
         <v>2326</v>
       </c>
-    </row>
-    <row r="250" spans="1:16" ht="15.75" customHeight="1">
+      <c r="Q249" s="11">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="250" spans="1:17" ht="15.75" customHeight="1">
       <c r="A250" s="39" t="s">
         <v>96</v>
       </c>
       <c r="B250" s="39"/>
       <c r="C250" s="39"/>
       <c r="D250" s="39"/>
       <c r="E250" s="39"/>
       <c r="F250" s="39"/>
       <c r="G250" s="39"/>
       <c r="H250" s="39"/>
       <c r="I250" s="39"/>
       <c r="J250" s="39"/>
     </row>
-    <row r="251" spans="1:16" ht="15.75" customHeight="1">
+    <row r="251" spans="1:17" ht="15.75" customHeight="1">
       <c r="A251" s="39"/>
       <c r="B251" s="39"/>
       <c r="C251" s="39"/>
       <c r="D251" s="39"/>
       <c r="E251" s="39"/>
       <c r="F251" s="39"/>
       <c r="G251" s="39"/>
       <c r="H251" s="39"/>
       <c r="I251" s="39"/>
       <c r="J251" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="90">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="A10:A87"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="B13:B15"/>
     <mergeCell ref="B16:B18"/>
     <mergeCell ref="B19:B21"/>
     <mergeCell ref="B22:B24"/>
     <mergeCell ref="B25:B27"/>
     <mergeCell ref="B28:B30"/>