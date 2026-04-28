--- v0 (2025-10-26)
+++ v1 (2026-04-28)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NSO\Desktop\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11201\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11201\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E469E07E-F322-4B59-9935-21AF000DD402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25FB145A-CC32-4707-8B15-7B223447DB56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11895" yWindow="0" windowWidth="12210" windowHeight="12885" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="12810" windowHeight="12015" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="SectionElements" localSheetId="0">ข้อมูล!$A$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="128">
   <si>
     <t>กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>จังหวัด</t>
   </si>
   <si>
     <t>ชาย</t>
   </si>
   <si>
     <t>หญิง</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
     <t>บ้าน</t>
   </si>
   <si>
     <t>สมุทรปราการ</t>
   </si>
   <si>
     <t>นนทบุรี</t>
   </si>
   <si>
@@ -402,51 +402,54 @@
   <si>
     <t xml:space="preserve">    ภาคกลาง</t>
   </si>
   <si>
     <t xml:space="preserve">    ภาคเหนือ</t>
   </si>
   <si>
     <t xml:space="preserve">    ภาคตะวันออกเฉียงเหนือ</t>
   </si>
   <si>
     <t xml:space="preserve">    ภาคใต้</t>
   </si>
   <si>
     <t>พ.ศ. 2564</t>
   </si>
   <si>
     <t>พ.ศ. 2565</t>
   </si>
   <si>
     <t>พ.ศ. 2566</t>
   </si>
   <si>
     <t>พ.ศ. 2567</t>
   </si>
   <si>
-    <t>จำนวนประชากรจากการทะเบียน ชาย หญิง และบ้าน จำแนกตามจังหวัด พ.ศ. 2564-2567</t>
+    <t>พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t>จำนวนประชากรจากการทะเบียน ชาย หญิง และบ้าน จำแนกตามจังหวัด พ.ศ. 2564-2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
@@ -718,91 +721,91 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Hyperlink 2" xfId="3" xr:uid="{8CF97C21-649F-4B23-930C-CA2634820484}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{544A58CD-5E72-4683-B1F6-FCE007176A14}"/>
     <cellStyle name="ปกติ 2" xfId="2" xr:uid="{DE69174A-3DB8-4082-917E-C3F8CE922FE1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -1075,4637 +1078,5666 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becobank@nso.go.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:R88"/>
+  <dimension ref="A1:Z88"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="J28" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G86" sqref="G86:R86"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="M1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="S72" sqref="S72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="28.140625" style="16" customWidth="1"/>
     <col min="3" max="3" width="0.140625" style="17" customWidth="1"/>
-    <col min="4" max="4" width="15.5703125" style="17" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="15.42578125" style="17" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="15.5703125" style="17" customWidth="1"/>
+    <col min="5" max="5" width="16.28515625" style="17" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" style="17" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" style="17" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="16" customWidth="1"/>
     <col min="9" max="9" width="13" style="16" customWidth="1"/>
     <col min="10" max="10" width="15" style="16" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="17" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="16" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="16" customWidth="1"/>
     <col min="14" max="14" width="14.85546875" style="16" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" style="17" customWidth="1"/>
     <col min="16" max="16" width="11.7109375" style="16" customWidth="1"/>
     <col min="17" max="18" width="11.5703125" style="16" customWidth="1"/>
-    <col min="19" max="16384" width="9" style="16"/>
+    <col min="19" max="19" width="14.7109375" style="17" customWidth="1"/>
+    <col min="20" max="20" width="11.7109375" style="16" customWidth="1"/>
+    <col min="21" max="22" width="11.5703125" style="16" customWidth="1"/>
+    <col min="23" max="23" width="12" style="16" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="13.28515625" style="16" customWidth="1"/>
+    <col min="25" max="25" width="12.7109375" style="16" customWidth="1"/>
+    <col min="26" max="16384" width="9" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="22" customFormat="1">
+    <row r="1" spans="1:25" s="22" customFormat="1">
       <c r="A1" s="29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="K1" s="30"/>
       <c r="O1" s="30"/>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" s="30"/>
+    </row>
+    <row r="2" spans="1:25">
       <c r="A2" s="15" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="3" spans="1:18" s="22" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:25" s="22" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B3" s="36" t="s">
+      <c r="B3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="38" t="s">
         <v>122</v>
       </c>
-      <c r="D3" s="34"/>
-[...2 lines deleted...]
-      <c r="G3" s="33" t="s">
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="38" t="s">
         <v>123</v>
       </c>
-      <c r="H3" s="34"/>
-[...2 lines deleted...]
-      <c r="K3" s="33" t="s">
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="38" t="s">
         <v>124</v>
       </c>
-      <c r="L3" s="34"/>
-[...2 lines deleted...]
-      <c r="O3" s="33" t="s">
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="38" t="s">
         <v>125</v>
       </c>
-      <c r="P3" s="34"/>
-[...5 lines deleted...]
-      <c r="B4" s="37"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="38" t="s">
+        <v>126</v>
+      </c>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="40"/>
+    </row>
+    <row r="4" spans="1:25" s="22" customFormat="1">
+      <c r="A4" s="49"/>
+      <c r="B4" s="49"/>
       <c r="C4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="23" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="23" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="23" t="s">
         <v>3</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="23" t="s">
         <v>2</v>
       </c>
       <c r="Q4" s="23" t="s">
         <v>3</v>
       </c>
       <c r="R4" s="23" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="5" spans="1:18" s="22" customFormat="1">
+      <c r="S4" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="T4" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="U4" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="V4" s="23" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" s="22" customFormat="1">
       <c r="A5" s="24" t="s">
         <v>114</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>117</v>
       </c>
       <c r="C5" s="26">
         <v>66171439</v>
       </c>
       <c r="D5" s="26">
         <v>32339118</v>
       </c>
       <c r="E5" s="26">
         <v>33832321</v>
       </c>
       <c r="F5" s="26">
         <v>27708635</v>
       </c>
       <c r="G5" s="26">
         <v>66090475</v>
       </c>
       <c r="H5" s="26">
         <v>32270615</v>
       </c>
       <c r="I5" s="26">
         <v>33819860</v>
       </c>
       <c r="J5" s="26">
         <v>28188470</v>
       </c>
       <c r="K5" s="26">
         <v>66052615</v>
       </c>
       <c r="L5" s="26">
         <v>32224008</v>
       </c>
       <c r="M5" s="26">
         <v>33828607</v>
       </c>
       <c r="N5" s="26">
         <v>28675857</v>
       </c>
-      <c r="O5" s="45">
+      <c r="O5" s="33">
         <v>65951210</v>
       </c>
-      <c r="P5" s="45">
+      <c r="P5" s="33">
         <v>32145282</v>
       </c>
-      <c r="Q5" s="45">
+      <c r="Q5" s="33">
         <v>33805928</v>
       </c>
-      <c r="R5" s="45">
+      <c r="R5" s="33">
         <v>29128519</v>
       </c>
-    </row>
-    <row r="6" spans="1:18" s="22" customFormat="1">
+      <c r="S5" s="33">
+        <v>65809011</v>
+      </c>
+      <c r="T5" s="33">
+        <v>32045088</v>
+      </c>
+      <c r="U5" s="33">
+        <v>33763923</v>
+      </c>
+      <c r="V5" s="33">
+        <v>29540110</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="22" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="26">
         <v>5527994</v>
       </c>
       <c r="D6" s="26">
         <v>2592292</v>
       </c>
       <c r="E6" s="26">
         <v>2935702</v>
       </c>
       <c r="F6" s="26">
         <v>3147231</v>
       </c>
       <c r="G6" s="26">
         <v>5494932</v>
       </c>
       <c r="H6" s="26">
         <v>2571974</v>
       </c>
       <c r="I6" s="26">
         <v>2922958</v>
       </c>
       <c r="J6" s="26">
         <v>3197865</v>
       </c>
       <c r="K6" s="26">
         <v>5471588</v>
       </c>
       <c r="L6" s="26">
         <v>2555426</v>
       </c>
       <c r="M6" s="26">
         <v>2916162</v>
       </c>
       <c r="N6" s="26">
         <v>3251621</v>
       </c>
-      <c r="O6" s="45">
+      <c r="O6" s="33">
         <v>5455020</v>
       </c>
-      <c r="P6" s="45">
+      <c r="P6" s="33">
         <v>2544400</v>
       </c>
-      <c r="Q6" s="45">
+      <c r="Q6" s="33">
         <v>2910620</v>
       </c>
-      <c r="R6" s="45">
+      <c r="R6" s="33">
         <v>3304462</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="S6" s="33">
+        <v>5422568</v>
+      </c>
+      <c r="T6" s="33">
+        <v>2526272</v>
+      </c>
+      <c r="U6" s="33">
+        <v>2896296</v>
+      </c>
+      <c r="V6" s="33">
+        <v>3356358</v>
+      </c>
+      <c r="W6" s="16"/>
+      <c r="X6" s="16"/>
+      <c r="Y6" s="16"/>
+    </row>
+    <row r="7" spans="1:25" s="22" customFormat="1">
+      <c r="A7" s="44" t="s">
         <v>85</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>118</v>
       </c>
       <c r="C7" s="28">
         <v>17314234</v>
       </c>
       <c r="D7" s="28">
         <v>8392697</v>
       </c>
       <c r="E7" s="28">
         <v>8921537</v>
       </c>
       <c r="F7" s="28">
         <v>8508593</v>
       </c>
       <c r="G7" s="28">
         <v>17339238</v>
       </c>
       <c r="H7" s="28">
         <v>8397469</v>
       </c>
       <c r="I7" s="28">
         <v>8941769</v>
       </c>
       <c r="J7" s="28">
         <v>8678643</v>
       </c>
       <c r="K7" s="28">
         <v>17410753</v>
       </c>
       <c r="L7" s="28">
         <v>8419933</v>
       </c>
       <c r="M7" s="28">
         <v>8990820</v>
       </c>
       <c r="N7" s="28">
         <v>8870380</v>
       </c>
-      <c r="O7" s="48">
+      <c r="O7" s="36">
         <v>17463077</v>
       </c>
-      <c r="P7" s="48">
+      <c r="P7" s="36">
         <v>8436417</v>
       </c>
-      <c r="Q7" s="48">
+      <c r="Q7" s="36">
         <v>9026660</v>
       </c>
-      <c r="R7" s="48">
+      <c r="R7" s="36">
         <v>9041466</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="43"/>
+      <c r="S7" s="36">
+        <v>17475317</v>
+      </c>
+      <c r="T7" s="36">
+        <v>8433372</v>
+      </c>
+      <c r="U7" s="36">
+        <v>9041945</v>
+      </c>
+      <c r="V7" s="36">
+        <v>9178940</v>
+      </c>
+      <c r="W7" s="16"/>
+      <c r="X7" s="16"/>
+      <c r="Y7" s="16"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="45"/>
       <c r="B8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="19">
         <v>1356449</v>
       </c>
       <c r="D8" s="19">
         <v>645884</v>
       </c>
       <c r="E8" s="19">
         <v>710565</v>
       </c>
       <c r="F8" s="19">
         <v>733185</v>
       </c>
       <c r="G8" s="19">
         <v>1360227</v>
       </c>
       <c r="H8" s="19">
         <v>646798</v>
       </c>
       <c r="I8" s="19">
         <v>713429</v>
       </c>
       <c r="J8" s="19">
         <v>750422</v>
       </c>
       <c r="K8" s="19">
         <v>1372970</v>
       </c>
       <c r="L8" s="19">
         <v>651455</v>
       </c>
       <c r="M8" s="19">
         <v>721515</v>
       </c>
       <c r="N8" s="19">
         <v>767957</v>
       </c>
-      <c r="O8" s="46">
+      <c r="O8" s="34">
         <v>1380826</v>
       </c>
-      <c r="P8" s="46">
+      <c r="P8" s="34">
         <v>654057</v>
       </c>
-      <c r="Q8" s="46">
+      <c r="Q8" s="34">
         <v>726769</v>
       </c>
-      <c r="R8" s="46">
+      <c r="R8" s="34">
         <v>783230</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="43"/>
+      <c r="S8" s="34">
+        <v>1383924</v>
+      </c>
+      <c r="T8" s="34">
+        <v>654644</v>
+      </c>
+      <c r="U8" s="34">
+        <v>729280</v>
+      </c>
+      <c r="V8" s="34">
+        <v>792409</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="45"/>
       <c r="B9" s="18" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="19">
         <v>1288637</v>
       </c>
       <c r="D9" s="19">
         <v>599167</v>
       </c>
       <c r="E9" s="19">
         <v>689470</v>
       </c>
       <c r="F9" s="19">
         <v>728953</v>
       </c>
       <c r="G9" s="19">
         <v>1295916</v>
       </c>
       <c r="H9" s="19">
         <v>601682</v>
       </c>
       <c r="I9" s="19">
         <v>694234</v>
       </c>
       <c r="J9" s="19">
         <v>739849</v>
       </c>
       <c r="K9" s="19">
         <v>1308092</v>
       </c>
       <c r="L9" s="19">
         <v>606134</v>
       </c>
       <c r="M9" s="19">
         <v>701958</v>
       </c>
       <c r="N9" s="19">
         <v>756885</v>
       </c>
-      <c r="O9" s="46">
+      <c r="O9" s="34">
         <v>1317919</v>
       </c>
-      <c r="P9" s="46">
+      <c r="P9" s="34">
         <v>609722</v>
       </c>
-      <c r="Q9" s="46">
+      <c r="Q9" s="34">
         <v>708197</v>
       </c>
-      <c r="R9" s="46">
+      <c r="R9" s="34">
         <v>768221</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="43"/>
+      <c r="S9" s="34">
+        <v>1322280</v>
+      </c>
+      <c r="T9" s="34">
+        <v>610989</v>
+      </c>
+      <c r="U9" s="34">
+        <v>711291</v>
+      </c>
+      <c r="V9" s="34">
+        <v>775919</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="45"/>
       <c r="B10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="19">
         <v>1190060</v>
       </c>
       <c r="D10" s="19">
         <v>563851</v>
       </c>
       <c r="E10" s="19">
         <v>626209</v>
       </c>
       <c r="F10" s="19">
         <v>660020</v>
       </c>
       <c r="G10" s="19">
         <v>1201532</v>
       </c>
       <c r="H10" s="19">
         <v>568877</v>
       </c>
       <c r="I10" s="19">
         <v>632655</v>
       </c>
       <c r="J10" s="19">
         <v>677046</v>
       </c>
       <c r="K10" s="19">
         <v>1219199</v>
       </c>
       <c r="L10" s="19">
         <v>576746</v>
       </c>
       <c r="M10" s="19">
         <v>642453</v>
       </c>
       <c r="N10" s="19">
         <v>698024</v>
       </c>
-      <c r="O10" s="46">
+      <c r="O10" s="34">
         <v>1236471</v>
       </c>
-      <c r="P10" s="46">
+      <c r="P10" s="34">
         <v>584170</v>
       </c>
-      <c r="Q10" s="46">
+      <c r="Q10" s="34">
         <v>652301</v>
       </c>
-      <c r="R10" s="46">
+      <c r="R10" s="34">
         <v>716096</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="43"/>
+      <c r="S10" s="34">
+        <v>1246062</v>
+      </c>
+      <c r="T10" s="34">
+        <v>587603</v>
+      </c>
+      <c r="U10" s="34">
+        <v>658459</v>
+      </c>
+      <c r="V10" s="34">
+        <v>728164</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="45"/>
       <c r="B11" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="19">
         <v>820512</v>
       </c>
       <c r="D11" s="19">
         <v>394024</v>
       </c>
       <c r="E11" s="19">
         <v>426488</v>
       </c>
       <c r="F11" s="19">
         <v>342753</v>
       </c>
       <c r="G11" s="19">
         <v>820417</v>
       </c>
       <c r="H11" s="19">
         <v>393685</v>
       </c>
       <c r="I11" s="19">
         <v>426732</v>
       </c>
       <c r="J11" s="19">
         <v>349313</v>
       </c>
       <c r="K11" s="19">
         <v>822106</v>
       </c>
       <c r="L11" s="19">
         <v>394255</v>
       </c>
       <c r="M11" s="19">
         <v>427851</v>
       </c>
       <c r="N11" s="19">
         <v>356235</v>
       </c>
-      <c r="O11" s="46">
+      <c r="O11" s="34">
         <v>822720</v>
       </c>
-      <c r="P11" s="46">
+      <c r="P11" s="34">
         <v>394331</v>
       </c>
-      <c r="Q11" s="46">
+      <c r="Q11" s="34">
         <v>428389</v>
       </c>
-      <c r="R11" s="46">
+      <c r="R11" s="34">
         <v>362285</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="43"/>
+      <c r="S11" s="34">
+        <v>822703</v>
+      </c>
+      <c r="T11" s="34">
+        <v>393983</v>
+      </c>
+      <c r="U11" s="34">
+        <v>428720</v>
+      </c>
+      <c r="V11" s="34">
+        <v>366492</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="45"/>
       <c r="B12" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="19">
         <v>274763</v>
       </c>
       <c r="D12" s="19">
         <v>131399</v>
       </c>
       <c r="E12" s="19">
         <v>143364</v>
       </c>
       <c r="F12" s="19">
         <v>102684</v>
       </c>
       <c r="G12" s="19">
         <v>272587</v>
       </c>
       <c r="H12" s="19">
         <v>130337</v>
       </c>
       <c r="I12" s="19">
         <v>142250</v>
       </c>
       <c r="J12" s="19">
         <v>102932</v>
       </c>
       <c r="K12" s="19">
         <v>270726</v>
       </c>
       <c r="L12" s="19">
         <v>129432</v>
       </c>
       <c r="M12" s="19">
         <v>141294</v>
       </c>
       <c r="N12" s="19">
         <v>104166</v>
       </c>
-      <c r="O12" s="46">
+      <c r="O12" s="34">
         <v>268875</v>
       </c>
-      <c r="P12" s="46">
+      <c r="P12" s="34">
         <v>128445</v>
       </c>
-      <c r="Q12" s="46">
+      <c r="Q12" s="34">
         <v>140430</v>
       </c>
-      <c r="R12" s="46">
+      <c r="R12" s="34">
         <v>105354</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="43"/>
+      <c r="S12" s="34">
+        <v>266923</v>
+      </c>
+      <c r="T12" s="34">
+        <v>127448</v>
+      </c>
+      <c r="U12" s="34">
+        <v>139475</v>
+      </c>
+      <c r="V12" s="34">
+        <v>106411</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="45"/>
       <c r="B13" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="19">
         <v>739473</v>
       </c>
       <c r="D13" s="19">
         <v>368733</v>
       </c>
       <c r="E13" s="19">
         <v>370740</v>
       </c>
       <c r="F13" s="19">
         <v>303565</v>
       </c>
       <c r="G13" s="19">
         <v>735293</v>
       </c>
       <c r="H13" s="19">
         <v>366294</v>
       </c>
       <c r="I13" s="19">
         <v>368999</v>
       </c>
       <c r="J13" s="19">
         <v>299270</v>
       </c>
       <c r="K13" s="19">
         <v>729697</v>
       </c>
       <c r="L13" s="19">
         <v>362500</v>
       </c>
       <c r="M13" s="19">
         <v>367197</v>
       </c>
       <c r="N13" s="19">
         <v>303427</v>
       </c>
-      <c r="O13" s="46">
+      <c r="O13" s="34">
         <v>725266</v>
       </c>
-      <c r="P13" s="46">
+      <c r="P13" s="34">
         <v>360040</v>
       </c>
-      <c r="Q13" s="46">
+      <c r="Q13" s="34">
         <v>365226</v>
       </c>
-      <c r="R13" s="46">
+      <c r="R13" s="34">
         <v>306787</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="43"/>
+      <c r="S13" s="34">
+        <v>721560</v>
+      </c>
+      <c r="T13" s="34">
+        <v>357927</v>
+      </c>
+      <c r="U13" s="34">
+        <v>363633</v>
+      </c>
+      <c r="V13" s="34">
+        <v>308446</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="45"/>
       <c r="B14" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="19">
         <v>204526</v>
       </c>
       <c r="D14" s="19">
         <v>97144</v>
       </c>
       <c r="E14" s="19">
         <v>107382</v>
       </c>
       <c r="F14" s="19">
         <v>79494</v>
       </c>
       <c r="G14" s="19">
         <v>202797</v>
       </c>
       <c r="H14" s="19">
         <v>96345</v>
       </c>
       <c r="I14" s="19">
         <v>106452</v>
       </c>
       <c r="J14" s="19">
         <v>80341</v>
       </c>
       <c r="K14" s="19">
         <v>201439</v>
       </c>
       <c r="L14" s="19">
         <v>95652</v>
       </c>
       <c r="M14" s="19">
         <v>105787</v>
       </c>
       <c r="N14" s="19">
         <v>81191</v>
       </c>
-      <c r="O14" s="46">
+      <c r="O14" s="34">
         <v>199803</v>
       </c>
-      <c r="P14" s="46">
+      <c r="P14" s="34">
         <v>94895</v>
       </c>
-      <c r="Q14" s="46">
+      <c r="Q14" s="34">
         <v>104908</v>
       </c>
-      <c r="R14" s="46">
+      <c r="R14" s="34">
         <v>81992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="43"/>
+      <c r="S14" s="34">
+        <v>198024</v>
+      </c>
+      <c r="T14" s="34">
+        <v>93983</v>
+      </c>
+      <c r="U14" s="34">
+        <v>104041</v>
+      </c>
+      <c r="V14" s="34">
+        <v>82690</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="45"/>
       <c r="B15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="19">
         <v>320432</v>
       </c>
       <c r="D15" s="19">
         <v>153962</v>
       </c>
       <c r="E15" s="19">
         <v>166470</v>
       </c>
       <c r="F15" s="19">
         <v>128284</v>
       </c>
       <c r="G15" s="19">
         <v>318308</v>
       </c>
       <c r="H15" s="19">
         <v>152800</v>
       </c>
       <c r="I15" s="19">
         <v>165508</v>
       </c>
       <c r="J15" s="19">
         <v>129825</v>
       </c>
       <c r="K15" s="19">
         <v>316220</v>
       </c>
       <c r="L15" s="19">
         <v>151775</v>
       </c>
       <c r="M15" s="19">
         <v>164445</v>
       </c>
       <c r="N15" s="19">
         <v>131349</v>
       </c>
-      <c r="O15" s="46">
+      <c r="O15" s="34">
         <v>313759</v>
       </c>
-      <c r="P15" s="46">
+      <c r="P15" s="34">
         <v>150495</v>
       </c>
-      <c r="Q15" s="46">
+      <c r="Q15" s="34">
         <v>163264</v>
       </c>
-      <c r="R15" s="46">
+      <c r="R15" s="34">
         <v>132908</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="43"/>
+      <c r="S15" s="34">
+        <v>311674</v>
+      </c>
+      <c r="T15" s="34">
+        <v>149462</v>
+      </c>
+      <c r="U15" s="34">
+        <v>162212</v>
+      </c>
+      <c r="V15" s="34">
+        <v>134321</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="45"/>
       <c r="B16" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="19">
         <v>643963</v>
       </c>
       <c r="D16" s="19">
         <v>316201</v>
       </c>
       <c r="E16" s="19">
         <v>327762</v>
       </c>
       <c r="F16" s="19">
         <v>288275</v>
       </c>
       <c r="G16" s="19">
         <v>638582</v>
       </c>
       <c r="H16" s="19">
         <v>313213</v>
       </c>
       <c r="I16" s="19">
         <v>325369</v>
       </c>
       <c r="J16" s="19">
         <v>294429</v>
       </c>
       <c r="K16" s="19">
         <v>638826</v>
       </c>
       <c r="L16" s="19">
         <v>313097</v>
       </c>
       <c r="M16" s="19">
         <v>325729</v>
       </c>
       <c r="N16" s="19">
         <v>300003</v>
       </c>
-      <c r="O16" s="46">
+      <c r="O16" s="34">
         <v>639165</v>
       </c>
-      <c r="P16" s="46">
+      <c r="P16" s="34">
         <v>313262</v>
       </c>
-      <c r="Q16" s="46">
+      <c r="Q16" s="34">
         <v>325903</v>
       </c>
-      <c r="R16" s="46">
+      <c r="R16" s="34">
         <v>305526</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="43"/>
+      <c r="S16" s="34">
+        <v>638477</v>
+      </c>
+      <c r="T16" s="34">
+        <v>312863</v>
+      </c>
+      <c r="U16" s="34">
+        <v>325614</v>
+      </c>
+      <c r="V16" s="34">
+        <v>310146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="45"/>
       <c r="B17" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="19">
         <v>1583672</v>
       </c>
       <c r="D17" s="19">
         <v>772463</v>
       </c>
       <c r="E17" s="19">
         <v>811209</v>
       </c>
       <c r="F17" s="19">
         <v>1092000</v>
       </c>
       <c r="G17" s="19">
         <v>1594758</v>
       </c>
       <c r="H17" s="19">
         <v>777220</v>
       </c>
       <c r="I17" s="19">
         <v>817538</v>
       </c>
       <c r="J17" s="19">
         <v>1118807</v>
       </c>
       <c r="K17" s="19">
         <v>1618066</v>
       </c>
       <c r="L17" s="19">
         <v>787986</v>
       </c>
       <c r="M17" s="19">
         <v>830080</v>
       </c>
       <c r="N17" s="19">
         <v>1145520</v>
       </c>
-      <c r="O17" s="46">
+      <c r="O17" s="34">
         <v>1635525</v>
       </c>
-      <c r="P17" s="46">
+      <c r="P17" s="34">
         <v>794783</v>
       </c>
-      <c r="Q17" s="46">
+      <c r="Q17" s="34">
         <v>840742</v>
       </c>
-      <c r="R17" s="46">
+      <c r="R17" s="34">
         <v>1172425</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="43"/>
+      <c r="S17" s="34">
+        <v>1645985</v>
+      </c>
+      <c r="T17" s="34">
+        <v>798596</v>
+      </c>
+      <c r="U17" s="34">
+        <v>847389</v>
+      </c>
+      <c r="V17" s="34">
+        <v>1194372</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="45"/>
       <c r="B18" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="19">
         <v>751343</v>
       </c>
       <c r="D18" s="19">
         <v>368992</v>
       </c>
       <c r="E18" s="19">
         <v>382351</v>
       </c>
       <c r="F18" s="19">
         <v>524479</v>
       </c>
       <c r="G18" s="19">
         <v>759386</v>
       </c>
       <c r="H18" s="19">
         <v>372863</v>
       </c>
       <c r="I18" s="19">
         <v>386523</v>
       </c>
       <c r="J18" s="19">
         <v>541063</v>
       </c>
       <c r="K18" s="19">
         <v>771189</v>
       </c>
       <c r="L18" s="19">
         <v>378051</v>
       </c>
       <c r="M18" s="19">
         <v>393138</v>
       </c>
       <c r="N18" s="19">
         <v>560445</v>
       </c>
-      <c r="O18" s="46">
+      <c r="O18" s="34">
         <v>782171</v>
       </c>
-      <c r="P18" s="46">
+      <c r="P18" s="34">
         <v>382979</v>
       </c>
-      <c r="Q18" s="46">
+      <c r="Q18" s="34">
         <v>399192</v>
       </c>
-      <c r="R18" s="46">
+      <c r="R18" s="34">
         <v>578414</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="43"/>
+      <c r="S18" s="34">
+        <v>789730</v>
+      </c>
+      <c r="T18" s="34">
+        <v>386293</v>
+      </c>
+      <c r="U18" s="34">
+        <v>403437</v>
+      </c>
+      <c r="V18" s="34">
+        <v>594435</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="45"/>
       <c r="B19" s="18" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="19">
         <v>536557</v>
       </c>
       <c r="D19" s="19">
         <v>262257</v>
       </c>
       <c r="E19" s="19">
         <v>274300</v>
       </c>
       <c r="F19" s="19">
         <v>248074</v>
       </c>
       <c r="G19" s="19">
         <v>536144</v>
       </c>
       <c r="H19" s="19">
         <v>261874</v>
       </c>
       <c r="I19" s="19">
         <v>274270</v>
       </c>
       <c r="J19" s="19">
         <v>252725</v>
       </c>
       <c r="K19" s="19">
         <v>536436</v>
       </c>
       <c r="L19" s="19">
         <v>261834</v>
       </c>
       <c r="M19" s="19">
         <v>274602</v>
       </c>
       <c r="N19" s="19">
         <v>257417</v>
       </c>
-      <c r="O19" s="46">
+      <c r="O19" s="34">
         <v>536388</v>
       </c>
-      <c r="P19" s="46">
+      <c r="P19" s="34">
         <v>261555</v>
       </c>
-      <c r="Q19" s="46">
+      <c r="Q19" s="34">
         <v>274833</v>
       </c>
-      <c r="R19" s="46">
+      <c r="R19" s="34">
         <v>261649</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="43"/>
+      <c r="S19" s="34">
+        <v>535563</v>
+      </c>
+      <c r="T19" s="34">
+        <v>261002</v>
+      </c>
+      <c r="U19" s="34">
+        <v>274561</v>
+      </c>
+      <c r="V19" s="34">
+        <v>265747</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="45"/>
       <c r="B20" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="19">
         <v>228376</v>
       </c>
       <c r="D20" s="19">
         <v>112941</v>
       </c>
       <c r="E20" s="19">
         <v>115435</v>
       </c>
       <c r="F20" s="19">
         <v>109890</v>
       </c>
       <c r="G20" s="19">
         <v>227808</v>
       </c>
       <c r="H20" s="19">
         <v>112668</v>
       </c>
       <c r="I20" s="19">
         <v>115140</v>
       </c>
       <c r="J20" s="19">
         <v>111480</v>
       </c>
       <c r="K20" s="19">
         <v>227052</v>
       </c>
       <c r="L20" s="19">
         <v>112157</v>
       </c>
       <c r="M20" s="19">
         <v>114895</v>
       </c>
       <c r="N20" s="19">
         <v>112977</v>
       </c>
-      <c r="O20" s="46">
+      <c r="O20" s="34">
         <v>226517</v>
       </c>
-      <c r="P20" s="46">
+      <c r="P20" s="34">
         <v>111893</v>
       </c>
-      <c r="Q20" s="46">
+      <c r="Q20" s="34">
         <v>114624</v>
       </c>
-      <c r="R20" s="46">
+      <c r="R20" s="34">
         <v>114393</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="43"/>
+      <c r="S20" s="34">
+        <v>225591</v>
+      </c>
+      <c r="T20" s="34">
+        <v>111274</v>
+      </c>
+      <c r="U20" s="34">
+        <v>114317</v>
+      </c>
+      <c r="V20" s="34">
+        <v>115767</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="45"/>
       <c r="B21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="19">
         <v>724178</v>
       </c>
       <c r="D21" s="19">
         <v>354834</v>
       </c>
       <c r="E21" s="19">
         <v>369344</v>
       </c>
       <c r="F21" s="19">
         <v>321929</v>
       </c>
       <c r="G21" s="19">
         <v>726687</v>
       </c>
       <c r="H21" s="19">
         <v>355759</v>
       </c>
       <c r="I21" s="19">
         <v>370928</v>
       </c>
       <c r="J21" s="19">
         <v>329606</v>
       </c>
       <c r="K21" s="19">
         <v>730543</v>
       </c>
       <c r="L21" s="19">
         <v>357453</v>
       </c>
       <c r="M21" s="19">
         <v>373090</v>
       </c>
       <c r="N21" s="19">
         <v>338168</v>
       </c>
-      <c r="O21" s="46">
+      <c r="O21" s="34">
         <v>733131</v>
       </c>
-      <c r="P21" s="46">
+      <c r="P21" s="34">
         <v>358556</v>
       </c>
-      <c r="Q21" s="46">
+      <c r="Q21" s="34">
         <v>374575</v>
       </c>
-      <c r="R21" s="46">
+      <c r="R21" s="34">
         <v>345381</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="43"/>
+      <c r="S21" s="34">
+        <v>733400</v>
+      </c>
+      <c r="T21" s="34">
+        <v>358444</v>
+      </c>
+      <c r="U21" s="34">
+        <v>374956</v>
+      </c>
+      <c r="V21" s="34">
+        <v>351277</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="45"/>
       <c r="B22" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="19">
         <v>495325</v>
       </c>
       <c r="D22" s="19">
         <v>244642</v>
       </c>
       <c r="E22" s="19">
         <v>250683</v>
       </c>
       <c r="F22" s="19">
         <v>225949</v>
       </c>
       <c r="G22" s="19">
         <v>497778</v>
       </c>
       <c r="H22" s="19">
         <v>245884</v>
       </c>
       <c r="I22" s="19">
         <v>251894</v>
       </c>
       <c r="J22" s="19">
         <v>232139</v>
       </c>
       <c r="K22" s="19">
         <v>499563</v>
       </c>
       <c r="L22" s="19">
         <v>246490</v>
       </c>
       <c r="M22" s="19">
         <v>253073</v>
       </c>
       <c r="N22" s="19">
         <v>238172</v>
       </c>
-      <c r="O22" s="46">
+      <c r="O22" s="34">
         <v>500607</v>
       </c>
-      <c r="P22" s="46">
+      <c r="P22" s="34">
         <v>246835</v>
       </c>
-      <c r="Q22" s="46">
+      <c r="Q22" s="34">
         <v>253772</v>
       </c>
-      <c r="R22" s="46">
+      <c r="R22" s="34">
         <v>242594</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="43"/>
+      <c r="S22" s="34">
+        <v>501954</v>
+      </c>
+      <c r="T22" s="34">
+        <v>247521</v>
+      </c>
+      <c r="U22" s="34">
+        <v>254433</v>
+      </c>
+      <c r="V22" s="34">
+        <v>246663</v>
+      </c>
+      <c r="W22" s="22"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="45"/>
       <c r="B23" s="18" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="19">
         <v>260433</v>
       </c>
       <c r="D23" s="19">
         <v>128854</v>
       </c>
       <c r="E23" s="19">
         <v>131579</v>
       </c>
       <c r="F23" s="19">
         <v>104249</v>
       </c>
       <c r="G23" s="19">
         <v>260406</v>
       </c>
       <c r="H23" s="19">
         <v>128790</v>
       </c>
       <c r="I23" s="19">
         <v>131616</v>
       </c>
       <c r="J23" s="19">
         <v>106639</v>
       </c>
       <c r="K23" s="19">
         <v>260117</v>
       </c>
       <c r="L23" s="19">
         <v>128575</v>
       </c>
       <c r="M23" s="19">
         <v>131542</v>
       </c>
       <c r="N23" s="19">
         <v>108919</v>
       </c>
-      <c r="O23" s="46">
+      <c r="O23" s="34">
         <v>259770</v>
       </c>
-      <c r="P23" s="46">
+      <c r="P23" s="34">
         <v>128349</v>
       </c>
-      <c r="Q23" s="46">
+      <c r="Q23" s="34">
         <v>131421</v>
       </c>
-      <c r="R23" s="46">
+      <c r="R23" s="34">
         <v>111246</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="43"/>
+      <c r="S23" s="34">
+        <v>259683</v>
+      </c>
+      <c r="T23" s="34">
+        <v>128262</v>
+      </c>
+      <c r="U23" s="34">
+        <v>131421</v>
+      </c>
+      <c r="V23" s="34">
+        <v>113187</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="45"/>
       <c r="B24" s="18" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="19">
         <v>561992</v>
       </c>
       <c r="D24" s="19">
         <v>280673</v>
       </c>
       <c r="E24" s="19">
         <v>281319</v>
       </c>
       <c r="F24" s="19">
         <v>221802</v>
       </c>
       <c r="G24" s="19">
         <v>562816</v>
       </c>
       <c r="H24" s="19">
         <v>281252</v>
       </c>
       <c r="I24" s="19">
         <v>281564</v>
       </c>
       <c r="J24" s="19">
         <v>226312</v>
       </c>
       <c r="K24" s="19">
         <v>562902</v>
       </c>
       <c r="L24" s="19">
         <v>281069</v>
       </c>
       <c r="M24" s="19">
         <v>281833</v>
       </c>
       <c r="N24" s="19">
         <v>230171</v>
       </c>
-      <c r="O24" s="46">
+      <c r="O24" s="34">
         <v>562242</v>
       </c>
-      <c r="P24" s="46">
+      <c r="P24" s="34">
         <v>280641</v>
       </c>
-      <c r="Q24" s="46">
+      <c r="Q24" s="34">
         <v>281601</v>
       </c>
-      <c r="R24" s="46">
+      <c r="R24" s="34">
         <v>233852</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="43"/>
+      <c r="S24" s="34">
+        <v>560847</v>
+      </c>
+      <c r="T24" s="34">
+        <v>279611</v>
+      </c>
+      <c r="U24" s="34">
+        <v>281236</v>
+      </c>
+      <c r="V24" s="34">
+        <v>237085</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="45"/>
       <c r="B25" s="18" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="19">
         <v>868281</v>
       </c>
       <c r="D25" s="19">
         <v>421921</v>
       </c>
       <c r="E25" s="19">
         <v>446360</v>
       </c>
       <c r="F25" s="19">
         <v>332214</v>
       </c>
       <c r="G25" s="19">
         <v>865807</v>
       </c>
       <c r="H25" s="19">
         <v>420322</v>
       </c>
       <c r="I25" s="19">
         <v>445485</v>
       </c>
       <c r="J25" s="19">
         <v>338676</v>
       </c>
       <c r="K25" s="19">
         <v>864746</v>
       </c>
       <c r="L25" s="19">
         <v>419181</v>
       </c>
       <c r="M25" s="19">
         <v>445565</v>
       </c>
       <c r="N25" s="19">
         <v>344905</v>
       </c>
-      <c r="O25" s="46">
+      <c r="O25" s="34">
         <v>864037</v>
       </c>
-      <c r="P25" s="46">
+      <c r="P25" s="34">
         <v>418947</v>
       </c>
-      <c r="Q25" s="46">
+      <c r="Q25" s="34">
         <v>445090</v>
       </c>
-      <c r="R25" s="46">
+      <c r="R25" s="34">
         <v>350718</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="43"/>
+      <c r="S25" s="34">
+        <v>861879</v>
+      </c>
+      <c r="T25" s="34">
+        <v>417614</v>
+      </c>
+      <c r="U25" s="34">
+        <v>444265</v>
+      </c>
+      <c r="V25" s="34">
+        <v>355963</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="45"/>
       <c r="B26" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="19">
         <v>894054</v>
       </c>
       <c r="D26" s="19">
         <v>448312</v>
       </c>
       <c r="E26" s="19">
         <v>445742</v>
       </c>
       <c r="F26" s="19">
         <v>353679</v>
       </c>
       <c r="G26" s="19">
         <v>894283</v>
       </c>
       <c r="H26" s="19">
         <v>448109</v>
       </c>
       <c r="I26" s="19">
         <v>446174</v>
       </c>
       <c r="J26" s="19">
         <v>359348</v>
       </c>
       <c r="K26" s="19">
         <v>895281</v>
       </c>
       <c r="L26" s="19">
         <v>447878</v>
       </c>
       <c r="M26" s="19">
         <v>447403</v>
       </c>
       <c r="N26" s="19">
         <v>365095</v>
       </c>
-      <c r="O26" s="46">
+      <c r="O26" s="34">
         <v>896351</v>
       </c>
-      <c r="P26" s="46">
+      <c r="P26" s="34">
         <v>447653</v>
       </c>
-      <c r="Q26" s="46">
+      <c r="Q26" s="34">
         <v>448698</v>
       </c>
-      <c r="R26" s="46">
+      <c r="R26" s="34">
         <v>370344</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="43"/>
+      <c r="S26" s="34">
+        <v>896673</v>
+      </c>
+      <c r="T26" s="34">
+        <v>447296</v>
+      </c>
+      <c r="U26" s="34">
+        <v>449377</v>
+      </c>
+      <c r="V26" s="34">
+        <v>375254</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="45"/>
       <c r="B27" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="19">
         <v>835360</v>
       </c>
       <c r="D27" s="19">
         <v>402883</v>
       </c>
       <c r="E27" s="19">
         <v>432477</v>
       </c>
       <c r="F27" s="19">
         <v>311136</v>
       </c>
       <c r="G27" s="19">
         <v>830695</v>
       </c>
       <c r="H27" s="19">
         <v>400366</v>
       </c>
       <c r="I27" s="19">
         <v>430329</v>
       </c>
       <c r="J27" s="19">
         <v>315286</v>
       </c>
       <c r="K27" s="19">
         <v>826391</v>
       </c>
       <c r="L27" s="19">
         <v>398001</v>
       </c>
       <c r="M27" s="19">
         <v>428390</v>
       </c>
       <c r="N27" s="19">
         <v>319886</v>
       </c>
-      <c r="O27" s="46">
+      <c r="O27" s="34">
         <v>822211</v>
       </c>
-      <c r="P27" s="46">
+      <c r="P27" s="34">
         <v>395769</v>
       </c>
-      <c r="Q27" s="46">
+      <c r="Q27" s="34">
         <v>426442</v>
       </c>
-      <c r="R27" s="46">
+      <c r="R27" s="34">
         <v>324002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="43"/>
+      <c r="S27" s="34">
+        <v>817849</v>
+      </c>
+      <c r="T27" s="34">
+        <v>393212</v>
+      </c>
+      <c r="U27" s="34">
+        <v>424637</v>
+      </c>
+      <c r="V27" s="34">
+        <v>327755</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="45"/>
       <c r="B28" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="19">
         <v>922171</v>
       </c>
       <c r="D28" s="19">
         <v>442800</v>
       </c>
       <c r="E28" s="19">
         <v>479371</v>
       </c>
       <c r="F28" s="19">
         <v>417915</v>
       </c>
       <c r="G28" s="19">
         <v>921882</v>
       </c>
       <c r="H28" s="19">
         <v>442350</v>
       </c>
       <c r="I28" s="19">
         <v>479532</v>
       </c>
       <c r="J28" s="19">
         <v>426205</v>
       </c>
       <c r="K28" s="19">
         <v>924521</v>
       </c>
       <c r="L28" s="19">
         <v>443250</v>
       </c>
       <c r="M28" s="19">
         <v>481271</v>
       </c>
       <c r="N28" s="19">
         <v>434658</v>
       </c>
-      <c r="O28" s="46">
+      <c r="O28" s="34">
         <v>925758</v>
       </c>
-      <c r="P28" s="46">
+      <c r="P28" s="34">
         <v>443395</v>
       </c>
-      <c r="Q28" s="46">
+      <c r="Q28" s="34">
         <v>482363</v>
       </c>
-      <c r="R28" s="46">
+      <c r="R28" s="34">
         <v>442482</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="43"/>
+      <c r="S28" s="34">
+        <v>926318</v>
+      </c>
+      <c r="T28" s="34">
+        <v>443582</v>
+      </c>
+      <c r="U28" s="34">
+        <v>482736</v>
+      </c>
+      <c r="V28" s="34">
+        <v>449769</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="45"/>
       <c r="B29" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="19">
         <v>586789</v>
       </c>
       <c r="D29" s="19">
         <v>282683</v>
       </c>
       <c r="E29" s="19">
         <v>304106</v>
       </c>
       <c r="F29" s="19">
         <v>302618</v>
       </c>
       <c r="G29" s="19">
         <v>589428</v>
       </c>
       <c r="H29" s="19">
         <v>283474</v>
       </c>
       <c r="I29" s="19">
         <v>305954</v>
       </c>
       <c r="J29" s="19">
         <v>309823</v>
       </c>
       <c r="K29" s="19">
         <v>592033</v>
       </c>
       <c r="L29" s="19">
         <v>284337</v>
       </c>
       <c r="M29" s="19">
         <v>307696</v>
       </c>
       <c r="N29" s="19">
         <v>316718</v>
       </c>
-      <c r="O29" s="46">
+      <c r="O29" s="34">
         <v>590867</v>
       </c>
-      <c r="P29" s="46">
+      <c r="P29" s="34">
         <v>283460</v>
       </c>
-      <c r="Q29" s="46">
+      <c r="Q29" s="34">
         <v>307407</v>
       </c>
-      <c r="R29" s="46">
+      <c r="R29" s="34">
         <v>323332</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="43"/>
+      <c r="S29" s="34">
+        <v>587367</v>
+      </c>
+      <c r="T29" s="34">
+        <v>281271</v>
+      </c>
+      <c r="U29" s="34">
+        <v>306096</v>
+      </c>
+      <c r="V29" s="34">
+        <v>327860</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="45"/>
       <c r="B30" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="19">
         <v>190842</v>
       </c>
       <c r="D30" s="19">
         <v>91101</v>
       </c>
       <c r="E30" s="19">
         <v>99741</v>
       </c>
       <c r="F30" s="19">
         <v>73940</v>
       </c>
       <c r="G30" s="19">
         <v>189453</v>
       </c>
       <c r="H30" s="19">
         <v>90381</v>
       </c>
       <c r="I30" s="19">
         <v>99072</v>
       </c>
       <c r="J30" s="19">
         <v>75048</v>
       </c>
       <c r="K30" s="19">
         <v>187993</v>
       </c>
       <c r="L30" s="19">
         <v>89679</v>
       </c>
       <c r="M30" s="19">
         <v>98314</v>
       </c>
       <c r="N30" s="19">
         <v>76343</v>
       </c>
-      <c r="O30" s="46">
+      <c r="O30" s="34">
         <v>186784</v>
       </c>
-      <c r="P30" s="46">
+      <c r="P30" s="34">
         <v>89040</v>
       </c>
-      <c r="Q30" s="46">
+      <c r="Q30" s="34">
         <v>97744</v>
       </c>
-      <c r="R30" s="46">
+      <c r="R30" s="34">
         <v>77393</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="43"/>
+      <c r="S30" s="34">
+        <v>185281</v>
+      </c>
+      <c r="T30" s="34">
+        <v>88237</v>
+      </c>
+      <c r="U30" s="34">
+        <v>97044</v>
+      </c>
+      <c r="V30" s="34">
+        <v>78449</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="45"/>
       <c r="B31" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="19">
         <v>482875</v>
       </c>
       <c r="D31" s="19">
         <v>232927</v>
       </c>
       <c r="E31" s="19">
         <v>249948</v>
       </c>
       <c r="F31" s="19">
         <v>224570</v>
       </c>
       <c r="G31" s="19">
         <v>482950</v>
       </c>
       <c r="H31" s="19">
         <v>232601</v>
       </c>
       <c r="I31" s="19">
         <v>250349</v>
       </c>
       <c r="J31" s="19">
         <v>229092</v>
       </c>
       <c r="K31" s="19">
         <v>483668</v>
       </c>
       <c r="L31" s="19">
         <v>232872</v>
       </c>
       <c r="M31" s="19">
         <v>250796</v>
       </c>
       <c r="N31" s="19">
         <v>233561</v>
       </c>
-      <c r="O31" s="46">
+      <c r="O31" s="34">
         <v>484145</v>
       </c>
-      <c r="P31" s="46">
+      <c r="P31" s="34">
         <v>232930</v>
       </c>
-      <c r="Q31" s="46">
+      <c r="Q31" s="34">
         <v>251215</v>
       </c>
-      <c r="R31" s="46">
+      <c r="R31" s="34">
         <v>237512</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="44"/>
+      <c r="S31" s="34">
+        <v>484127</v>
+      </c>
+      <c r="T31" s="34">
+        <v>232868</v>
+      </c>
+      <c r="U31" s="34">
+        <v>251259</v>
+      </c>
+      <c r="V31" s="34">
+        <v>241198</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="46"/>
       <c r="B32" s="20" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="21">
         <v>553171</v>
       </c>
       <c r="D32" s="21">
         <v>274049</v>
       </c>
       <c r="E32" s="21">
         <v>279122</v>
       </c>
       <c r="F32" s="21">
         <v>276936</v>
       </c>
       <c r="G32" s="21">
         <v>553298</v>
       </c>
       <c r="H32" s="21">
         <v>273525</v>
       </c>
       <c r="I32" s="21">
         <v>279773</v>
       </c>
       <c r="J32" s="21">
         <v>282967</v>
       </c>
       <c r="K32" s="21">
         <v>550977</v>
       </c>
       <c r="L32" s="21">
         <v>270074</v>
       </c>
       <c r="M32" s="21">
         <v>280903</v>
       </c>
       <c r="N32" s="21">
         <v>288188</v>
       </c>
-      <c r="O32" s="47">
+      <c r="O32" s="35">
         <v>551769</v>
       </c>
-      <c r="P32" s="47">
+      <c r="P32" s="35">
         <v>270215</v>
       </c>
-      <c r="Q32" s="47">
+      <c r="Q32" s="35">
         <v>281554</v>
       </c>
-      <c r="R32" s="47">
+      <c r="R32" s="35">
         <v>293330</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="38" t="s">
+      <c r="S32" s="35">
+        <v>551443</v>
+      </c>
+      <c r="T32" s="35">
+        <v>269387</v>
+      </c>
+      <c r="U32" s="35">
+        <v>282056</v>
+      </c>
+      <c r="V32" s="35">
+        <v>299161</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="22" customFormat="1">
+      <c r="A33" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>119</v>
       </c>
       <c r="C33" s="28">
         <v>12010024</v>
       </c>
       <c r="D33" s="28">
         <v>5871707</v>
       </c>
       <c r="E33" s="28">
         <v>6138317</v>
       </c>
       <c r="F33" s="28">
         <v>4964044</v>
       </c>
       <c r="G33" s="28">
         <v>11977896</v>
       </c>
       <c r="H33" s="28">
         <v>5849580</v>
       </c>
       <c r="I33" s="28">
         <v>6128316</v>
       </c>
       <c r="J33" s="28">
         <v>5033502</v>
       </c>
       <c r="K33" s="28">
         <v>11940324</v>
       </c>
       <c r="L33" s="28">
         <v>5827007</v>
       </c>
       <c r="M33" s="28">
         <v>6113317</v>
       </c>
       <c r="N33" s="28">
         <v>5098866</v>
       </c>
-      <c r="O33" s="48">
+      <c r="O33" s="36">
         <v>11893771</v>
       </c>
-      <c r="P33" s="48">
+      <c r="P33" s="36">
         <v>5799058</v>
       </c>
-      <c r="Q33" s="48">
+      <c r="Q33" s="36">
         <v>6094713</v>
       </c>
-      <c r="R33" s="48">
+      <c r="R33" s="36">
         <v>5164260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="39"/>
+      <c r="S33" s="36">
+        <v>11848082</v>
+      </c>
+      <c r="T33" s="36">
+        <v>5770192</v>
+      </c>
+      <c r="U33" s="36">
+        <v>6077890</v>
+      </c>
+      <c r="V33" s="36">
+        <v>5230278</v>
+      </c>
+      <c r="W33" s="16"/>
+      <c r="X33" s="16"/>
+      <c r="Y33" s="16"/>
+      <c r="Z33" s="16"/>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="42"/>
       <c r="B34" s="18" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="19">
         <v>1789385</v>
       </c>
       <c r="D34" s="19">
         <v>864364</v>
       </c>
       <c r="E34" s="19">
         <v>925021</v>
       </c>
       <c r="F34" s="19">
         <v>852520</v>
       </c>
       <c r="G34" s="19">
         <v>1792474</v>
       </c>
       <c r="H34" s="19">
         <v>864339</v>
       </c>
       <c r="I34" s="19">
         <v>928135</v>
       </c>
       <c r="J34" s="19">
         <v>866675</v>
       </c>
       <c r="K34" s="19">
         <v>1797075</v>
       </c>
       <c r="L34" s="19">
         <v>865666</v>
       </c>
       <c r="M34" s="19">
         <v>931409</v>
       </c>
       <c r="N34" s="19">
         <v>883862</v>
       </c>
-      <c r="O34" s="46">
+      <c r="O34" s="34">
         <v>1799019</v>
       </c>
-      <c r="P34" s="46">
+      <c r="P34" s="34">
         <v>865486</v>
       </c>
-      <c r="Q34" s="46">
+      <c r="Q34" s="34">
         <v>933533</v>
       </c>
-      <c r="R34" s="46">
+      <c r="R34" s="34">
         <v>900484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="39"/>
+      <c r="S34" s="34">
+        <v>1798588</v>
+      </c>
+      <c r="T34" s="34">
+        <v>863853</v>
+      </c>
+      <c r="U34" s="34">
+        <v>934735</v>
+      </c>
+      <c r="V34" s="34">
+        <v>916688</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="42"/>
       <c r="B35" s="18" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="19">
         <v>401139</v>
       </c>
       <c r="D35" s="19">
         <v>192712</v>
       </c>
       <c r="E35" s="19">
         <v>208427</v>
       </c>
       <c r="F35" s="19">
         <v>185253</v>
       </c>
       <c r="G35" s="19">
         <v>399557</v>
       </c>
       <c r="H35" s="19">
         <v>191596</v>
       </c>
       <c r="I35" s="19">
         <v>207961</v>
       </c>
       <c r="J35" s="19">
         <v>188061</v>
       </c>
       <c r="K35" s="19">
         <v>398440</v>
       </c>
       <c r="L35" s="19">
         <v>190822</v>
       </c>
       <c r="M35" s="19">
         <v>207618</v>
       </c>
       <c r="N35" s="19">
         <v>191094</v>
       </c>
-      <c r="O35" s="46">
+      <c r="O35" s="34">
         <v>396753</v>
       </c>
-      <c r="P35" s="46">
+      <c r="P35" s="34">
         <v>189647</v>
       </c>
-      <c r="Q35" s="46">
+      <c r="Q35" s="34">
         <v>207106</v>
       </c>
-      <c r="R35" s="46">
+      <c r="R35" s="34">
         <v>193492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="39"/>
+      <c r="S35" s="34">
+        <v>394944</v>
+      </c>
+      <c r="T35" s="34">
+        <v>188407</v>
+      </c>
+      <c r="U35" s="34">
+        <v>206537</v>
+      </c>
+      <c r="V35" s="34">
+        <v>195859</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="42"/>
       <c r="B36" s="18" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="19">
         <v>724678</v>
       </c>
       <c r="D36" s="19">
         <v>352894</v>
       </c>
       <c r="E36" s="19">
         <v>371784</v>
       </c>
       <c r="F36" s="19">
         <v>298848</v>
       </c>
       <c r="G36" s="19">
         <v>718790</v>
       </c>
       <c r="H36" s="19">
         <v>349574</v>
       </c>
       <c r="I36" s="19">
         <v>369216</v>
       </c>
       <c r="J36" s="19">
         <v>302165</v>
       </c>
       <c r="K36" s="19">
         <v>711478</v>
       </c>
       <c r="L36" s="19">
         <v>345539</v>
       </c>
       <c r="M36" s="19">
         <v>365939</v>
       </c>
       <c r="N36" s="19">
         <v>305171</v>
       </c>
-      <c r="O36" s="46">
+      <c r="O36" s="34">
         <v>704126</v>
       </c>
-      <c r="P36" s="46">
+      <c r="P36" s="34">
         <v>341663</v>
       </c>
-      <c r="Q36" s="46">
+      <c r="Q36" s="34">
         <v>362463</v>
       </c>
-      <c r="R36" s="46">
+      <c r="R36" s="34">
         <v>307969</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="39"/>
+      <c r="S36" s="34">
+        <v>697679</v>
+      </c>
+      <c r="T36" s="34">
+        <v>337970</v>
+      </c>
+      <c r="U36" s="34">
+        <v>359709</v>
+      </c>
+      <c r="V36" s="34">
+        <v>310381</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="42"/>
       <c r="B37" s="18" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="19">
         <v>446148</v>
       </c>
       <c r="D37" s="19">
         <v>217413</v>
       </c>
       <c r="E37" s="19">
         <v>228735</v>
       </c>
       <c r="F37" s="19">
         <v>174440</v>
       </c>
       <c r="G37" s="19">
         <v>442949</v>
       </c>
       <c r="H37" s="19">
         <v>215648</v>
       </c>
       <c r="I37" s="19">
         <v>227301</v>
       </c>
       <c r="J37" s="19">
         <v>175738</v>
       </c>
       <c r="K37" s="19">
         <v>439629</v>
       </c>
       <c r="L37" s="19">
         <v>213882</v>
       </c>
       <c r="M37" s="19">
         <v>225747</v>
       </c>
       <c r="N37" s="19">
         <v>177596</v>
       </c>
-      <c r="O37" s="46">
+      <c r="O37" s="34">
         <v>436283</v>
       </c>
-      <c r="P37" s="46">
+      <c r="P37" s="34">
         <v>212005</v>
       </c>
-      <c r="Q37" s="46">
+      <c r="Q37" s="34">
         <v>224278</v>
       </c>
-      <c r="R37" s="46">
+      <c r="R37" s="34">
         <v>179308</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="39"/>
+      <c r="S37" s="34">
+        <v>433275</v>
+      </c>
+      <c r="T37" s="34">
+        <v>210378</v>
+      </c>
+      <c r="U37" s="34">
+        <v>222897</v>
+      </c>
+      <c r="V37" s="34">
+        <v>180771</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="42"/>
       <c r="B38" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="19">
         <v>434580</v>
       </c>
       <c r="D38" s="19">
         <v>209403</v>
       </c>
       <c r="E38" s="19">
         <v>225177</v>
       </c>
       <c r="F38" s="19">
         <v>180833</v>
       </c>
       <c r="G38" s="19">
         <v>430669</v>
       </c>
       <c r="H38" s="19">
         <v>207174</v>
       </c>
       <c r="I38" s="19">
         <v>223495</v>
       </c>
       <c r="J38" s="19">
         <v>182675</v>
       </c>
       <c r="K38" s="19">
         <v>426331</v>
       </c>
       <c r="L38" s="19">
         <v>204787</v>
       </c>
       <c r="M38" s="19">
         <v>221544</v>
       </c>
       <c r="N38" s="19">
         <v>184393</v>
       </c>
-      <c r="O38" s="46">
+      <c r="O38" s="34">
         <v>421745</v>
       </c>
-      <c r="P38" s="46">
+      <c r="P38" s="34">
         <v>202378</v>
       </c>
-      <c r="Q38" s="46">
+      <c r="Q38" s="34">
         <v>219367</v>
       </c>
-      <c r="R38" s="46">
+      <c r="R38" s="34">
         <v>185874</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="39"/>
+      <c r="S38" s="34">
+        <v>417480</v>
+      </c>
+      <c r="T38" s="34">
+        <v>200080</v>
+      </c>
+      <c r="U38" s="34">
+        <v>217400</v>
+      </c>
+      <c r="V38" s="34">
+        <v>187264</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="42"/>
       <c r="B39" s="18" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="19">
         <v>475875</v>
       </c>
       <c r="D39" s="19">
         <v>237959</v>
       </c>
       <c r="E39" s="19">
         <v>237916</v>
       </c>
       <c r="F39" s="19">
         <v>173216</v>
       </c>
       <c r="G39" s="19">
         <v>474539</v>
       </c>
       <c r="H39" s="19">
         <v>236941</v>
       </c>
       <c r="I39" s="19">
         <v>237598</v>
       </c>
       <c r="J39" s="19">
         <v>175817</v>
       </c>
       <c r="K39" s="19">
         <v>472722</v>
       </c>
       <c r="L39" s="19">
         <v>236008</v>
       </c>
       <c r="M39" s="19">
         <v>236714</v>
       </c>
       <c r="N39" s="19">
         <v>178167</v>
       </c>
-      <c r="O39" s="46">
+      <c r="O39" s="34">
         <v>470507</v>
       </c>
-      <c r="P39" s="46">
+      <c r="P39" s="34">
         <v>234647</v>
       </c>
-      <c r="Q39" s="46">
+      <c r="Q39" s="34">
         <v>235860</v>
       </c>
-      <c r="R39" s="46">
+      <c r="R39" s="34">
         <v>180461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="39"/>
+      <c r="S39" s="34">
+        <v>468368</v>
+      </c>
+      <c r="T39" s="34">
+        <v>233287</v>
+      </c>
+      <c r="U39" s="34">
+        <v>235081</v>
+      </c>
+      <c r="V39" s="34">
+        <v>182521</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="42"/>
       <c r="B40" s="18" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="19">
         <v>464505</v>
       </c>
       <c r="D40" s="19">
         <v>225943</v>
       </c>
       <c r="E40" s="19">
         <v>238562</v>
       </c>
       <c r="F40" s="19">
         <v>197593</v>
       </c>
       <c r="G40" s="19">
         <v>461431</v>
       </c>
       <c r="H40" s="19">
         <v>224063</v>
       </c>
       <c r="I40" s="19">
         <v>237368</v>
       </c>
       <c r="J40" s="19">
         <v>199936</v>
       </c>
       <c r="K40" s="19">
         <v>458287</v>
       </c>
       <c r="L40" s="19">
         <v>222408</v>
       </c>
       <c r="M40" s="19">
         <v>235879</v>
       </c>
       <c r="N40" s="19">
         <v>202202</v>
       </c>
-      <c r="O40" s="46">
+      <c r="O40" s="34">
         <v>454764</v>
       </c>
-      <c r="P40" s="46">
+      <c r="P40" s="34">
         <v>220378</v>
       </c>
-      <c r="Q40" s="46">
+      <c r="Q40" s="34">
         <v>234386</v>
       </c>
-      <c r="R40" s="46">
+      <c r="R40" s="34">
         <v>204387</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="39"/>
+      <c r="S40" s="34">
+        <v>451964</v>
+      </c>
+      <c r="T40" s="34">
+        <v>218714</v>
+      </c>
+      <c r="U40" s="34">
+        <v>233250</v>
+      </c>
+      <c r="V40" s="34">
+        <v>207675</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="42"/>
       <c r="B41" s="18" t="s">
         <v>50</v>
       </c>
       <c r="C41" s="19">
         <v>1298425</v>
       </c>
       <c r="D41" s="19">
         <v>630868</v>
       </c>
       <c r="E41" s="19">
         <v>667557</v>
       </c>
       <c r="F41" s="19">
         <v>569461</v>
       </c>
       <c r="G41" s="19">
         <v>1299636</v>
       </c>
       <c r="H41" s="19">
         <v>630619</v>
       </c>
       <c r="I41" s="19">
         <v>669017</v>
       </c>
       <c r="J41" s="19">
         <v>579417</v>
       </c>
       <c r="K41" s="19">
         <v>1298977</v>
       </c>
       <c r="L41" s="19">
         <v>629917</v>
       </c>
       <c r="M41" s="19">
         <v>669060</v>
       </c>
       <c r="N41" s="19">
         <v>586117</v>
       </c>
-      <c r="O41" s="46">
+      <c r="O41" s="34">
         <v>1297657</v>
       </c>
-      <c r="P41" s="46">
+      <c r="P41" s="34">
         <v>628811</v>
       </c>
-      <c r="Q41" s="46">
+      <c r="Q41" s="34">
         <v>668846</v>
       </c>
-      <c r="R41" s="46">
+      <c r="R41" s="34">
         <v>594808</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="39"/>
+      <c r="S41" s="34">
+        <v>1295922</v>
+      </c>
+      <c r="T41" s="34">
+        <v>627342</v>
+      </c>
+      <c r="U41" s="34">
+        <v>668580</v>
+      </c>
+      <c r="V41" s="34">
+        <v>603627</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="42"/>
       <c r="B42" s="18" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="19">
         <v>285916</v>
       </c>
       <c r="D42" s="19">
         <v>144811</v>
       </c>
       <c r="E42" s="19">
         <v>141105</v>
       </c>
       <c r="F42" s="19">
         <v>117497</v>
       </c>
       <c r="G42" s="19">
         <v>286786</v>
       </c>
       <c r="H42" s="19">
         <v>145194</v>
       </c>
       <c r="I42" s="19">
         <v>141592</v>
       </c>
       <c r="J42" s="19">
         <v>119841</v>
       </c>
       <c r="K42" s="19">
         <v>287644</v>
       </c>
       <c r="L42" s="19">
         <v>145500</v>
       </c>
       <c r="M42" s="19">
         <v>142144</v>
       </c>
       <c r="N42" s="19">
         <v>121896</v>
       </c>
-      <c r="O42" s="46">
+      <c r="O42" s="34">
         <v>288082</v>
       </c>
-      <c r="P42" s="46">
+      <c r="P42" s="34">
         <v>145723</v>
       </c>
-      <c r="Q42" s="46">
+      <c r="Q42" s="34">
         <v>142359</v>
       </c>
-      <c r="R42" s="46">
+      <c r="R42" s="34">
         <v>123826</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="39"/>
+      <c r="S42" s="34">
+        <v>288757</v>
+      </c>
+      <c r="T42" s="34">
+        <v>145888</v>
+      </c>
+      <c r="U42" s="34">
+        <v>142869</v>
+      </c>
+      <c r="V42" s="34">
+        <v>125752</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="42"/>
       <c r="B43" s="18" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="19">
         <v>1035028</v>
       </c>
       <c r="D43" s="19">
         <v>504657</v>
       </c>
       <c r="E43" s="19">
         <v>530371</v>
       </c>
       <c r="F43" s="19">
         <v>426048</v>
       </c>
       <c r="G43" s="19">
         <v>1028814</v>
       </c>
       <c r="H43" s="19">
         <v>501235</v>
       </c>
       <c r="I43" s="19">
         <v>527579</v>
       </c>
       <c r="J43" s="19">
         <v>429988</v>
       </c>
       <c r="K43" s="19">
         <v>1021883</v>
       </c>
       <c r="L43" s="19">
         <v>497375</v>
       </c>
       <c r="M43" s="19">
         <v>524508</v>
       </c>
       <c r="N43" s="19">
         <v>433815</v>
       </c>
-      <c r="O43" s="46">
+      <c r="O43" s="34">
         <v>1014401</v>
       </c>
-      <c r="P43" s="46">
+      <c r="P43" s="34">
         <v>493281</v>
       </c>
-      <c r="Q43" s="46">
+      <c r="Q43" s="34">
         <v>521120</v>
       </c>
-      <c r="R43" s="46">
+      <c r="R43" s="34">
         <v>437370</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="39"/>
+      <c r="S43" s="34">
+        <v>1008362</v>
+      </c>
+      <c r="T43" s="34">
+        <v>489891</v>
+      </c>
+      <c r="U43" s="34">
+        <v>518471</v>
+      </c>
+      <c r="V43" s="34">
+        <v>442181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="42"/>
       <c r="B44" s="18" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="19">
         <v>325116</v>
       </c>
       <c r="D44" s="19">
         <v>158926</v>
       </c>
       <c r="E44" s="19">
         <v>166190</v>
       </c>
       <c r="F44" s="19">
         <v>127506</v>
       </c>
       <c r="G44" s="19">
         <v>323860</v>
       </c>
       <c r="H44" s="19">
         <v>158139</v>
       </c>
       <c r="I44" s="19">
         <v>165721</v>
       </c>
       <c r="J44" s="19">
         <v>129514</v>
       </c>
       <c r="K44" s="19">
         <v>322273</v>
       </c>
       <c r="L44" s="19">
         <v>157266</v>
       </c>
       <c r="M44" s="19">
         <v>165007</v>
       </c>
       <c r="N44" s="19">
         <v>130318</v>
       </c>
-      <c r="O44" s="46">
+      <c r="O44" s="34">
         <v>320445</v>
       </c>
-      <c r="P44" s="46">
+      <c r="P44" s="34">
         <v>156311</v>
       </c>
-      <c r="Q44" s="46">
+      <c r="Q44" s="34">
         <v>164134</v>
       </c>
-      <c r="R44" s="46">
+      <c r="R44" s="34">
         <v>132050</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="39"/>
+      <c r="S44" s="34">
+        <v>318968</v>
+      </c>
+      <c r="T44" s="34">
+        <v>155460</v>
+      </c>
+      <c r="U44" s="34">
+        <v>163508</v>
+      </c>
+      <c r="V44" s="34">
+        <v>133605</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="42"/>
       <c r="B45" s="18" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="19">
         <v>712143</v>
       </c>
       <c r="D45" s="19">
         <v>351539</v>
       </c>
       <c r="E45" s="19">
         <v>360604</v>
       </c>
       <c r="F45" s="19">
         <v>281829</v>
       </c>
       <c r="G45" s="19">
         <v>708775</v>
       </c>
       <c r="H45" s="19">
         <v>349696</v>
       </c>
       <c r="I45" s="19">
         <v>359079</v>
       </c>
       <c r="J45" s="19">
         <v>285190</v>
       </c>
       <c r="K45" s="19">
         <v>704948</v>
       </c>
       <c r="L45" s="19">
         <v>347579</v>
       </c>
       <c r="M45" s="19">
         <v>357369</v>
       </c>
       <c r="N45" s="19">
         <v>288391</v>
       </c>
-      <c r="O45" s="46">
+      <c r="O45" s="34">
         <v>700862</v>
       </c>
-      <c r="P45" s="46">
+      <c r="P45" s="34">
         <v>345166</v>
       </c>
-      <c r="Q45" s="46">
+      <c r="Q45" s="34">
         <v>355696</v>
       </c>
-      <c r="R45" s="46">
+      <c r="R45" s="34">
         <v>291549</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="39"/>
+      <c r="S45" s="34">
+        <v>696972</v>
+      </c>
+      <c r="T45" s="34">
+        <v>342943</v>
+      </c>
+      <c r="U45" s="34">
+        <v>354029</v>
+      </c>
+      <c r="V45" s="34">
+        <v>294361</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="42"/>
       <c r="B46" s="18" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="19">
         <v>676583</v>
       </c>
       <c r="D46" s="19">
         <v>341966</v>
       </c>
       <c r="E46" s="19">
         <v>334617</v>
       </c>
       <c r="F46" s="19">
         <v>228736</v>
       </c>
       <c r="G46" s="19">
         <v>684140</v>
       </c>
       <c r="H46" s="19">
         <v>345732</v>
       </c>
       <c r="I46" s="19">
         <v>338408</v>
       </c>
       <c r="J46" s="19">
         <v>233293</v>
       </c>
       <c r="K46" s="19">
         <v>691714</v>
       </c>
       <c r="L46" s="19">
         <v>349504</v>
       </c>
       <c r="M46" s="19">
         <v>342210</v>
       </c>
       <c r="N46" s="19">
         <v>236902</v>
       </c>
-      <c r="O46" s="46">
+      <c r="O46" s="34">
         <v>698597</v>
       </c>
-      <c r="P46" s="46">
+      <c r="P46" s="34">
         <v>352933</v>
       </c>
-      <c r="Q46" s="46">
+      <c r="Q46" s="34">
         <v>345664</v>
       </c>
-      <c r="R46" s="46">
+      <c r="R46" s="34">
         <v>241517</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="39"/>
+      <c r="S46" s="34">
+        <v>704494</v>
+      </c>
+      <c r="T46" s="34">
+        <v>355835</v>
+      </c>
+      <c r="U46" s="34">
+        <v>348659</v>
+      </c>
+      <c r="V46" s="34">
+        <v>246226</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="42"/>
       <c r="B47" s="18" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="19">
         <v>585352</v>
       </c>
       <c r="D47" s="19">
         <v>283429</v>
       </c>
       <c r="E47" s="19">
         <v>301923</v>
       </c>
       <c r="F47" s="19">
         <v>222630</v>
       </c>
       <c r="G47" s="19">
         <v>581652</v>
       </c>
       <c r="H47" s="19">
         <v>281413</v>
       </c>
       <c r="I47" s="19">
         <v>300239</v>
       </c>
       <c r="J47" s="19">
         <v>224948</v>
       </c>
       <c r="K47" s="19">
         <v>577866</v>
       </c>
       <c r="L47" s="19">
         <v>279555</v>
       </c>
       <c r="M47" s="19">
         <v>298311</v>
       </c>
       <c r="N47" s="19">
         <v>227208</v>
       </c>
-      <c r="O47" s="46">
+      <c r="O47" s="34">
         <v>573388</v>
       </c>
-      <c r="P47" s="46">
+      <c r="P47" s="34">
         <v>277179</v>
       </c>
-      <c r="Q47" s="46">
+      <c r="Q47" s="34">
         <v>296209</v>
       </c>
-      <c r="R47" s="46">
+      <c r="R47" s="34">
         <v>229235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="39"/>
+      <c r="S47" s="34">
+        <v>569262</v>
+      </c>
+      <c r="T47" s="34">
+        <v>274878</v>
+      </c>
+      <c r="U47" s="34">
+        <v>294384</v>
+      </c>
+      <c r="V47" s="34">
+        <v>231232</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="42"/>
       <c r="B48" s="18" t="s">
         <v>57</v>
       </c>
       <c r="C48" s="19">
         <v>847384</v>
       </c>
       <c r="D48" s="19">
         <v>414577</v>
       </c>
       <c r="E48" s="19">
         <v>432807</v>
       </c>
       <c r="F48" s="19">
         <v>358036</v>
       </c>
       <c r="G48" s="19">
         <v>844494</v>
       </c>
       <c r="H48" s="19">
         <v>412742</v>
       </c>
       <c r="I48" s="19">
         <v>431752</v>
       </c>
       <c r="J48" s="19">
         <v>363476</v>
       </c>
       <c r="K48" s="19">
         <v>841729</v>
       </c>
       <c r="L48" s="19">
         <v>411058</v>
       </c>
       <c r="M48" s="19">
         <v>430671</v>
       </c>
       <c r="N48" s="19">
         <v>368521</v>
       </c>
-      <c r="O48" s="46">
+      <c r="O48" s="34">
         <v>839116</v>
       </c>
-      <c r="P48" s="46">
+      <c r="P48" s="34">
         <v>409596</v>
       </c>
-      <c r="Q48" s="46">
+      <c r="Q48" s="34">
         <v>429520</v>
       </c>
-      <c r="R48" s="46">
+      <c r="R48" s="34">
         <v>372740</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="39"/>
+      <c r="S48" s="34">
+        <v>835480</v>
+      </c>
+      <c r="T48" s="34">
+        <v>407212</v>
+      </c>
+      <c r="U48" s="34">
+        <v>428268</v>
+      </c>
+      <c r="V48" s="34">
+        <v>377281</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="42"/>
       <c r="B49" s="18" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="19">
         <v>529395</v>
       </c>
       <c r="D49" s="19">
         <v>258012</v>
       </c>
       <c r="E49" s="19">
         <v>271383</v>
       </c>
       <c r="F49" s="19">
         <v>200600</v>
       </c>
       <c r="G49" s="19">
         <v>525944</v>
       </c>
       <c r="H49" s="19">
         <v>256341</v>
       </c>
       <c r="I49" s="19">
         <v>269603</v>
       </c>
       <c r="J49" s="19">
         <v>202835</v>
       </c>
       <c r="K49" s="19">
         <v>521907</v>
       </c>
       <c r="L49" s="19">
         <v>254271</v>
       </c>
       <c r="M49" s="19">
         <v>267636</v>
       </c>
       <c r="N49" s="19">
         <v>204897</v>
       </c>
-      <c r="O49" s="46">
+      <c r="O49" s="34">
         <v>517308</v>
       </c>
-      <c r="P49" s="46">
+      <c r="P49" s="34">
         <v>251787</v>
       </c>
-      <c r="Q49" s="46">
+      <c r="Q49" s="34">
         <v>265521</v>
       </c>
-      <c r="R49" s="46">
+      <c r="R49" s="34">
         <v>206966</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="40"/>
+      <c r="S49" s="34">
+        <v>513150</v>
+      </c>
+      <c r="T49" s="34">
+        <v>249551</v>
+      </c>
+      <c r="U49" s="34">
+        <v>263599</v>
+      </c>
+      <c r="V49" s="34">
+        <v>209014</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="15" customHeight="1">
+      <c r="A50" s="43"/>
       <c r="B50" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="21">
         <v>978372</v>
       </c>
       <c r="D50" s="21">
         <v>482234</v>
       </c>
       <c r="E50" s="21">
         <v>496138</v>
       </c>
       <c r="F50" s="21">
         <v>368998</v>
       </c>
       <c r="G50" s="21">
         <v>973386</v>
       </c>
       <c r="H50" s="21">
         <v>479134</v>
       </c>
       <c r="I50" s="21">
         <v>494252</v>
       </c>
       <c r="J50" s="21">
         <v>373933</v>
       </c>
       <c r="K50" s="21">
         <v>967421</v>
       </c>
       <c r="L50" s="21">
         <v>475870</v>
       </c>
       <c r="M50" s="21">
         <v>491551</v>
       </c>
       <c r="N50" s="21">
         <v>378316</v>
       </c>
-      <c r="O50" s="47">
+      <c r="O50" s="35">
         <v>960718</v>
       </c>
-      <c r="P50" s="47">
+      <c r="P50" s="35">
         <v>472067</v>
       </c>
-      <c r="Q50" s="47">
+      <c r="Q50" s="35">
         <v>488651</v>
       </c>
-      <c r="R50" s="47">
+      <c r="R50" s="35">
         <v>382224</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="38" t="s">
+      <c r="S50" s="35">
+        <v>954417</v>
+      </c>
+      <c r="T50" s="35">
+        <v>468503</v>
+      </c>
+      <c r="U50" s="35">
+        <v>485914</v>
+      </c>
+      <c r="V50" s="35">
+        <v>385840</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A51" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>120</v>
       </c>
       <c r="C51" s="28">
         <v>21826920</v>
       </c>
       <c r="D51" s="28">
         <v>10814540</v>
       </c>
       <c r="E51" s="28">
         <v>11012380</v>
       </c>
       <c r="F51" s="28">
         <v>7339935</v>
       </c>
       <c r="G51" s="28">
         <v>21781418</v>
       </c>
       <c r="H51" s="28">
         <v>10782912</v>
       </c>
       <c r="I51" s="28">
         <v>10998506</v>
       </c>
       <c r="J51" s="28">
         <v>7470134</v>
       </c>
       <c r="K51" s="28">
         <v>21716975</v>
       </c>
       <c r="L51" s="28">
         <v>10745900</v>
       </c>
       <c r="M51" s="28">
         <v>10971075</v>
       </c>
       <c r="N51" s="28">
         <v>7585586</v>
       </c>
-      <c r="O51" s="48">
+      <c r="O51" s="36">
         <v>21619050</v>
       </c>
-      <c r="P51" s="48">
+      <c r="P51" s="36">
         <v>10687530</v>
       </c>
-      <c r="Q51" s="48">
+      <c r="Q51" s="36">
         <v>10931520</v>
       </c>
-      <c r="R51" s="48">
+      <c r="R51" s="36">
         <v>7686839</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="39"/>
+      <c r="S51" s="36">
+        <v>21539805</v>
+      </c>
+      <c r="T51" s="36">
+        <v>10638036</v>
+      </c>
+      <c r="U51" s="36">
+        <v>10901769</v>
+      </c>
+      <c r="V51" s="36">
+        <v>7781002</v>
+      </c>
+      <c r="W51" s="16"/>
+      <c r="X51" s="16"/>
+      <c r="Y51" s="16"/>
+      <c r="Z51" s="16"/>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="42"/>
       <c r="B52" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="19">
         <v>2634154</v>
       </c>
       <c r="D52" s="19">
         <v>1293783</v>
       </c>
       <c r="E52" s="19">
         <v>1340371</v>
       </c>
       <c r="F52" s="19">
         <v>1024002</v>
       </c>
       <c r="G52" s="19">
         <v>2630058</v>
       </c>
       <c r="H52" s="19">
         <v>1290253</v>
       </c>
       <c r="I52" s="19">
         <v>1339805</v>
       </c>
       <c r="J52" s="19">
         <v>1044524</v>
       </c>
       <c r="K52" s="19">
         <v>2625794</v>
       </c>
       <c r="L52" s="19">
         <v>1286634</v>
       </c>
       <c r="M52" s="19">
         <v>1339160</v>
       </c>
       <c r="N52" s="19">
         <v>1063007</v>
       </c>
-      <c r="O52" s="46">
+      <c r="O52" s="34">
         <v>2620172</v>
       </c>
-      <c r="P52" s="46">
+      <c r="P52" s="34">
         <v>1282763</v>
       </c>
-      <c r="Q52" s="46">
+      <c r="Q52" s="34">
         <v>1337409</v>
       </c>
-      <c r="R52" s="46">
+      <c r="R52" s="34">
         <v>1079582</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="39"/>
+      <c r="S52" s="34">
+        <v>2613432</v>
+      </c>
+      <c r="T52" s="34">
+        <v>1278348</v>
+      </c>
+      <c r="U52" s="34">
+        <v>1335084</v>
+      </c>
+      <c r="V52" s="34">
+        <v>1094756</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" s="42"/>
       <c r="B53" s="18" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="19">
         <v>1579805</v>
       </c>
       <c r="D53" s="19">
         <v>783531</v>
       </c>
       <c r="E53" s="19">
         <v>796274</v>
       </c>
       <c r="F53" s="19">
         <v>483349</v>
       </c>
       <c r="G53" s="19">
         <v>1576915</v>
       </c>
       <c r="H53" s="19">
         <v>781530</v>
       </c>
       <c r="I53" s="19">
         <v>795385</v>
       </c>
       <c r="J53" s="19">
         <v>490644</v>
       </c>
       <c r="K53" s="19">
         <v>1573230</v>
       </c>
       <c r="L53" s="19">
         <v>779221</v>
       </c>
       <c r="M53" s="19">
         <v>794009</v>
       </c>
       <c r="N53" s="19">
         <v>497860</v>
       </c>
-      <c r="O53" s="46">
+      <c r="O53" s="34">
         <v>1566308</v>
       </c>
-      <c r="P53" s="46">
+      <c r="P53" s="34">
         <v>775230</v>
       </c>
-      <c r="Q53" s="46">
+      <c r="Q53" s="34">
         <v>791078</v>
       </c>
-      <c r="R53" s="46">
+      <c r="R53" s="34">
         <v>504266</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="39"/>
+      <c r="S53" s="34">
+        <v>1560279</v>
+      </c>
+      <c r="T53" s="34">
+        <v>771659</v>
+      </c>
+      <c r="U53" s="34">
+        <v>788620</v>
+      </c>
+      <c r="V53" s="34">
+        <v>510228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="42"/>
       <c r="B54" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C54" s="19">
         <v>1376230</v>
       </c>
       <c r="D54" s="19">
         <v>684354</v>
       </c>
       <c r="E54" s="19">
         <v>691876</v>
       </c>
       <c r="F54" s="19">
         <v>410088</v>
       </c>
       <c r="G54" s="19">
         <v>1372910</v>
       </c>
       <c r="H54" s="19">
         <v>682371</v>
       </c>
       <c r="I54" s="19">
         <v>690539</v>
       </c>
       <c r="J54" s="19">
         <v>415987</v>
       </c>
       <c r="K54" s="19">
         <v>1367842</v>
       </c>
       <c r="L54" s="19">
         <v>679575</v>
       </c>
       <c r="M54" s="19">
         <v>688267</v>
       </c>
       <c r="N54" s="19">
         <v>421268</v>
       </c>
-      <c r="O54" s="46">
+      <c r="O54" s="34">
         <v>1360245</v>
       </c>
-      <c r="P54" s="46">
+      <c r="P54" s="34">
         <v>675268</v>
       </c>
-      <c r="Q54" s="46">
+      <c r="Q54" s="34">
         <v>684977</v>
       </c>
-      <c r="R54" s="46">
+      <c r="R54" s="34">
         <v>426326</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="39"/>
+      <c r="S54" s="34">
+        <v>1354477</v>
+      </c>
+      <c r="T54" s="34">
+        <v>671798</v>
+      </c>
+      <c r="U54" s="34">
+        <v>682679</v>
+      </c>
+      <c r="V54" s="34">
+        <v>430692</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="42"/>
       <c r="B55" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="19">
         <v>1457556</v>
       </c>
       <c r="D55" s="19">
         <v>725426</v>
       </c>
       <c r="E55" s="19">
         <v>732130</v>
       </c>
       <c r="F55" s="19">
         <v>405275</v>
       </c>
       <c r="G55" s="19">
         <v>1454730</v>
       </c>
       <c r="H55" s="19">
         <v>723755</v>
       </c>
       <c r="I55" s="19">
         <v>730975</v>
       </c>
       <c r="J55" s="19">
         <v>410815</v>
       </c>
       <c r="K55" s="19">
         <v>1450333</v>
       </c>
       <c r="L55" s="19">
         <v>721690</v>
       </c>
       <c r="M55" s="19">
         <v>728643</v>
       </c>
       <c r="N55" s="19">
         <v>416240</v>
       </c>
-      <c r="O55" s="46">
+      <c r="O55" s="34">
         <v>1442013</v>
       </c>
-      <c r="P55" s="46">
+      <c r="P55" s="34">
         <v>717079</v>
       </c>
-      <c r="Q55" s="46">
+      <c r="Q55" s="34">
         <v>724934</v>
       </c>
-      <c r="R55" s="46">
+      <c r="R55" s="34">
         <v>420976</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="39"/>
+      <c r="S55" s="34">
+        <v>1436741</v>
+      </c>
+      <c r="T55" s="34">
+        <v>714181</v>
+      </c>
+      <c r="U55" s="34">
+        <v>722560</v>
+      </c>
+      <c r="V55" s="34">
+        <v>425296</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" s="42"/>
       <c r="B56" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C56" s="19">
         <v>1868519</v>
       </c>
       <c r="D56" s="19">
         <v>932466</v>
       </c>
       <c r="E56" s="19">
         <v>936053</v>
       </c>
       <c r="F56" s="19">
         <v>629504</v>
       </c>
       <c r="G56" s="19">
         <v>1869806</v>
       </c>
       <c r="H56" s="19">
         <v>932120</v>
       </c>
       <c r="I56" s="19">
         <v>937686</v>
       </c>
       <c r="J56" s="19">
         <v>642015</v>
       </c>
       <c r="K56" s="19">
         <v>1869608</v>
       </c>
       <c r="L56" s="19">
         <v>931541</v>
       </c>
       <c r="M56" s="19">
         <v>938067</v>
       </c>
       <c r="N56" s="19">
         <v>652557</v>
       </c>
-      <c r="O56" s="46">
+      <c r="O56" s="34">
         <v>1867942</v>
       </c>
-      <c r="P56" s="46">
+      <c r="P56" s="34">
         <v>929772</v>
       </c>
-      <c r="Q56" s="46">
+      <c r="Q56" s="34">
         <v>938170</v>
       </c>
-      <c r="R56" s="46">
+      <c r="R56" s="34">
         <v>661003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="39"/>
+      <c r="S56" s="34">
+        <v>1865501</v>
+      </c>
+      <c r="T56" s="34">
+        <v>927678</v>
+      </c>
+      <c r="U56" s="34">
+        <v>937823</v>
+      </c>
+      <c r="V56" s="34">
+        <v>668687</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="42"/>
       <c r="B57" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C57" s="19">
         <v>533394</v>
       </c>
       <c r="D57" s="19">
         <v>265945</v>
       </c>
       <c r="E57" s="19">
         <v>267449</v>
       </c>
       <c r="F57" s="19">
         <v>179229</v>
       </c>
       <c r="G57" s="19">
         <v>531599</v>
       </c>
       <c r="H57" s="19">
         <v>264756</v>
       </c>
       <c r="I57" s="19">
         <v>266843</v>
       </c>
       <c r="J57" s="19">
         <v>183618</v>
       </c>
       <c r="K57" s="19">
         <v>528878</v>
       </c>
       <c r="L57" s="19">
         <v>263199</v>
       </c>
       <c r="M57" s="19">
         <v>265679</v>
       </c>
       <c r="N57" s="19">
         <v>186684</v>
       </c>
-      <c r="O57" s="46">
+      <c r="O57" s="34">
         <v>525325</v>
       </c>
-      <c r="P57" s="46">
+      <c r="P57" s="34">
         <v>261204</v>
       </c>
-      <c r="Q57" s="46">
+      <c r="Q57" s="34">
         <v>264121</v>
       </c>
-      <c r="R57" s="46">
+      <c r="R57" s="34">
         <v>189342</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="39"/>
+      <c r="S57" s="34">
+        <v>522819</v>
+      </c>
+      <c r="T57" s="34">
+        <v>259694</v>
+      </c>
+      <c r="U57" s="34">
+        <v>263125</v>
+      </c>
+      <c r="V57" s="34">
+        <v>191679</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="42"/>
       <c r="B58" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C58" s="19">
         <v>1122265</v>
       </c>
       <c r="D58" s="19">
         <v>554299</v>
       </c>
       <c r="E58" s="19">
         <v>567966</v>
       </c>
       <c r="F58" s="19">
         <v>406943</v>
       </c>
       <c r="G58" s="19">
         <v>1117925</v>
       </c>
       <c r="H58" s="19">
         <v>551407</v>
       </c>
       <c r="I58" s="19">
         <v>566518</v>
       </c>
       <c r="J58" s="19">
         <v>413107</v>
       </c>
       <c r="K58" s="19">
         <v>1113378</v>
       </c>
       <c r="L58" s="19">
         <v>549032</v>
       </c>
       <c r="M58" s="19">
         <v>564346</v>
       </c>
       <c r="N58" s="19">
         <v>418980</v>
       </c>
-      <c r="O58" s="46">
+      <c r="O58" s="34">
         <v>1106404</v>
       </c>
-      <c r="P58" s="46">
+      <c r="P58" s="34">
         <v>544954</v>
       </c>
-      <c r="Q58" s="46">
+      <c r="Q58" s="34">
         <v>561450</v>
       </c>
-      <c r="R58" s="46">
+      <c r="R58" s="34">
         <v>424219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="39"/>
+      <c r="S58" s="34">
+        <v>1100647</v>
+      </c>
+      <c r="T58" s="34">
+        <v>541513</v>
+      </c>
+      <c r="U58" s="34">
+        <v>559134</v>
+      </c>
+      <c r="V58" s="34">
+        <v>428916</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="42"/>
       <c r="B59" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C59" s="19">
         <v>376350</v>
       </c>
       <c r="D59" s="19">
         <v>187122</v>
       </c>
       <c r="E59" s="19">
         <v>189228</v>
       </c>
       <c r="F59" s="19">
         <v>122801</v>
       </c>
       <c r="G59" s="19">
         <v>375382</v>
       </c>
       <c r="H59" s="19">
         <v>186594</v>
       </c>
       <c r="I59" s="19">
         <v>188788</v>
       </c>
       <c r="J59" s="19">
         <v>125118</v>
       </c>
       <c r="K59" s="19">
         <v>374137</v>
       </c>
       <c r="L59" s="19">
         <v>185906</v>
       </c>
       <c r="M59" s="19">
         <v>188231</v>
       </c>
       <c r="N59" s="19">
         <v>126956</v>
       </c>
-      <c r="O59" s="46">
+      <c r="O59" s="34">
         <v>372183</v>
       </c>
-      <c r="P59" s="46">
+      <c r="P59" s="34">
         <v>184783</v>
       </c>
-      <c r="Q59" s="46">
+      <c r="Q59" s="34">
         <v>187400</v>
       </c>
-      <c r="R59" s="46">
+      <c r="R59" s="34">
         <v>128559</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="39"/>
+      <c r="S59" s="34">
+        <v>370677</v>
+      </c>
+      <c r="T59" s="34">
+        <v>183905</v>
+      </c>
+      <c r="U59" s="34">
+        <v>186772</v>
+      </c>
+      <c r="V59" s="34">
+        <v>129998</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="42"/>
       <c r="B60" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="19">
         <v>421995</v>
       </c>
       <c r="D60" s="19">
         <v>211494</v>
       </c>
       <c r="E60" s="19">
         <v>210501</v>
       </c>
       <c r="F60" s="19">
         <v>140512</v>
       </c>
       <c r="G60" s="19">
         <v>421684</v>
       </c>
       <c r="H60" s="19">
         <v>211158</v>
       </c>
       <c r="I60" s="19">
         <v>210526</v>
       </c>
       <c r="J60" s="19">
         <v>143368</v>
       </c>
       <c r="K60" s="19">
         <v>420487</v>
       </c>
       <c r="L60" s="19">
         <v>210408</v>
       </c>
       <c r="M60" s="19">
         <v>210079</v>
       </c>
       <c r="N60" s="19">
         <v>145677</v>
       </c>
-      <c r="O60" s="46">
+      <c r="O60" s="34">
         <v>418733</v>
       </c>
-      <c r="P60" s="46">
+      <c r="P60" s="34">
         <v>209459</v>
       </c>
-      <c r="Q60" s="46">
+      <c r="Q60" s="34">
         <v>209274</v>
       </c>
-      <c r="R60" s="46">
+      <c r="R60" s="34">
         <v>147459</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="39"/>
+      <c r="S60" s="34">
+        <v>417907</v>
+      </c>
+      <c r="T60" s="34">
+        <v>208991</v>
+      </c>
+      <c r="U60" s="34">
+        <v>208916</v>
+      </c>
+      <c r="V60" s="34">
+        <v>149134</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="42"/>
       <c r="B61" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="19">
         <v>509001</v>
       </c>
       <c r="D61" s="19">
         <v>253757</v>
       </c>
       <c r="E61" s="19">
         <v>255244</v>
       </c>
       <c r="F61" s="19">
         <v>154912</v>
       </c>
       <c r="G61" s="19">
         <v>508325</v>
       </c>
       <c r="H61" s="19">
         <v>253342</v>
       </c>
       <c r="I61" s="19">
         <v>254983</v>
       </c>
       <c r="J61" s="19">
         <v>157566</v>
       </c>
       <c r="K61" s="19">
         <v>506872</v>
       </c>
       <c r="L61" s="19">
         <v>252436</v>
       </c>
       <c r="M61" s="19">
         <v>254436</v>
       </c>
       <c r="N61" s="19">
         <v>159950</v>
       </c>
-      <c r="O61" s="46">
+      <c r="O61" s="34">
         <v>504379</v>
       </c>
-      <c r="P61" s="46">
+      <c r="P61" s="34">
         <v>250862</v>
       </c>
-      <c r="Q61" s="46">
+      <c r="Q61" s="34">
         <v>253517</v>
       </c>
-      <c r="R61" s="46">
+      <c r="R61" s="34">
         <v>161989</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="39"/>
+      <c r="S61" s="34">
+        <v>502088</v>
+      </c>
+      <c r="T61" s="34">
+        <v>249382</v>
+      </c>
+      <c r="U61" s="34">
+        <v>252706</v>
+      </c>
+      <c r="V61" s="34">
+        <v>163997</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="42"/>
       <c r="B62" s="18" t="s">
         <v>33</v>
       </c>
       <c r="C62" s="19">
         <v>1790863</v>
       </c>
       <c r="D62" s="19">
         <v>879849</v>
       </c>
       <c r="E62" s="19">
         <v>911014</v>
       </c>
       <c r="F62" s="19">
         <v>654344</v>
       </c>
       <c r="G62" s="19">
         <v>1784641</v>
       </c>
       <c r="H62" s="19">
         <v>876082</v>
       </c>
       <c r="I62" s="19">
         <v>908559</v>
       </c>
       <c r="J62" s="19">
         <v>668539</v>
       </c>
       <c r="K62" s="19">
         <v>1779373</v>
       </c>
       <c r="L62" s="19">
         <v>872661</v>
       </c>
       <c r="M62" s="19">
         <v>906712</v>
       </c>
       <c r="N62" s="19">
         <v>680877</v>
       </c>
-      <c r="O62" s="46">
+      <c r="O62" s="34">
         <v>1772381</v>
       </c>
-      <c r="P62" s="46">
+      <c r="P62" s="34">
         <v>868299</v>
       </c>
-      <c r="Q62" s="46">
+      <c r="Q62" s="34">
         <v>904082</v>
       </c>
-      <c r="R62" s="46">
+      <c r="R62" s="34">
         <v>692088</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="39"/>
+      <c r="S62" s="34">
+        <v>1765967</v>
+      </c>
+      <c r="T62" s="34">
+        <v>863862</v>
+      </c>
+      <c r="U62" s="34">
+        <v>902105</v>
+      </c>
+      <c r="V62" s="34">
+        <v>703153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="42"/>
       <c r="B63" s="18" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="19">
         <v>1566510</v>
       </c>
       <c r="D63" s="19">
         <v>775357</v>
       </c>
       <c r="E63" s="19">
         <v>791153</v>
       </c>
       <c r="F63" s="19">
         <v>538277</v>
       </c>
       <c r="G63" s="19">
         <v>1563048</v>
       </c>
       <c r="H63" s="19">
         <v>772344</v>
       </c>
       <c r="I63" s="19">
         <v>790704</v>
       </c>
       <c r="J63" s="19">
         <v>548525</v>
       </c>
       <c r="K63" s="19">
         <v>1558528</v>
       </c>
       <c r="L63" s="19">
         <v>769682</v>
       </c>
       <c r="M63" s="19">
         <v>788846</v>
       </c>
       <c r="N63" s="19">
         <v>557058</v>
       </c>
-      <c r="O63" s="46">
+      <c r="O63" s="34">
         <v>1552135</v>
       </c>
-      <c r="P63" s="46">
+      <c r="P63" s="34">
         <v>765475</v>
       </c>
-      <c r="Q63" s="46">
+      <c r="Q63" s="34">
         <v>786660</v>
       </c>
-      <c r="R63" s="46">
+      <c r="R63" s="34">
         <v>565876</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="39"/>
+      <c r="S63" s="34">
+        <v>1546737</v>
+      </c>
+      <c r="T63" s="34">
+        <v>762067</v>
+      </c>
+      <c r="U63" s="34">
+        <v>784670</v>
+      </c>
+      <c r="V63" s="34">
+        <v>573112</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" s="42"/>
       <c r="B64" s="18" t="s">
         <v>35</v>
       </c>
       <c r="C64" s="19">
         <v>638732</v>
       </c>
       <c r="D64" s="19">
         <v>319949</v>
       </c>
       <c r="E64" s="19">
         <v>318783</v>
       </c>
       <c r="F64" s="19">
         <v>230763</v>
       </c>
       <c r="G64" s="19">
         <v>637341</v>
       </c>
       <c r="H64" s="19">
         <v>319099</v>
       </c>
       <c r="I64" s="19">
         <v>318242</v>
       </c>
       <c r="J64" s="19">
         <v>234063</v>
       </c>
       <c r="K64" s="19">
         <v>635142</v>
       </c>
       <c r="L64" s="19">
         <v>317538</v>
       </c>
       <c r="M64" s="19">
         <v>317604</v>
       </c>
       <c r="N64" s="19">
         <v>237489</v>
       </c>
-      <c r="O64" s="46">
+      <c r="O64" s="34">
         <v>632187</v>
       </c>
-      <c r="P64" s="46">
+      <c r="P64" s="34">
         <v>315871</v>
       </c>
-      <c r="Q64" s="46">
+      <c r="Q64" s="34">
         <v>316316</v>
       </c>
-      <c r="R64" s="46">
+      <c r="R64" s="34">
         <v>240382</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="39"/>
+      <c r="S64" s="34">
+        <v>629377</v>
+      </c>
+      <c r="T64" s="34">
+        <v>314066</v>
+      </c>
+      <c r="U64" s="34">
+        <v>315311</v>
+      </c>
+      <c r="V64" s="34">
+        <v>243020</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="42"/>
       <c r="B65" s="18" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="19">
         <v>516843</v>
       </c>
       <c r="D65" s="19">
         <v>256268</v>
       </c>
       <c r="E65" s="19">
         <v>260575</v>
       </c>
       <c r="F65" s="19">
         <v>181752</v>
       </c>
       <c r="G65" s="19">
         <v>515795</v>
       </c>
       <c r="H65" s="19">
         <v>255393</v>
       </c>
       <c r="I65" s="19">
         <v>260402</v>
       </c>
       <c r="J65" s="19">
         <v>184909</v>
       </c>
       <c r="K65" s="19">
         <v>514021</v>
       </c>
       <c r="L65" s="19">
         <v>254558</v>
       </c>
       <c r="M65" s="19">
         <v>259463</v>
       </c>
       <c r="N65" s="19">
         <v>187581</v>
       </c>
-      <c r="O65" s="46">
+      <c r="O65" s="34">
         <v>511706</v>
       </c>
-      <c r="P65" s="46">
+      <c r="P65" s="34">
         <v>253194</v>
       </c>
-      <c r="Q65" s="46">
+      <c r="Q65" s="34">
         <v>258512</v>
       </c>
-      <c r="R65" s="46">
+      <c r="R65" s="34">
         <v>190025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="39"/>
+      <c r="S65" s="34">
+        <v>510189</v>
+      </c>
+      <c r="T65" s="34">
+        <v>252051</v>
+      </c>
+      <c r="U65" s="34">
+        <v>258138</v>
+      </c>
+      <c r="V65" s="34">
+        <v>192378</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" s="42"/>
       <c r="B66" s="18" t="s">
         <v>37</v>
       </c>
       <c r="C66" s="19">
         <v>948310</v>
       </c>
       <c r="D66" s="19">
         <v>464976</v>
       </c>
       <c r="E66" s="19">
         <v>483334</v>
       </c>
       <c r="F66" s="19">
         <v>308947</v>
       </c>
       <c r="G66" s="19">
         <v>944605</v>
       </c>
       <c r="H66" s="19">
         <v>462896</v>
       </c>
       <c r="I66" s="19">
         <v>481709</v>
       </c>
       <c r="J66" s="19">
         <v>313596</v>
       </c>
       <c r="K66" s="19">
         <v>937915</v>
       </c>
       <c r="L66" s="19">
         <v>460095</v>
       </c>
       <c r="M66" s="19">
         <v>477820</v>
       </c>
       <c r="N66" s="19">
         <v>317734</v>
       </c>
-      <c r="O66" s="46">
+      <c r="O66" s="34">
         <v>929952</v>
       </c>
-      <c r="P66" s="46">
+      <c r="P66" s="34">
         <v>456246</v>
       </c>
-      <c r="Q66" s="46">
+      <c r="Q66" s="34">
         <v>473706</v>
       </c>
-      <c r="R66" s="46">
+      <c r="R66" s="34">
         <v>321366</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="39"/>
+      <c r="S66" s="34">
+        <v>924124</v>
+      </c>
+      <c r="T66" s="34">
+        <v>453093</v>
+      </c>
+      <c r="U66" s="34">
+        <v>471031</v>
+      </c>
+      <c r="V66" s="34">
+        <v>324703</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" s="42"/>
       <c r="B67" s="18" t="s">
         <v>38</v>
       </c>
       <c r="C67" s="19">
         <v>1296013</v>
       </c>
       <c r="D67" s="19">
         <v>641883</v>
       </c>
       <c r="E67" s="19">
         <v>654130</v>
       </c>
       <c r="F67" s="19">
         <v>400811</v>
       </c>
       <c r="G67" s="19">
         <v>1291131</v>
       </c>
       <c r="H67" s="19">
         <v>639009</v>
       </c>
       <c r="I67" s="19">
         <v>652122</v>
       </c>
       <c r="J67" s="19">
         <v>407315</v>
       </c>
       <c r="K67" s="19">
         <v>1284836</v>
       </c>
       <c r="L67" s="19">
         <v>635320</v>
       </c>
       <c r="M67" s="19">
         <v>649516</v>
       </c>
       <c r="N67" s="19">
         <v>412826</v>
       </c>
-      <c r="O67" s="46">
+      <c r="O67" s="34">
         <v>1275519</v>
       </c>
-      <c r="P67" s="46">
+      <c r="P67" s="34">
         <v>629825</v>
       </c>
-      <c r="Q67" s="46">
+      <c r="Q67" s="34">
         <v>645694</v>
       </c>
-      <c r="R67" s="46">
+      <c r="R67" s="34">
         <v>417865</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="39"/>
+      <c r="S67" s="34">
+        <v>1269448</v>
+      </c>
+      <c r="T67" s="34">
+        <v>625987</v>
+      </c>
+      <c r="U67" s="34">
+        <v>643461</v>
+      </c>
+      <c r="V67" s="34">
+        <v>422603</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" s="42"/>
       <c r="B68" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C68" s="19">
         <v>975570</v>
       </c>
       <c r="D68" s="19">
         <v>481988</v>
       </c>
       <c r="E68" s="19">
         <v>493582</v>
       </c>
       <c r="F68" s="19">
         <v>316604</v>
       </c>
       <c r="G68" s="19">
         <v>972101</v>
       </c>
       <c r="H68" s="19">
         <v>479874</v>
       </c>
       <c r="I68" s="19">
         <v>492227</v>
       </c>
       <c r="J68" s="19">
         <v>322190</v>
       </c>
       <c r="K68" s="19">
         <v>968065</v>
       </c>
       <c r="L68" s="19">
         <v>477905</v>
       </c>
       <c r="M68" s="19">
         <v>490160</v>
       </c>
       <c r="N68" s="19">
         <v>327426</v>
       </c>
-      <c r="O68" s="46">
+      <c r="O68" s="34">
         <v>962444</v>
       </c>
-      <c r="P68" s="46">
+      <c r="P68" s="34">
         <v>474533</v>
       </c>
-      <c r="Q68" s="46">
+      <c r="Q68" s="34">
         <v>487911</v>
       </c>
-      <c r="R68" s="46">
+      <c r="R68" s="34">
         <v>331891</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="39"/>
+      <c r="S68" s="34">
+        <v>957421</v>
+      </c>
+      <c r="T68" s="34">
+        <v>471528</v>
+      </c>
+      <c r="U68" s="34">
+        <v>485893</v>
+      </c>
+      <c r="V68" s="34">
+        <v>335591</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" s="42"/>
       <c r="B69" s="18" t="s">
         <v>40</v>
       </c>
       <c r="C69" s="19">
         <v>1146286</v>
       </c>
       <c r="D69" s="19">
         <v>569364</v>
       </c>
       <c r="E69" s="19">
         <v>576922</v>
       </c>
       <c r="F69" s="19">
         <v>396177</v>
       </c>
       <c r="G69" s="19">
         <v>1145187</v>
       </c>
       <c r="H69" s="19">
         <v>568553</v>
       </c>
       <c r="I69" s="19">
         <v>576634</v>
       </c>
       <c r="J69" s="19">
         <v>402016</v>
       </c>
       <c r="K69" s="19">
         <v>1142657</v>
       </c>
       <c r="L69" s="19">
         <v>567271</v>
       </c>
       <c r="M69" s="19">
         <v>575386</v>
       </c>
       <c r="N69" s="19">
         <v>407975</v>
       </c>
-      <c r="O69" s="46">
+      <c r="O69" s="34">
         <v>1137772</v>
       </c>
-      <c r="P69" s="46">
+      <c r="P69" s="34">
         <v>564205</v>
       </c>
-      <c r="Q69" s="46">
+      <c r="Q69" s="34">
         <v>573567</v>
       </c>
-      <c r="R69" s="46">
+      <c r="R69" s="34">
         <v>411116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="39"/>
+      <c r="S69" s="34">
+        <v>1134091</v>
+      </c>
+      <c r="T69" s="34">
+        <v>561786</v>
+      </c>
+      <c r="U69" s="34">
+        <v>572305</v>
+      </c>
+      <c r="V69" s="34">
+        <v>415928</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" s="42"/>
       <c r="B70" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C70" s="19">
         <v>717040</v>
       </c>
       <c r="D70" s="19">
         <v>357096</v>
       </c>
       <c r="E70" s="19">
         <v>359944</v>
       </c>
       <c r="F70" s="19">
         <v>235673</v>
       </c>
       <c r="G70" s="19">
         <v>716647</v>
       </c>
       <c r="H70" s="19">
         <v>356834</v>
       </c>
       <c r="I70" s="19">
         <v>359813</v>
       </c>
       <c r="J70" s="19">
         <v>239861</v>
       </c>
       <c r="K70" s="19">
         <v>714284</v>
       </c>
       <c r="L70" s="19">
         <v>355557</v>
       </c>
       <c r="M70" s="19">
         <v>358727</v>
       </c>
       <c r="N70" s="19">
         <v>242917</v>
       </c>
-      <c r="O70" s="46">
+      <c r="O70" s="34">
         <v>710740</v>
       </c>
-      <c r="P70" s="46">
+      <c r="P70" s="34">
         <v>353531</v>
       </c>
-      <c r="Q70" s="46">
+      <c r="Q70" s="34">
         <v>357209</v>
       </c>
-      <c r="R70" s="46">
+      <c r="R70" s="34">
         <v>246183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="40"/>
+      <c r="S70" s="34">
+        <v>708265</v>
+      </c>
+      <c r="T70" s="34">
+        <v>352126</v>
+      </c>
+      <c r="U70" s="34">
+        <v>356139</v>
+      </c>
+      <c r="V70" s="34">
+        <v>249246</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" s="43"/>
       <c r="B71" s="20" t="s">
         <v>42</v>
       </c>
       <c r="C71" s="21">
         <v>351484</v>
       </c>
       <c r="D71" s="21">
         <v>175633</v>
       </c>
       <c r="E71" s="21">
         <v>175851</v>
       </c>
       <c r="F71" s="21">
         <v>119972</v>
       </c>
       <c r="G71" s="21">
         <v>351588</v>
       </c>
       <c r="H71" s="21">
         <v>175542</v>
       </c>
       <c r="I71" s="21">
         <v>176046</v>
       </c>
       <c r="J71" s="21">
         <v>122358</v>
       </c>
       <c r="K71" s="21">
         <v>351595</v>
       </c>
       <c r="L71" s="21">
         <v>175671</v>
       </c>
       <c r="M71" s="21">
         <v>175924</v>
       </c>
       <c r="N71" s="21">
         <v>124524</v>
       </c>
-      <c r="O71" s="47">
+      <c r="O71" s="35">
         <v>350510</v>
       </c>
-      <c r="P71" s="47">
+      <c r="P71" s="35">
         <v>174977</v>
       </c>
-      <c r="Q71" s="47">
+      <c r="Q71" s="35">
         <v>175533</v>
       </c>
-      <c r="R71" s="47">
+      <c r="R71" s="35">
         <v>126326</v>
       </c>
-    </row>
-    <row r="72" spans="1:18" s="22" customFormat="1">
+      <c r="S71" s="35">
+        <v>349618</v>
+      </c>
+      <c r="T71" s="35">
+        <v>174321</v>
+      </c>
+      <c r="U71" s="35">
+        <v>175297</v>
+      </c>
+      <c r="V71" s="35">
+        <v>127885</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" s="22" customFormat="1">
       <c r="A72" s="41" t="s">
         <v>84</v>
       </c>
       <c r="B72" s="31" t="s">
         <v>121</v>
       </c>
       <c r="C72" s="32">
         <v>9492267</v>
       </c>
       <c r="D72" s="32">
         <v>4667882</v>
       </c>
       <c r="E72" s="32">
         <v>4824385</v>
       </c>
       <c r="F72" s="32">
         <v>3748832</v>
       </c>
       <c r="G72" s="32">
         <v>9496991</v>
       </c>
       <c r="H72" s="32">
         <v>4668680</v>
       </c>
       <c r="I72" s="32">
         <v>4828311</v>
       </c>
       <c r="J72" s="32">
         <v>3208389</v>
       </c>
       <c r="K72" s="32">
         <v>9512975</v>
       </c>
       <c r="L72" s="32">
         <v>4675742</v>
       </c>
       <c r="M72" s="32">
         <v>4837233</v>
       </c>
       <c r="N72" s="32">
         <v>3869404</v>
       </c>
-      <c r="O72" s="49">
+      <c r="O72" s="37">
         <v>9520292</v>
       </c>
-      <c r="P72" s="49">
+      <c r="P72" s="37">
         <v>4677877</v>
       </c>
-      <c r="Q72" s="49">
+      <c r="Q72" s="37">
         <v>4842415</v>
       </c>
-      <c r="R72" s="49">
+      <c r="R72" s="37">
         <v>3931492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="39"/>
+      <c r="S72" s="37">
+        <v>9523239</v>
+      </c>
+      <c r="T72" s="37">
+        <v>4677216</v>
+      </c>
+      <c r="U72" s="37">
+        <v>4846023</v>
+      </c>
+      <c r="V72" s="37">
+        <v>3993532</v>
+      </c>
+      <c r="W72" s="16"/>
+      <c r="X72" s="16"/>
+      <c r="Y72" s="16"/>
+      <c r="Z72" s="16"/>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" s="42"/>
       <c r="B73" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C73" s="19">
         <v>1549344</v>
       </c>
       <c r="D73" s="19">
         <v>764471</v>
       </c>
       <c r="E73" s="19">
         <v>784873</v>
       </c>
       <c r="F73" s="19">
         <v>590976</v>
       </c>
       <c r="G73" s="19">
         <v>1545147</v>
       </c>
       <c r="H73" s="19">
         <v>762647</v>
       </c>
       <c r="I73" s="19">
         <v>782500</v>
       </c>
       <c r="J73" s="19">
         <v>599937</v>
       </c>
       <c r="K73" s="19">
         <v>1540953</v>
       </c>
       <c r="L73" s="19">
         <v>760886</v>
       </c>
       <c r="M73" s="19">
         <v>780067</v>
       </c>
       <c r="N73" s="19">
         <v>608533</v>
       </c>
-      <c r="O73" s="46">
+      <c r="O73" s="34">
         <v>1534653</v>
       </c>
-      <c r="P73" s="46">
+      <c r="P73" s="34">
         <v>757539</v>
       </c>
-      <c r="Q73" s="46">
+      <c r="Q73" s="34">
         <v>777114</v>
       </c>
-      <c r="R73" s="46">
+      <c r="R73" s="34">
         <v>616268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="39"/>
+      <c r="S73" s="34">
+        <v>1530435</v>
+      </c>
+      <c r="T73" s="34">
+        <v>754930</v>
+      </c>
+      <c r="U73" s="34">
+        <v>775505</v>
+      </c>
+      <c r="V73" s="34">
+        <v>624899</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" s="42"/>
       <c r="B74" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C74" s="19">
         <v>479351</v>
       </c>
       <c r="D74" s="19">
         <v>238092</v>
       </c>
       <c r="E74" s="19">
         <v>241259</v>
       </c>
       <c r="F74" s="19">
         <v>197381</v>
       </c>
       <c r="G74" s="19">
         <v>480057</v>
       </c>
       <c r="H74" s="19">
         <v>238455</v>
       </c>
       <c r="I74" s="19">
         <v>241602</v>
       </c>
       <c r="J74" s="19">
         <v>201080</v>
       </c>
       <c r="K74" s="19">
         <v>482121</v>
       </c>
       <c r="L74" s="19">
         <v>239441</v>
       </c>
       <c r="M74" s="19">
         <v>242680</v>
       </c>
       <c r="N74" s="19">
         <v>204440</v>
       </c>
-      <c r="O74" s="46">
+      <c r="O74" s="34">
         <v>483855</v>
       </c>
-      <c r="P74" s="46">
+      <c r="P74" s="34">
         <v>240313</v>
       </c>
-      <c r="Q74" s="46">
+      <c r="Q74" s="34">
         <v>243542</v>
       </c>
-      <c r="R74" s="46">
+      <c r="R74" s="34">
         <v>208232</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="39"/>
+      <c r="S74" s="34">
+        <v>484796</v>
+      </c>
+      <c r="T74" s="34">
+        <v>240718</v>
+      </c>
+      <c r="U74" s="34">
+        <v>244078</v>
+      </c>
+      <c r="V74" s="34">
+        <v>212135</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" s="42"/>
       <c r="B75" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C75" s="19">
         <v>268016</v>
       </c>
       <c r="D75" s="19">
         <v>133785</v>
       </c>
       <c r="E75" s="19">
         <v>134231</v>
       </c>
       <c r="F75" s="19">
         <v>120551</v>
       </c>
       <c r="G75" s="19">
         <v>267442</v>
       </c>
       <c r="H75" s="19">
         <v>133459</v>
       </c>
       <c r="I75" s="19">
         <v>133983</v>
       </c>
       <c r="J75" s="19">
         <v>122210</v>
       </c>
       <c r="K75" s="19">
         <v>267057</v>
       </c>
       <c r="L75" s="19">
         <v>133379</v>
       </c>
       <c r="M75" s="19">
         <v>133678</v>
       </c>
       <c r="N75" s="19">
         <v>123860</v>
       </c>
-      <c r="O75" s="46">
+      <c r="O75" s="34">
         <v>266296</v>
       </c>
-      <c r="P75" s="46">
+      <c r="P75" s="34">
         <v>132910</v>
       </c>
-      <c r="Q75" s="46">
+      <c r="Q75" s="34">
         <v>133386</v>
       </c>
-      <c r="R75" s="46">
+      <c r="R75" s="34">
         <v>125443</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="39"/>
+      <c r="S75" s="34">
+        <v>265653</v>
+      </c>
+      <c r="T75" s="34">
+        <v>132518</v>
+      </c>
+      <c r="U75" s="34">
+        <v>133135</v>
+      </c>
+      <c r="V75" s="34">
+        <v>127398</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" s="42"/>
       <c r="B76" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C76" s="19">
         <v>418785</v>
       </c>
       <c r="D76" s="19">
         <v>197874</v>
       </c>
       <c r="E76" s="19">
         <v>220911</v>
       </c>
       <c r="F76" s="19">
         <v>277112</v>
       </c>
       <c r="G76" s="19">
         <v>417891</v>
       </c>
       <c r="H76" s="19">
         <v>197101</v>
       </c>
       <c r="I76" s="19">
         <v>220790</v>
       </c>
       <c r="J76" s="19">
         <v>281204</v>
       </c>
       <c r="K76" s="19">
         <v>423599</v>
       </c>
       <c r="L76" s="19">
         <v>199500</v>
       </c>
       <c r="M76" s="19">
         <v>224099</v>
       </c>
       <c r="N76" s="19">
         <v>285937</v>
       </c>
-      <c r="O76" s="46">
+      <c r="O76" s="34">
         <v>429583</v>
       </c>
-      <c r="P76" s="46">
+      <c r="P76" s="34">
         <v>201988</v>
       </c>
-      <c r="Q76" s="46">
+      <c r="Q76" s="34">
         <v>227595</v>
       </c>
-      <c r="R76" s="46">
+      <c r="R76" s="34">
         <v>294383</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="39"/>
+      <c r="S76" s="34">
+        <v>432464</v>
+      </c>
+      <c r="T76" s="34">
+        <v>203101</v>
+      </c>
+      <c r="U76" s="34">
+        <v>229363</v>
+      </c>
+      <c r="V76" s="34">
+        <v>303160</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" s="42"/>
       <c r="B77" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C77" s="19">
         <v>1072464</v>
       </c>
       <c r="D77" s="19">
         <v>527349</v>
       </c>
       <c r="E77" s="19">
         <v>545115</v>
       </c>
       <c r="F77" s="19">
         <v>521265</v>
       </c>
       <c r="G77" s="19">
         <v>1073663</v>
       </c>
       <c r="H77" s="19">
         <v>527555</v>
       </c>
       <c r="I77" s="19">
         <v>546108</v>
       </c>
       <c r="J77" s="19">
         <v>530712</v>
       </c>
       <c r="K77" s="19">
         <v>1075788</v>
       </c>
       <c r="L77" s="19">
         <v>528358</v>
       </c>
       <c r="M77" s="19">
         <v>547430</v>
       </c>
       <c r="N77" s="19">
         <v>539755</v>
       </c>
-      <c r="O77" s="46">
+      <c r="O77" s="34">
         <v>1076666</v>
       </c>
-      <c r="P77" s="46">
+      <c r="P77" s="34">
         <v>529077</v>
       </c>
-      <c r="Q77" s="46">
+      <c r="Q77" s="34">
         <v>547589</v>
       </c>
-      <c r="R77" s="46">
+      <c r="R77" s="34">
         <v>550373</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="39"/>
+      <c r="S77" s="34">
+        <v>1075977</v>
+      </c>
+      <c r="T77" s="34">
+        <v>528853</v>
+      </c>
+      <c r="U77" s="34">
+        <v>547124</v>
+      </c>
+      <c r="V77" s="34">
+        <v>559761</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" s="42"/>
       <c r="B78" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C78" s="19">
         <v>194573</v>
       </c>
       <c r="D78" s="19">
         <v>98136</v>
       </c>
       <c r="E78" s="19">
         <v>96437</v>
       </c>
       <c r="F78" s="19">
         <v>94295</v>
       </c>
       <c r="G78" s="19">
         <v>194226</v>
       </c>
       <c r="H78" s="19">
         <v>97803</v>
       </c>
       <c r="I78" s="19">
         <v>96423</v>
       </c>
       <c r="J78" s="19">
         <v>95752</v>
       </c>
       <c r="K78" s="19">
         <v>193371</v>
       </c>
       <c r="L78" s="19">
         <v>97359</v>
       </c>
       <c r="M78" s="19">
         <v>96012</v>
       </c>
       <c r="N78" s="19">
         <v>97081</v>
       </c>
-      <c r="O78" s="46">
+      <c r="O78" s="34">
         <v>192927</v>
       </c>
-      <c r="P78" s="46">
+      <c r="P78" s="34">
         <v>96944</v>
       </c>
-      <c r="Q78" s="46">
+      <c r="Q78" s="34">
         <v>95983</v>
       </c>
-      <c r="R78" s="46">
+      <c r="R78" s="34">
         <v>98370</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="39"/>
+      <c r="S78" s="34">
+        <v>192487</v>
+      </c>
+      <c r="T78" s="34">
+        <v>96644</v>
+      </c>
+      <c r="U78" s="34">
+        <v>95843</v>
+      </c>
+      <c r="V78" s="34">
+        <v>99564</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" s="42"/>
       <c r="B79" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C79" s="19">
         <v>509479</v>
       </c>
       <c r="D79" s="19">
         <v>251405</v>
       </c>
       <c r="E79" s="19">
         <v>258074</v>
       </c>
       <c r="F79" s="19">
         <v>244176</v>
       </c>
       <c r="G79" s="19">
         <v>509385</v>
       </c>
       <c r="H79" s="19">
         <v>251226</v>
       </c>
       <c r="I79" s="19">
         <v>258159</v>
       </c>
       <c r="J79" s="19">
         <v>248311</v>
       </c>
       <c r="K79" s="19">
         <v>508857</v>
       </c>
       <c r="L79" s="19">
         <v>250921</v>
       </c>
       <c r="M79" s="19">
         <v>257936</v>
       </c>
       <c r="N79" s="19">
         <v>252386</v>
       </c>
-      <c r="O79" s="46">
+      <c r="O79" s="34">
         <v>508053</v>
       </c>
-      <c r="P79" s="46">
+      <c r="P79" s="34">
         <v>250267</v>
       </c>
-      <c r="Q79" s="46">
+      <c r="Q79" s="34">
         <v>257786</v>
       </c>
-      <c r="R79" s="46">
+      <c r="R79" s="34">
         <v>256148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="39"/>
+      <c r="S79" s="34">
+        <v>506856</v>
+      </c>
+      <c r="T79" s="34">
+        <v>249489</v>
+      </c>
+      <c r="U79" s="34">
+        <v>257367</v>
+      </c>
+      <c r="V79" s="34">
+        <v>259113</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" s="42"/>
       <c r="B80" s="18" t="s">
         <v>75</v>
       </c>
       <c r="C80" s="19">
         <v>1431536</v>
       </c>
       <c r="D80" s="19">
         <v>697256</v>
       </c>
       <c r="E80" s="19">
         <v>734280</v>
       </c>
       <c r="F80" s="19">
         <v>562422</v>
       </c>
       <c r="G80" s="19">
         <v>1431063</v>
       </c>
       <c r="H80" s="19">
         <v>696482</v>
       </c>
       <c r="I80" s="19">
         <v>734581</v>
       </c>
       <c r="J80" s="19">
         <v>572645</v>
       </c>
       <c r="K80" s="19">
         <v>1431959</v>
       </c>
       <c r="L80" s="19">
         <v>696601</v>
       </c>
       <c r="M80" s="19">
         <v>735358</v>
       </c>
       <c r="N80" s="19">
         <v>584425</v>
       </c>
-      <c r="O80" s="46">
+      <c r="O80" s="34">
         <v>1431107</v>
       </c>
-      <c r="P80" s="46">
+      <c r="P80" s="34">
         <v>695802</v>
       </c>
-      <c r="Q80" s="46">
+      <c r="Q80" s="34">
         <v>735305</v>
       </c>
-      <c r="R80" s="46">
+      <c r="R80" s="34">
         <v>593923</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="39"/>
+      <c r="S80" s="34">
+        <v>1429125</v>
+      </c>
+      <c r="T80" s="34">
+        <v>693970</v>
+      </c>
+      <c r="U80" s="34">
+        <v>735155</v>
+      </c>
+      <c r="V80" s="34">
+        <v>602196</v>
+      </c>
+    </row>
+    <row r="81" spans="1:22">
+      <c r="A81" s="42"/>
       <c r="B81" s="18" t="s">
         <v>76</v>
       </c>
       <c r="C81" s="19">
         <v>324835</v>
       </c>
       <c r="D81" s="19">
         <v>161640</v>
       </c>
       <c r="E81" s="19">
         <v>163195</v>
       </c>
       <c r="F81" s="19">
         <v>107562</v>
       </c>
       <c r="G81" s="19">
         <v>325303</v>
       </c>
       <c r="H81" s="19">
         <v>161878</v>
       </c>
       <c r="I81" s="19">
         <v>163425</v>
       </c>
       <c r="J81" s="19">
         <v>109030</v>
       </c>
       <c r="K81" s="19">
         <v>325470</v>
       </c>
       <c r="L81" s="19">
         <v>162039</v>
       </c>
       <c r="M81" s="19">
         <v>163431</v>
       </c>
       <c r="N81" s="19">
         <v>110545</v>
       </c>
-      <c r="O81" s="46">
+      <c r="O81" s="34">
         <v>324879</v>
       </c>
-      <c r="P81" s="46">
+      <c r="P81" s="34">
         <v>161667</v>
       </c>
-      <c r="Q81" s="46">
+      <c r="Q81" s="34">
         <v>163212</v>
       </c>
-      <c r="R81" s="46">
+      <c r="R81" s="34">
         <v>111775</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="39"/>
+      <c r="S81" s="34">
+        <v>324560</v>
+      </c>
+      <c r="T81" s="34">
+        <v>161425</v>
+      </c>
+      <c r="U81" s="34">
+        <v>163135</v>
+      </c>
+      <c r="V81" s="34">
+        <v>113018</v>
+      </c>
+    </row>
+    <row r="82" spans="1:22">
+      <c r="A82" s="42"/>
       <c r="B82" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C82" s="19">
         <v>639788</v>
       </c>
       <c r="D82" s="19">
         <v>312693</v>
       </c>
       <c r="E82" s="19">
         <v>327095</v>
       </c>
       <c r="F82" s="19">
         <v>237935</v>
       </c>
       <c r="G82" s="19">
         <v>638206</v>
       </c>
       <c r="H82" s="19">
         <v>311849</v>
       </c>
       <c r="I82" s="19">
         <v>326357</v>
       </c>
       <c r="J82" s="19">
         <v>241159</v>
       </c>
       <c r="K82" s="19">
         <v>637017</v>
       </c>
       <c r="L82" s="19">
         <v>311212</v>
       </c>
       <c r="M82" s="19">
         <v>325805</v>
       </c>
       <c r="N82" s="19">
         <v>243956</v>
       </c>
-      <c r="O82" s="46">
+      <c r="O82" s="34">
         <v>634959</v>
       </c>
-      <c r="P82" s="46">
+      <c r="P82" s="34">
         <v>310045</v>
       </c>
-      <c r="Q82" s="46">
+      <c r="Q82" s="34">
         <v>324914</v>
       </c>
-      <c r="R82" s="46">
+      <c r="R82" s="34">
         <v>246853</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="39"/>
+      <c r="S82" s="34">
+        <v>633416</v>
+      </c>
+      <c r="T82" s="34">
+        <v>309150</v>
+      </c>
+      <c r="U82" s="34">
+        <v>324266</v>
+      </c>
+      <c r="V82" s="34">
+        <v>249101</v>
+      </c>
+    </row>
+    <row r="83" spans="1:22">
+      <c r="A83" s="42"/>
       <c r="B83" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C83" s="19">
         <v>522541</v>
       </c>
       <c r="D83" s="19">
         <v>254425</v>
       </c>
       <c r="E83" s="19">
         <v>268116</v>
       </c>
       <c r="F83" s="19">
         <v>199687</v>
       </c>
       <c r="G83" s="19">
         <v>521619</v>
       </c>
       <c r="H83" s="19">
         <v>253817</v>
       </c>
       <c r="I83" s="19">
         <v>267802</v>
       </c>
       <c r="J83" s="19">
         <v>202367</v>
       </c>
       <c r="K83" s="19">
         <v>520598</v>
       </c>
       <c r="L83" s="19">
         <v>253232</v>
       </c>
       <c r="M83" s="19">
         <v>267366</v>
       </c>
       <c r="N83" s="19">
         <v>205036</v>
       </c>
-      <c r="O83" s="46">
+      <c r="O83" s="34">
         <v>519440</v>
       </c>
-      <c r="P83" s="46">
+      <c r="P83" s="34">
         <v>252460</v>
       </c>
-      <c r="Q83" s="46">
+      <c r="Q83" s="34">
         <v>266980</v>
       </c>
-      <c r="R83" s="46">
+      <c r="R83" s="34">
         <v>207767</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="39"/>
+      <c r="S83" s="34">
+        <v>518066</v>
+      </c>
+      <c r="T83" s="34">
+        <v>251652</v>
+      </c>
+      <c r="U83" s="34">
+        <v>266414</v>
+      </c>
+      <c r="V83" s="34">
+        <v>211206</v>
+      </c>
+    </row>
+    <row r="84" spans="1:22">
+      <c r="A84" s="42"/>
       <c r="B84" s="18" t="s">
         <v>79</v>
       </c>
       <c r="C84" s="19">
         <v>729581</v>
       </c>
       <c r="D84" s="19">
         <v>360348</v>
       </c>
       <c r="E84" s="19">
         <v>369233</v>
       </c>
       <c r="F84" s="19">
         <v>199103</v>
       </c>
       <c r="G84" s="19">
         <v>732955</v>
       </c>
       <c r="H84" s="19">
         <v>362263</v>
       </c>
       <c r="I84" s="19">
         <v>370692</v>
       </c>
       <c r="J84" s="19">
         <v>201433</v>
       </c>
       <c r="K84" s="19">
         <v>737077</v>
       </c>
       <c r="L84" s="19">
         <v>364396</v>
       </c>
       <c r="M84" s="19">
         <v>372681</v>
       </c>
       <c r="N84" s="19">
         <v>204902</v>
       </c>
-      <c r="O84" s="46">
+      <c r="O84" s="34">
         <v>740904</v>
       </c>
-      <c r="P84" s="46">
+      <c r="P84" s="34">
         <v>366532</v>
       </c>
-      <c r="Q84" s="46">
+      <c r="Q84" s="34">
         <v>374372</v>
       </c>
-      <c r="R84" s="46">
+      <c r="R84" s="34">
         <v>208009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="39"/>
+      <c r="S84" s="34">
+        <v>744971</v>
+      </c>
+      <c r="T84" s="34">
+        <v>368511</v>
+      </c>
+      <c r="U84" s="34">
+        <v>376460</v>
+      </c>
+      <c r="V84" s="34">
+        <v>212220</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22">
+      <c r="A85" s="42"/>
       <c r="B85" s="18" t="s">
         <v>80</v>
       </c>
       <c r="C85" s="19">
         <v>542314</v>
       </c>
       <c r="D85" s="19">
         <v>269907</v>
       </c>
       <c r="E85" s="19">
         <v>272407</v>
       </c>
       <c r="F85" s="19">
         <v>173226</v>
       </c>
       <c r="G85" s="19">
         <v>545913</v>
       </c>
       <c r="H85" s="19">
         <v>271480</v>
       </c>
       <c r="I85" s="19">
         <v>274433</v>
       </c>
       <c r="J85" s="19">
         <v>175981</v>
       </c>
       <c r="K85" s="19">
         <v>549946</v>
       </c>
       <c r="L85" s="19">
         <v>273248</v>
       </c>
       <c r="M85" s="19">
         <v>276698</v>
       </c>
       <c r="N85" s="19">
         <v>178717</v>
       </c>
-      <c r="O85" s="46">
+      <c r="O85" s="34">
         <v>552974</v>
       </c>
-      <c r="P85" s="46">
+      <c r="P85" s="34">
         <v>274701</v>
       </c>
-      <c r="Q85" s="46">
+      <c r="Q85" s="34">
         <v>278273</v>
       </c>
-      <c r="R85" s="46">
+      <c r="R85" s="34">
         <v>181284</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="40"/>
+      <c r="S85" s="34">
+        <v>556087</v>
+      </c>
+      <c r="T85" s="34">
+        <v>276503</v>
+      </c>
+      <c r="U85" s="34">
+        <v>279584</v>
+      </c>
+      <c r="V85" s="34">
+        <v>183827</v>
+      </c>
+    </row>
+    <row r="86" spans="1:22">
+      <c r="A86" s="43"/>
       <c r="B86" s="20" t="s">
         <v>81</v>
       </c>
       <c r="C86" s="21">
         <v>809660</v>
       </c>
       <c r="D86" s="21">
         <v>400501</v>
       </c>
       <c r="E86" s="21">
         <v>409159</v>
       </c>
       <c r="F86" s="21">
         <v>223141</v>
       </c>
       <c r="G86" s="21">
         <v>814121</v>
       </c>
       <c r="H86" s="21">
         <v>402665</v>
       </c>
       <c r="I86" s="21">
         <v>411456</v>
       </c>
       <c r="J86" s="21">
         <v>226505</v>
       </c>
       <c r="K86" s="21">
         <v>819162</v>
       </c>
       <c r="L86" s="21">
         <v>405170</v>
       </c>
       <c r="M86" s="21">
         <v>413992</v>
       </c>
       <c r="N86" s="21">
         <v>229831</v>
       </c>
-      <c r="O86" s="47">
+      <c r="O86" s="35">
         <v>823996</v>
       </c>
-      <c r="P86" s="47">
+      <c r="P86" s="35">
         <v>407632</v>
       </c>
-      <c r="Q86" s="47">
+      <c r="Q86" s="35">
         <v>416364</v>
       </c>
-      <c r="R86" s="47">
+      <c r="R86" s="35">
         <v>232664</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="88" spans="1:18">
+      <c r="S86" s="35">
+        <v>828346</v>
+      </c>
+      <c r="T86" s="35">
+        <v>409752</v>
+      </c>
+      <c r="U86" s="35">
+        <v>418594</v>
+      </c>
+      <c r="V86" s="35">
+        <v>235934</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" ht="11.25" customHeight="1"/>
+    <row r="88" spans="1:22">
       <c r="A88" s="15" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="11">
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="A72:A86"/>
+    <mergeCell ref="A7:A32"/>
+    <mergeCell ref="A33:A50"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="C3:F3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A51:A71"/>
-    <mergeCell ref="A72:A86"/>
-[...3 lines deleted...]
-    <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A76AA544-76D5-4CA8-90DC-F62A41002D06}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="52.7109375" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="21">
       <c r="A1" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>90</v>