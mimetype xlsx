--- v0 (2025-10-02)
+++ v1 (2026-05-24)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NSO\Desktop\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11209\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11209\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCA8CD6B-4C30-4DDF-85AE-BAD635BD00AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53A59178-88E3-4037-9A85-05E00F01656F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="720" windowWidth="11775" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1560" yWindow="1485" windowWidth="12810" windowHeight="12015" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Unit : </t>
     </r>
     <r>
       <rPr>
@@ -62,51 +62,51 @@
       <t>Years</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Source:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Mahidol Population Gazette, January</t>
     </r>
   </si>
   <si>
-    <t>Life Expectancy at Birth: 2010 - 2025</t>
+    <t>Life Expectancy at Birth: 2010 - 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -464,54 +464,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="2" customWidth="1"/>
     <col min="2" max="3" width="18.42578125" style="2" customWidth="1"/>
     <col min="4" max="7" width="9" style="2"/>
     <col min="8" max="8" width="69.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="17.25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="17.25" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.25" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>0</v>
       </c>
@@ -690,56 +690,67 @@
       <c r="B17" s="6">
         <v>71.900000000000006</v>
       </c>
       <c r="C17" s="5">
         <v>79.900000000000006</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="17.25" customHeight="1">
       <c r="A18" s="5">
         <v>2024</v>
       </c>
       <c r="B18" s="6">
         <v>71.900000000000006</v>
       </c>
       <c r="C18" s="6">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="17.25" customHeight="1">
       <c r="A19" s="5">
         <v>2025</v>
       </c>
       <c r="B19" s="6">
         <v>72</v>
       </c>
-      <c r="C19" s="5">
+      <c r="C19" s="6">
         <v>80.099999999999994</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="17.25" customHeight="1">
-      <c r="A20" s="2" t="s">
+      <c r="A20" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="6">
+        <v>72</v>
+      </c>
+      <c r="C20" s="5">
+        <v>80.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="17.25" customHeight="1">
+      <c r="A21" s="2" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">