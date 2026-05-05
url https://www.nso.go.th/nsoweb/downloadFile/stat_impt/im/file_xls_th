--- v0 (2025-10-26)
+++ v1 (2026-05-05)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NSO\Desktop\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11210\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Update static\1 ประชากรศาสตร์ ประชากรและเคหะ\sector_1_11210\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B7929F8-F45B-4604-9F3F-46E30BE8977F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFE76E52-9348-4B8F-AFCA-E34F560C33D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12225" yWindow="0" windowWidth="11775" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="16065" yWindow="0" windowWidth="12735" windowHeight="13485" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="1" r:id="rId1"/>
     <sheet name="Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="39">
   <si>
     <t>ปี</t>
   </si>
   <si>
     <t>อายุคาดเฉลี่ยเมื่ออายุ 60 ปี</t>
   </si>
   <si>
     <t>อายุคาดเฉลี่ยเมื่ออายุ 65 ปี</t>
   </si>
   <si>
     <t xml:space="preserve">ชาย </t>
   </si>
   <si>
     <t>หญิง</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>หน่วย:</t>
@@ -172,51 +172,51 @@
   <si>
     <t>สารประชากร สถาบันวิจัยประชากรและสังคม มหาวิทยาลัยมหิดล</t>
   </si>
   <si>
     <t>รูปแบบการเก็บข้อมูล</t>
   </si>
   <si>
     <t>ข้อมูลสาธารณะ</t>
   </si>
   <si>
     <t>สัญญาอนุญาตให้ใช้ข้อมูล</t>
   </si>
   <si>
     <t>License not specified</t>
   </si>
   <si>
     <t>XLS</t>
   </si>
   <si>
     <t>ค่าความถี่ของการปรับปรุงข้อมูล</t>
   </si>
   <si>
     <t>หมวดหมู่ข้อมูลตามธรรมาภิบาลข้อมูลภาครัฐ</t>
   </si>
   <si>
-    <t>อายุคาดเฉลี่ยประชากร เมื่ออายุ 60 ปี  65 ปี และ 80 ปี พ.ศ. 2553-2568</t>
+    <t>อายุคาดเฉลี่ยประชากร เมื่ออายุ 60 ปี  65 ปี และ 80 ปี พ.ศ. 2553-2569</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
@@ -731,54 +731,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becobank@nso.go.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="13.85546875" style="1" customWidth="1"/>
     <col min="6" max="7" width="13.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A3" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="21" t="s">
@@ -1162,243 +1162,266 @@
     </row>
     <row r="20" spans="1:7" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A20" s="5">
         <v>2568</v>
       </c>
       <c r="B20" s="7">
         <v>17.5</v>
       </c>
       <c r="C20" s="7">
         <v>23.2</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F20" s="6">
         <v>5.8</v>
       </c>
       <c r="G20" s="6">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="21" spans="1:7" s="3" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A21" s="3" t="s">
+      <c r="A21" s="5">
+        <v>2569</v>
+      </c>
+      <c r="B21" s="7">
+        <v>17.5</v>
+      </c>
+      <c r="C21" s="7">
+        <v>23.3</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F21" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="G21" s="6">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A22" s="3" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A7AAD24-CA3D-4E54-B77A-402029522A17}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.28515625" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" customWidth="1"/>
     <col min="3" max="3" width="52.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="21">
+    <row r="1" spans="1:3" ht="24">
       <c r="A1" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="2" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A2" s="9">
         <v>1</v>
       </c>
       <c r="B2" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="3" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A3" s="12">
         <v>2</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="4" spans="1:3" s="11" customFormat="1" ht="48">
       <c r="A4" s="12">
         <v>3</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="11" customFormat="1" ht="42">
+    <row r="5" spans="1:3" s="11" customFormat="1" ht="48">
       <c r="A5" s="12">
         <v>4</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="6" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A6" s="12">
         <v>5</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="7" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A7" s="12">
         <v>6</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="8" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A8" s="12">
         <v>7</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="14"/>
     </row>
-    <row r="9" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="9" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A9" s="12">
         <v>8</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="10"/>
     </row>
-    <row r="10" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="10" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A10" s="12">
         <v>9.1</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="11" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A11" s="12">
         <v>9.1999999999999993</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="16">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="12" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A12" s="12">
         <v>10</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="13" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="13" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A13" s="12">
         <v>11</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="14" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="14" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A14" s="12">
         <v>12</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="15" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="15" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A15" s="12">
         <v>13</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="11" customFormat="1" ht="21">
+    <row r="16" spans="1:3" s="11" customFormat="1" ht="24">
       <c r="A16" s="17">
         <v>14</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C6" r:id="rId1" xr:uid="{B81E220A-5D27-471E-AF95-988ED2A3BFB5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">