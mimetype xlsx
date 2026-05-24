--- v0 (2025-10-02)
+++ v1 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF8C4399-6B4B-47E1-A63A-B27D9134C0F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A3ACE4E-C233-4428-BF03-7F2BE4CBB1D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="720" windowWidth="11775" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="10425" yWindow="1125" windowWidth="12810" windowHeight="12015" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="98">
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2016</t>
   </si>
@@ -322,51 +322,51 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Source:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Department of Provincial Administration, Ministry of Interior </t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Number of Birth by Sex, Region and Province :2012 - 2024</t>
+    <t>Number of Birth by Sex, Region and Province :2012 - 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -537,60 +537,60 @@
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -857,11746 +857,12488 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P250"/>
+  <dimension ref="A1:Q250"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="H196" workbookViewId="0">
+      <selection activeCell="Q205" sqref="Q205:Q207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="3" customWidth="1"/>
     <col min="4" max="13" width="11.140625" style="3" customWidth="1"/>
-    <col min="14" max="16" width="10.28515625" style="18" customWidth="1"/>
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="14" max="17" width="10.28515625" style="18" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>96</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="19"/>
-    </row>
-    <row r="3" spans="1:16" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q2" s="19"/>
+    </row>
+    <row r="3" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="5">
         <v>2019</v>
       </c>
       <c r="L3" s="5">
         <v>2020</v>
       </c>
       <c r="M3" s="8">
         <v>2021</v>
       </c>
       <c r="N3" s="20">
         <v>2022</v>
       </c>
       <c r="O3" s="20">
         <v>2023</v>
       </c>
       <c r="P3" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="24" t="s">
+      <c r="Q3" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="25" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="11">
         <v>818901</v>
       </c>
       <c r="E4" s="11">
         <v>782129</v>
       </c>
       <c r="F4" s="11">
         <v>776370</v>
       </c>
       <c r="G4" s="11">
         <v>736352</v>
       </c>
       <c r="H4" s="11">
         <v>704058</v>
       </c>
       <c r="I4" s="11">
         <v>702755</v>
       </c>
       <c r="J4" s="12">
         <v>666109</v>
       </c>
       <c r="K4" s="12">
         <v>618193</v>
       </c>
       <c r="L4" s="12">
         <v>587368</v>
       </c>
       <c r="M4" s="12">
         <v>544570</v>
       </c>
       <c r="N4" s="21">
         <v>502107</v>
       </c>
       <c r="O4" s="21">
         <v>517934</v>
       </c>
       <c r="P4" s="21">
         <v>462240</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="25"/>
+      <c r="Q4" s="21">
+        <v>416574</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
       <c r="C5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="11">
         <v>421952</v>
       </c>
       <c r="E5" s="11">
         <v>403022</v>
       </c>
       <c r="F5" s="11">
         <v>399852</v>
       </c>
       <c r="G5" s="11">
         <v>378037</v>
       </c>
       <c r="H5" s="11">
         <v>362395</v>
       </c>
       <c r="I5" s="11">
         <v>362510</v>
       </c>
       <c r="J5" s="12">
         <v>343099</v>
       </c>
       <c r="K5" s="12">
         <v>317708</v>
       </c>
       <c r="L5" s="12">
         <v>302836</v>
       </c>
       <c r="M5" s="12">
         <v>280551</v>
       </c>
       <c r="N5" s="21">
         <v>259558</v>
       </c>
       <c r="O5" s="21">
         <v>266426</v>
       </c>
       <c r="P5" s="21">
         <v>238467</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="25"/>
+      <c r="Q5" s="21">
+        <v>215035</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
       <c r="C6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="11">
         <v>396949</v>
       </c>
       <c r="E6" s="11">
         <v>379107</v>
       </c>
       <c r="F6" s="11">
         <v>376518</v>
       </c>
       <c r="G6" s="11">
         <v>358315</v>
       </c>
       <c r="H6" s="11">
         <v>341663</v>
       </c>
       <c r="I6" s="11">
         <v>340245</v>
       </c>
       <c r="J6" s="12">
         <v>323010</v>
       </c>
       <c r="K6" s="12">
         <v>300485</v>
       </c>
       <c r="L6" s="12">
         <v>284532</v>
       </c>
       <c r="M6" s="12">
         <v>264019</v>
       </c>
       <c r="N6" s="21">
         <v>242549</v>
       </c>
       <c r="O6" s="21">
         <v>251508</v>
       </c>
       <c r="P6" s="21">
         <v>223773</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q6" s="21">
+        <v>201539</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="11">
         <v>105570</v>
       </c>
       <c r="E7" s="11">
         <v>101008</v>
       </c>
       <c r="F7" s="11">
         <v>99618</v>
       </c>
       <c r="G7" s="11">
         <v>95551</v>
       </c>
       <c r="H7" s="11">
         <v>92030</v>
       </c>
       <c r="I7" s="11">
         <v>90904</v>
       </c>
       <c r="J7" s="12">
         <v>84477</v>
       </c>
       <c r="K7" s="12">
         <v>77312</v>
       </c>
       <c r="L7" s="12">
         <v>70973</v>
       </c>
       <c r="M7" s="12">
         <v>61604</v>
       </c>
       <c r="N7" s="21">
         <v>55001</v>
       </c>
       <c r="O7" s="21">
         <v>56875</v>
       </c>
       <c r="P7" s="21">
         <v>52104</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q7" s="21">
+        <v>45685</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14"/>
-      <c r="B8" s="25"/>
+      <c r="B8" s="26"/>
       <c r="C8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="11">
         <v>54362</v>
       </c>
       <c r="E8" s="11">
         <v>52341</v>
       </c>
       <c r="F8" s="11">
         <v>51190</v>
       </c>
       <c r="G8" s="11">
         <v>49172</v>
       </c>
       <c r="H8" s="11">
         <v>47336</v>
       </c>
       <c r="I8" s="11">
         <v>46838</v>
       </c>
       <c r="J8" s="12">
         <v>43356</v>
       </c>
       <c r="K8" s="12">
         <v>39976</v>
       </c>
       <c r="L8" s="12">
         <v>36759</v>
       </c>
       <c r="M8" s="12">
         <v>31973</v>
       </c>
       <c r="N8" s="21">
         <v>28670</v>
       </c>
       <c r="O8" s="21">
         <v>29543</v>
       </c>
       <c r="P8" s="21">
         <v>27313</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q8" s="21">
+        <v>23672</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="14"/>
-      <c r="B9" s="25"/>
+      <c r="B9" s="26"/>
       <c r="C9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="11">
         <v>51208</v>
       </c>
       <c r="E9" s="11">
         <v>48667</v>
       </c>
       <c r="F9" s="11">
         <v>48428</v>
       </c>
       <c r="G9" s="11">
         <v>46379</v>
       </c>
       <c r="H9" s="11">
         <v>44694</v>
       </c>
       <c r="I9" s="11">
         <v>44066</v>
       </c>
       <c r="J9" s="12">
         <v>41121</v>
       </c>
       <c r="K9" s="12">
         <v>37336</v>
       </c>
       <c r="L9" s="12">
         <v>34214</v>
       </c>
       <c r="M9" s="12">
         <v>29631</v>
       </c>
       <c r="N9" s="21">
         <v>26331</v>
       </c>
       <c r="O9" s="21">
         <v>27332</v>
       </c>
       <c r="P9" s="21">
         <v>24791</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="Q9" s="21">
+        <v>22013</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="11">
         <v>216224</v>
       </c>
       <c r="E10" s="11">
         <v>208769</v>
       </c>
       <c r="F10" s="11">
         <v>211696</v>
       </c>
       <c r="G10" s="11">
         <v>201675</v>
       </c>
       <c r="H10" s="11">
         <v>193706</v>
       </c>
       <c r="I10" s="11">
         <v>193726</v>
       </c>
       <c r="J10" s="12">
         <v>182292</v>
       </c>
       <c r="K10" s="12">
         <v>166533</v>
       </c>
       <c r="L10" s="12">
         <v>159053</v>
       </c>
       <c r="M10" s="12">
         <v>147725</v>
       </c>
       <c r="N10" s="21">
         <v>136789</v>
       </c>
       <c r="O10" s="21">
         <v>144021</v>
       </c>
       <c r="P10" s="21">
         <v>128724</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="25"/>
+      <c r="Q10" s="21">
+        <v>117330</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26"/>
+      <c r="B11" s="26"/>
       <c r="C11" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="11">
         <v>111728</v>
       </c>
       <c r="E11" s="11">
         <v>108063</v>
       </c>
       <c r="F11" s="11">
         <v>109199</v>
       </c>
       <c r="G11" s="11">
         <v>103437</v>
       </c>
       <c r="H11" s="11">
         <v>100230</v>
       </c>
       <c r="I11" s="11">
         <v>100170</v>
       </c>
       <c r="J11" s="12">
         <v>94089</v>
       </c>
       <c r="K11" s="12">
         <v>85637</v>
       </c>
       <c r="L11" s="12">
         <v>82102</v>
       </c>
       <c r="M11" s="12">
         <v>76001</v>
       </c>
       <c r="N11" s="21">
         <v>70611</v>
       </c>
       <c r="O11" s="21">
         <v>74253</v>
       </c>
       <c r="P11" s="21">
         <v>66312</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="25"/>
+      <c r="Q11" s="21">
+        <v>60566</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26"/>
+      <c r="B12" s="26"/>
       <c r="C12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="11">
         <v>104496</v>
       </c>
       <c r="E12" s="11">
         <v>100706</v>
       </c>
       <c r="F12" s="11">
         <v>102497</v>
       </c>
       <c r="G12" s="11">
         <v>98238</v>
       </c>
       <c r="H12" s="11">
         <v>93476</v>
       </c>
       <c r="I12" s="11">
         <v>93556</v>
       </c>
       <c r="J12" s="12">
         <v>88203</v>
       </c>
       <c r="K12" s="12">
         <v>80896</v>
       </c>
       <c r="L12" s="12">
         <v>76951</v>
       </c>
       <c r="M12" s="12">
         <v>71724</v>
       </c>
       <c r="N12" s="21">
         <v>66178</v>
       </c>
       <c r="O12" s="21">
         <v>69768</v>
       </c>
       <c r="P12" s="21">
         <v>62412</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B13" s="24" t="s">
+      <c r="Q12" s="21">
+        <v>56764</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26"/>
+      <c r="B13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="11">
         <v>17250</v>
       </c>
       <c r="E13" s="11">
         <v>16597</v>
       </c>
       <c r="F13" s="11">
         <v>16777</v>
       </c>
       <c r="G13" s="11">
         <v>15838</v>
       </c>
       <c r="H13" s="11">
         <v>15196</v>
       </c>
       <c r="I13" s="11">
         <v>15026</v>
       </c>
       <c r="J13" s="12">
         <v>13934</v>
       </c>
       <c r="K13" s="12">
         <v>12545</v>
       </c>
       <c r="L13" s="12">
         <v>12126</v>
       </c>
       <c r="M13" s="12">
         <v>11564</v>
       </c>
       <c r="N13" s="21">
         <v>10979</v>
       </c>
       <c r="O13" s="21">
         <v>11816</v>
       </c>
       <c r="P13" s="21">
         <v>10622</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B14" s="25"/>
+      <c r="Q13" s="21">
+        <v>10309</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26"/>
+      <c r="B14" s="26"/>
       <c r="C14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="11">
         <v>8945</v>
       </c>
       <c r="E14" s="11">
         <v>8669</v>
       </c>
       <c r="F14" s="11">
         <v>8669</v>
       </c>
       <c r="G14" s="11">
         <v>8240</v>
       </c>
       <c r="H14" s="11">
         <v>7900</v>
       </c>
       <c r="I14" s="11">
         <v>7771</v>
       </c>
       <c r="J14" s="12">
         <v>7211</v>
       </c>
       <c r="K14" s="12">
         <v>6398</v>
       </c>
       <c r="L14" s="12">
         <v>6348</v>
       </c>
       <c r="M14" s="12">
         <v>6040</v>
       </c>
       <c r="N14" s="21">
         <v>5705</v>
       </c>
       <c r="O14" s="21">
         <v>6145</v>
       </c>
       <c r="P14" s="21">
         <v>5360</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B15" s="25"/>
+      <c r="Q14" s="21">
+        <v>5388</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26"/>
+      <c r="B15" s="26"/>
       <c r="C15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="11">
         <v>8305</v>
       </c>
       <c r="E15" s="11">
         <v>7928</v>
       </c>
       <c r="F15" s="11">
         <v>8108</v>
       </c>
       <c r="G15" s="11">
         <v>7598</v>
       </c>
       <c r="H15" s="11">
         <v>7296</v>
       </c>
       <c r="I15" s="11">
         <v>7255</v>
       </c>
       <c r="J15" s="12">
         <v>6723</v>
       </c>
       <c r="K15" s="12">
         <v>6147</v>
       </c>
       <c r="L15" s="12">
         <v>5778</v>
       </c>
       <c r="M15" s="12">
         <v>5524</v>
       </c>
       <c r="N15" s="21">
         <v>5274</v>
       </c>
       <c r="O15" s="21">
         <v>5671</v>
       </c>
       <c r="P15" s="21">
         <v>5262</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B16" s="24" t="s">
+      <c r="Q15" s="21">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26"/>
+      <c r="B16" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="11">
         <v>11724</v>
       </c>
       <c r="E16" s="11">
         <v>10724</v>
       </c>
       <c r="F16" s="11">
         <v>10451</v>
       </c>
       <c r="G16" s="11">
         <v>10156</v>
       </c>
       <c r="H16" s="11">
         <v>9991</v>
       </c>
       <c r="I16" s="11">
         <v>9849</v>
       </c>
       <c r="J16" s="12">
         <v>9230</v>
       </c>
       <c r="K16" s="12">
         <v>8260</v>
       </c>
       <c r="L16" s="12">
         <v>8091</v>
       </c>
       <c r="M16" s="12">
         <v>7625</v>
       </c>
       <c r="N16" s="21">
         <v>6961</v>
       </c>
       <c r="O16" s="21">
         <v>7066</v>
       </c>
       <c r="P16" s="21">
         <v>6485</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B17" s="25"/>
+      <c r="Q16" s="21">
+        <v>6091</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26"/>
+      <c r="B17" s="26"/>
       <c r="C17" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="11">
         <v>5988</v>
       </c>
       <c r="E17" s="11">
         <v>5505</v>
       </c>
       <c r="F17" s="11">
         <v>5381</v>
       </c>
       <c r="G17" s="11">
         <v>5263</v>
       </c>
       <c r="H17" s="11">
         <v>5209</v>
       </c>
       <c r="I17" s="11">
         <v>5114</v>
       </c>
       <c r="J17" s="12">
         <v>4768</v>
       </c>
       <c r="K17" s="12">
         <v>4232</v>
       </c>
       <c r="L17" s="12">
         <v>4172</v>
       </c>
       <c r="M17" s="12">
         <v>3928</v>
       </c>
       <c r="N17" s="21">
         <v>3569</v>
       </c>
       <c r="O17" s="21">
         <v>3662</v>
       </c>
       <c r="P17" s="21">
         <v>3353</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B18" s="25"/>
+      <c r="Q17" s="21">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26"/>
+      <c r="B18" s="26"/>
       <c r="C18" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="11">
         <v>5736</v>
       </c>
       <c r="E18" s="11">
         <v>5219</v>
       </c>
       <c r="F18" s="11">
         <v>5070</v>
       </c>
       <c r="G18" s="11">
         <v>4893</v>
       </c>
       <c r="H18" s="11">
         <v>4782</v>
       </c>
       <c r="I18" s="11">
         <v>4735</v>
       </c>
       <c r="J18" s="12">
         <v>4462</v>
       </c>
       <c r="K18" s="12">
         <v>4028</v>
       </c>
       <c r="L18" s="12">
         <v>3919</v>
       </c>
       <c r="M18" s="12">
         <v>3697</v>
       </c>
       <c r="N18" s="21">
         <v>3392</v>
       </c>
       <c r="O18" s="21">
         <v>3404</v>
       </c>
       <c r="P18" s="21">
         <v>3132</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B19" s="24" t="s">
+      <c r="Q18" s="21">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26"/>
+      <c r="B19" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="11">
         <v>12048</v>
       </c>
       <c r="E19" s="11">
         <v>11929</v>
       </c>
       <c r="F19" s="11">
         <v>12130</v>
       </c>
       <c r="G19" s="11">
         <v>11823</v>
       </c>
       <c r="H19" s="11">
         <v>11481</v>
       </c>
       <c r="I19" s="11">
         <v>11690</v>
       </c>
       <c r="J19" s="12">
         <v>11183</v>
       </c>
       <c r="K19" s="12">
         <v>10245</v>
       </c>
       <c r="L19" s="12">
         <v>10131</v>
       </c>
       <c r="M19" s="12">
         <v>9598</v>
       </c>
       <c r="N19" s="21">
         <v>9228</v>
       </c>
       <c r="O19" s="21">
         <v>9825</v>
       </c>
       <c r="P19" s="21">
         <v>9022</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B20" s="25"/>
+      <c r="Q19" s="21">
+        <v>8292</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26"/>
+      <c r="B20" s="26"/>
       <c r="C20" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="11">
         <v>6212</v>
       </c>
       <c r="E20" s="11">
         <v>6202</v>
       </c>
       <c r="F20" s="11">
         <v>6391</v>
       </c>
       <c r="G20" s="11">
         <v>5975</v>
       </c>
       <c r="H20" s="11">
         <v>5940</v>
       </c>
       <c r="I20" s="11">
         <v>6084</v>
       </c>
       <c r="J20" s="12">
         <v>5694</v>
       </c>
       <c r="K20" s="12">
         <v>5253</v>
       </c>
       <c r="L20" s="12">
         <v>5203</v>
       </c>
       <c r="M20" s="12">
         <v>4973</v>
       </c>
       <c r="N20" s="21">
         <v>4731</v>
       </c>
       <c r="O20" s="21">
         <v>5019</v>
       </c>
       <c r="P20" s="21">
         <v>4697</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B21" s="25"/>
+      <c r="Q20" s="21">
+        <v>4286</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26"/>
+      <c r="B21" s="26"/>
       <c r="C21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="11">
         <v>5836</v>
       </c>
       <c r="E21" s="11">
         <v>5727</v>
       </c>
       <c r="F21" s="11">
         <v>5739</v>
       </c>
       <c r="G21" s="11">
         <v>5848</v>
       </c>
       <c r="H21" s="11">
         <v>5541</v>
       </c>
       <c r="I21" s="11">
         <v>5606</v>
       </c>
       <c r="J21" s="12">
         <v>5489</v>
       </c>
       <c r="K21" s="12">
         <v>4992</v>
       </c>
       <c r="L21" s="12">
         <v>4928</v>
       </c>
       <c r="M21" s="12">
         <v>4625</v>
       </c>
       <c r="N21" s="21">
         <v>4497</v>
       </c>
       <c r="O21" s="21">
         <v>4806</v>
       </c>
       <c r="P21" s="21">
         <v>4325</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B22" s="24" t="s">
+      <c r="Q21" s="21">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26"/>
+      <c r="B22" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="11">
         <v>9059</v>
       </c>
       <c r="E22" s="11">
         <v>8712</v>
       </c>
       <c r="F22" s="11">
         <v>8752</v>
       </c>
       <c r="G22" s="11">
         <v>8210</v>
       </c>
       <c r="H22" s="11">
         <v>7738</v>
       </c>
       <c r="I22" s="11">
         <v>7781</v>
       </c>
       <c r="J22" s="12">
         <v>7400</v>
       </c>
       <c r="K22" s="12">
         <v>7096</v>
       </c>
       <c r="L22" s="12">
         <v>6686</v>
       </c>
       <c r="M22" s="12">
         <v>5921</v>
       </c>
       <c r="N22" s="21">
         <v>5542</v>
       </c>
       <c r="O22" s="21">
         <v>5922</v>
       </c>
       <c r="P22" s="21">
         <v>5197</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B23" s="25"/>
+      <c r="Q22" s="21">
+        <v>4828</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26"/>
+      <c r="B23" s="26"/>
       <c r="C23" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="11">
         <v>4720</v>
       </c>
       <c r="E23" s="11">
         <v>4494</v>
       </c>
       <c r="F23" s="11">
         <v>4518</v>
       </c>
       <c r="G23" s="11">
         <v>4164</v>
       </c>
       <c r="H23" s="11">
         <v>4003</v>
       </c>
       <c r="I23" s="11">
         <v>4005</v>
       </c>
       <c r="J23" s="12">
         <v>3794</v>
       </c>
       <c r="K23" s="12">
         <v>3666</v>
       </c>
       <c r="L23" s="12">
         <v>3481</v>
       </c>
       <c r="M23" s="12">
         <v>3076</v>
       </c>
       <c r="N23" s="21">
         <v>2899</v>
       </c>
       <c r="O23" s="21">
         <v>3104</v>
       </c>
       <c r="P23" s="21">
         <v>2689</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B24" s="25"/>
+      <c r="Q23" s="21">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26"/>
+      <c r="B24" s="26"/>
       <c r="C24" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="11">
         <v>4339</v>
       </c>
       <c r="E24" s="11">
         <v>4218</v>
       </c>
       <c r="F24" s="11">
         <v>4234</v>
       </c>
       <c r="G24" s="11">
         <v>4046</v>
       </c>
       <c r="H24" s="11">
         <v>3735</v>
       </c>
       <c r="I24" s="11">
         <v>3776</v>
       </c>
       <c r="J24" s="12">
         <v>3606</v>
       </c>
       <c r="K24" s="12">
         <v>3430</v>
       </c>
       <c r="L24" s="12">
         <v>3205</v>
       </c>
       <c r="M24" s="12">
         <v>2845</v>
       </c>
       <c r="N24" s="21">
         <v>2643</v>
       </c>
       <c r="O24" s="21">
         <v>2818</v>
       </c>
       <c r="P24" s="21">
         <v>2508</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B25" s="24" t="s">
+      <c r="Q24" s="21">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26"/>
+      <c r="B25" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="11">
         <v>2879</v>
       </c>
       <c r="E25" s="11">
         <v>2607</v>
       </c>
       <c r="F25" s="11">
         <v>2518</v>
       </c>
       <c r="G25" s="11">
         <v>2430</v>
       </c>
       <c r="H25" s="11">
         <v>2230</v>
       </c>
       <c r="I25" s="11">
         <v>2069</v>
       </c>
       <c r="J25" s="12">
         <v>1934</v>
       </c>
       <c r="K25" s="12">
         <v>1842</v>
       </c>
       <c r="L25" s="12">
         <v>1687</v>
       </c>
       <c r="M25" s="12">
         <v>1573</v>
       </c>
       <c r="N25" s="21">
         <v>1459</v>
       </c>
       <c r="O25" s="21">
         <v>1451</v>
       </c>
       <c r="P25" s="21">
         <v>1272</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B26" s="25"/>
+      <c r="Q25" s="21">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26"/>
+      <c r="B26" s="26"/>
       <c r="C26" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="11">
         <v>1454</v>
       </c>
       <c r="E26" s="11">
         <v>1322</v>
       </c>
       <c r="F26" s="11">
         <v>1316</v>
       </c>
       <c r="G26" s="11">
         <v>1212</v>
       </c>
       <c r="H26" s="11">
         <v>1119</v>
       </c>
       <c r="I26" s="11">
         <v>1035</v>
       </c>
       <c r="J26" s="12">
         <v>995</v>
       </c>
       <c r="K26" s="12">
         <v>929</v>
       </c>
       <c r="L26" s="12">
         <v>858</v>
       </c>
       <c r="M26" s="12">
         <v>804</v>
       </c>
       <c r="N26" s="21">
         <v>751</v>
       </c>
       <c r="O26" s="21">
         <v>734</v>
       </c>
       <c r="P26" s="21">
         <v>651</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B27" s="25"/>
+      <c r="Q26" s="21">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26"/>
+      <c r="B27" s="26"/>
       <c r="C27" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="11">
         <v>1425</v>
       </c>
       <c r="E27" s="11">
         <v>1285</v>
       </c>
       <c r="F27" s="11">
         <v>1202</v>
       </c>
       <c r="G27" s="11">
         <v>1218</v>
       </c>
       <c r="H27" s="11">
         <v>1111</v>
       </c>
       <c r="I27" s="11">
         <v>1034</v>
       </c>
       <c r="J27" s="12">
         <v>939</v>
       </c>
       <c r="K27" s="12">
         <v>913</v>
       </c>
       <c r="L27" s="12">
         <v>829</v>
       </c>
       <c r="M27" s="12">
         <v>769</v>
       </c>
       <c r="N27" s="21">
         <v>708</v>
       </c>
       <c r="O27" s="21">
         <v>717</v>
       </c>
       <c r="P27" s="21">
         <v>621</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B28" s="24" t="s">
+      <c r="Q27" s="21">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26"/>
+      <c r="B28" s="25" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="11">
         <v>7806</v>
       </c>
       <c r="E28" s="11">
         <v>7358</v>
       </c>
       <c r="F28" s="11">
         <v>7055</v>
       </c>
       <c r="G28" s="11">
         <v>6554</v>
       </c>
       <c r="H28" s="11">
         <v>6530</v>
       </c>
       <c r="I28" s="11">
         <v>6353</v>
       </c>
       <c r="J28" s="12">
         <v>6007</v>
       </c>
       <c r="K28" s="12">
         <v>5486</v>
       </c>
       <c r="L28" s="12">
         <v>5299</v>
       </c>
       <c r="M28" s="12">
         <v>4737</v>
       </c>
       <c r="N28" s="21">
         <v>4404</v>
       </c>
       <c r="O28" s="21">
         <v>4596</v>
       </c>
       <c r="P28" s="21">
         <v>3983</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B29" s="25"/>
+      <c r="Q28" s="21">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26"/>
+      <c r="B29" s="26"/>
       <c r="C29" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="11">
         <v>3970</v>
       </c>
       <c r="E29" s="11">
         <v>3819</v>
       </c>
       <c r="F29" s="11">
         <v>3657</v>
       </c>
       <c r="G29" s="11">
         <v>3298</v>
       </c>
       <c r="H29" s="11">
         <v>3410</v>
       </c>
       <c r="I29" s="11">
         <v>3232</v>
       </c>
       <c r="J29" s="12">
         <v>3035</v>
       </c>
       <c r="K29" s="12">
         <v>2813</v>
       </c>
       <c r="L29" s="12">
         <v>2698</v>
       </c>
       <c r="M29" s="12">
         <v>2439</v>
       </c>
       <c r="N29" s="21">
         <v>2303</v>
       </c>
       <c r="O29" s="21">
         <v>2407</v>
       </c>
       <c r="P29" s="21">
         <v>2075</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B30" s="25"/>
+      <c r="Q29" s="21">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="26"/>
+      <c r="B30" s="26"/>
       <c r="C30" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="11">
         <v>3836</v>
       </c>
       <c r="E30" s="11">
         <v>3539</v>
       </c>
       <c r="F30" s="11">
         <v>3398</v>
       </c>
       <c r="G30" s="11">
         <v>3256</v>
       </c>
       <c r="H30" s="11">
         <v>3120</v>
       </c>
       <c r="I30" s="11">
         <v>3121</v>
       </c>
       <c r="J30" s="12">
         <v>2972</v>
       </c>
       <c r="K30" s="12">
         <v>2673</v>
       </c>
       <c r="L30" s="12">
         <v>2601</v>
       </c>
       <c r="M30" s="12">
         <v>2298</v>
       </c>
       <c r="N30" s="21">
         <v>2101</v>
       </c>
       <c r="O30" s="21">
         <v>2189</v>
       </c>
       <c r="P30" s="21">
         <v>1908</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B31" s="24" t="s">
+      <c r="Q30" s="21">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="26"/>
+      <c r="B31" s="25" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="11">
         <v>2179</v>
       </c>
       <c r="E31" s="11">
         <v>2109</v>
       </c>
       <c r="F31" s="11">
         <v>2065</v>
       </c>
       <c r="G31" s="11">
         <v>1905</v>
       </c>
       <c r="H31" s="11">
         <v>1875</v>
       </c>
       <c r="I31" s="11">
         <v>1793</v>
       </c>
       <c r="J31" s="12">
         <v>1707</v>
       </c>
       <c r="K31" s="12">
         <v>1624</v>
       </c>
       <c r="L31" s="12">
         <v>1620</v>
       </c>
       <c r="M31" s="12">
         <v>1446</v>
       </c>
       <c r="N31" s="21">
         <v>1270</v>
       </c>
       <c r="O31" s="21">
         <v>1330</v>
       </c>
       <c r="P31" s="21">
         <v>1149</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B32" s="25"/>
+      <c r="Q31" s="21">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="26"/>
+      <c r="B32" s="26"/>
       <c r="C32" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="11">
         <v>1122</v>
       </c>
       <c r="E32" s="11">
         <v>1111</v>
       </c>
       <c r="F32" s="11">
         <v>1091</v>
       </c>
       <c r="G32" s="11">
         <v>969</v>
       </c>
       <c r="H32" s="11">
         <v>976</v>
       </c>
       <c r="I32" s="11">
         <v>949</v>
       </c>
       <c r="J32" s="12">
         <v>885</v>
       </c>
       <c r="K32" s="12">
         <v>852</v>
       </c>
       <c r="L32" s="12">
         <v>802</v>
       </c>
       <c r="M32" s="12">
         <v>736</v>
       </c>
       <c r="N32" s="21">
         <v>668</v>
       </c>
       <c r="O32" s="21">
         <v>695</v>
       </c>
       <c r="P32" s="21">
         <v>591</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B33" s="25"/>
+      <c r="Q32" s="21">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26"/>
+      <c r="B33" s="26"/>
       <c r="C33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="11">
         <v>1057</v>
       </c>
       <c r="E33" s="11">
         <v>998</v>
       </c>
       <c r="F33" s="11">
         <v>974</v>
       </c>
       <c r="G33" s="11">
         <v>936</v>
       </c>
       <c r="H33" s="11">
         <v>899</v>
       </c>
       <c r="I33" s="11">
         <v>844</v>
       </c>
       <c r="J33" s="12">
         <v>822</v>
       </c>
       <c r="K33" s="12">
         <v>772</v>
       </c>
       <c r="L33" s="12">
         <v>818</v>
       </c>
       <c r="M33" s="12">
         <v>710</v>
       </c>
       <c r="N33" s="21">
         <v>602</v>
       </c>
       <c r="O33" s="21">
         <v>635</v>
       </c>
       <c r="P33" s="21">
         <v>558</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B34" s="24" t="s">
+      <c r="Q33" s="21">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26"/>
+      <c r="B34" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="11">
         <v>2979</v>
       </c>
       <c r="E34" s="11">
         <v>2746</v>
       </c>
       <c r="F34" s="11">
         <v>2730</v>
       </c>
       <c r="G34" s="11">
         <v>2473</v>
       </c>
       <c r="H34" s="11">
         <v>2281</v>
       </c>
       <c r="I34" s="11">
         <v>2232</v>
       </c>
       <c r="J34" s="12">
         <v>1931</v>
       </c>
       <c r="K34" s="12">
         <v>1703</v>
       </c>
       <c r="L34" s="12">
         <v>1593</v>
       </c>
       <c r="M34" s="12">
         <v>1394</v>
       </c>
       <c r="N34" s="21">
         <v>1319</v>
       </c>
       <c r="O34" s="21">
         <v>1416</v>
       </c>
       <c r="P34" s="21">
         <v>1155</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B35" s="25"/>
+      <c r="Q34" s="21">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="26"/>
+      <c r="B35" s="26"/>
       <c r="C35" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="11">
         <v>1489</v>
       </c>
       <c r="E35" s="11">
         <v>1409</v>
       </c>
       <c r="F35" s="11">
         <v>1403</v>
       </c>
       <c r="G35" s="11">
         <v>1235</v>
       </c>
       <c r="H35" s="11">
         <v>1148</v>
       </c>
       <c r="I35" s="11">
         <v>1165</v>
       </c>
       <c r="J35" s="12">
         <v>988</v>
       </c>
       <c r="K35" s="12">
         <v>869</v>
       </c>
       <c r="L35" s="12">
         <v>804</v>
       </c>
       <c r="M35" s="12">
         <v>729</v>
       </c>
       <c r="N35" s="21">
         <v>663</v>
       </c>
       <c r="O35" s="21">
         <v>725</v>
       </c>
       <c r="P35" s="21">
         <v>568</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B36" s="25"/>
+      <c r="Q35" s="21">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="26"/>
+      <c r="B36" s="26"/>
       <c r="C36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="11">
         <v>1490</v>
       </c>
       <c r="E36" s="11">
         <v>1337</v>
       </c>
       <c r="F36" s="11">
         <v>1327</v>
       </c>
       <c r="G36" s="11">
         <v>1238</v>
       </c>
       <c r="H36" s="11">
         <v>1133</v>
       </c>
       <c r="I36" s="11">
         <v>1067</v>
       </c>
       <c r="J36" s="12">
         <v>943</v>
       </c>
       <c r="K36" s="12">
         <v>834</v>
       </c>
       <c r="L36" s="12">
         <v>789</v>
       </c>
       <c r="M36" s="12">
         <v>665</v>
       </c>
       <c r="N36" s="21">
         <v>656</v>
       </c>
       <c r="O36" s="21">
         <v>691</v>
       </c>
       <c r="P36" s="21">
         <v>587</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B37" s="24" t="s">
+      <c r="Q36" s="21">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="26"/>
+      <c r="B37" s="25" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="11">
         <v>8586</v>
       </c>
       <c r="E37" s="11">
         <v>8028</v>
       </c>
       <c r="F37" s="11">
         <v>8010</v>
       </c>
       <c r="G37" s="11">
         <v>7752</v>
       </c>
       <c r="H37" s="11">
         <v>7413</v>
       </c>
       <c r="I37" s="11">
         <v>7297</v>
       </c>
       <c r="J37" s="12">
         <v>6914</v>
       </c>
       <c r="K37" s="12">
         <v>6353</v>
       </c>
       <c r="L37" s="12">
         <v>6089</v>
       </c>
       <c r="M37" s="12">
         <v>5769</v>
       </c>
       <c r="N37" s="21">
         <v>5211</v>
       </c>
       <c r="O37" s="21">
         <v>5400</v>
       </c>
       <c r="P37" s="21">
         <v>4745</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B38" s="25"/>
+      <c r="Q37" s="21">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="26"/>
+      <c r="B38" s="26"/>
       <c r="C38" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="11">
         <v>4467</v>
       </c>
       <c r="E38" s="11">
         <v>4131</v>
       </c>
       <c r="F38" s="11">
         <v>4167</v>
       </c>
       <c r="G38" s="11">
         <v>3976</v>
       </c>
       <c r="H38" s="11">
         <v>3785</v>
       </c>
       <c r="I38" s="11">
         <v>3703</v>
       </c>
       <c r="J38" s="12">
         <v>3522</v>
       </c>
       <c r="K38" s="12">
         <v>3307</v>
       </c>
       <c r="L38" s="12">
         <v>3126</v>
       </c>
       <c r="M38" s="12">
         <v>2922</v>
       </c>
       <c r="N38" s="21">
         <v>2716</v>
       </c>
       <c r="O38" s="21">
         <v>2765</v>
       </c>
       <c r="P38" s="21">
         <v>2455</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B39" s="25"/>
+      <c r="Q38" s="21">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="26"/>
+      <c r="B39" s="26"/>
       <c r="C39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="11">
         <v>4119</v>
       </c>
       <c r="E39" s="11">
         <v>3897</v>
       </c>
       <c r="F39" s="11">
         <v>3843</v>
       </c>
       <c r="G39" s="11">
         <v>3776</v>
       </c>
       <c r="H39" s="11">
         <v>3628</v>
       </c>
       <c r="I39" s="11">
         <v>3594</v>
       </c>
       <c r="J39" s="12">
         <v>3392</v>
       </c>
       <c r="K39" s="12">
         <v>3046</v>
       </c>
       <c r="L39" s="12">
         <v>2963</v>
       </c>
       <c r="M39" s="12">
         <v>2847</v>
       </c>
       <c r="N39" s="21">
         <v>2495</v>
       </c>
       <c r="O39" s="21">
         <v>2635</v>
       </c>
       <c r="P39" s="21">
         <v>2290</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B40" s="24" t="s">
+      <c r="Q39" s="21">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="26"/>
+      <c r="B40" s="25" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="11">
         <v>31209</v>
       </c>
       <c r="E40" s="11">
         <v>30558</v>
       </c>
       <c r="F40" s="11">
         <v>32493</v>
       </c>
       <c r="G40" s="11">
         <v>31481</v>
       </c>
       <c r="H40" s="11">
         <v>30409</v>
       </c>
       <c r="I40" s="11">
         <v>30564</v>
       </c>
       <c r="J40" s="12">
         <v>29716</v>
       </c>
       <c r="K40" s="12">
         <v>27643</v>
       </c>
       <c r="L40" s="12">
         <v>25278</v>
       </c>
       <c r="M40" s="12">
         <v>22985</v>
       </c>
       <c r="N40" s="21">
         <v>21113</v>
       </c>
       <c r="O40" s="21">
         <v>22254</v>
       </c>
       <c r="P40" s="21">
         <v>19939</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B41" s="25"/>
+      <c r="Q40" s="21">
+        <v>18061</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="26"/>
+      <c r="B41" s="26"/>
       <c r="C41" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="11">
         <v>16095</v>
       </c>
       <c r="E41" s="11">
         <v>15894</v>
       </c>
       <c r="F41" s="11">
         <v>16778</v>
       </c>
       <c r="G41" s="11">
         <v>16106</v>
       </c>
       <c r="H41" s="11">
         <v>15747</v>
       </c>
       <c r="I41" s="11">
         <v>15888</v>
       </c>
       <c r="J41" s="12">
         <v>15444</v>
       </c>
       <c r="K41" s="12">
         <v>14232</v>
       </c>
       <c r="L41" s="12">
         <v>13012</v>
       </c>
       <c r="M41" s="12">
         <v>11819</v>
       </c>
       <c r="N41" s="21">
         <v>10999</v>
       </c>
       <c r="O41" s="21">
         <v>11596</v>
       </c>
       <c r="P41" s="21">
         <v>10272</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B42" s="25"/>
+      <c r="Q41" s="21">
+        <v>9335</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="26"/>
+      <c r="B42" s="26"/>
       <c r="C42" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="11">
         <v>15114</v>
       </c>
       <c r="E42" s="11">
         <v>14664</v>
       </c>
       <c r="F42" s="11">
         <v>15715</v>
       </c>
       <c r="G42" s="11">
         <v>15375</v>
       </c>
       <c r="H42" s="11">
         <v>14662</v>
       </c>
       <c r="I42" s="11">
         <v>14676</v>
       </c>
       <c r="J42" s="12">
         <v>14272</v>
       </c>
       <c r="K42" s="12">
         <v>13411</v>
       </c>
       <c r="L42" s="12">
         <v>12266</v>
       </c>
       <c r="M42" s="12">
         <v>11166</v>
       </c>
       <c r="N42" s="21">
         <v>10114</v>
       </c>
       <c r="O42" s="21">
         <v>10658</v>
       </c>
       <c r="P42" s="21">
         <v>9667</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B43" s="24" t="s">
+      <c r="Q42" s="21">
+        <v>8726</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="26"/>
+      <c r="B43" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="11">
         <v>10371</v>
       </c>
       <c r="E43" s="11">
         <v>9781</v>
       </c>
       <c r="F43" s="11">
         <v>9907</v>
       </c>
       <c r="G43" s="11">
         <v>9360</v>
       </c>
       <c r="H43" s="11">
         <v>9224</v>
       </c>
       <c r="I43" s="11">
         <v>9167</v>
       </c>
       <c r="J43" s="12">
         <v>9088</v>
       </c>
       <c r="K43" s="12">
         <v>8586</v>
       </c>
       <c r="L43" s="12">
         <v>8151</v>
       </c>
       <c r="M43" s="12">
         <v>7583</v>
       </c>
       <c r="N43" s="21">
         <v>6976</v>
       </c>
       <c r="O43" s="21">
         <v>7881</v>
       </c>
       <c r="P43" s="21">
         <v>7588</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B44" s="25"/>
+      <c r="Q43" s="21">
+        <v>7031</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="26"/>
+      <c r="B44" s="26"/>
       <c r="C44" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D44" s="11">
         <v>5339</v>
       </c>
       <c r="E44" s="11">
         <v>5027</v>
       </c>
       <c r="F44" s="11">
         <v>5127</v>
       </c>
       <c r="G44" s="11">
         <v>4805</v>
       </c>
       <c r="H44" s="11">
         <v>4770</v>
       </c>
       <c r="I44" s="11">
         <v>4820</v>
       </c>
       <c r="J44" s="12">
         <v>4672</v>
       </c>
       <c r="K44" s="12">
         <v>4407</v>
       </c>
       <c r="L44" s="12">
         <v>4295</v>
       </c>
       <c r="M44" s="12">
         <v>3877</v>
       </c>
       <c r="N44" s="21">
         <v>3597</v>
       </c>
       <c r="O44" s="21">
         <v>3998</v>
       </c>
       <c r="P44" s="21">
         <v>3899</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B45" s="25"/>
+      <c r="Q44" s="21">
+        <v>3609</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="26"/>
+      <c r="B45" s="26"/>
       <c r="C45" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D45" s="11">
         <v>5032</v>
       </c>
       <c r="E45" s="11">
         <v>4754</v>
       </c>
       <c r="F45" s="11">
         <v>4780</v>
       </c>
       <c r="G45" s="11">
         <v>4555</v>
       </c>
       <c r="H45" s="11">
         <v>4454</v>
       </c>
       <c r="I45" s="11">
         <v>4347</v>
       </c>
       <c r="J45" s="12">
         <v>4416</v>
       </c>
       <c r="K45" s="12">
         <v>4179</v>
       </c>
       <c r="L45" s="12">
         <v>3856</v>
       </c>
       <c r="M45" s="12">
         <v>3706</v>
       </c>
       <c r="N45" s="21">
         <v>3379</v>
       </c>
       <c r="O45" s="21">
         <v>3883</v>
       </c>
       <c r="P45" s="21">
         <v>3689</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B46" s="24" t="s">
+      <c r="Q45" s="21">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="26"/>
+      <c r="B46" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="11">
         <v>6873</v>
       </c>
       <c r="E46" s="11">
         <v>6506</v>
       </c>
       <c r="F46" s="11">
         <v>6489</v>
       </c>
       <c r="G46" s="11">
         <v>6160</v>
       </c>
       <c r="H46" s="11">
         <v>5833</v>
       </c>
       <c r="I46" s="11">
         <v>6110</v>
       </c>
       <c r="J46" s="12">
         <v>5902</v>
       </c>
       <c r="K46" s="12">
         <v>5574</v>
       </c>
       <c r="L46" s="12">
         <v>5494</v>
       </c>
       <c r="M46" s="12">
         <v>5320</v>
       </c>
       <c r="N46" s="21">
         <v>4880</v>
       </c>
       <c r="O46" s="21">
         <v>5146</v>
       </c>
       <c r="P46" s="21">
         <v>4667</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B47" s="25"/>
+      <c r="Q46" s="21">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26"/>
+      <c r="B47" s="26"/>
       <c r="C47" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="11">
         <v>3569</v>
       </c>
       <c r="E47" s="11">
         <v>3316</v>
       </c>
       <c r="F47" s="11">
         <v>3309</v>
       </c>
       <c r="G47" s="11">
         <v>3161</v>
       </c>
       <c r="H47" s="11">
         <v>3001</v>
       </c>
       <c r="I47" s="11">
         <v>3098</v>
       </c>
       <c r="J47" s="12">
         <v>3076</v>
       </c>
       <c r="K47" s="12">
         <v>2903</v>
       </c>
       <c r="L47" s="12">
         <v>2809</v>
       </c>
       <c r="M47" s="12">
         <v>2722</v>
       </c>
       <c r="N47" s="21">
         <v>2489</v>
       </c>
       <c r="O47" s="21">
         <v>2710</v>
       </c>
       <c r="P47" s="21">
         <v>2401</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B48" s="25"/>
+      <c r="Q47" s="21">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="26"/>
+      <c r="B48" s="26"/>
       <c r="C48" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="11">
         <v>3304</v>
       </c>
       <c r="E48" s="11">
         <v>3190</v>
       </c>
       <c r="F48" s="11">
         <v>3180</v>
       </c>
       <c r="G48" s="11">
         <v>2999</v>
       </c>
       <c r="H48" s="11">
         <v>2832</v>
       </c>
       <c r="I48" s="11">
         <v>3012</v>
       </c>
       <c r="J48" s="12">
         <v>2826</v>
       </c>
       <c r="K48" s="12">
         <v>2671</v>
       </c>
       <c r="L48" s="12">
         <v>2685</v>
       </c>
       <c r="M48" s="12">
         <v>2598</v>
       </c>
       <c r="N48" s="21">
         <v>2391</v>
       </c>
       <c r="O48" s="21">
         <v>2436</v>
       </c>
       <c r="P48" s="21">
         <v>2266</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B49" s="24" t="s">
+      <c r="Q48" s="21">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="26"/>
+      <c r="B49" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="11">
         <v>2736</v>
       </c>
       <c r="E49" s="11">
         <v>2664</v>
       </c>
       <c r="F49" s="11">
         <v>2679</v>
       </c>
       <c r="G49" s="11">
         <v>2389</v>
       </c>
       <c r="H49" s="11">
         <v>2119</v>
       </c>
       <c r="I49" s="11">
         <v>2150</v>
       </c>
       <c r="J49" s="12">
         <v>2322</v>
       </c>
       <c r="K49" s="12">
         <v>2141</v>
       </c>
       <c r="L49" s="12">
         <v>1883</v>
       </c>
       <c r="M49" s="12">
         <v>1839</v>
       </c>
       <c r="N49" s="21">
         <v>1670</v>
       </c>
       <c r="O49" s="21">
         <v>1738</v>
       </c>
       <c r="P49" s="21">
         <v>1484</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B50" s="25"/>
+      <c r="Q49" s="21">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="26"/>
+      <c r="B50" s="26"/>
       <c r="C50" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="11">
         <v>1434</v>
       </c>
       <c r="E50" s="11">
         <v>1376</v>
       </c>
       <c r="F50" s="11">
         <v>1340</v>
       </c>
       <c r="G50" s="11">
         <v>1280</v>
       </c>
       <c r="H50" s="11">
         <v>1075</v>
       </c>
       <c r="I50" s="11">
         <v>1097</v>
       </c>
       <c r="J50" s="12">
         <v>1203</v>
       </c>
       <c r="K50" s="12">
         <v>1102</v>
       </c>
       <c r="L50" s="12">
         <v>967</v>
       </c>
       <c r="M50" s="12">
         <v>956</v>
       </c>
       <c r="N50" s="21">
         <v>903</v>
       </c>
       <c r="O50" s="21">
         <v>900</v>
       </c>
       <c r="P50" s="21">
         <v>740</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B51" s="25"/>
+      <c r="Q50" s="21">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="26"/>
+      <c r="B51" s="26"/>
       <c r="C51" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="11">
         <v>1302</v>
       </c>
       <c r="E51" s="11">
         <v>1288</v>
       </c>
       <c r="F51" s="11">
         <v>1339</v>
       </c>
       <c r="G51" s="11">
         <v>1109</v>
       </c>
       <c r="H51" s="11">
         <v>1044</v>
       </c>
       <c r="I51" s="11">
         <v>1053</v>
       </c>
       <c r="J51" s="12">
         <v>1119</v>
       </c>
       <c r="K51" s="12">
         <v>1039</v>
       </c>
       <c r="L51" s="12">
         <v>916</v>
       </c>
       <c r="M51" s="12">
         <v>883</v>
       </c>
       <c r="N51" s="21">
         <v>767</v>
       </c>
       <c r="O51" s="21">
         <v>838</v>
       </c>
       <c r="P51" s="21">
         <v>744</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B52" s="24" t="s">
+      <c r="Q51" s="21">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="26"/>
+      <c r="B52" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="11">
         <v>8953</v>
       </c>
       <c r="E52" s="11">
         <v>8296</v>
       </c>
       <c r="F52" s="11">
         <v>8576</v>
       </c>
       <c r="G52" s="11">
         <v>7997</v>
       </c>
       <c r="H52" s="11">
         <v>7618</v>
       </c>
       <c r="I52" s="11">
         <v>7452</v>
       </c>
       <c r="J52" s="12">
         <v>7239</v>
       </c>
       <c r="K52" s="12">
         <v>6711</v>
       </c>
       <c r="L52" s="12">
         <v>6734</v>
       </c>
       <c r="M52" s="12">
         <v>6315</v>
       </c>
       <c r="N52" s="21">
         <v>5830</v>
       </c>
       <c r="O52" s="21">
         <v>6107</v>
       </c>
       <c r="P52" s="21">
         <v>5332</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B53" s="25"/>
+      <c r="Q52" s="21">
+        <v>4716</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="26"/>
+      <c r="B53" s="26"/>
       <c r="C53" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="11">
         <v>4630</v>
       </c>
       <c r="E53" s="11">
         <v>4383</v>
       </c>
       <c r="F53" s="11">
         <v>4365</v>
       </c>
       <c r="G53" s="11">
         <v>4064</v>
       </c>
       <c r="H53" s="11">
         <v>3930</v>
       </c>
       <c r="I53" s="11">
         <v>3797</v>
       </c>
       <c r="J53" s="12">
         <v>3769</v>
       </c>
       <c r="K53" s="12">
         <v>3409</v>
       </c>
       <c r="L53" s="12">
         <v>3476</v>
       </c>
       <c r="M53" s="12">
         <v>3258</v>
       </c>
       <c r="N53" s="21">
         <v>2968</v>
       </c>
       <c r="O53" s="21">
         <v>3148</v>
       </c>
       <c r="P53" s="21">
         <v>2801</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B54" s="25"/>
+      <c r="Q53" s="21">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="26"/>
+      <c r="B54" s="26"/>
       <c r="C54" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="11">
         <v>4323</v>
       </c>
       <c r="E54" s="11">
         <v>3913</v>
       </c>
       <c r="F54" s="11">
         <v>4211</v>
       </c>
       <c r="G54" s="11">
         <v>3933</v>
       </c>
       <c r="H54" s="11">
         <v>3688</v>
       </c>
       <c r="I54" s="11">
         <v>3655</v>
       </c>
       <c r="J54" s="12">
         <v>3470</v>
       </c>
       <c r="K54" s="12">
         <v>3302</v>
       </c>
       <c r="L54" s="12">
         <v>3258</v>
       </c>
       <c r="M54" s="12">
         <v>3057</v>
       </c>
       <c r="N54" s="21">
         <v>2862</v>
       </c>
       <c r="O54" s="21">
         <v>2959</v>
       </c>
       <c r="P54" s="21">
         <v>2531</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B55" s="24" t="s">
+      <c r="Q54" s="21">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="26"/>
+      <c r="B55" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="11">
         <v>6075</v>
       </c>
       <c r="E55" s="11">
         <v>5878</v>
       </c>
       <c r="F55" s="11">
         <v>5906</v>
       </c>
       <c r="G55" s="11">
         <v>5565</v>
       </c>
       <c r="H55" s="11">
         <v>5489</v>
       </c>
       <c r="I55" s="11">
         <v>5597</v>
       </c>
       <c r="J55" s="12">
         <v>5354</v>
       </c>
       <c r="K55" s="12">
         <v>5200</v>
       </c>
       <c r="L55" s="12">
         <v>5256</v>
       </c>
       <c r="M55" s="12">
         <v>4901</v>
       </c>
       <c r="N55" s="21">
         <v>4788</v>
       </c>
       <c r="O55" s="21">
         <v>4726</v>
       </c>
       <c r="P55" s="21">
         <v>4158</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B56" s="25"/>
+      <c r="Q55" s="21">
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="26"/>
+      <c r="B56" s="26"/>
       <c r="C56" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="11">
         <v>3201</v>
       </c>
       <c r="E56" s="11">
         <v>3033</v>
       </c>
       <c r="F56" s="11">
         <v>3061</v>
       </c>
       <c r="G56" s="11">
         <v>2851</v>
       </c>
       <c r="H56" s="11">
         <v>2847</v>
       </c>
       <c r="I56" s="11">
         <v>2871</v>
       </c>
       <c r="J56" s="12">
         <v>2691</v>
       </c>
       <c r="K56" s="12">
         <v>2650</v>
       </c>
       <c r="L56" s="12">
         <v>2737</v>
       </c>
       <c r="M56" s="12">
         <v>2547</v>
       </c>
       <c r="N56" s="21">
         <v>2457</v>
       </c>
       <c r="O56" s="21">
         <v>2407</v>
       </c>
       <c r="P56" s="21">
         <v>2161</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B57" s="25"/>
+      <c r="Q56" s="21">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="26"/>
+      <c r="B57" s="26"/>
       <c r="C57" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="11">
         <v>2874</v>
       </c>
       <c r="E57" s="11">
         <v>2845</v>
       </c>
       <c r="F57" s="11">
         <v>2845</v>
       </c>
       <c r="G57" s="11">
         <v>2714</v>
       </c>
       <c r="H57" s="11">
         <v>2642</v>
       </c>
       <c r="I57" s="11">
         <v>2726</v>
       </c>
       <c r="J57" s="12">
         <v>2663</v>
       </c>
       <c r="K57" s="12">
         <v>2550</v>
       </c>
       <c r="L57" s="12">
         <v>2519</v>
       </c>
       <c r="M57" s="12">
         <v>2354</v>
       </c>
       <c r="N57" s="21">
         <v>2331</v>
       </c>
       <c r="O57" s="21">
         <v>2319</v>
       </c>
       <c r="P57" s="21">
         <v>1997</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B58" s="24" t="s">
+      <c r="Q57" s="21">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="26"/>
+      <c r="B58" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="11">
         <v>3753</v>
       </c>
       <c r="E58" s="11">
         <v>3684</v>
       </c>
       <c r="F58" s="11">
         <v>3822</v>
       </c>
       <c r="G58" s="11">
         <v>3677</v>
       </c>
       <c r="H58" s="11">
         <v>3485</v>
       </c>
       <c r="I58" s="11">
         <v>3631</v>
       </c>
       <c r="J58" s="12">
         <v>3483</v>
       </c>
       <c r="K58" s="12">
         <v>3253</v>
       </c>
       <c r="L58" s="12">
         <v>3148</v>
       </c>
       <c r="M58" s="12">
         <v>2793</v>
       </c>
       <c r="N58" s="21">
         <v>2438</v>
       </c>
       <c r="O58" s="21">
         <v>2568</v>
       </c>
       <c r="P58" s="21">
         <v>2323</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B59" s="25"/>
+      <c r="Q58" s="21">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="26"/>
+      <c r="B59" s="26"/>
       <c r="C59" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="11">
         <v>1908</v>
       </c>
       <c r="E59" s="11">
         <v>1952</v>
       </c>
       <c r="F59" s="11">
         <v>1970</v>
       </c>
       <c r="G59" s="11">
         <v>1928</v>
       </c>
       <c r="H59" s="11">
         <v>1864</v>
       </c>
       <c r="I59" s="11">
         <v>1858</v>
       </c>
       <c r="J59" s="12">
         <v>1821</v>
       </c>
       <c r="K59" s="12">
         <v>1714</v>
       </c>
       <c r="L59" s="12">
         <v>1611</v>
       </c>
       <c r="M59" s="12">
         <v>1453</v>
       </c>
       <c r="N59" s="21">
         <v>1281</v>
       </c>
       <c r="O59" s="21">
         <v>1348</v>
       </c>
       <c r="P59" s="21">
         <v>1182</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B60" s="25"/>
+      <c r="Q59" s="21">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="26"/>
+      <c r="B60" s="26"/>
       <c r="C60" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D60" s="11">
         <v>1845</v>
       </c>
       <c r="E60" s="11">
         <v>1732</v>
       </c>
       <c r="F60" s="11">
         <v>1852</v>
       </c>
       <c r="G60" s="11">
         <v>1749</v>
       </c>
       <c r="H60" s="11">
         <v>1621</v>
       </c>
       <c r="I60" s="11">
         <v>1773</v>
       </c>
       <c r="J60" s="12">
         <v>1662</v>
       </c>
       <c r="K60" s="12">
         <v>1539</v>
       </c>
       <c r="L60" s="12">
         <v>1537</v>
       </c>
       <c r="M60" s="12">
         <v>1340</v>
       </c>
       <c r="N60" s="21">
         <v>1157</v>
       </c>
       <c r="O60" s="21">
         <v>1220</v>
       </c>
       <c r="P60" s="21">
         <v>1141</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B61" s="24" t="s">
+      <c r="Q60" s="21">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="26"/>
+      <c r="B61" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="11">
         <v>6137</v>
       </c>
       <c r="E61" s="11">
         <v>5785</v>
       </c>
       <c r="F61" s="11">
         <v>5747</v>
       </c>
       <c r="G61" s="11">
         <v>5470</v>
       </c>
       <c r="H61" s="11">
         <v>5287</v>
       </c>
       <c r="I61" s="11">
         <v>5521</v>
       </c>
       <c r="J61" s="12">
         <v>5291</v>
       </c>
       <c r="K61" s="12">
         <v>5140</v>
       </c>
       <c r="L61" s="12">
         <v>4973</v>
       </c>
       <c r="M61" s="12">
         <v>4855</v>
       </c>
       <c r="N61" s="21">
         <v>4369</v>
       </c>
       <c r="O61" s="21">
         <v>4586</v>
       </c>
       <c r="P61" s="21">
         <v>3956</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B62" s="25"/>
+      <c r="Q61" s="21">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="26"/>
+      <c r="B62" s="26"/>
       <c r="C62" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D62" s="11">
         <v>3131</v>
       </c>
       <c r="E62" s="11">
         <v>2929</v>
       </c>
       <c r="F62" s="11">
         <v>2960</v>
       </c>
       <c r="G62" s="11">
         <v>2772</v>
       </c>
       <c r="H62" s="11">
         <v>2764</v>
       </c>
       <c r="I62" s="11">
         <v>2856</v>
       </c>
       <c r="J62" s="12">
         <v>2727</v>
       </c>
       <c r="K62" s="12">
         <v>2697</v>
       </c>
       <c r="L62" s="12">
         <v>2522</v>
       </c>
       <c r="M62" s="12">
         <v>2520</v>
       </c>
       <c r="N62" s="21">
         <v>2252</v>
       </c>
       <c r="O62" s="21">
         <v>2294</v>
       </c>
       <c r="P62" s="21">
         <v>2056</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B63" s="25"/>
+      <c r="Q62" s="21">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="26"/>
+      <c r="B63" s="26"/>
       <c r="C63" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D63" s="11">
         <v>3006</v>
       </c>
       <c r="E63" s="11">
         <v>2856</v>
       </c>
       <c r="F63" s="11">
         <v>2787</v>
       </c>
       <c r="G63" s="11">
         <v>2698</v>
       </c>
       <c r="H63" s="11">
         <v>2523</v>
       </c>
       <c r="I63" s="11">
         <v>2665</v>
       </c>
       <c r="J63" s="12">
         <v>2564</v>
       </c>
       <c r="K63" s="12">
         <v>2443</v>
       </c>
       <c r="L63" s="12">
         <v>2451</v>
       </c>
       <c r="M63" s="12">
         <v>2335</v>
       </c>
       <c r="N63" s="21">
         <v>2117</v>
       </c>
       <c r="O63" s="21">
         <v>2292</v>
       </c>
       <c r="P63" s="21">
         <v>1900</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B64" s="24" t="s">
+      <c r="Q63" s="21">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="26"/>
+      <c r="B64" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="11">
         <v>10958</v>
       </c>
       <c r="E64" s="11">
         <v>10490</v>
       </c>
       <c r="F64" s="11">
         <v>10756</v>
       </c>
       <c r="G64" s="11">
         <v>10072</v>
       </c>
       <c r="H64" s="11">
         <v>9739</v>
       </c>
       <c r="I64" s="11">
         <v>9699</v>
       </c>
       <c r="J64" s="12">
         <v>8933</v>
       </c>
       <c r="K64" s="12">
         <v>8077</v>
       </c>
       <c r="L64" s="12">
         <v>7465</v>
       </c>
       <c r="M64" s="12">
         <v>7208</v>
       </c>
       <c r="N64" s="21">
         <v>6532</v>
       </c>
       <c r="O64" s="21">
         <v>6818</v>
       </c>
       <c r="P64" s="21">
         <v>5837</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B65" s="25"/>
+      <c r="Q64" s="21">
+        <v>5228</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="26"/>
+      <c r="B65" s="26"/>
       <c r="C65" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="11">
         <v>5728</v>
       </c>
       <c r="E65" s="11">
         <v>5451</v>
       </c>
       <c r="F65" s="11">
         <v>5446</v>
       </c>
       <c r="G65" s="11">
         <v>5154</v>
       </c>
       <c r="H65" s="11">
         <v>5060</v>
       </c>
       <c r="I65" s="11">
         <v>5136</v>
       </c>
       <c r="J65" s="12">
         <v>4710</v>
       </c>
       <c r="K65" s="12">
         <v>4188</v>
       </c>
       <c r="L65" s="12">
         <v>3890</v>
       </c>
       <c r="M65" s="12">
         <v>3716</v>
       </c>
       <c r="N65" s="21">
         <v>3370</v>
       </c>
       <c r="O65" s="21">
         <v>3519</v>
       </c>
       <c r="P65" s="21">
         <v>3061</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B66" s="25"/>
+      <c r="Q65" s="21">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="26"/>
+      <c r="B66" s="26"/>
       <c r="C66" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D66" s="11">
         <v>5230</v>
       </c>
       <c r="E66" s="11">
         <v>5039</v>
       </c>
       <c r="F66" s="11">
         <v>5310</v>
       </c>
       <c r="G66" s="11">
         <v>4918</v>
       </c>
       <c r="H66" s="11">
         <v>4679</v>
       </c>
       <c r="I66" s="11">
         <v>4563</v>
       </c>
       <c r="J66" s="12">
         <v>4223</v>
       </c>
       <c r="K66" s="12">
         <v>3889</v>
       </c>
       <c r="L66" s="12">
         <v>3575</v>
       </c>
       <c r="M66" s="12">
         <v>3492</v>
       </c>
       <c r="N66" s="21">
         <v>3162</v>
       </c>
       <c r="O66" s="21">
         <v>3299</v>
       </c>
       <c r="P66" s="21">
         <v>2776</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B67" s="24" t="s">
+      <c r="Q66" s="21">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="26"/>
+      <c r="B67" s="25" t="s">
         <v>34</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="11">
         <v>9769</v>
       </c>
       <c r="E67" s="11">
         <v>9476</v>
       </c>
       <c r="F67" s="11">
         <v>9465</v>
       </c>
       <c r="G67" s="11">
         <v>8813</v>
       </c>
       <c r="H67" s="11">
         <v>8273</v>
       </c>
       <c r="I67" s="11">
         <v>8547</v>
       </c>
       <c r="J67" s="12">
         <v>7886</v>
       </c>
       <c r="K67" s="12">
         <v>7407</v>
       </c>
       <c r="L67" s="12">
         <v>7129</v>
       </c>
       <c r="M67" s="12">
         <v>6895</v>
       </c>
       <c r="N67" s="21">
         <v>6264</v>
       </c>
       <c r="O67" s="21">
         <v>6639</v>
       </c>
       <c r="P67" s="21">
         <v>6209</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B68" s="25"/>
+      <c r="Q67" s="21">
+        <v>5722</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="26"/>
+      <c r="B68" s="26"/>
       <c r="C68" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="11">
         <v>5002</v>
       </c>
       <c r="E68" s="11">
         <v>4898</v>
       </c>
       <c r="F68" s="11">
         <v>4870</v>
       </c>
       <c r="G68" s="11">
         <v>4618</v>
       </c>
       <c r="H68" s="11">
         <v>4217</v>
       </c>
       <c r="I68" s="11">
         <v>4383</v>
       </c>
       <c r="J68" s="12">
         <v>4044</v>
       </c>
       <c r="K68" s="12">
         <v>3811</v>
       </c>
       <c r="L68" s="12">
         <v>3686</v>
       </c>
       <c r="M68" s="12">
         <v>3518</v>
       </c>
       <c r="N68" s="21">
         <v>3188</v>
       </c>
       <c r="O68" s="21">
         <v>3395</v>
       </c>
       <c r="P68" s="21">
         <v>3186</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B69" s="25"/>
+      <c r="Q68" s="21">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="26"/>
+      <c r="B69" s="26"/>
       <c r="C69" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D69" s="11">
         <v>4767</v>
       </c>
       <c r="E69" s="11">
         <v>4578</v>
       </c>
       <c r="F69" s="11">
         <v>4595</v>
       </c>
       <c r="G69" s="11">
         <v>4195</v>
       </c>
       <c r="H69" s="11">
         <v>4056</v>
       </c>
       <c r="I69" s="11">
         <v>4164</v>
       </c>
       <c r="J69" s="12">
         <v>3842</v>
       </c>
       <c r="K69" s="12">
         <v>3596</v>
       </c>
       <c r="L69" s="12">
         <v>3443</v>
       </c>
       <c r="M69" s="12">
         <v>3377</v>
       </c>
       <c r="N69" s="21">
         <v>3076</v>
       </c>
       <c r="O69" s="21">
         <v>3244</v>
       </c>
       <c r="P69" s="21">
         <v>3023</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B70" s="24" t="s">
+      <c r="Q69" s="21">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="26"/>
+      <c r="B70" s="25" t="s">
         <v>35</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="11">
         <v>9368</v>
       </c>
       <c r="E70" s="11">
         <v>8979</v>
       </c>
       <c r="F70" s="11">
         <v>8990</v>
       </c>
       <c r="G70" s="11">
         <v>8307</v>
       </c>
       <c r="H70" s="11">
         <v>7766</v>
       </c>
       <c r="I70" s="11">
         <v>7689</v>
       </c>
       <c r="J70" s="12">
         <v>7398</v>
       </c>
       <c r="K70" s="12">
         <v>6729</v>
       </c>
       <c r="L70" s="12">
         <v>6545</v>
       </c>
       <c r="M70" s="12">
         <v>6109</v>
       </c>
       <c r="N70" s="21">
         <v>5483</v>
       </c>
       <c r="O70" s="21">
         <v>5721</v>
       </c>
       <c r="P70" s="21">
         <v>5124</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B71" s="25"/>
+      <c r="Q70" s="21">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="26"/>
+      <c r="B71" s="26"/>
       <c r="C71" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D71" s="11">
         <v>4810</v>
       </c>
       <c r="E71" s="11">
         <v>4618</v>
       </c>
       <c r="F71" s="11">
         <v>4671</v>
       </c>
       <c r="G71" s="11">
         <v>4304</v>
       </c>
       <c r="H71" s="11">
         <v>4029</v>
       </c>
       <c r="I71" s="11">
         <v>3952</v>
       </c>
       <c r="J71" s="12">
         <v>3811</v>
       </c>
       <c r="K71" s="12">
         <v>3378</v>
       </c>
       <c r="L71" s="12">
         <v>3325</v>
       </c>
       <c r="M71" s="12">
         <v>3122</v>
       </c>
       <c r="N71" s="21">
         <v>2858</v>
       </c>
       <c r="O71" s="21">
         <v>2956</v>
       </c>
       <c r="P71" s="21">
         <v>2591</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B72" s="25"/>
+      <c r="Q71" s="21">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="26"/>
+      <c r="B72" s="26"/>
       <c r="C72" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D72" s="11">
         <v>4558</v>
       </c>
       <c r="E72" s="11">
         <v>4361</v>
       </c>
       <c r="F72" s="11">
         <v>4319</v>
       </c>
       <c r="G72" s="11">
         <v>4003</v>
       </c>
       <c r="H72" s="11">
         <v>3737</v>
       </c>
       <c r="I72" s="11">
         <v>3737</v>
       </c>
       <c r="J72" s="12">
         <v>3587</v>
       </c>
       <c r="K72" s="12">
         <v>3351</v>
       </c>
       <c r="L72" s="12">
         <v>3220</v>
       </c>
       <c r="M72" s="12">
         <v>2987</v>
       </c>
       <c r="N72" s="21">
         <v>2625</v>
       </c>
       <c r="O72" s="21">
         <v>2765</v>
       </c>
       <c r="P72" s="21">
         <v>2533</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B73" s="24" t="s">
+      <c r="Q72" s="21">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="26"/>
+      <c r="B73" s="25" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="11">
         <v>9731</v>
       </c>
       <c r="E73" s="11">
         <v>9491</v>
       </c>
       <c r="F73" s="11">
         <v>9301</v>
       </c>
       <c r="G73" s="11">
         <v>8896</v>
       </c>
       <c r="H73" s="11">
         <v>8545</v>
       </c>
       <c r="I73" s="11">
         <v>8442</v>
       </c>
       <c r="J73" s="12">
         <v>7936</v>
       </c>
       <c r="K73" s="12">
         <v>7256</v>
       </c>
       <c r="L73" s="12">
         <v>6587</v>
       </c>
       <c r="M73" s="12">
         <v>6056</v>
       </c>
       <c r="N73" s="21">
         <v>5553</v>
       </c>
       <c r="O73" s="21">
         <v>5770</v>
       </c>
       <c r="P73" s="21">
         <v>5046</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B74" s="25"/>
+      <c r="Q73" s="21">
+        <v>5035</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="26"/>
+      <c r="B74" s="26"/>
       <c r="C74" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="11">
         <v>5082</v>
       </c>
       <c r="E74" s="11">
         <v>4927</v>
       </c>
       <c r="F74" s="11">
         <v>4808</v>
       </c>
       <c r="G74" s="11">
         <v>4573</v>
       </c>
       <c r="H74" s="11">
         <v>4342</v>
       </c>
       <c r="I74" s="11">
         <v>4290</v>
       </c>
       <c r="J74" s="12">
         <v>4047</v>
       </c>
       <c r="K74" s="12">
         <v>3726</v>
       </c>
       <c r="L74" s="12">
         <v>3403</v>
       </c>
       <c r="M74" s="12">
         <v>3082</v>
       </c>
       <c r="N74" s="21">
         <v>2843</v>
       </c>
       <c r="O74" s="21">
         <v>2976</v>
       </c>
       <c r="P74" s="21">
         <v>2597</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B75" s="25"/>
+      <c r="Q74" s="21">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="26"/>
+      <c r="B75" s="26"/>
       <c r="C75" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="11">
         <v>4649</v>
       </c>
       <c r="E75" s="11">
         <v>4564</v>
       </c>
       <c r="F75" s="11">
         <v>4493</v>
       </c>
       <c r="G75" s="11">
         <v>4323</v>
       </c>
       <c r="H75" s="11">
         <v>4203</v>
       </c>
       <c r="I75" s="11">
         <v>4152</v>
       </c>
       <c r="J75" s="12">
         <v>3889</v>
       </c>
       <c r="K75" s="12">
         <v>3530</v>
       </c>
       <c r="L75" s="12">
         <v>3184</v>
       </c>
       <c r="M75" s="12">
         <v>2974</v>
       </c>
       <c r="N75" s="21">
         <v>2710</v>
       </c>
       <c r="O75" s="21">
         <v>2794</v>
       </c>
       <c r="P75" s="21">
         <v>2449</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B76" s="24" t="s">
+      <c r="Q75" s="21">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="26"/>
+      <c r="B76" s="25" t="s">
         <v>37</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="11">
         <v>12212</v>
       </c>
       <c r="E76" s="11">
         <v>13484</v>
       </c>
       <c r="F76" s="11">
         <v>13915</v>
       </c>
       <c r="G76" s="11">
         <v>13839</v>
       </c>
       <c r="H76" s="11">
         <v>13065</v>
       </c>
       <c r="I76" s="11">
         <v>13032</v>
       </c>
       <c r="J76" s="12">
         <v>10702</v>
       </c>
       <c r="K76" s="12">
         <v>7798</v>
       </c>
       <c r="L76" s="12">
         <v>7598</v>
       </c>
       <c r="M76" s="12">
         <v>6550</v>
       </c>
       <c r="N76" s="21">
         <v>6466</v>
       </c>
       <c r="O76" s="21">
         <v>6784</v>
       </c>
       <c r="P76" s="21">
         <v>6022</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B77" s="25"/>
+      <c r="Q76" s="21">
+        <v>5270</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="26"/>
+      <c r="B77" s="26"/>
       <c r="C77" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="11">
         <v>6401</v>
       </c>
       <c r="E77" s="11">
         <v>6995</v>
       </c>
       <c r="F77" s="11">
         <v>7122</v>
       </c>
       <c r="G77" s="11">
         <v>7111</v>
       </c>
       <c r="H77" s="11">
         <v>6847</v>
       </c>
       <c r="I77" s="11">
         <v>6827</v>
       </c>
       <c r="J77" s="12">
         <v>5607</v>
       </c>
       <c r="K77" s="12">
         <v>4001</v>
       </c>
       <c r="L77" s="12">
         <v>3954</v>
       </c>
       <c r="M77" s="12">
         <v>3335</v>
       </c>
       <c r="N77" s="21">
         <v>3316</v>
       </c>
       <c r="O77" s="21">
         <v>3434</v>
       </c>
       <c r="P77" s="21">
         <v>3123</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B78" s="25"/>
+      <c r="Q77" s="21">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="26"/>
+      <c r="B78" s="26"/>
       <c r="C78" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D78" s="11">
         <v>5811</v>
       </c>
       <c r="E78" s="11">
         <v>6489</v>
       </c>
       <c r="F78" s="11">
         <v>6793</v>
       </c>
       <c r="G78" s="11">
         <v>6728</v>
       </c>
       <c r="H78" s="11">
         <v>6218</v>
       </c>
       <c r="I78" s="11">
         <v>6205</v>
       </c>
       <c r="J78" s="12">
         <v>5095</v>
       </c>
       <c r="K78" s="12">
         <v>3797</v>
       </c>
       <c r="L78" s="12">
         <v>3644</v>
       </c>
       <c r="M78" s="12">
         <v>3215</v>
       </c>
       <c r="N78" s="21">
         <v>3150</v>
       </c>
       <c r="O78" s="21">
         <v>3350</v>
       </c>
       <c r="P78" s="21">
         <v>2899</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B79" s="24" t="s">
+      <c r="Q78" s="21">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="26"/>
+      <c r="B79" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="11">
         <v>1459</v>
       </c>
       <c r="E79" s="11">
         <v>1466</v>
       </c>
       <c r="F79" s="11">
         <v>1484</v>
       </c>
       <c r="G79" s="11">
         <v>1366</v>
       </c>
       <c r="H79" s="11">
         <v>1197</v>
       </c>
       <c r="I79" s="11">
         <v>1143</v>
       </c>
       <c r="J79" s="12">
         <v>1079</v>
       </c>
       <c r="K79" s="12">
         <v>885</v>
       </c>
       <c r="L79" s="12">
         <v>865</v>
       </c>
       <c r="M79" s="12">
         <v>843</v>
       </c>
       <c r="N79" s="21">
         <v>757</v>
       </c>
       <c r="O79" s="21">
         <v>800</v>
       </c>
       <c r="P79" s="21">
         <v>756</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B80" s="25"/>
+      <c r="Q79" s="21">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="26"/>
+      <c r="B80" s="26"/>
       <c r="C80" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D80" s="11">
         <v>754</v>
       </c>
       <c r="E80" s="11">
         <v>752</v>
       </c>
       <c r="F80" s="11">
         <v>741</v>
       </c>
       <c r="G80" s="11">
         <v>723</v>
       </c>
       <c r="H80" s="11">
         <v>616</v>
       </c>
       <c r="I80" s="11">
         <v>610</v>
       </c>
       <c r="J80" s="12">
         <v>574</v>
       </c>
       <c r="K80" s="12">
         <v>435</v>
       </c>
       <c r="L80" s="12">
         <v>447</v>
       </c>
       <c r="M80" s="12">
         <v>406</v>
       </c>
       <c r="N80" s="21">
         <v>365</v>
       </c>
       <c r="O80" s="21">
         <v>390</v>
       </c>
       <c r="P80" s="21">
         <v>396</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B81" s="25"/>
+      <c r="Q80" s="21">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="26"/>
+      <c r="B81" s="26"/>
       <c r="C81" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D81" s="11">
         <v>705</v>
       </c>
       <c r="E81" s="11">
         <v>714</v>
       </c>
       <c r="F81" s="11">
         <v>743</v>
       </c>
       <c r="G81" s="11">
         <v>643</v>
       </c>
       <c r="H81" s="11">
         <v>581</v>
       </c>
       <c r="I81" s="11">
         <v>533</v>
       </c>
       <c r="J81" s="12">
         <v>505</v>
       </c>
       <c r="K81" s="12">
         <v>450</v>
       </c>
       <c r="L81" s="12">
         <v>418</v>
       </c>
       <c r="M81" s="12">
         <v>437</v>
       </c>
       <c r="N81" s="21">
         <v>392</v>
       </c>
       <c r="O81" s="21">
         <v>410</v>
       </c>
       <c r="P81" s="21">
         <v>360</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B82" s="24" t="s">
+      <c r="Q81" s="21">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="26"/>
+      <c r="B82" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="11">
         <v>4937</v>
       </c>
       <c r="E82" s="11">
         <v>4632</v>
       </c>
       <c r="F82" s="11">
         <v>4707</v>
       </c>
       <c r="G82" s="11">
         <v>4465</v>
       </c>
       <c r="H82" s="11">
         <v>4351</v>
       </c>
       <c r="I82" s="11">
         <v>4330</v>
       </c>
       <c r="J82" s="12">
         <v>3943</v>
       </c>
       <c r="K82" s="12">
         <v>3609</v>
       </c>
       <c r="L82" s="12">
         <v>3526</v>
       </c>
       <c r="M82" s="12">
         <v>3225</v>
       </c>
       <c r="N82" s="21">
         <v>2975</v>
       </c>
       <c r="O82" s="21">
         <v>3144</v>
       </c>
       <c r="P82" s="21">
         <v>2720</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B83" s="25"/>
+      <c r="Q82" s="21">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="26"/>
+      <c r="B83" s="26"/>
       <c r="C83" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D83" s="11">
         <v>2564</v>
       </c>
       <c r="E83" s="11">
         <v>2376</v>
       </c>
       <c r="F83" s="11">
         <v>2430</v>
       </c>
       <c r="G83" s="11">
         <v>2262</v>
       </c>
       <c r="H83" s="11">
         <v>2234</v>
       </c>
       <c r="I83" s="11">
         <v>2220</v>
       </c>
       <c r="J83" s="12">
         <v>2007</v>
       </c>
       <c r="K83" s="12">
         <v>1850</v>
       </c>
       <c r="L83" s="12">
         <v>1814</v>
       </c>
       <c r="M83" s="12">
         <v>1629</v>
       </c>
       <c r="N83" s="21">
         <v>1537</v>
       </c>
       <c r="O83" s="21">
         <v>1642</v>
       </c>
       <c r="P83" s="21">
         <v>1367</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B84" s="25"/>
+      <c r="Q83" s="21">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="26"/>
+      <c r="B84" s="26"/>
       <c r="C84" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D84" s="11">
         <v>2373</v>
       </c>
       <c r="E84" s="11">
         <v>2256</v>
       </c>
       <c r="F84" s="11">
         <v>2277</v>
       </c>
       <c r="G84" s="11">
         <v>2203</v>
       </c>
       <c r="H84" s="11">
         <v>2117</v>
       </c>
       <c r="I84" s="11">
         <v>2110</v>
       </c>
       <c r="J84" s="12">
         <v>1936</v>
       </c>
       <c r="K84" s="12">
         <v>1759</v>
       </c>
       <c r="L84" s="12">
         <v>1712</v>
       </c>
       <c r="M84" s="12">
         <v>1596</v>
       </c>
       <c r="N84" s="21">
         <v>1438</v>
       </c>
       <c r="O84" s="21">
         <v>1502</v>
       </c>
       <c r="P84" s="21">
         <v>1353</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B85" s="24" t="s">
+      <c r="Q84" s="21">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="26"/>
+      <c r="B85" s="25" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="11">
         <v>7173</v>
       </c>
       <c r="E85" s="11">
         <v>6789</v>
       </c>
       <c r="F85" s="11">
         <v>6971</v>
       </c>
       <c r="G85" s="11">
         <v>6677</v>
       </c>
       <c r="H85" s="11">
         <v>6571</v>
       </c>
       <c r="I85" s="11">
         <v>6562</v>
       </c>
       <c r="J85" s="12">
         <v>5780</v>
       </c>
       <c r="K85" s="12">
         <v>5370</v>
       </c>
       <c r="L85" s="12">
         <v>5099</v>
       </c>
       <c r="M85" s="12">
         <v>4621</v>
       </c>
       <c r="N85" s="21">
         <v>4322</v>
       </c>
       <c r="O85" s="21">
         <v>4517</v>
       </c>
       <c r="P85" s="21">
         <v>3933</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B86" s="25"/>
+      <c r="Q85" s="21">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="26"/>
+      <c r="B86" s="26"/>
       <c r="C86" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D86" s="11">
         <v>3713</v>
       </c>
       <c r="E86" s="11">
         <v>3474</v>
       </c>
       <c r="F86" s="11">
         <v>3608</v>
       </c>
       <c r="G86" s="11">
         <v>3393</v>
       </c>
       <c r="H86" s="11">
         <v>3397</v>
       </c>
       <c r="I86" s="11">
         <v>3409</v>
       </c>
       <c r="J86" s="12">
         <v>2994</v>
       </c>
       <c r="K86" s="12">
         <v>2815</v>
       </c>
       <c r="L86" s="12">
         <v>2662</v>
       </c>
       <c r="M86" s="12">
         <v>2394</v>
       </c>
       <c r="N86" s="21">
         <v>2183</v>
       </c>
       <c r="O86" s="21">
         <v>2284</v>
       </c>
       <c r="P86" s="21">
         <v>2040</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B87" s="25"/>
+      <c r="Q86" s="21">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="26"/>
+      <c r="B87" s="26"/>
       <c r="C87" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D87" s="11">
         <v>3460</v>
       </c>
       <c r="E87" s="11">
         <v>3315</v>
       </c>
       <c r="F87" s="11">
         <v>3363</v>
       </c>
       <c r="G87" s="11">
         <v>3284</v>
       </c>
       <c r="H87" s="11">
         <v>3174</v>
       </c>
       <c r="I87" s="11">
         <v>3153</v>
       </c>
       <c r="J87" s="12">
         <v>2786</v>
       </c>
       <c r="K87" s="12">
         <v>2555</v>
       </c>
       <c r="L87" s="12">
         <v>2437</v>
       </c>
       <c r="M87" s="12">
         <v>2227</v>
       </c>
       <c r="N87" s="21">
         <v>2139</v>
       </c>
       <c r="O87" s="21">
         <v>2233</v>
       </c>
       <c r="P87" s="21">
         <v>1893</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="24" t="s">
+      <c r="Q87" s="21">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="B88" s="24" t="s">
+      <c r="B88" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D88" s="11">
         <v>118958</v>
       </c>
       <c r="E88" s="11">
         <v>114366</v>
       </c>
       <c r="F88" s="11">
         <v>113458</v>
       </c>
       <c r="G88" s="11">
         <v>108005</v>
       </c>
       <c r="H88" s="11">
         <v>103058</v>
       </c>
       <c r="I88" s="11">
         <v>107074</v>
       </c>
       <c r="J88" s="12">
         <v>101940</v>
       </c>
       <c r="K88" s="12">
         <v>96710</v>
       </c>
       <c r="L88" s="12">
         <v>90784</v>
       </c>
       <c r="M88" s="12">
         <v>85050</v>
       </c>
       <c r="N88" s="21">
         <v>80432</v>
       </c>
       <c r="O88" s="21">
         <v>83689</v>
       </c>
       <c r="P88" s="21">
         <v>77118</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B89" s="25"/>
+      <c r="Q88" s="21">
+        <v>69998</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="26"/>
+      <c r="B89" s="26"/>
       <c r="C89" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D89" s="11">
         <v>61268</v>
       </c>
       <c r="E89" s="11">
         <v>58828</v>
       </c>
       <c r="F89" s="11">
         <v>58245</v>
       </c>
       <c r="G89" s="11">
         <v>55477</v>
       </c>
       <c r="H89" s="11">
         <v>52976</v>
       </c>
       <c r="I89" s="11">
         <v>55371</v>
       </c>
       <c r="J89" s="12">
         <v>52569</v>
       </c>
       <c r="K89" s="12">
         <v>49692</v>
       </c>
       <c r="L89" s="12">
         <v>46772</v>
       </c>
       <c r="M89" s="12">
         <v>43960</v>
       </c>
       <c r="N89" s="21">
         <v>41636</v>
       </c>
       <c r="O89" s="21">
         <v>43105</v>
       </c>
       <c r="P89" s="21">
         <v>39648</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B90" s="25"/>
+      <c r="Q89" s="21">
+        <v>36235</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="26"/>
+      <c r="B90" s="26"/>
       <c r="C90" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D90" s="11">
         <v>57690</v>
       </c>
       <c r="E90" s="11">
         <v>55538</v>
       </c>
       <c r="F90" s="11">
         <v>55213</v>
       </c>
       <c r="G90" s="11">
         <v>52528</v>
       </c>
       <c r="H90" s="11">
         <v>50082</v>
       </c>
       <c r="I90" s="11">
         <v>51703</v>
       </c>
       <c r="J90" s="12">
         <v>49371</v>
       </c>
       <c r="K90" s="12">
         <v>47018</v>
       </c>
       <c r="L90" s="12">
         <v>44012</v>
       </c>
       <c r="M90" s="12">
         <v>41090</v>
       </c>
       <c r="N90" s="21">
         <v>38796</v>
       </c>
       <c r="O90" s="21">
         <v>40584</v>
       </c>
       <c r="P90" s="21">
         <v>37470</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B91" s="24" t="s">
+      <c r="Q90" s="21">
+        <v>33763</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="26"/>
+      <c r="B91" s="25" t="s">
         <v>42</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="11">
         <v>20394</v>
       </c>
       <c r="E91" s="11">
         <v>20884</v>
       </c>
       <c r="F91" s="11">
         <v>21181</v>
       </c>
       <c r="G91" s="11">
         <v>21038</v>
       </c>
       <c r="H91" s="11">
         <v>19789</v>
       </c>
       <c r="I91" s="11">
         <v>20252</v>
       </c>
       <c r="J91" s="12">
         <v>19422</v>
       </c>
       <c r="K91" s="12">
         <v>17613</v>
       </c>
       <c r="L91" s="12">
         <v>17013</v>
       </c>
       <c r="M91" s="12">
         <v>15719</v>
       </c>
       <c r="N91" s="21">
         <v>14326</v>
       </c>
       <c r="O91" s="21">
         <v>14559</v>
       </c>
       <c r="P91" s="21">
         <v>13418</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B92" s="25"/>
+      <c r="Q91" s="21">
+        <v>12172</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="26"/>
+      <c r="B92" s="26"/>
       <c r="C92" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D92" s="11">
         <v>10448</v>
       </c>
       <c r="E92" s="11">
         <v>10784</v>
       </c>
       <c r="F92" s="11">
         <v>10941</v>
       </c>
       <c r="G92" s="11">
         <v>10706</v>
       </c>
       <c r="H92" s="11">
         <v>10080</v>
       </c>
       <c r="I92" s="11">
         <v>10395</v>
       </c>
       <c r="J92" s="12">
         <v>9995</v>
       </c>
       <c r="K92" s="12">
         <v>9051</v>
       </c>
       <c r="L92" s="12">
         <v>8737</v>
       </c>
       <c r="M92" s="12">
         <v>8105</v>
       </c>
       <c r="N92" s="21">
         <v>7328</v>
       </c>
       <c r="O92" s="21">
         <v>7487</v>
       </c>
       <c r="P92" s="21">
         <v>6871</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B93" s="25"/>
+      <c r="Q92" s="21">
+        <v>6270</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="26"/>
+      <c r="B93" s="26"/>
       <c r="C93" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D93" s="11">
         <v>9946</v>
       </c>
       <c r="E93" s="11">
         <v>10100</v>
       </c>
       <c r="F93" s="11">
         <v>10240</v>
       </c>
       <c r="G93" s="11">
         <v>10332</v>
       </c>
       <c r="H93" s="11">
         <v>9709</v>
       </c>
       <c r="I93" s="11">
         <v>9857</v>
       </c>
       <c r="J93" s="12">
         <v>9427</v>
       </c>
       <c r="K93" s="12">
         <v>8562</v>
       </c>
       <c r="L93" s="12">
         <v>8276</v>
       </c>
       <c r="M93" s="12">
         <v>7614</v>
       </c>
       <c r="N93" s="21">
         <v>6998</v>
       </c>
       <c r="O93" s="21">
         <v>7072</v>
       </c>
       <c r="P93" s="21">
         <v>6547</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B94" s="24" t="s">
+      <c r="Q93" s="21">
+        <v>5902</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="26"/>
+      <c r="B94" s="25" t="s">
         <v>43</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="11">
         <v>3575</v>
       </c>
       <c r="E94" s="11">
         <v>3446</v>
       </c>
       <c r="F94" s="11">
         <v>3473</v>
       </c>
       <c r="G94" s="11">
         <v>3315</v>
       </c>
       <c r="H94" s="11">
         <v>3188</v>
       </c>
       <c r="I94" s="11">
         <v>3114</v>
       </c>
       <c r="J94" s="12">
         <v>3038</v>
       </c>
       <c r="K94" s="12">
         <v>2747</v>
       </c>
       <c r="L94" s="12">
         <v>2592</v>
       </c>
       <c r="M94" s="12">
         <v>2420</v>
       </c>
       <c r="N94" s="21">
         <v>2370</v>
       </c>
       <c r="O94" s="21">
         <v>2380</v>
       </c>
       <c r="P94" s="21">
         <v>2289</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B95" s="25"/>
+      <c r="Q94" s="21">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="26"/>
+      <c r="B95" s="26"/>
       <c r="C95" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D95" s="11">
         <v>1813</v>
       </c>
       <c r="E95" s="11">
         <v>1743</v>
       </c>
       <c r="F95" s="11">
         <v>1769</v>
       </c>
       <c r="G95" s="11">
         <v>1645</v>
       </c>
       <c r="H95" s="11">
         <v>1686</v>
       </c>
       <c r="I95" s="11">
         <v>1611</v>
       </c>
       <c r="J95" s="12">
         <v>1548</v>
       </c>
       <c r="K95" s="12">
         <v>1385</v>
       </c>
       <c r="L95" s="12">
         <v>1292</v>
       </c>
       <c r="M95" s="12">
         <v>1291</v>
       </c>
       <c r="N95" s="21">
         <v>1213</v>
       </c>
       <c r="O95" s="21">
         <v>1218</v>
       </c>
       <c r="P95" s="21">
         <v>1150</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B96" s="25"/>
+      <c r="Q95" s="21">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="26"/>
+      <c r="B96" s="26"/>
       <c r="C96" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D96" s="11">
         <v>1762</v>
       </c>
       <c r="E96" s="11">
         <v>1703</v>
       </c>
       <c r="F96" s="11">
         <v>1704</v>
       </c>
       <c r="G96" s="11">
         <v>1670</v>
       </c>
       <c r="H96" s="11">
         <v>1502</v>
       </c>
       <c r="I96" s="11">
         <v>1503</v>
       </c>
       <c r="J96" s="12">
         <v>1490</v>
       </c>
       <c r="K96" s="12">
         <v>1362</v>
       </c>
       <c r="L96" s="12">
         <v>1300</v>
       </c>
       <c r="M96" s="12">
         <v>1129</v>
       </c>
       <c r="N96" s="21">
         <v>1157</v>
       </c>
       <c r="O96" s="21">
         <v>1162</v>
       </c>
       <c r="P96" s="21">
         <v>1139</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B97" s="24" t="s">
+      <c r="Q96" s="21">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="26"/>
+      <c r="B97" s="25" t="s">
         <v>44</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="11">
         <v>5339</v>
       </c>
       <c r="E97" s="11">
         <v>4917</v>
       </c>
       <c r="F97" s="11">
         <v>4729</v>
       </c>
       <c r="G97" s="11">
         <v>4546</v>
       </c>
       <c r="H97" s="11">
         <v>4470</v>
       </c>
       <c r="I97" s="11">
         <v>4358</v>
       </c>
       <c r="J97" s="12">
         <v>4126</v>
       </c>
       <c r="K97" s="12">
         <v>3848</v>
       </c>
       <c r="L97" s="12">
         <v>3633</v>
       </c>
       <c r="M97" s="12">
         <v>3519</v>
       </c>
       <c r="N97" s="21">
         <v>3125</v>
       </c>
       <c r="O97" s="21">
         <v>3148</v>
       </c>
       <c r="P97" s="21">
         <v>2805</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B98" s="25"/>
+      <c r="Q97" s="21">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="26"/>
+      <c r="B98" s="26"/>
       <c r="C98" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D98" s="11">
         <v>2764</v>
       </c>
       <c r="E98" s="11">
         <v>2500</v>
       </c>
       <c r="F98" s="11">
         <v>2398</v>
       </c>
       <c r="G98" s="11">
         <v>2351</v>
       </c>
       <c r="H98" s="11">
         <v>2290</v>
       </c>
       <c r="I98" s="11">
         <v>2276</v>
       </c>
       <c r="J98" s="12">
         <v>2149</v>
       </c>
       <c r="K98" s="12">
         <v>1934</v>
       </c>
       <c r="L98" s="12">
         <v>1866</v>
       </c>
       <c r="M98" s="12">
         <v>1839</v>
       </c>
       <c r="N98" s="21">
         <v>1610</v>
       </c>
       <c r="O98" s="21">
         <v>1598</v>
       </c>
       <c r="P98" s="21">
         <v>1480</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B99" s="25"/>
+      <c r="Q98" s="21">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="26"/>
+      <c r="B99" s="26"/>
       <c r="C99" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D99" s="11">
         <v>2575</v>
       </c>
       <c r="E99" s="11">
         <v>2417</v>
       </c>
       <c r="F99" s="11">
         <v>2331</v>
       </c>
       <c r="G99" s="11">
         <v>2195</v>
       </c>
       <c r="H99" s="11">
         <v>2180</v>
       </c>
       <c r="I99" s="11">
         <v>2082</v>
       </c>
       <c r="J99" s="12">
         <v>1977</v>
       </c>
       <c r="K99" s="12">
         <v>1914</v>
       </c>
       <c r="L99" s="12">
         <v>1767</v>
       </c>
       <c r="M99" s="12">
         <v>1680</v>
       </c>
       <c r="N99" s="21">
         <v>1515</v>
       </c>
       <c r="O99" s="21">
         <v>1550</v>
       </c>
       <c r="P99" s="21">
         <v>1325</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B100" s="24" t="s">
+      <c r="Q99" s="21">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="26"/>
+      <c r="B100" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D100" s="11">
         <v>3989</v>
       </c>
       <c r="E100" s="11">
         <v>3748</v>
       </c>
       <c r="F100" s="11">
         <v>3619</v>
       </c>
       <c r="G100" s="11">
         <v>3232</v>
       </c>
       <c r="H100" s="11">
         <v>3168</v>
       </c>
       <c r="I100" s="11">
         <v>3121</v>
       </c>
       <c r="J100" s="12">
         <v>2796</v>
       </c>
       <c r="K100" s="12">
         <v>2651</v>
       </c>
       <c r="L100" s="12">
         <v>2530</v>
       </c>
       <c r="M100" s="12">
         <v>2411</v>
       </c>
       <c r="N100" s="21">
         <v>2331</v>
       </c>
       <c r="O100" s="21">
         <v>2287</v>
       </c>
       <c r="P100" s="21">
         <v>2034</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B101" s="25"/>
+      <c r="Q100" s="21">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="26"/>
+      <c r="B101" s="26"/>
       <c r="C101" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D101" s="11">
         <v>2075</v>
       </c>
       <c r="E101" s="11">
         <v>1963</v>
       </c>
       <c r="F101" s="11">
         <v>1804</v>
       </c>
       <c r="G101" s="11">
         <v>1652</v>
       </c>
       <c r="H101" s="11">
         <v>1618</v>
       </c>
       <c r="I101" s="11">
         <v>1652</v>
       </c>
       <c r="J101" s="12">
         <v>1425</v>
       </c>
       <c r="K101" s="12">
         <v>1401</v>
       </c>
       <c r="L101" s="12">
         <v>1293</v>
       </c>
       <c r="M101" s="12">
         <v>1251</v>
       </c>
       <c r="N101" s="21">
         <v>1228</v>
       </c>
       <c r="O101" s="21">
         <v>1161</v>
       </c>
       <c r="P101" s="21">
         <v>1033</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B102" s="25"/>
+      <c r="Q101" s="21">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="26"/>
+      <c r="B102" s="26"/>
       <c r="C102" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D102" s="11">
         <v>1914</v>
       </c>
       <c r="E102" s="11">
         <v>1785</v>
       </c>
       <c r="F102" s="11">
         <v>1815</v>
       </c>
       <c r="G102" s="11">
         <v>1580</v>
       </c>
       <c r="H102" s="11">
         <v>1550</v>
       </c>
       <c r="I102" s="11">
         <v>1469</v>
       </c>
       <c r="J102" s="12">
         <v>1371</v>
       </c>
       <c r="K102" s="12">
         <v>1250</v>
       </c>
       <c r="L102" s="12">
         <v>1237</v>
       </c>
       <c r="M102" s="12">
         <v>1160</v>
       </c>
       <c r="N102" s="21">
         <v>1103</v>
       </c>
       <c r="O102" s="21">
         <v>1126</v>
       </c>
       <c r="P102" s="21">
         <v>1001</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B103" s="24" t="s">
+      <c r="Q102" s="21">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="26"/>
+      <c r="B103" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C103" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="11">
         <v>3329</v>
       </c>
       <c r="E103" s="11">
         <v>2975</v>
       </c>
       <c r="F103" s="11">
         <v>3060</v>
       </c>
       <c r="G103" s="11">
         <v>2983</v>
       </c>
       <c r="H103" s="11">
         <v>2694</v>
       </c>
       <c r="I103" s="11">
         <v>2619</v>
       </c>
       <c r="J103" s="12">
         <v>2479</v>
       </c>
       <c r="K103" s="12">
         <v>2353</v>
       </c>
       <c r="L103" s="12">
         <v>2153</v>
       </c>
       <c r="M103" s="12">
         <v>2091</v>
       </c>
       <c r="N103" s="21">
         <v>1865</v>
       </c>
       <c r="O103" s="21">
         <v>1873</v>
       </c>
       <c r="P103" s="21">
         <v>1590</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B104" s="25"/>
+      <c r="Q103" s="21">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="26"/>
+      <c r="B104" s="26"/>
       <c r="C104" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D104" s="11">
         <v>1663</v>
       </c>
       <c r="E104" s="11">
         <v>1495</v>
       </c>
       <c r="F104" s="11">
         <v>1550</v>
       </c>
       <c r="G104" s="11">
         <v>1529</v>
       </c>
       <c r="H104" s="11">
         <v>1375</v>
       </c>
       <c r="I104" s="11">
         <v>1382</v>
       </c>
       <c r="J104" s="12">
         <v>1264</v>
       </c>
       <c r="K104" s="12">
         <v>1245</v>
       </c>
       <c r="L104" s="12">
         <v>1110</v>
       </c>
       <c r="M104" s="12">
         <v>1086</v>
       </c>
       <c r="N104" s="21">
         <v>954</v>
       </c>
       <c r="O104" s="21">
         <v>926</v>
       </c>
       <c r="P104" s="21">
         <v>820</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B105" s="25"/>
+      <c r="Q104" s="21">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="26"/>
+      <c r="B105" s="26"/>
       <c r="C105" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D105" s="11">
         <v>1666</v>
       </c>
       <c r="E105" s="11">
         <v>1480</v>
       </c>
       <c r="F105" s="11">
         <v>1510</v>
       </c>
       <c r="G105" s="11">
         <v>1454</v>
       </c>
       <c r="H105" s="11">
         <v>1319</v>
       </c>
       <c r="I105" s="11">
         <v>1237</v>
       </c>
       <c r="J105" s="12">
         <v>1215</v>
       </c>
       <c r="K105" s="12">
         <v>1108</v>
       </c>
       <c r="L105" s="12">
         <v>1043</v>
       </c>
       <c r="M105" s="12">
         <v>1005</v>
       </c>
       <c r="N105" s="21">
         <v>911</v>
       </c>
       <c r="O105" s="21">
         <v>947</v>
       </c>
       <c r="P105" s="21">
         <v>770</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B106" s="24" t="s">
+      <c r="Q105" s="21">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="26"/>
+      <c r="B106" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="11">
         <v>4273</v>
       </c>
       <c r="E106" s="11">
         <v>4071</v>
       </c>
       <c r="F106" s="11">
         <v>3881</v>
       </c>
       <c r="G106" s="11">
         <v>3621</v>
       </c>
       <c r="H106" s="11">
         <v>3654</v>
       </c>
       <c r="I106" s="11">
         <v>3469</v>
       </c>
       <c r="J106" s="12">
         <v>3261</v>
       </c>
       <c r="K106" s="12">
         <v>3203</v>
       </c>
       <c r="L106" s="12">
         <v>3142</v>
       </c>
       <c r="M106" s="12">
         <v>2916</v>
       </c>
       <c r="N106" s="21">
         <v>2881</v>
       </c>
       <c r="O106" s="21">
         <v>2841</v>
       </c>
       <c r="P106" s="21">
         <v>1590</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B107" s="25"/>
+      <c r="Q106" s="21">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="26"/>
+      <c r="B107" s="26"/>
       <c r="C107" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D107" s="11">
         <v>2178</v>
       </c>
       <c r="E107" s="11">
         <v>2060</v>
       </c>
       <c r="F107" s="11">
         <v>1973</v>
       </c>
       <c r="G107" s="11">
         <v>1906</v>
       </c>
       <c r="H107" s="11">
         <v>1885</v>
       </c>
       <c r="I107" s="11">
         <v>1803</v>
       </c>
       <c r="J107" s="12">
         <v>1659</v>
       </c>
       <c r="K107" s="12">
         <v>1632</v>
       </c>
       <c r="L107" s="12">
         <v>1622</v>
       </c>
       <c r="M107" s="12">
         <v>1473</v>
       </c>
       <c r="N107" s="21">
         <v>1466</v>
       </c>
       <c r="O107" s="21">
         <v>1516</v>
       </c>
       <c r="P107" s="21">
         <v>1374</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B108" s="25"/>
+      <c r="Q107" s="21">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="26"/>
+      <c r="B108" s="26"/>
       <c r="C108" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D108" s="11">
         <v>2095</v>
       </c>
       <c r="E108" s="11">
         <v>2011</v>
       </c>
       <c r="F108" s="11">
         <v>1908</v>
       </c>
       <c r="G108" s="11">
         <v>1715</v>
       </c>
       <c r="H108" s="11">
         <v>1769</v>
       </c>
       <c r="I108" s="11">
         <v>1666</v>
       </c>
       <c r="J108" s="12">
         <v>1602</v>
       </c>
       <c r="K108" s="12">
         <v>1571</v>
       </c>
       <c r="L108" s="12">
         <v>1520</v>
       </c>
       <c r="M108" s="12">
         <v>1443</v>
       </c>
       <c r="N108" s="21">
         <v>1415</v>
       </c>
       <c r="O108" s="21">
         <v>1325</v>
       </c>
       <c r="P108" s="21">
         <v>1238</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B109" s="24" t="s">
+      <c r="Q108" s="21">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="26"/>
+      <c r="B109" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D109" s="11">
         <v>3980</v>
       </c>
       <c r="E109" s="11">
         <v>3715</v>
       </c>
       <c r="F109" s="11">
         <v>3642</v>
       </c>
       <c r="G109" s="11">
         <v>3436</v>
       </c>
       <c r="H109" s="11">
         <v>3407</v>
       </c>
       <c r="I109" s="11">
         <v>3338</v>
       </c>
       <c r="J109" s="12">
         <v>3214</v>
       </c>
       <c r="K109" s="12">
         <v>3066</v>
       </c>
       <c r="L109" s="12">
         <v>2823</v>
       </c>
       <c r="M109" s="12">
         <v>2666</v>
       </c>
       <c r="N109" s="21">
         <v>2540</v>
       </c>
       <c r="O109" s="21">
         <v>2749</v>
       </c>
       <c r="P109" s="21">
         <v>2276</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B110" s="25"/>
+      <c r="Q109" s="21">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="26"/>
+      <c r="B110" s="26"/>
       <c r="C110" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D110" s="11">
         <v>2015</v>
       </c>
       <c r="E110" s="11">
         <v>1872</v>
       </c>
       <c r="F110" s="11">
         <v>1910</v>
       </c>
       <c r="G110" s="11">
         <v>1693</v>
       </c>
       <c r="H110" s="11">
         <v>1739</v>
       </c>
       <c r="I110" s="11">
         <v>1763</v>
       </c>
       <c r="J110" s="12">
         <v>1658</v>
       </c>
       <c r="K110" s="12">
         <v>1581</v>
       </c>
       <c r="L110" s="12">
         <v>1497</v>
       </c>
       <c r="M110" s="12">
         <v>1410</v>
       </c>
       <c r="N110" s="21">
         <v>1273</v>
       </c>
       <c r="O110" s="21">
         <v>1436</v>
       </c>
       <c r="P110" s="21">
         <v>1166</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B111" s="25"/>
+      <c r="Q110" s="21">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="26"/>
+      <c r="B111" s="26"/>
       <c r="C111" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D111" s="11">
         <v>1965</v>
       </c>
       <c r="E111" s="11">
         <v>1843</v>
       </c>
       <c r="F111" s="11">
         <v>1732</v>
       </c>
       <c r="G111" s="11">
         <v>1743</v>
       </c>
       <c r="H111" s="11">
         <v>1668</v>
       </c>
       <c r="I111" s="11">
         <v>1575</v>
       </c>
       <c r="J111" s="12">
         <v>1556</v>
       </c>
       <c r="K111" s="12">
         <v>1485</v>
       </c>
       <c r="L111" s="12">
         <v>1326</v>
       </c>
       <c r="M111" s="12">
         <v>1256</v>
       </c>
       <c r="N111" s="21">
         <v>1267</v>
       </c>
       <c r="O111" s="21">
         <v>1313</v>
       </c>
       <c r="P111" s="21">
         <v>1110</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B112" s="24" t="s">
+      <c r="Q111" s="21">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="112" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="26"/>
+      <c r="B112" s="25" t="s">
         <v>49</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D112" s="11">
         <v>12399</v>
       </c>
       <c r="E112" s="11">
         <v>12018</v>
       </c>
       <c r="F112" s="11">
         <v>11784</v>
       </c>
       <c r="G112" s="11">
         <v>11326</v>
       </c>
       <c r="H112" s="11">
         <v>10899</v>
       </c>
       <c r="I112" s="11">
         <v>11555</v>
       </c>
       <c r="J112" s="12">
         <v>11158</v>
       </c>
       <c r="K112" s="12">
         <v>10991</v>
       </c>
       <c r="L112" s="12">
         <v>10371</v>
       </c>
       <c r="M112" s="12">
         <v>9287</v>
       </c>
       <c r="N112" s="21">
         <v>8853</v>
       </c>
       <c r="O112" s="21">
         <v>9507</v>
       </c>
       <c r="P112" s="21">
         <v>9456</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B113" s="25"/>
+      <c r="Q112" s="21">
+        <v>8731</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="26"/>
+      <c r="B113" s="26"/>
       <c r="C113" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D113" s="11">
         <v>6473</v>
       </c>
       <c r="E113" s="11">
         <v>6187</v>
       </c>
       <c r="F113" s="11">
         <v>6073</v>
       </c>
       <c r="G113" s="11">
         <v>5829</v>
       </c>
       <c r="H113" s="11">
         <v>5621</v>
       </c>
       <c r="I113" s="11">
         <v>5992</v>
       </c>
       <c r="J113" s="12">
         <v>5753</v>
       </c>
       <c r="K113" s="12">
         <v>5680</v>
       </c>
       <c r="L113" s="12">
         <v>5300</v>
       </c>
       <c r="M113" s="12">
         <v>4773</v>
       </c>
       <c r="N113" s="21">
         <v>4592</v>
       </c>
       <c r="O113" s="21">
         <v>4909</v>
       </c>
       <c r="P113" s="21">
         <v>4862</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B114" s="25"/>
+      <c r="Q113" s="21">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="26"/>
+      <c r="B114" s="26"/>
       <c r="C114" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D114" s="11">
         <v>5926</v>
       </c>
       <c r="E114" s="11">
         <v>5831</v>
       </c>
       <c r="F114" s="11">
         <v>5711</v>
       </c>
       <c r="G114" s="11">
         <v>5497</v>
       </c>
       <c r="H114" s="11">
         <v>5278</v>
       </c>
       <c r="I114" s="11">
         <v>5563</v>
       </c>
       <c r="J114" s="12">
         <v>5405</v>
       </c>
       <c r="K114" s="12">
         <v>5311</v>
       </c>
       <c r="L114" s="12">
         <v>5071</v>
       </c>
       <c r="M114" s="12">
         <v>4514</v>
       </c>
       <c r="N114" s="21">
         <v>4261</v>
       </c>
       <c r="O114" s="21">
         <v>4598</v>
       </c>
       <c r="P114" s="21">
         <v>4594</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B115" s="24" t="s">
+      <c r="Q114" s="21">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="26"/>
+      <c r="B115" s="25" t="s">
         <v>50</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D115" s="11">
         <v>3352</v>
       </c>
       <c r="E115" s="11">
         <v>3392</v>
       </c>
       <c r="F115" s="11">
         <v>3226</v>
       </c>
       <c r="G115" s="11">
         <v>3210</v>
       </c>
       <c r="H115" s="11">
         <v>3035</v>
       </c>
       <c r="I115" s="11">
         <v>4126</v>
       </c>
       <c r="J115" s="12">
         <v>4456</v>
       </c>
       <c r="K115" s="12">
         <v>3759</v>
       </c>
       <c r="L115" s="12">
         <v>3450</v>
       </c>
       <c r="M115" s="12">
         <v>3288</v>
       </c>
       <c r="N115" s="21">
         <v>3041</v>
       </c>
       <c r="O115" s="21">
         <v>3227</v>
       </c>
       <c r="P115" s="21">
         <v>2999</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B116" s="25"/>
+      <c r="Q115" s="21">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="26"/>
+      <c r="B116" s="26"/>
       <c r="C116" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D116" s="11">
         <v>1705</v>
       </c>
       <c r="E116" s="11">
         <v>1711</v>
       </c>
       <c r="F116" s="11">
         <v>1591</v>
       </c>
       <c r="G116" s="11">
         <v>1688</v>
       </c>
       <c r="H116" s="11">
         <v>1563</v>
       </c>
       <c r="I116" s="11">
         <v>2133</v>
       </c>
       <c r="J116" s="12">
         <v>2346</v>
       </c>
       <c r="K116" s="12">
         <v>1911</v>
       </c>
       <c r="L116" s="12">
         <v>1774</v>
       </c>
       <c r="M116" s="12">
         <v>1657</v>
       </c>
       <c r="N116" s="21">
         <v>1574</v>
       </c>
       <c r="O116" s="21">
         <v>1648</v>
       </c>
       <c r="P116" s="21">
         <v>1517</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B117" s="25"/>
+      <c r="Q116" s="21">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="26"/>
+      <c r="B117" s="26"/>
       <c r="C117" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D117" s="11">
         <v>1647</v>
       </c>
       <c r="E117" s="11">
         <v>1681</v>
       </c>
       <c r="F117" s="11">
         <v>1635</v>
       </c>
       <c r="G117" s="11">
         <v>1522</v>
       </c>
       <c r="H117" s="11">
         <v>1472</v>
       </c>
       <c r="I117" s="11">
         <v>1993</v>
       </c>
       <c r="J117" s="12">
         <v>2110</v>
       </c>
       <c r="K117" s="12">
         <v>1848</v>
       </c>
       <c r="L117" s="12">
         <v>1676</v>
       </c>
       <c r="M117" s="12">
         <v>1631</v>
       </c>
       <c r="N117" s="21">
         <v>1467</v>
       </c>
       <c r="O117" s="21">
         <v>1579</v>
       </c>
       <c r="P117" s="21">
         <v>1482</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B118" s="24" t="s">
+      <c r="Q117" s="21">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="26"/>
+      <c r="B118" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D118" s="11">
         <v>10813</v>
       </c>
       <c r="E118" s="11">
         <v>10193</v>
       </c>
       <c r="F118" s="11">
         <v>9934</v>
       </c>
       <c r="G118" s="11">
         <v>9426</v>
       </c>
       <c r="H118" s="11">
         <v>8699</v>
       </c>
       <c r="I118" s="11">
         <v>8433</v>
       </c>
       <c r="J118" s="12">
         <v>7683</v>
       </c>
       <c r="K118" s="12">
         <v>7034</v>
       </c>
       <c r="L118" s="12">
         <v>7089</v>
       </c>
       <c r="M118" s="12">
         <v>6605</v>
       </c>
       <c r="N118" s="21">
         <v>6306</v>
       </c>
       <c r="O118" s="21">
         <v>6388</v>
       </c>
       <c r="P118" s="21">
         <v>5741</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B119" s="25"/>
+      <c r="Q118" s="21">
+        <v>5114</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="26"/>
+      <c r="B119" s="26"/>
       <c r="C119" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D119" s="11">
         <v>5557</v>
       </c>
       <c r="E119" s="11">
         <v>5244</v>
       </c>
       <c r="F119" s="11">
         <v>5120</v>
       </c>
       <c r="G119" s="11">
         <v>4802</v>
       </c>
       <c r="H119" s="11">
         <v>4499</v>
       </c>
       <c r="I119" s="11">
         <v>4399</v>
       </c>
       <c r="J119" s="12">
         <v>4015</v>
       </c>
       <c r="K119" s="12">
         <v>3634</v>
       </c>
       <c r="L119" s="12">
         <v>3672</v>
       </c>
       <c r="M119" s="12">
         <v>3434</v>
       </c>
       <c r="N119" s="21">
         <v>3322</v>
       </c>
       <c r="O119" s="21">
         <v>3308</v>
       </c>
       <c r="P119" s="21">
         <v>2968</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B120" s="25"/>
+      <c r="Q119" s="21">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="26"/>
+      <c r="B120" s="26"/>
       <c r="C120" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D120" s="11">
         <v>5256</v>
       </c>
       <c r="E120" s="11">
         <v>4949</v>
       </c>
       <c r="F120" s="11">
         <v>4814</v>
       </c>
       <c r="G120" s="11">
         <v>4624</v>
       </c>
       <c r="H120" s="11">
         <v>4200</v>
       </c>
       <c r="I120" s="11">
         <v>4034</v>
       </c>
       <c r="J120" s="12">
         <v>3668</v>
       </c>
       <c r="K120" s="12">
         <v>3400</v>
       </c>
       <c r="L120" s="12">
         <v>3417</v>
       </c>
       <c r="M120" s="12">
         <v>3171</v>
       </c>
       <c r="N120" s="21">
         <v>2984</v>
       </c>
       <c r="O120" s="21">
         <v>3080</v>
       </c>
       <c r="P120" s="21">
         <v>2773</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B121" s="24" t="s">
+      <c r="Q120" s="21">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="121" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="26"/>
+      <c r="B121" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D121" s="11">
         <v>3263</v>
       </c>
       <c r="E121" s="11">
         <v>3061</v>
       </c>
       <c r="F121" s="11">
         <v>2945</v>
       </c>
       <c r="G121" s="11">
         <v>2830</v>
       </c>
       <c r="H121" s="11">
         <v>2555</v>
       </c>
       <c r="I121" s="11">
         <v>2505</v>
       </c>
       <c r="J121" s="12">
         <v>2526</v>
       </c>
       <c r="K121" s="12">
         <v>2342</v>
       </c>
       <c r="L121" s="12">
         <v>2258</v>
       </c>
       <c r="M121" s="12">
         <v>2124</v>
       </c>
       <c r="N121" s="21">
         <v>1912</v>
       </c>
       <c r="O121" s="21">
         <v>2027</v>
       </c>
       <c r="P121" s="21">
         <v>1761</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B122" s="25"/>
+      <c r="Q121" s="21">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="26"/>
+      <c r="B122" s="26"/>
       <c r="C122" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D122" s="11">
         <v>1658</v>
       </c>
       <c r="E122" s="11">
         <v>1610</v>
       </c>
       <c r="F122" s="11">
         <v>1484</v>
       </c>
       <c r="G122" s="11">
         <v>1452</v>
       </c>
       <c r="H122" s="11">
         <v>1341</v>
       </c>
       <c r="I122" s="11">
         <v>1275</v>
       </c>
       <c r="J122" s="12">
         <v>1294</v>
       </c>
       <c r="K122" s="12">
         <v>1230</v>
       </c>
       <c r="L122" s="12">
         <v>1161</v>
       </c>
       <c r="M122" s="12">
         <v>1121</v>
       </c>
       <c r="N122" s="21">
         <v>983</v>
       </c>
       <c r="O122" s="21">
         <v>1025</v>
       </c>
       <c r="P122" s="21">
         <v>901</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B123" s="25"/>
+      <c r="Q122" s="21">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="26"/>
+      <c r="B123" s="26"/>
       <c r="C123" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D123" s="11">
         <v>1605</v>
       </c>
       <c r="E123" s="11">
         <v>1451</v>
       </c>
       <c r="F123" s="11">
         <v>1461</v>
       </c>
       <c r="G123" s="11">
         <v>1378</v>
       </c>
       <c r="H123" s="11">
         <v>1214</v>
       </c>
       <c r="I123" s="11">
         <v>1230</v>
       </c>
       <c r="J123" s="12">
         <v>1232</v>
       </c>
       <c r="K123" s="12">
         <v>1112</v>
       </c>
       <c r="L123" s="12">
         <v>1097</v>
       </c>
       <c r="M123" s="12">
         <v>1003</v>
       </c>
       <c r="N123" s="21">
         <v>929</v>
       </c>
       <c r="O123" s="21">
         <v>1002</v>
       </c>
       <c r="P123" s="21">
         <v>860</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B124" s="24" t="s">
+      <c r="Q123" s="21">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="124" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="26"/>
+      <c r="B124" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D124" s="11">
         <v>6397</v>
       </c>
       <c r="E124" s="11">
         <v>6054</v>
       </c>
       <c r="F124" s="11">
         <v>6150</v>
       </c>
       <c r="G124" s="11">
         <v>5490</v>
       </c>
       <c r="H124" s="11">
         <v>5251</v>
       </c>
       <c r="I124" s="11">
         <v>5099</v>
       </c>
       <c r="J124" s="12">
         <v>4746</v>
       </c>
       <c r="K124" s="12">
         <v>4482</v>
       </c>
       <c r="L124" s="12">
         <v>4226</v>
       </c>
       <c r="M124" s="12">
         <v>4257</v>
       </c>
       <c r="N124" s="21">
         <v>3834</v>
       </c>
       <c r="O124" s="21">
         <v>3994</v>
       </c>
       <c r="P124" s="21">
         <v>3536</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B125" s="25"/>
+      <c r="Q124" s="21">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="125" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="26"/>
+      <c r="B125" s="26"/>
       <c r="C125" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D125" s="11">
         <v>3307</v>
       </c>
       <c r="E125" s="11">
         <v>3137</v>
       </c>
       <c r="F125" s="11">
         <v>3245</v>
       </c>
       <c r="G125" s="11">
         <v>2857</v>
       </c>
       <c r="H125" s="11">
         <v>2685</v>
       </c>
       <c r="I125" s="11">
         <v>2720</v>
       </c>
       <c r="J125" s="12">
         <v>2423</v>
       </c>
       <c r="K125" s="12">
         <v>2370</v>
       </c>
       <c r="L125" s="12">
         <v>2197</v>
       </c>
       <c r="M125" s="12">
         <v>2197</v>
       </c>
       <c r="N125" s="21">
         <v>1999</v>
       </c>
       <c r="O125" s="21">
         <v>2037</v>
       </c>
       <c r="P125" s="21">
         <v>1766</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B126" s="25"/>
+      <c r="Q125" s="21">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="126" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="26"/>
+      <c r="B126" s="26"/>
       <c r="C126" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D126" s="11">
         <v>3090</v>
       </c>
       <c r="E126" s="11">
         <v>2917</v>
       </c>
       <c r="F126" s="11">
         <v>2905</v>
       </c>
       <c r="G126" s="11">
         <v>2633</v>
       </c>
       <c r="H126" s="11">
         <v>2566</v>
       </c>
       <c r="I126" s="11">
         <v>2379</v>
       </c>
       <c r="J126" s="12">
         <v>2323</v>
       </c>
       <c r="K126" s="12">
         <v>2112</v>
       </c>
       <c r="L126" s="12">
         <v>2029</v>
       </c>
       <c r="M126" s="12">
         <v>2060</v>
       </c>
       <c r="N126" s="21">
         <v>1835</v>
       </c>
       <c r="O126" s="21">
         <v>1957</v>
       </c>
       <c r="P126" s="21">
         <v>1770</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B127" s="24" t="s">
+      <c r="Q126" s="21">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="26"/>
+      <c r="B127" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D127" s="11">
         <v>9006</v>
       </c>
       <c r="E127" s="11">
         <v>9145</v>
       </c>
       <c r="F127" s="11">
         <v>9507</v>
       </c>
       <c r="G127" s="11">
         <v>8777</v>
       </c>
       <c r="H127" s="11">
         <v>8626</v>
       </c>
       <c r="I127" s="11">
         <v>12018</v>
       </c>
       <c r="J127" s="12">
         <v>11497</v>
       </c>
       <c r="K127" s="12">
         <v>12359</v>
       </c>
       <c r="L127" s="12">
         <v>10061</v>
       </c>
       <c r="M127" s="12">
         <v>9174</v>
       </c>
       <c r="N127" s="21">
         <v>9931</v>
       </c>
       <c r="O127" s="21">
         <v>11717</v>
       </c>
       <c r="P127" s="21">
         <v>11632</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B128" s="25"/>
+      <c r="Q127" s="21">
+        <v>11283</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="26"/>
+      <c r="B128" s="26"/>
       <c r="C128" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D128" s="11">
         <v>4636</v>
       </c>
       <c r="E128" s="11">
         <v>4696</v>
       </c>
       <c r="F128" s="11">
         <v>4866</v>
       </c>
       <c r="G128" s="11">
         <v>4601</v>
       </c>
       <c r="H128" s="11">
         <v>4372</v>
       </c>
       <c r="I128" s="11">
         <v>6106</v>
       </c>
       <c r="J128" s="12">
         <v>5930</v>
       </c>
       <c r="K128" s="12">
         <v>6293</v>
       </c>
       <c r="L128" s="12">
         <v>5171</v>
       </c>
       <c r="M128" s="12">
         <v>4843</v>
       </c>
       <c r="N128" s="21">
         <v>5174</v>
       </c>
       <c r="O128" s="21">
         <v>6050</v>
       </c>
       <c r="P128" s="21">
         <v>5984</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B129" s="25"/>
+      <c r="Q128" s="21">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="26"/>
+      <c r="B129" s="26"/>
       <c r="C129" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D129" s="11">
         <v>4370</v>
       </c>
       <c r="E129" s="11">
         <v>4449</v>
       </c>
       <c r="F129" s="11">
         <v>4641</v>
       </c>
       <c r="G129" s="11">
         <v>4176</v>
       </c>
       <c r="H129" s="11">
         <v>4254</v>
       </c>
       <c r="I129" s="11">
         <v>5912</v>
       </c>
       <c r="J129" s="12">
         <v>5567</v>
       </c>
       <c r="K129" s="12">
         <v>6066</v>
       </c>
       <c r="L129" s="12">
         <v>4890</v>
       </c>
       <c r="M129" s="12">
         <v>4331</v>
       </c>
       <c r="N129" s="21">
         <v>4757</v>
       </c>
       <c r="O129" s="21">
         <v>5667</v>
       </c>
       <c r="P129" s="21">
         <v>5648</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B130" s="24" t="s">
+      <c r="Q129" s="21">
+        <v>5416</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="26"/>
+      <c r="B130" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D130" s="11">
         <v>5156</v>
       </c>
       <c r="E130" s="11">
         <v>4731</v>
       </c>
       <c r="F130" s="11">
         <v>4629</v>
       </c>
       <c r="G130" s="11">
         <v>4352</v>
       </c>
       <c r="H130" s="11">
         <v>4169</v>
       </c>
       <c r="I130" s="11">
         <v>3921</v>
       </c>
       <c r="J130" s="12">
         <v>3583</v>
       </c>
       <c r="K130" s="12">
         <v>3300</v>
       </c>
       <c r="L130" s="12">
         <v>3216</v>
       </c>
       <c r="M130" s="12">
         <v>3035</v>
       </c>
       <c r="N130" s="21">
         <v>2775</v>
       </c>
       <c r="O130" s="21">
         <v>2742</v>
       </c>
       <c r="P130" s="21">
         <v>2479</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B131" s="25"/>
+      <c r="Q130" s="21">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="26"/>
+      <c r="B131" s="26"/>
       <c r="C131" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D131" s="11">
         <v>2703</v>
       </c>
       <c r="E131" s="11">
         <v>2422</v>
       </c>
       <c r="F131" s="11">
         <v>2385</v>
       </c>
       <c r="G131" s="11">
         <v>2241</v>
       </c>
       <c r="H131" s="11">
         <v>2118</v>
       </c>
       <c r="I131" s="11">
         <v>2004</v>
       </c>
       <c r="J131" s="12">
         <v>1831</v>
       </c>
       <c r="K131" s="12">
         <v>1644</v>
       </c>
       <c r="L131" s="12">
         <v>1673</v>
       </c>
       <c r="M131" s="12">
         <v>1517</v>
       </c>
       <c r="N131" s="21">
         <v>1426</v>
       </c>
       <c r="O131" s="21">
         <v>1399</v>
       </c>
       <c r="P131" s="21">
         <v>1312</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B132" s="25"/>
+      <c r="Q131" s="21">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="26"/>
+      <c r="B132" s="26"/>
       <c r="C132" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D132" s="11">
         <v>2453</v>
       </c>
       <c r="E132" s="11">
         <v>2309</v>
       </c>
       <c r="F132" s="11">
         <v>2244</v>
       </c>
       <c r="G132" s="11">
         <v>2111</v>
       </c>
       <c r="H132" s="11">
         <v>2051</v>
       </c>
       <c r="I132" s="11">
         <v>1917</v>
       </c>
       <c r="J132" s="12">
         <v>1752</v>
       </c>
       <c r="K132" s="12">
         <v>1656</v>
       </c>
       <c r="L132" s="12">
         <v>1543</v>
       </c>
       <c r="M132" s="12">
         <v>1518</v>
       </c>
       <c r="N132" s="21">
         <v>1349</v>
       </c>
       <c r="O132" s="21">
         <v>1343</v>
       </c>
       <c r="P132" s="21">
         <v>1167</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B133" s="24" t="s">
+      <c r="Q132" s="21">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="26"/>
+      <c r="B133" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="11">
         <v>9376</v>
       </c>
       <c r="E133" s="11">
         <v>8776</v>
       </c>
       <c r="F133" s="11">
         <v>8874</v>
       </c>
       <c r="G133" s="11">
         <v>8444</v>
       </c>
       <c r="H133" s="11">
         <v>7961</v>
       </c>
       <c r="I133" s="11">
         <v>7908</v>
       </c>
       <c r="J133" s="12">
         <v>7608</v>
       </c>
       <c r="K133" s="12">
         <v>7105</v>
       </c>
       <c r="L133" s="12">
         <v>6628</v>
       </c>
       <c r="M133" s="12">
         <v>6408</v>
       </c>
       <c r="N133" s="21">
         <v>5831</v>
       </c>
       <c r="O133" s="21">
         <v>5894</v>
       </c>
       <c r="P133" s="21">
         <v>5157</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B134" s="25"/>
+      <c r="Q133" s="21">
+        <v>4536</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="26"/>
+      <c r="B134" s="26"/>
       <c r="C134" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D134" s="11">
         <v>4846</v>
       </c>
       <c r="E134" s="11">
         <v>4647</v>
       </c>
       <c r="F134" s="11">
         <v>4572</v>
       </c>
       <c r="G134" s="11">
         <v>4314</v>
       </c>
       <c r="H134" s="11">
         <v>4131</v>
       </c>
       <c r="I134" s="11">
         <v>4062</v>
       </c>
       <c r="J134" s="12">
         <v>3920</v>
       </c>
       <c r="K134" s="12">
         <v>3641</v>
       </c>
       <c r="L134" s="12">
         <v>3410</v>
       </c>
       <c r="M134" s="12">
         <v>3306</v>
       </c>
       <c r="N134" s="21">
         <v>3022</v>
       </c>
       <c r="O134" s="21">
         <v>3010</v>
       </c>
       <c r="P134" s="21">
         <v>2636</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B135" s="25"/>
+      <c r="Q134" s="21">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="26"/>
+      <c r="B135" s="26"/>
       <c r="C135" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D135" s="11">
         <v>4530</v>
       </c>
       <c r="E135" s="11">
         <v>4129</v>
       </c>
       <c r="F135" s="11">
         <v>4302</v>
       </c>
       <c r="G135" s="11">
         <v>4130</v>
       </c>
       <c r="H135" s="11">
         <v>3830</v>
       </c>
       <c r="I135" s="11">
         <v>3846</v>
       </c>
       <c r="J135" s="12">
         <v>3688</v>
       </c>
       <c r="K135" s="12">
         <v>3464</v>
       </c>
       <c r="L135" s="12">
         <v>3218</v>
       </c>
       <c r="M135" s="12">
         <v>3102</v>
       </c>
       <c r="N135" s="21">
         <v>2809</v>
       </c>
       <c r="O135" s="21">
         <v>2884</v>
       </c>
       <c r="P135" s="21">
         <v>2521</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B136" s="24" t="s">
+      <c r="Q135" s="21">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="26"/>
+      <c r="B136" s="25" t="s">
         <v>57</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D136" s="11">
         <v>5366</v>
       </c>
       <c r="E136" s="11">
         <v>4960</v>
       </c>
       <c r="F136" s="11">
         <v>4782</v>
       </c>
       <c r="G136" s="11">
         <v>4357</v>
       </c>
       <c r="H136" s="11">
         <v>4020</v>
       </c>
       <c r="I136" s="11">
         <v>3942</v>
       </c>
       <c r="J136" s="12">
         <v>3595</v>
       </c>
       <c r="K136" s="12">
         <v>3393</v>
       </c>
       <c r="L136" s="12">
         <v>3363</v>
       </c>
       <c r="M136" s="12">
         <v>3167</v>
       </c>
       <c r="N136" s="21">
         <v>3019</v>
       </c>
       <c r="O136" s="21">
         <v>3043</v>
       </c>
       <c r="P136" s="21">
         <v>2634</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B137" s="25"/>
+      <c r="Q136" s="21">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="137" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="26"/>
+      <c r="B137" s="26"/>
       <c r="C137" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D137" s="11">
         <v>2829</v>
       </c>
       <c r="E137" s="11">
         <v>2511</v>
       </c>
       <c r="F137" s="11">
         <v>2458</v>
       </c>
       <c r="G137" s="11">
         <v>2284</v>
       </c>
       <c r="H137" s="11">
         <v>2063</v>
       </c>
       <c r="I137" s="11">
         <v>2030</v>
       </c>
       <c r="J137" s="12">
         <v>1803</v>
       </c>
       <c r="K137" s="12">
         <v>1681</v>
       </c>
       <c r="L137" s="12">
         <v>1750</v>
       </c>
       <c r="M137" s="12">
         <v>1605</v>
       </c>
       <c r="N137" s="21">
         <v>1599</v>
       </c>
       <c r="O137" s="21">
         <v>1603</v>
       </c>
       <c r="P137" s="21">
         <v>1376</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B138" s="25"/>
+      <c r="Q137" s="21">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="138" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="26"/>
+      <c r="B138" s="26"/>
       <c r="C138" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D138" s="11">
         <v>2537</v>
       </c>
       <c r="E138" s="11">
         <v>2449</v>
       </c>
       <c r="F138" s="11">
         <v>2324</v>
       </c>
       <c r="G138" s="11">
         <v>2073</v>
       </c>
       <c r="H138" s="11">
         <v>1957</v>
       </c>
       <c r="I138" s="11">
         <v>1912</v>
       </c>
       <c r="J138" s="12">
         <v>1792</v>
       </c>
       <c r="K138" s="12">
         <v>1712</v>
       </c>
       <c r="L138" s="12">
         <v>1613</v>
       </c>
       <c r="M138" s="12">
         <v>1562</v>
       </c>
       <c r="N138" s="21">
         <v>1420</v>
       </c>
       <c r="O138" s="21">
         <v>1440</v>
       </c>
       <c r="P138" s="21">
         <v>1258</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B139" s="24" t="s">
+      <c r="Q138" s="21">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="139" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="26"/>
+      <c r="B139" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D139" s="11">
         <v>8951</v>
       </c>
       <c r="E139" s="11">
         <v>8280</v>
       </c>
       <c r="F139" s="11">
         <v>8042</v>
       </c>
       <c r="G139" s="11">
         <v>7622</v>
       </c>
       <c r="H139" s="11">
         <v>7473</v>
       </c>
       <c r="I139" s="11">
         <v>7296</v>
       </c>
       <c r="J139" s="12">
         <v>6752</v>
       </c>
       <c r="K139" s="12">
         <v>6464</v>
       </c>
       <c r="L139" s="12">
         <v>6236</v>
       </c>
       <c r="M139" s="12">
         <v>5963</v>
       </c>
       <c r="N139" s="21">
         <v>5492</v>
       </c>
       <c r="O139" s="21">
         <v>5313</v>
       </c>
       <c r="P139" s="21">
         <v>4699</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B140" s="25"/>
+      <c r="Q139" s="21">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="26"/>
+      <c r="B140" s="26"/>
       <c r="C140" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D140" s="11">
         <v>4598</v>
       </c>
       <c r="E140" s="11">
         <v>4246</v>
       </c>
       <c r="F140" s="11">
         <v>4106</v>
       </c>
       <c r="G140" s="11">
         <v>3927</v>
       </c>
       <c r="H140" s="11">
         <v>3910</v>
       </c>
       <c r="I140" s="11">
         <v>3768</v>
       </c>
       <c r="J140" s="12">
         <v>3556</v>
       </c>
       <c r="K140" s="12">
         <v>3379</v>
       </c>
       <c r="L140" s="12">
         <v>3247</v>
       </c>
       <c r="M140" s="12">
         <v>3052</v>
       </c>
       <c r="N140" s="21">
         <v>2873</v>
       </c>
       <c r="O140" s="21">
         <v>2774</v>
       </c>
       <c r="P140" s="21">
         <v>2432</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B141" s="25"/>
+      <c r="Q140" s="21">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="26"/>
+      <c r="B141" s="26"/>
       <c r="C141" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D141" s="11">
         <v>4353</v>
       </c>
       <c r="E141" s="11">
         <v>4034</v>
       </c>
       <c r="F141" s="11">
         <v>3936</v>
       </c>
       <c r="G141" s="11">
         <v>3695</v>
       </c>
       <c r="H141" s="11">
         <v>3563</v>
       </c>
       <c r="I141" s="11">
         <v>3528</v>
       </c>
       <c r="J141" s="12">
         <v>3196</v>
       </c>
       <c r="K141" s="12">
         <v>3085</v>
       </c>
       <c r="L141" s="12">
         <v>2989</v>
       </c>
       <c r="M141" s="12">
         <v>2911</v>
       </c>
       <c r="N141" s="21">
         <v>2619</v>
       </c>
       <c r="O141" s="21">
         <v>2539</v>
       </c>
       <c r="P141" s="21">
         <v>2267</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A142" s="24" t="s">
+      <c r="Q141" s="21">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B142" s="24" t="s">
+      <c r="B142" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="11">
         <v>230933</v>
       </c>
       <c r="E142" s="11">
         <v>213880</v>
       </c>
       <c r="F142" s="11">
         <v>210478</v>
       </c>
       <c r="G142" s="11">
         <v>196982</v>
       </c>
       <c r="H142" s="11">
         <v>189532</v>
       </c>
       <c r="I142" s="11">
         <v>186144</v>
       </c>
       <c r="J142" s="12">
         <v>177035</v>
       </c>
       <c r="K142" s="12">
         <v>165594</v>
       </c>
       <c r="L142" s="12">
         <v>158679</v>
       </c>
       <c r="M142" s="12">
         <v>150987</v>
       </c>
       <c r="N142" s="21">
         <v>138849</v>
       </c>
       <c r="O142" s="21">
         <v>139154</v>
       </c>
       <c r="P142" s="21">
         <v>120217</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B143" s="25"/>
+      <c r="Q142" s="21">
+        <v>106477</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="26"/>
+      <c r="B143" s="26"/>
       <c r="C143" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D143" s="11">
         <v>118684</v>
       </c>
       <c r="E143" s="11">
         <v>109698</v>
       </c>
       <c r="F143" s="11">
         <v>108108</v>
       </c>
       <c r="G143" s="11">
         <v>101043</v>
       </c>
       <c r="H143" s="11">
         <v>97348</v>
       </c>
       <c r="I143" s="11">
         <v>95776</v>
       </c>
       <c r="J143" s="12">
         <v>90786</v>
       </c>
       <c r="K143" s="12">
         <v>84821</v>
       </c>
       <c r="L143" s="12">
         <v>81654</v>
       </c>
       <c r="M143" s="12">
         <v>77678</v>
       </c>
       <c r="N143" s="21">
         <v>71608</v>
       </c>
       <c r="O143" s="21">
         <v>71095</v>
       </c>
       <c r="P143" s="21">
         <v>61767</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B144" s="25"/>
+      <c r="Q143" s="21">
+        <v>54872</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="26"/>
+      <c r="B144" s="26"/>
       <c r="C144" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D144" s="11">
         <v>112249</v>
       </c>
       <c r="E144" s="11">
         <v>104182</v>
       </c>
       <c r="F144" s="11">
         <v>102370</v>
       </c>
       <c r="G144" s="11">
         <v>95939</v>
       </c>
       <c r="H144" s="11">
         <v>92184</v>
       </c>
       <c r="I144" s="11">
         <v>90368</v>
       </c>
       <c r="J144" s="12">
         <v>86249</v>
       </c>
       <c r="K144" s="12">
         <v>80773</v>
       </c>
       <c r="L144" s="12">
         <v>77025</v>
       </c>
       <c r="M144" s="12">
         <v>73309</v>
       </c>
       <c r="N144" s="21">
         <v>67241</v>
       </c>
       <c r="O144" s="21">
         <v>68059</v>
       </c>
       <c r="P144" s="21">
         <v>58450</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B145" s="24" t="s">
+      <c r="Q144" s="21">
+        <v>51605</v>
+      </c>
+    </row>
+    <row r="145" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="26"/>
+      <c r="B145" s="25" t="s">
         <v>60</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D145" s="11">
         <v>28623</v>
       </c>
       <c r="E145" s="11">
         <v>26922</v>
       </c>
       <c r="F145" s="11">
         <v>26769</v>
       </c>
       <c r="G145" s="11">
         <v>25177</v>
       </c>
       <c r="H145" s="11">
         <v>24048</v>
       </c>
       <c r="I145" s="11">
         <v>23705</v>
       </c>
       <c r="J145" s="12">
         <v>22660</v>
       </c>
       <c r="K145" s="12">
         <v>21171</v>
       </c>
       <c r="L145" s="12">
         <v>20299</v>
       </c>
       <c r="M145" s="12">
         <v>19197</v>
       </c>
       <c r="N145" s="21">
         <v>17773</v>
       </c>
       <c r="O145" s="21">
         <v>18150</v>
       </c>
       <c r="P145" s="21">
         <v>15702</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B146" s="25"/>
+      <c r="Q145" s="21">
+        <v>13775</v>
+      </c>
+    </row>
+    <row r="146" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="26"/>
+      <c r="B146" s="26"/>
       <c r="C146" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D146" s="11">
         <v>14833</v>
       </c>
       <c r="E146" s="11">
         <v>13741</v>
       </c>
       <c r="F146" s="11">
         <v>13623</v>
       </c>
       <c r="G146" s="11">
         <v>12928</v>
       </c>
       <c r="H146" s="11">
         <v>12214</v>
       </c>
       <c r="I146" s="11">
         <v>12260</v>
       </c>
       <c r="J146" s="12">
         <v>11631</v>
       </c>
       <c r="K146" s="12">
         <v>10878</v>
       </c>
       <c r="L146" s="12">
         <v>10567</v>
       </c>
       <c r="M146" s="12">
         <v>9907</v>
       </c>
       <c r="N146" s="21">
         <v>9114</v>
       </c>
       <c r="O146" s="21">
         <v>9296</v>
       </c>
       <c r="P146" s="21">
         <v>8098</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B147" s="25"/>
+      <c r="Q146" s="21">
+        <v>7082</v>
+      </c>
+    </row>
+    <row r="147" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="26"/>
+      <c r="B147" s="26"/>
       <c r="C147" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D147" s="11">
         <v>13790</v>
       </c>
       <c r="E147" s="11">
         <v>13181</v>
       </c>
       <c r="F147" s="11">
         <v>13146</v>
       </c>
       <c r="G147" s="11">
         <v>12249</v>
       </c>
       <c r="H147" s="11">
         <v>11834</v>
       </c>
       <c r="I147" s="11">
         <v>11445</v>
       </c>
       <c r="J147" s="12">
         <v>11029</v>
       </c>
       <c r="K147" s="12">
         <v>10293</v>
       </c>
       <c r="L147" s="12">
         <v>9732</v>
       </c>
       <c r="M147" s="12">
         <v>9290</v>
       </c>
       <c r="N147" s="21">
         <v>8659</v>
       </c>
       <c r="O147" s="21">
         <v>8854</v>
       </c>
       <c r="P147" s="21">
         <v>7604</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B148" s="24" t="s">
+      <c r="Q147" s="21">
+        <v>6693</v>
+      </c>
+    </row>
+    <row r="148" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="26"/>
+      <c r="B148" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C148" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D148" s="11">
         <v>16636</v>
       </c>
       <c r="E148" s="11">
         <v>15489</v>
       </c>
       <c r="F148" s="11">
         <v>15369</v>
       </c>
       <c r="G148" s="11">
         <v>14390</v>
       </c>
       <c r="H148" s="11">
         <v>13565</v>
       </c>
       <c r="I148" s="11">
         <v>13320</v>
       </c>
       <c r="J148" s="12">
         <v>12727</v>
       </c>
       <c r="K148" s="12">
         <v>11830</v>
       </c>
       <c r="L148" s="12">
         <v>11373</v>
       </c>
       <c r="M148" s="12">
         <v>10655</v>
       </c>
       <c r="N148" s="21">
         <v>9953</v>
       </c>
       <c r="O148" s="21">
         <v>10057</v>
       </c>
       <c r="P148" s="21">
         <v>8786</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B149" s="25"/>
+      <c r="Q148" s="21">
+        <v>7638</v>
+      </c>
+    </row>
+    <row r="149" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="26"/>
+      <c r="B149" s="26"/>
       <c r="C149" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D149" s="11">
         <v>8655</v>
       </c>
       <c r="E149" s="11">
         <v>7952</v>
       </c>
       <c r="F149" s="11">
         <v>7938</v>
       </c>
       <c r="G149" s="11">
         <v>7437</v>
       </c>
       <c r="H149" s="11">
         <v>6984</v>
       </c>
       <c r="I149" s="11">
         <v>6815</v>
       </c>
       <c r="J149" s="12">
         <v>6546</v>
       </c>
       <c r="K149" s="12">
         <v>6049</v>
       </c>
       <c r="L149" s="12">
         <v>5871</v>
       </c>
       <c r="M149" s="12">
         <v>5389</v>
       </c>
       <c r="N149" s="21">
         <v>5116</v>
       </c>
       <c r="O149" s="21">
         <v>5141</v>
       </c>
       <c r="P149" s="21">
         <v>4560</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B150" s="25"/>
+      <c r="Q149" s="21">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="150" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="26"/>
+      <c r="B150" s="26"/>
       <c r="C150" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D150" s="11">
         <v>7981</v>
       </c>
       <c r="E150" s="11">
         <v>7537</v>
       </c>
       <c r="F150" s="11">
         <v>7431</v>
       </c>
       <c r="G150" s="11">
         <v>6953</v>
       </c>
       <c r="H150" s="11">
         <v>6581</v>
       </c>
       <c r="I150" s="11">
         <v>6505</v>
       </c>
       <c r="J150" s="12">
         <v>6181</v>
       </c>
       <c r="K150" s="12">
         <v>5781</v>
       </c>
       <c r="L150" s="12">
         <v>5502</v>
       </c>
       <c r="M150" s="12">
         <v>5266</v>
       </c>
       <c r="N150" s="21">
         <v>4837</v>
       </c>
       <c r="O150" s="21">
         <v>4916</v>
       </c>
       <c r="P150" s="21">
         <v>4226</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B151" s="24" t="s">
+      <c r="Q150" s="21">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="151" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="26"/>
+      <c r="B151" s="25" t="s">
         <v>62</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D151" s="11">
         <v>14680</v>
       </c>
       <c r="E151" s="11">
         <v>13507</v>
       </c>
       <c r="F151" s="11">
         <v>13383</v>
       </c>
       <c r="G151" s="11">
         <v>12609</v>
       </c>
       <c r="H151" s="11">
         <v>12140</v>
       </c>
       <c r="I151" s="11">
         <v>11791</v>
       </c>
       <c r="J151" s="12">
         <v>11139</v>
       </c>
       <c r="K151" s="12">
         <v>10333</v>
       </c>
       <c r="L151" s="12">
         <v>9962</v>
       </c>
       <c r="M151" s="12">
         <v>9486</v>
       </c>
       <c r="N151" s="21">
         <v>8669</v>
       </c>
       <c r="O151" s="21">
         <v>8783</v>
       </c>
       <c r="P151" s="21">
         <v>7539</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B152" s="25"/>
+      <c r="Q151" s="21">
+        <v>6476</v>
+      </c>
+    </row>
+    <row r="152" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="26"/>
+      <c r="B152" s="26"/>
       <c r="C152" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D152" s="11">
         <v>7471</v>
       </c>
       <c r="E152" s="11">
         <v>6998</v>
       </c>
       <c r="F152" s="11">
         <v>6804</v>
       </c>
       <c r="G152" s="11">
         <v>6385</v>
       </c>
       <c r="H152" s="11">
         <v>6183</v>
       </c>
       <c r="I152" s="11">
         <v>6026</v>
       </c>
       <c r="J152" s="12">
         <v>5580</v>
       </c>
       <c r="K152" s="12">
         <v>5307</v>
       </c>
       <c r="L152" s="12">
         <v>5114</v>
       </c>
       <c r="M152" s="12">
         <v>4959</v>
       </c>
       <c r="N152" s="21">
         <v>4520</v>
       </c>
       <c r="O152" s="21">
         <v>4385</v>
       </c>
       <c r="P152" s="21">
         <v>3900</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B153" s="25"/>
+      <c r="Q152" s="21">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="153" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="26"/>
+      <c r="B153" s="26"/>
       <c r="C153" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D153" s="11">
         <v>7209</v>
       </c>
       <c r="E153" s="11">
         <v>6509</v>
       </c>
       <c r="F153" s="11">
         <v>6579</v>
       </c>
       <c r="G153" s="11">
         <v>6224</v>
       </c>
       <c r="H153" s="11">
         <v>5957</v>
       </c>
       <c r="I153" s="11">
         <v>5765</v>
       </c>
       <c r="J153" s="12">
         <v>5559</v>
       </c>
       <c r="K153" s="12">
         <v>5026</v>
       </c>
       <c r="L153" s="12">
         <v>4848</v>
       </c>
       <c r="M153" s="12">
         <v>4527</v>
       </c>
       <c r="N153" s="21">
         <v>4149</v>
       </c>
       <c r="O153" s="21">
         <v>4398</v>
       </c>
       <c r="P153" s="21">
         <v>3639</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B154" s="24" t="s">
+      <c r="Q153" s="21">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="154" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="26"/>
+      <c r="B154" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="11">
         <v>14374</v>
       </c>
       <c r="E154" s="11">
         <v>13106</v>
       </c>
       <c r="F154" s="11">
         <v>12923</v>
       </c>
       <c r="G154" s="11">
         <v>12097</v>
       </c>
       <c r="H154" s="11">
         <v>11658</v>
       </c>
       <c r="I154" s="11">
         <v>11163</v>
       </c>
       <c r="J154" s="12">
         <v>10516</v>
       </c>
       <c r="K154" s="12">
         <v>10103</v>
       </c>
       <c r="L154" s="12">
         <v>9904</v>
       </c>
       <c r="M154" s="12">
         <v>9462</v>
       </c>
       <c r="N154" s="21">
         <v>8741</v>
       </c>
       <c r="O154" s="21">
         <v>8689</v>
       </c>
       <c r="P154" s="21">
         <v>7453</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B155" s="25"/>
+      <c r="Q154" s="21">
+        <v>6557</v>
+      </c>
+    </row>
+    <row r="155" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="26"/>
+      <c r="B155" s="26"/>
       <c r="C155" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D155" s="11">
         <v>7310</v>
       </c>
       <c r="E155" s="11">
         <v>6702</v>
       </c>
       <c r="F155" s="11">
         <v>6638</v>
       </c>
       <c r="G155" s="11">
         <v>6187</v>
       </c>
       <c r="H155" s="11">
         <v>5945</v>
       </c>
       <c r="I155" s="11">
         <v>5738</v>
       </c>
       <c r="J155" s="12">
         <v>5472</v>
       </c>
       <c r="K155" s="12">
         <v>5183</v>
       </c>
       <c r="L155" s="12">
         <v>5170</v>
       </c>
       <c r="M155" s="12">
         <v>4906</v>
       </c>
       <c r="N155" s="21">
         <v>4448</v>
       </c>
       <c r="O155" s="21">
         <v>4502</v>
       </c>
       <c r="P155" s="21">
         <v>3690</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B156" s="25"/>
+      <c r="Q155" s="21">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="156" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="26"/>
+      <c r="B156" s="26"/>
       <c r="C156" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D156" s="11">
         <v>7064</v>
       </c>
       <c r="E156" s="11">
         <v>6404</v>
       </c>
       <c r="F156" s="11">
         <v>6285</v>
       </c>
       <c r="G156" s="11">
         <v>5910</v>
       </c>
       <c r="H156" s="11">
         <v>5713</v>
       </c>
       <c r="I156" s="11">
         <v>5425</v>
       </c>
       <c r="J156" s="12">
         <v>5044</v>
       </c>
       <c r="K156" s="12">
         <v>4920</v>
       </c>
       <c r="L156" s="12">
         <v>4734</v>
       </c>
       <c r="M156" s="12">
         <v>4556</v>
       </c>
       <c r="N156" s="21">
         <v>4293</v>
       </c>
       <c r="O156" s="21">
         <v>4187</v>
       </c>
       <c r="P156" s="21">
         <v>3763</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B157" s="24" t="s">
+      <c r="Q156" s="21">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="157" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="26"/>
+      <c r="B157" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D157" s="11">
         <v>21802</v>
       </c>
       <c r="E157" s="11">
         <v>20122</v>
       </c>
       <c r="F157" s="11">
         <v>19947</v>
       </c>
       <c r="G157" s="11">
         <v>18783</v>
       </c>
       <c r="H157" s="11">
         <v>18170</v>
       </c>
       <c r="I157" s="11">
         <v>17574</v>
       </c>
       <c r="J157" s="12">
         <v>17089</v>
       </c>
       <c r="K157" s="12">
         <v>16541</v>
       </c>
       <c r="L157" s="12">
         <v>15726</v>
       </c>
       <c r="M157" s="12">
         <v>15051</v>
       </c>
       <c r="N157" s="21">
         <v>13845</v>
       </c>
       <c r="O157" s="21">
         <v>14196</v>
       </c>
       <c r="P157" s="21">
         <v>12291</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B158" s="25"/>
+      <c r="Q157" s="21">
+        <v>10846</v>
+      </c>
+    </row>
+    <row r="158" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="26"/>
+      <c r="B158" s="26"/>
       <c r="C158" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D158" s="11">
         <v>11194</v>
       </c>
       <c r="E158" s="11">
         <v>10261</v>
       </c>
       <c r="F158" s="11">
         <v>10302</v>
       </c>
       <c r="G158" s="11">
         <v>9474</v>
       </c>
       <c r="H158" s="11">
         <v>9340</v>
       </c>
       <c r="I158" s="11">
         <v>9038</v>
       </c>
       <c r="J158" s="12">
         <v>8794</v>
       </c>
       <c r="K158" s="12">
         <v>8442</v>
       </c>
       <c r="L158" s="12">
         <v>8144</v>
       </c>
       <c r="M158" s="12">
         <v>7688</v>
       </c>
       <c r="N158" s="21">
         <v>7222</v>
       </c>
       <c r="O158" s="21">
         <v>7322</v>
       </c>
       <c r="P158" s="21">
         <v>6393</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B159" s="25"/>
+      <c r="Q158" s="21">
+        <v>5609</v>
+      </c>
+    </row>
+    <row r="159" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="26"/>
+      <c r="B159" s="26"/>
       <c r="C159" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D159" s="11">
         <v>10608</v>
       </c>
       <c r="E159" s="11">
         <v>9861</v>
       </c>
       <c r="F159" s="11">
         <v>9645</v>
       </c>
       <c r="G159" s="11">
         <v>9309</v>
       </c>
       <c r="H159" s="11">
         <v>8830</v>
       </c>
       <c r="I159" s="11">
         <v>8536</v>
       </c>
       <c r="J159" s="12">
         <v>8295</v>
       </c>
       <c r="K159" s="12">
         <v>8099</v>
       </c>
       <c r="L159" s="12">
         <v>7582</v>
       </c>
       <c r="M159" s="12">
         <v>7363</v>
       </c>
       <c r="N159" s="21">
         <v>6623</v>
       </c>
       <c r="O159" s="21">
         <v>6874</v>
       </c>
       <c r="P159" s="21">
         <v>5898</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B160" s="24" t="s">
+      <c r="Q159" s="21">
+        <v>5237</v>
+      </c>
+    </row>
+    <row r="160" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="26"/>
+      <c r="B160" s="25" t="s">
         <v>65</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="11">
         <v>4994</v>
       </c>
       <c r="E160" s="11">
         <v>4659</v>
       </c>
       <c r="F160" s="11">
         <v>4422</v>
       </c>
       <c r="G160" s="11">
         <v>4325</v>
       </c>
       <c r="H160" s="11">
         <v>4073</v>
       </c>
       <c r="I160" s="11">
         <v>3823</v>
       </c>
       <c r="J160" s="12">
         <v>3581</v>
       </c>
       <c r="K160" s="12">
         <v>3355</v>
       </c>
       <c r="L160" s="12">
         <v>3407</v>
       </c>
       <c r="M160" s="12">
         <v>3420</v>
       </c>
       <c r="N160" s="21">
         <v>3062</v>
       </c>
       <c r="O160" s="21">
         <v>3039</v>
       </c>
       <c r="P160" s="21">
         <v>2602</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B161" s="25"/>
+      <c r="Q160" s="21">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="161" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="26"/>
+      <c r="B161" s="26"/>
       <c r="C161" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D161" s="11">
         <v>2508</v>
       </c>
       <c r="E161" s="11">
         <v>2366</v>
       </c>
       <c r="F161" s="11">
         <v>2272</v>
       </c>
       <c r="G161" s="11">
         <v>2150</v>
       </c>
       <c r="H161" s="11">
         <v>2137</v>
       </c>
       <c r="I161" s="11">
         <v>1953</v>
       </c>
       <c r="J161" s="12">
         <v>1804</v>
       </c>
       <c r="K161" s="12">
         <v>1712</v>
       </c>
       <c r="L161" s="12">
         <v>1745</v>
       </c>
       <c r="M161" s="12">
         <v>1750</v>
       </c>
       <c r="N161" s="21">
         <v>1599</v>
       </c>
       <c r="O161" s="21">
         <v>1554</v>
       </c>
       <c r="P161" s="21">
         <v>1316</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B162" s="25"/>
+      <c r="Q161" s="21">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="162" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="26"/>
+      <c r="B162" s="26"/>
       <c r="C162" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D162" s="11">
         <v>2486</v>
       </c>
       <c r="E162" s="11">
         <v>2293</v>
       </c>
       <c r="F162" s="11">
         <v>2150</v>
       </c>
       <c r="G162" s="11">
         <v>2175</v>
       </c>
       <c r="H162" s="11">
         <v>1936</v>
       </c>
       <c r="I162" s="11">
         <v>1870</v>
       </c>
       <c r="J162" s="12">
         <v>1777</v>
       </c>
       <c r="K162" s="12">
         <v>1643</v>
       </c>
       <c r="L162" s="12">
         <v>1662</v>
       </c>
       <c r="M162" s="12">
         <v>1670</v>
       </c>
       <c r="N162" s="21">
         <v>1463</v>
       </c>
       <c r="O162" s="21">
         <v>1485</v>
       </c>
       <c r="P162" s="21">
         <v>1286</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B163" s="24" t="s">
+      <c r="Q162" s="21">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="163" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="26"/>
+      <c r="B163" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="11">
         <v>10728</v>
       </c>
       <c r="E163" s="11">
         <v>9779</v>
       </c>
       <c r="F163" s="11">
         <v>9623</v>
       </c>
       <c r="G163" s="11">
         <v>8892</v>
       </c>
       <c r="H163" s="11">
         <v>8500</v>
       </c>
       <c r="I163" s="11">
         <v>8470</v>
       </c>
       <c r="J163" s="12">
         <v>8067</v>
       </c>
       <c r="K163" s="12">
         <v>7463</v>
       </c>
       <c r="L163" s="12">
         <v>7336</v>
       </c>
       <c r="M163" s="12">
         <v>6813</v>
       </c>
       <c r="N163" s="21">
         <v>6384</v>
       </c>
       <c r="O163" s="21">
         <v>6528</v>
       </c>
       <c r="P163" s="21">
         <v>5541</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B164" s="25"/>
+      <c r="Q163" s="21">
+        <v>4919</v>
+      </c>
+    </row>
+    <row r="164" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="26"/>
+      <c r="B164" s="26"/>
       <c r="C164" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D164" s="11">
         <v>5547</v>
       </c>
       <c r="E164" s="11">
         <v>5012</v>
       </c>
       <c r="F164" s="11">
         <v>4933</v>
       </c>
       <c r="G164" s="11">
         <v>4592</v>
       </c>
       <c r="H164" s="11">
         <v>4415</v>
       </c>
       <c r="I164" s="11">
         <v>4320</v>
       </c>
       <c r="J164" s="12">
         <v>4059</v>
       </c>
       <c r="K164" s="12">
         <v>3809</v>
       </c>
       <c r="L164" s="12">
         <v>3807</v>
       </c>
       <c r="M164" s="12">
         <v>3505</v>
       </c>
       <c r="N164" s="21">
         <v>3308</v>
       </c>
       <c r="O164" s="21">
         <v>3305</v>
       </c>
       <c r="P164" s="21">
         <v>2788</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B165" s="25"/>
+      <c r="Q164" s="21">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="165" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="26"/>
+      <c r="B165" s="26"/>
       <c r="C165" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D165" s="11">
         <v>5181</v>
       </c>
       <c r="E165" s="11">
         <v>4767</v>
       </c>
       <c r="F165" s="11">
         <v>4690</v>
       </c>
       <c r="G165" s="11">
         <v>4300</v>
       </c>
       <c r="H165" s="11">
         <v>4085</v>
       </c>
       <c r="I165" s="11">
         <v>4150</v>
       </c>
       <c r="J165" s="12">
         <v>4008</v>
       </c>
       <c r="K165" s="12">
         <v>3654</v>
       </c>
       <c r="L165" s="12">
         <v>3529</v>
       </c>
       <c r="M165" s="12">
         <v>3308</v>
       </c>
       <c r="N165" s="21">
         <v>3076</v>
       </c>
       <c r="O165" s="21">
         <v>3223</v>
       </c>
       <c r="P165" s="21">
         <v>2753</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B166" s="24" t="s">
+      <c r="Q165" s="21">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="166" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="26"/>
+      <c r="B166" s="25" t="s">
         <v>67</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D166" s="11">
         <v>3627</v>
       </c>
       <c r="E166" s="11">
         <v>3464</v>
       </c>
       <c r="F166" s="11">
         <v>3283</v>
       </c>
       <c r="G166" s="11">
         <v>3036</v>
       </c>
       <c r="H166" s="11">
         <v>2938</v>
       </c>
       <c r="I166" s="11">
         <v>3045</v>
       </c>
       <c r="J166" s="12">
         <v>2841</v>
       </c>
       <c r="K166" s="12">
         <v>2475</v>
       </c>
       <c r="L166" s="12">
         <v>2637</v>
       </c>
       <c r="M166" s="12">
         <v>2648</v>
       </c>
       <c r="N166" s="21">
         <v>2291</v>
       </c>
       <c r="O166" s="21">
         <v>2271</v>
       </c>
       <c r="P166" s="21">
         <v>1993</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B167" s="25"/>
+      <c r="Q166" s="21">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="167" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="26"/>
+      <c r="B167" s="26"/>
       <c r="C167" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D167" s="11">
         <v>1849</v>
       </c>
       <c r="E167" s="11">
         <v>1731</v>
       </c>
       <c r="F167" s="11">
         <v>1661</v>
       </c>
       <c r="G167" s="11">
         <v>1509</v>
       </c>
       <c r="H167" s="11">
         <v>1527</v>
       </c>
       <c r="I167" s="11">
         <v>1531</v>
       </c>
       <c r="J167" s="12">
         <v>1455</v>
       </c>
       <c r="K167" s="12">
         <v>1336</v>
       </c>
       <c r="L167" s="12">
         <v>1328</v>
       </c>
       <c r="M167" s="12">
         <v>1375</v>
       </c>
       <c r="N167" s="21">
         <v>1172</v>
       </c>
       <c r="O167" s="21">
         <v>1177</v>
       </c>
       <c r="P167" s="21">
         <v>1059</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B168" s="25"/>
+      <c r="Q167" s="21">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="168" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="26"/>
+      <c r="B168" s="26"/>
       <c r="C168" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D168" s="11">
         <v>1778</v>
       </c>
       <c r="E168" s="11">
         <v>1733</v>
       </c>
       <c r="F168" s="11">
         <v>1622</v>
       </c>
       <c r="G168" s="11">
         <v>1527</v>
       </c>
       <c r="H168" s="11">
         <v>1411</v>
       </c>
       <c r="I168" s="11">
         <v>1514</v>
       </c>
       <c r="J168" s="12">
         <v>1386</v>
       </c>
       <c r="K168" s="12">
         <v>1139</v>
       </c>
       <c r="L168" s="12">
         <v>1309</v>
       </c>
       <c r="M168" s="12">
         <v>1273</v>
       </c>
       <c r="N168" s="21">
         <v>1119</v>
       </c>
       <c r="O168" s="21">
         <v>1094</v>
       </c>
       <c r="P168" s="21">
         <v>934</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B169" s="24" t="s">
+      <c r="Q168" s="21">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="169" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="26"/>
+      <c r="B169" s="25" t="s">
         <v>68</v>
       </c>
       <c r="C169" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="11">
         <v>5341</v>
       </c>
       <c r="E169" s="11">
         <v>4971</v>
       </c>
       <c r="F169" s="11">
         <v>4463</v>
       </c>
       <c r="G169" s="11">
         <v>4117</v>
       </c>
       <c r="H169" s="11">
         <v>3795</v>
       </c>
       <c r="I169" s="11">
         <v>3721</v>
       </c>
       <c r="J169" s="12">
         <v>3726</v>
       </c>
       <c r="K169" s="12">
         <v>3359</v>
       </c>
       <c r="L169" s="12">
         <v>3248</v>
       </c>
       <c r="M169" s="12">
         <v>3093</v>
       </c>
       <c r="N169" s="21">
         <v>2975</v>
       </c>
       <c r="O169" s="21">
         <v>2815</v>
       </c>
       <c r="P169" s="21">
         <v>2481</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B170" s="25"/>
+      <c r="Q169" s="21">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="170" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="26"/>
+      <c r="B170" s="26"/>
       <c r="C170" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D170" s="11">
         <v>2704</v>
       </c>
       <c r="E170" s="11">
         <v>2513</v>
       </c>
       <c r="F170" s="11">
         <v>2377</v>
       </c>
       <c r="G170" s="11">
         <v>2145</v>
       </c>
       <c r="H170" s="11">
         <v>1974</v>
       </c>
       <c r="I170" s="11">
         <v>1873</v>
       </c>
       <c r="J170" s="12">
         <v>1907</v>
       </c>
       <c r="K170" s="12">
         <v>1623</v>
       </c>
       <c r="L170" s="12">
         <v>1693</v>
       </c>
       <c r="M170" s="12">
         <v>1572</v>
       </c>
       <c r="N170" s="21">
         <v>1516</v>
       </c>
       <c r="O170" s="21">
         <v>1449</v>
       </c>
       <c r="P170" s="21">
         <v>1324</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B171" s="25"/>
+      <c r="Q170" s="21">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="171" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="26"/>
+      <c r="B171" s="26"/>
       <c r="C171" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D171" s="11">
         <v>2637</v>
       </c>
       <c r="E171" s="11">
         <v>2458</v>
       </c>
       <c r="F171" s="11">
         <v>2086</v>
       </c>
       <c r="G171" s="11">
         <v>1972</v>
       </c>
       <c r="H171" s="11">
         <v>1821</v>
       </c>
       <c r="I171" s="11">
         <v>1848</v>
       </c>
       <c r="J171" s="12">
         <v>1819</v>
       </c>
       <c r="K171" s="12">
         <v>1736</v>
       </c>
       <c r="L171" s="12">
         <v>1555</v>
       </c>
       <c r="M171" s="12">
         <v>1521</v>
       </c>
       <c r="N171" s="21">
         <v>1459</v>
       </c>
       <c r="O171" s="21">
         <v>1366</v>
       </c>
       <c r="P171" s="21">
         <v>1157</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B172" s="24" t="s">
+      <c r="Q171" s="21">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="172" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="26"/>
+      <c r="B172" s="25" t="s">
         <v>69</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D172" s="11">
         <v>5270</v>
       </c>
       <c r="E172" s="11">
         <v>4920</v>
       </c>
       <c r="F172" s="11">
         <v>4814</v>
       </c>
       <c r="G172" s="11">
         <v>4538</v>
       </c>
       <c r="H172" s="11">
         <v>4295</v>
       </c>
       <c r="I172" s="11">
         <v>4281</v>
       </c>
       <c r="J172" s="12">
         <v>3944</v>
       </c>
       <c r="K172" s="12">
         <v>3790</v>
       </c>
       <c r="L172" s="12">
         <v>3586</v>
       </c>
       <c r="M172" s="12">
         <v>3349</v>
       </c>
       <c r="N172" s="21">
         <v>3070</v>
       </c>
       <c r="O172" s="21">
         <v>2961</v>
       </c>
       <c r="P172" s="21">
         <v>2453</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B173" s="25"/>
+      <c r="Q172" s="21">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="173" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="26"/>
+      <c r="B173" s="26"/>
       <c r="C173" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D173" s="11">
         <v>2758</v>
       </c>
       <c r="E173" s="11">
         <v>2512</v>
       </c>
       <c r="F173" s="11">
         <v>2501</v>
       </c>
       <c r="G173" s="11">
         <v>2287</v>
       </c>
       <c r="H173" s="11">
         <v>2170</v>
       </c>
       <c r="I173" s="11">
         <v>2172</v>
       </c>
       <c r="J173" s="12">
         <v>2019</v>
       </c>
       <c r="K173" s="12">
         <v>1967</v>
       </c>
       <c r="L173" s="12">
         <v>1825</v>
       </c>
       <c r="M173" s="12">
         <v>1712</v>
       </c>
       <c r="N173" s="21">
         <v>1583</v>
       </c>
       <c r="O173" s="21">
         <v>1483</v>
       </c>
       <c r="P173" s="21">
         <v>1240</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B174" s="25"/>
+      <c r="Q173" s="21">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="174" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="26"/>
+      <c r="B174" s="26"/>
       <c r="C174" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D174" s="11">
         <v>2512</v>
       </c>
       <c r="E174" s="11">
         <v>2408</v>
       </c>
       <c r="F174" s="11">
         <v>2313</v>
       </c>
       <c r="G174" s="11">
         <v>2251</v>
       </c>
       <c r="H174" s="11">
         <v>2125</v>
       </c>
       <c r="I174" s="11">
         <v>2109</v>
       </c>
       <c r="J174" s="12">
         <v>1925</v>
       </c>
       <c r="K174" s="12">
         <v>1823</v>
       </c>
       <c r="L174" s="12">
         <v>1761</v>
       </c>
       <c r="M174" s="12">
         <v>1637</v>
       </c>
       <c r="N174" s="21">
         <v>1487</v>
       </c>
       <c r="O174" s="21">
         <v>1478</v>
       </c>
       <c r="P174" s="21">
         <v>1213</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B175" s="24" t="s">
+      <c r="Q174" s="21">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="175" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="26"/>
+      <c r="B175" s="25" t="s">
         <v>70</v>
       </c>
       <c r="C175" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D175" s="11">
         <v>21008</v>
       </c>
       <c r="E175" s="11">
         <v>19643</v>
       </c>
       <c r="F175" s="11">
         <v>19221</v>
       </c>
       <c r="G175" s="11">
         <v>17964</v>
       </c>
       <c r="H175" s="11">
         <v>17628</v>
       </c>
       <c r="I175" s="11">
         <v>16959</v>
       </c>
       <c r="J175" s="12">
         <v>15860</v>
       </c>
       <c r="K175" s="12">
         <v>14916</v>
       </c>
       <c r="L175" s="12">
         <v>14012</v>
       </c>
       <c r="M175" s="12">
         <v>13251</v>
       </c>
       <c r="N175" s="21">
         <v>12264</v>
       </c>
       <c r="O175" s="21">
         <v>12230</v>
       </c>
       <c r="P175" s="21">
         <v>10759</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B176" s="25"/>
+      <c r="Q175" s="21">
+        <v>9499</v>
+      </c>
+    </row>
+    <row r="176" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="26"/>
+      <c r="B176" s="26"/>
       <c r="C176" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D176" s="11">
         <v>10842</v>
       </c>
       <c r="E176" s="11">
         <v>10198</v>
       </c>
       <c r="F176" s="11">
         <v>9976</v>
       </c>
       <c r="G176" s="11">
         <v>9372</v>
       </c>
       <c r="H176" s="11">
         <v>9046</v>
       </c>
       <c r="I176" s="11">
         <v>8848</v>
       </c>
       <c r="J176" s="12">
         <v>8123</v>
       </c>
       <c r="K176" s="12">
         <v>7750</v>
       </c>
       <c r="L176" s="12">
         <v>7176</v>
       </c>
       <c r="M176" s="12">
         <v>6952</v>
       </c>
       <c r="N176" s="21">
         <v>6288</v>
       </c>
       <c r="O176" s="21">
         <v>6191</v>
       </c>
       <c r="P176" s="21">
         <v>5614</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B177" s="25"/>
+      <c r="Q176" s="21">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="177" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="26"/>
+      <c r="B177" s="26"/>
       <c r="C177" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D177" s="11">
         <v>10166</v>
       </c>
       <c r="E177" s="11">
         <v>9445</v>
       </c>
       <c r="F177" s="11">
         <v>9245</v>
       </c>
       <c r="G177" s="11">
         <v>8592</v>
       </c>
       <c r="H177" s="11">
         <v>8582</v>
       </c>
       <c r="I177" s="11">
         <v>8111</v>
       </c>
       <c r="J177" s="12">
         <v>7737</v>
       </c>
       <c r="K177" s="12">
         <v>7166</v>
       </c>
       <c r="L177" s="12">
         <v>6836</v>
       </c>
       <c r="M177" s="12">
         <v>6299</v>
       </c>
       <c r="N177" s="21">
         <v>5976</v>
       </c>
       <c r="O177" s="21">
         <v>6039</v>
       </c>
       <c r="P177" s="21">
         <v>5145</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B178" s="24" t="s">
+      <c r="Q177" s="21">
+        <v>4622</v>
+      </c>
+    </row>
+    <row r="178" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="26"/>
+      <c r="B178" s="25" t="s">
         <v>71</v>
       </c>
       <c r="C178" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D178" s="11">
         <v>17444</v>
       </c>
       <c r="E178" s="11">
         <v>16356</v>
       </c>
       <c r="F178" s="11">
         <v>16119</v>
       </c>
       <c r="G178" s="11">
         <v>15159</v>
       </c>
       <c r="H178" s="11">
         <v>14722</v>
       </c>
       <c r="I178" s="11">
         <v>14603</v>
       </c>
       <c r="J178" s="12">
         <v>13819</v>
       </c>
       <c r="K178" s="12">
         <v>12755</v>
       </c>
       <c r="L178" s="12">
         <v>11775</v>
       </c>
       <c r="M178" s="12">
         <v>10852</v>
       </c>
       <c r="N178" s="21">
         <v>10044</v>
       </c>
       <c r="O178" s="21">
         <v>10193</v>
       </c>
       <c r="P178" s="21">
         <v>9010</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B179" s="25"/>
+      <c r="Q178" s="21">
+        <v>8092</v>
+      </c>
+    </row>
+    <row r="179" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="26"/>
+      <c r="B179" s="26"/>
       <c r="C179" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D179" s="11">
         <v>8893</v>
       </c>
       <c r="E179" s="11">
         <v>8263</v>
       </c>
       <c r="F179" s="11">
         <v>8253</v>
       </c>
       <c r="G179" s="11">
         <v>7887</v>
       </c>
       <c r="H179" s="11">
         <v>7642</v>
       </c>
       <c r="I179" s="11">
         <v>7444</v>
       </c>
       <c r="J179" s="12">
         <v>7062</v>
       </c>
       <c r="K179" s="12">
         <v>6506</v>
       </c>
       <c r="L179" s="12">
         <v>6107</v>
       </c>
       <c r="M179" s="12">
         <v>5540</v>
       </c>
       <c r="N179" s="21">
         <v>5179</v>
       </c>
       <c r="O179" s="21">
         <v>5225</v>
       </c>
       <c r="P179" s="21">
         <v>4611</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B180" s="25"/>
+      <c r="Q179" s="21">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="180" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="26"/>
+      <c r="B180" s="26"/>
       <c r="C180" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D180" s="11">
         <v>8551</v>
       </c>
       <c r="E180" s="11">
         <v>8093</v>
       </c>
       <c r="F180" s="11">
         <v>7866</v>
       </c>
       <c r="G180" s="11">
         <v>7272</v>
       </c>
       <c r="H180" s="11">
         <v>7080</v>
       </c>
       <c r="I180" s="11">
         <v>7159</v>
       </c>
       <c r="J180" s="12">
         <v>6757</v>
       </c>
       <c r="K180" s="12">
         <v>6249</v>
       </c>
       <c r="L180" s="12">
         <v>5668</v>
       </c>
       <c r="M180" s="12">
         <v>5312</v>
       </c>
       <c r="N180" s="21">
         <v>4865</v>
       </c>
       <c r="O180" s="21">
         <v>4968</v>
       </c>
       <c r="P180" s="21">
         <v>4399</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B181" s="24" t="s">
+      <c r="Q180" s="21">
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="181" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="26"/>
+      <c r="B181" s="25" t="s">
         <v>72</v>
       </c>
       <c r="C181" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D181" s="11">
         <v>7435</v>
       </c>
       <c r="E181" s="11">
         <v>6790</v>
       </c>
       <c r="F181" s="11">
         <v>6484</v>
       </c>
       <c r="G181" s="11">
         <v>6171</v>
       </c>
       <c r="H181" s="11">
         <v>5968</v>
       </c>
       <c r="I181" s="11">
         <v>6094</v>
       </c>
       <c r="J181" s="12">
         <v>5690</v>
       </c>
       <c r="K181" s="12">
         <v>5258</v>
       </c>
       <c r="L181" s="12">
         <v>5065</v>
       </c>
       <c r="M181" s="12">
         <v>4858</v>
       </c>
       <c r="N181" s="21">
         <v>4552</v>
       </c>
       <c r="O181" s="21">
         <v>4408</v>
       </c>
       <c r="P181" s="21">
         <v>3779</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B182" s="25"/>
+      <c r="Q181" s="21">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="182" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="26"/>
+      <c r="B182" s="26"/>
       <c r="C182" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D182" s="11">
         <v>3872</v>
       </c>
       <c r="E182" s="11">
         <v>3540</v>
       </c>
       <c r="F182" s="11">
         <v>3436</v>
       </c>
       <c r="G182" s="11">
         <v>3160</v>
       </c>
       <c r="H182" s="11">
         <v>3007</v>
       </c>
       <c r="I182" s="11">
         <v>3165</v>
       </c>
       <c r="J182" s="12">
         <v>2975</v>
       </c>
       <c r="K182" s="12">
         <v>2608</v>
       </c>
       <c r="L182" s="12">
         <v>2633</v>
       </c>
       <c r="M182" s="12">
         <v>2490</v>
       </c>
       <c r="N182" s="21">
         <v>2373</v>
       </c>
       <c r="O182" s="21">
         <v>2218</v>
       </c>
       <c r="P182" s="21">
         <v>1921</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B183" s="25"/>
+      <c r="Q182" s="21">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="183" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="26"/>
+      <c r="B183" s="26"/>
       <c r="C183" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D183" s="11">
         <v>3563</v>
       </c>
       <c r="E183" s="11">
         <v>3250</v>
       </c>
       <c r="F183" s="11">
         <v>3048</v>
       </c>
       <c r="G183" s="11">
         <v>3011</v>
       </c>
       <c r="H183" s="11">
         <v>2961</v>
       </c>
       <c r="I183" s="11">
         <v>2929</v>
       </c>
       <c r="J183" s="12">
         <v>2715</v>
       </c>
       <c r="K183" s="12">
         <v>2650</v>
       </c>
       <c r="L183" s="12">
         <v>2432</v>
       </c>
       <c r="M183" s="12">
         <v>2368</v>
       </c>
       <c r="N183" s="21">
         <v>2179</v>
       </c>
       <c r="O183" s="21">
         <v>2190</v>
       </c>
       <c r="P183" s="21">
         <v>1858</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B184" s="24" t="s">
+      <c r="Q183" s="21">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="184" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="26"/>
+      <c r="B184" s="25" t="s">
         <v>73</v>
       </c>
       <c r="C184" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D184" s="11">
         <v>5496</v>
       </c>
       <c r="E184" s="11">
         <v>5209</v>
       </c>
       <c r="F184" s="11">
         <v>5229</v>
       </c>
       <c r="G184" s="11">
         <v>4731</v>
       </c>
       <c r="H184" s="11">
         <v>4588</v>
       </c>
       <c r="I184" s="11">
         <v>4544</v>
       </c>
       <c r="J184" s="12">
         <v>4301</v>
       </c>
       <c r="K184" s="12">
         <v>3953</v>
       </c>
       <c r="L184" s="12">
         <v>3921</v>
       </c>
       <c r="M184" s="12">
         <v>3684</v>
       </c>
       <c r="N184" s="21">
         <v>3360</v>
       </c>
       <c r="O184" s="21">
         <v>3343</v>
       </c>
       <c r="P184" s="21">
         <v>2977</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B185" s="25"/>
+      <c r="Q184" s="21">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="185" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="26"/>
+      <c r="B185" s="26"/>
       <c r="C185" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D185" s="11">
         <v>2831</v>
       </c>
       <c r="E185" s="11">
         <v>2734</v>
       </c>
       <c r="F185" s="11">
         <v>2655</v>
       </c>
       <c r="G185" s="11">
         <v>2426</v>
       </c>
       <c r="H185" s="11">
         <v>2340</v>
       </c>
       <c r="I185" s="11">
         <v>2325</v>
       </c>
       <c r="J185" s="12">
         <v>2191</v>
       </c>
       <c r="K185" s="12">
         <v>2039</v>
       </c>
       <c r="L185" s="12">
         <v>1937</v>
       </c>
       <c r="M185" s="12">
         <v>1894</v>
       </c>
       <c r="N185" s="21">
         <v>1719</v>
       </c>
       <c r="O185" s="21">
         <v>1783</v>
       </c>
       <c r="P185" s="21">
         <v>1531</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B186" s="25"/>
+      <c r="Q185" s="21">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="186" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="26"/>
+      <c r="B186" s="26"/>
       <c r="C186" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D186" s="11">
         <v>2665</v>
       </c>
       <c r="E186" s="11">
         <v>2475</v>
       </c>
       <c r="F186" s="11">
         <v>2574</v>
       </c>
       <c r="G186" s="11">
         <v>2305</v>
       </c>
       <c r="H186" s="11">
         <v>2248</v>
       </c>
       <c r="I186" s="11">
         <v>2219</v>
       </c>
       <c r="J186" s="12">
         <v>2110</v>
       </c>
       <c r="K186" s="12">
         <v>1914</v>
       </c>
       <c r="L186" s="12">
         <v>1984</v>
       </c>
       <c r="M186" s="12">
         <v>1790</v>
       </c>
       <c r="N186" s="21">
         <v>1641</v>
       </c>
       <c r="O186" s="21">
         <v>1560</v>
       </c>
       <c r="P186" s="21">
         <v>1446</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B187" s="24" t="s">
+      <c r="Q186" s="21">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="187" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="26"/>
+      <c r="B187" s="25" t="s">
         <v>74</v>
       </c>
       <c r="C187" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D187" s="11">
         <v>7934</v>
       </c>
       <c r="E187" s="11">
         <v>7425</v>
       </c>
       <c r="F187" s="11">
         <v>7179</v>
       </c>
       <c r="G187" s="11">
         <v>6884</v>
       </c>
       <c r="H187" s="11">
         <v>6643</v>
       </c>
       <c r="I187" s="11">
         <v>6603</v>
       </c>
       <c r="J187" s="12">
         <v>6141</v>
       </c>
       <c r="K187" s="12">
         <v>5788</v>
       </c>
       <c r="L187" s="12">
         <v>5622</v>
       </c>
       <c r="M187" s="12">
         <v>5386</v>
       </c>
       <c r="N187" s="21">
         <v>4803</v>
       </c>
       <c r="O187" s="21">
         <v>4629</v>
       </c>
       <c r="P187" s="21">
         <v>4069</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B188" s="25"/>
+      <c r="Q187" s="21">
+        <v>3641</v>
+      </c>
+    </row>
+    <row r="188" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="26"/>
+      <c r="B188" s="26"/>
       <c r="C188" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D188" s="11">
         <v>4048</v>
       </c>
       <c r="E188" s="11">
         <v>3826</v>
       </c>
       <c r="F188" s="11">
         <v>3714</v>
       </c>
       <c r="G188" s="11">
         <v>3509</v>
       </c>
       <c r="H188" s="11">
         <v>3448</v>
       </c>
       <c r="I188" s="11">
         <v>3468</v>
       </c>
       <c r="J188" s="12">
         <v>3196</v>
       </c>
       <c r="K188" s="12">
         <v>2967</v>
       </c>
       <c r="L188" s="12">
         <v>2863</v>
       </c>
       <c r="M188" s="12">
         <v>2714</v>
       </c>
       <c r="N188" s="21">
         <v>2511</v>
       </c>
       <c r="O188" s="21">
         <v>2397</v>
       </c>
       <c r="P188" s="21">
         <v>2064</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B189" s="25"/>
+      <c r="Q188" s="21">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="189" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="26"/>
+      <c r="B189" s="26"/>
       <c r="C189" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D189" s="11">
         <v>3886</v>
       </c>
       <c r="E189" s="11">
         <v>3599</v>
       </c>
       <c r="F189" s="11">
         <v>3465</v>
       </c>
       <c r="G189" s="11">
         <v>3375</v>
       </c>
       <c r="H189" s="11">
         <v>3195</v>
       </c>
       <c r="I189" s="11">
         <v>3135</v>
       </c>
       <c r="J189" s="12">
         <v>2945</v>
       </c>
       <c r="K189" s="12">
         <v>2821</v>
       </c>
       <c r="L189" s="12">
         <v>2759</v>
       </c>
       <c r="M189" s="12">
         <v>2672</v>
       </c>
       <c r="N189" s="21">
         <v>2292</v>
       </c>
       <c r="O189" s="21">
         <v>2232</v>
       </c>
       <c r="P189" s="21">
         <v>2005</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B190" s="24" t="s">
+      <c r="Q189" s="21">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="190" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="26"/>
+      <c r="B190" s="25" t="s">
         <v>75</v>
       </c>
       <c r="C190" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D190" s="11">
         <v>11197</v>
       </c>
       <c r="E190" s="11">
         <v>10278</v>
       </c>
       <c r="F190" s="11">
         <v>10390</v>
       </c>
       <c r="G190" s="11">
         <v>9602</v>
       </c>
       <c r="H190" s="11">
         <v>9255</v>
       </c>
       <c r="I190" s="11">
         <v>9169</v>
       </c>
       <c r="J190" s="12">
         <v>8724</v>
       </c>
       <c r="K190" s="12">
         <v>8188</v>
       </c>
       <c r="L190" s="12">
         <v>7957</v>
       </c>
       <c r="M190" s="12">
         <v>7829</v>
       </c>
       <c r="N190" s="21">
         <v>6911</v>
       </c>
       <c r="O190" s="21">
         <v>6907</v>
       </c>
       <c r="P190" s="21">
         <v>5656</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B191" s="25"/>
+      <c r="Q190" s="21">
+        <v>5126</v>
+      </c>
+    </row>
+    <row r="191" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="26"/>
+      <c r="B191" s="26"/>
       <c r="C191" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D191" s="11">
         <v>5739</v>
       </c>
       <c r="E191" s="11">
         <v>5285</v>
       </c>
       <c r="F191" s="11">
         <v>5235</v>
       </c>
       <c r="G191" s="11">
         <v>4966</v>
       </c>
       <c r="H191" s="11">
         <v>4782</v>
       </c>
       <c r="I191" s="11">
         <v>4754</v>
       </c>
       <c r="J191" s="12">
         <v>4459</v>
       </c>
       <c r="K191" s="12">
         <v>4172</v>
       </c>
       <c r="L191" s="12">
         <v>4036</v>
       </c>
       <c r="M191" s="12">
         <v>4060</v>
       </c>
       <c r="N191" s="21">
         <v>3513</v>
       </c>
       <c r="O191" s="21">
         <v>3511</v>
       </c>
       <c r="P191" s="21">
         <v>2936</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B192" s="25"/>
+      <c r="Q191" s="21">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="192" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="26"/>
+      <c r="B192" s="26"/>
       <c r="C192" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D192" s="11">
         <v>5458</v>
       </c>
       <c r="E192" s="11">
         <v>4993</v>
       </c>
       <c r="F192" s="11">
         <v>5155</v>
       </c>
       <c r="G192" s="11">
         <v>4636</v>
       </c>
       <c r="H192" s="11">
         <v>4473</v>
       </c>
       <c r="I192" s="11">
         <v>4415</v>
       </c>
       <c r="J192" s="12">
         <v>4265</v>
       </c>
       <c r="K192" s="12">
         <v>4016</v>
       </c>
       <c r="L192" s="12">
         <v>3921</v>
       </c>
       <c r="M192" s="12">
         <v>3769</v>
       </c>
       <c r="N192" s="21">
         <v>3398</v>
       </c>
       <c r="O192" s="21">
         <v>3396</v>
       </c>
       <c r="P192" s="21">
         <v>2720</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B193" s="24" t="s">
+      <c r="Q192" s="21">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="193" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="26"/>
+      <c r="B193" s="25" t="s">
         <v>76</v>
       </c>
       <c r="C193" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="11">
         <v>9407</v>
       </c>
       <c r="E193" s="11">
         <v>8391</v>
       </c>
       <c r="F193" s="11">
         <v>8471</v>
       </c>
       <c r="G193" s="11">
         <v>7658</v>
       </c>
       <c r="H193" s="11">
         <v>7344</v>
       </c>
       <c r="I193" s="11">
         <v>7165</v>
       </c>
       <c r="J193" s="12">
         <v>6814</v>
       </c>
       <c r="K193" s="12">
         <v>6493</v>
       </c>
       <c r="L193" s="12">
         <v>6145</v>
       </c>
       <c r="M193" s="12">
         <v>5954</v>
       </c>
       <c r="N193" s="21">
         <v>5430</v>
       </c>
       <c r="O193" s="21">
         <v>5204</v>
       </c>
       <c r="P193" s="21">
         <v>4393</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B194" s="25"/>
+      <c r="Q193" s="21">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="194" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="26"/>
+      <c r="B194" s="26"/>
       <c r="C194" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D194" s="11">
         <v>4816</v>
       </c>
       <c r="E194" s="11">
         <v>4319</v>
       </c>
       <c r="F194" s="11">
         <v>4351</v>
       </c>
       <c r="G194" s="11">
         <v>3939</v>
       </c>
       <c r="H194" s="11">
         <v>3790</v>
       </c>
       <c r="I194" s="11">
         <v>3725</v>
       </c>
       <c r="J194" s="12">
         <v>3465</v>
       </c>
       <c r="K194" s="12">
         <v>3384</v>
       </c>
       <c r="L194" s="12">
         <v>3106</v>
       </c>
       <c r="M194" s="12">
         <v>3063</v>
       </c>
       <c r="N194" s="21">
         <v>2821</v>
       </c>
       <c r="O194" s="21">
         <v>2602</v>
       </c>
       <c r="P194" s="21">
         <v>2243</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B195" s="25"/>
+      <c r="Q194" s="21">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="195" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="26"/>
+      <c r="B195" s="26"/>
       <c r="C195" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D195" s="11">
         <v>4591</v>
       </c>
       <c r="E195" s="11">
         <v>4072</v>
       </c>
       <c r="F195" s="11">
         <v>4120</v>
       </c>
       <c r="G195" s="11">
         <v>3719</v>
       </c>
       <c r="H195" s="11">
         <v>3554</v>
       </c>
       <c r="I195" s="11">
         <v>3440</v>
       </c>
       <c r="J195" s="12">
         <v>3349</v>
       </c>
       <c r="K195" s="12">
         <v>3109</v>
       </c>
       <c r="L195" s="12">
         <v>3039</v>
       </c>
       <c r="M195" s="12">
         <v>2891</v>
       </c>
       <c r="N195" s="21">
         <v>2609</v>
       </c>
       <c r="O195" s="21">
         <v>2602</v>
       </c>
       <c r="P195" s="21">
         <v>2150</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B196" s="24" t="s">
+      <c r="Q195" s="21">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="196" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="26"/>
+      <c r="B196" s="25" t="s">
         <v>77</v>
       </c>
       <c r="C196" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D196" s="11">
         <v>13847</v>
       </c>
       <c r="E196" s="11">
         <v>12791</v>
       </c>
       <c r="F196" s="11">
         <v>12421</v>
       </c>
       <c r="G196" s="11">
         <v>11588</v>
       </c>
       <c r="H196" s="11">
         <v>11262</v>
       </c>
       <c r="I196" s="11">
         <v>11026</v>
       </c>
       <c r="J196" s="12">
         <v>10468</v>
       </c>
       <c r="K196" s="12">
         <v>9404</v>
       </c>
       <c r="L196" s="12">
         <v>8770</v>
       </c>
       <c r="M196" s="12">
         <v>8418</v>
       </c>
       <c r="N196" s="21">
         <v>7630</v>
       </c>
       <c r="O196" s="21">
         <v>7656</v>
       </c>
       <c r="P196" s="21">
         <v>6681</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B197" s="25"/>
+      <c r="Q196" s="21">
+        <v>5903</v>
+      </c>
+    </row>
+    <row r="197" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="26"/>
+      <c r="B197" s="26"/>
       <c r="C197" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D197" s="11">
         <v>7074</v>
       </c>
       <c r="E197" s="11">
         <v>6622</v>
       </c>
       <c r="F197" s="11">
         <v>6336</v>
       </c>
       <c r="G197" s="11">
         <v>5948</v>
       </c>
       <c r="H197" s="11">
         <v>5797</v>
       </c>
       <c r="I197" s="11">
         <v>5658</v>
       </c>
       <c r="J197" s="12">
         <v>5456</v>
       </c>
       <c r="K197" s="12">
         <v>4790</v>
       </c>
       <c r="L197" s="12">
         <v>4486</v>
       </c>
       <c r="M197" s="12">
         <v>4306</v>
       </c>
       <c r="N197" s="21">
         <v>3940</v>
       </c>
       <c r="O197" s="21">
         <v>3925</v>
       </c>
       <c r="P197" s="21">
         <v>3346</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B198" s="25"/>
+      <c r="Q197" s="21">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="198" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="26"/>
+      <c r="B198" s="26"/>
       <c r="C198" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D198" s="11">
         <v>6773</v>
       </c>
       <c r="E198" s="11">
         <v>6169</v>
       </c>
       <c r="F198" s="11">
         <v>6085</v>
       </c>
       <c r="G198" s="11">
         <v>5640</v>
       </c>
       <c r="H198" s="11">
         <v>5465</v>
       </c>
       <c r="I198" s="11">
         <v>5368</v>
       </c>
       <c r="J198" s="12">
         <v>5012</v>
       </c>
       <c r="K198" s="12">
         <v>4614</v>
       </c>
       <c r="L198" s="12">
         <v>4284</v>
       </c>
       <c r="M198" s="12">
         <v>4112</v>
       </c>
       <c r="N198" s="21">
         <v>3690</v>
       </c>
       <c r="O198" s="21">
         <v>3731</v>
       </c>
       <c r="P198" s="21">
         <v>3335</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B199" s="24" t="s">
+      <c r="Q198" s="21">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="199" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="26"/>
+      <c r="B199" s="25" t="s">
         <v>78</v>
       </c>
       <c r="C199" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D199" s="11">
         <v>6971</v>
       </c>
       <c r="E199" s="11">
         <v>6309</v>
       </c>
       <c r="F199" s="11">
         <v>6086</v>
       </c>
       <c r="G199" s="11">
         <v>5557</v>
       </c>
       <c r="H199" s="11">
         <v>5304</v>
       </c>
       <c r="I199" s="11">
         <v>5453</v>
       </c>
       <c r="J199" s="12">
         <v>5267</v>
       </c>
       <c r="K199" s="12">
         <v>5000</v>
       </c>
       <c r="L199" s="12">
         <v>5023</v>
       </c>
       <c r="M199" s="12">
         <v>4727</v>
       </c>
       <c r="N199" s="21">
         <v>4456</v>
       </c>
       <c r="O199" s="21">
         <v>4403</v>
       </c>
       <c r="P199" s="21">
         <v>3672</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B200" s="25"/>
+      <c r="Q199" s="21">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="200" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="26"/>
+      <c r="B200" s="26"/>
       <c r="C200" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D200" s="11">
         <v>3587</v>
       </c>
       <c r="E200" s="11">
         <v>3200</v>
       </c>
       <c r="F200" s="11">
         <v>3148</v>
       </c>
       <c r="G200" s="11">
         <v>2857</v>
       </c>
       <c r="H200" s="11">
         <v>2730</v>
       </c>
       <c r="I200" s="11">
         <v>2810</v>
       </c>
       <c r="J200" s="12">
         <v>2724</v>
       </c>
       <c r="K200" s="12">
         <v>2578</v>
       </c>
       <c r="L200" s="12">
         <v>2548</v>
       </c>
       <c r="M200" s="12">
         <v>2442</v>
       </c>
       <c r="N200" s="21">
         <v>2285</v>
       </c>
       <c r="O200" s="21">
         <v>2244</v>
       </c>
       <c r="P200" s="21">
         <v>1918</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B201" s="25"/>
+      <c r="Q200" s="21">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="201" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="26"/>
+      <c r="B201" s="26"/>
       <c r="C201" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D201" s="11">
         <v>3384</v>
       </c>
       <c r="E201" s="11">
         <v>3109</v>
       </c>
       <c r="F201" s="11">
         <v>2938</v>
       </c>
       <c r="G201" s="11">
         <v>2700</v>
       </c>
       <c r="H201" s="11">
         <v>2574</v>
       </c>
       <c r="I201" s="11">
         <v>2643</v>
       </c>
       <c r="J201" s="12">
         <v>2543</v>
       </c>
       <c r="K201" s="12">
         <v>2422</v>
       </c>
       <c r="L201" s="12">
         <v>2475</v>
       </c>
       <c r="M201" s="12">
         <v>2285</v>
       </c>
       <c r="N201" s="21">
         <v>2171</v>
       </c>
       <c r="O201" s="21">
         <v>2159</v>
       </c>
       <c r="P201" s="21">
         <v>1754</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B202" s="24" t="s">
+      <c r="Q201" s="21">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="202" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="26"/>
+      <c r="B202" s="25" t="s">
         <v>79</v>
       </c>
       <c r="C202" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D202" s="11">
         <v>4119</v>
       </c>
       <c r="E202" s="11">
         <v>3749</v>
       </c>
       <c r="F202" s="11">
         <v>3882</v>
       </c>
       <c r="G202" s="11">
         <v>3704</v>
       </c>
       <c r="H202" s="11">
         <v>3636</v>
       </c>
       <c r="I202" s="11">
         <v>3635</v>
       </c>
       <c r="J202" s="12">
         <v>3661</v>
       </c>
       <c r="K202" s="12">
         <v>3419</v>
       </c>
       <c r="L202" s="12">
         <v>2911</v>
       </c>
       <c r="M202" s="12">
         <v>2854</v>
       </c>
       <c r="N202" s="21">
         <v>2636</v>
       </c>
       <c r="O202" s="21">
         <v>2692</v>
       </c>
       <c r="P202" s="21">
         <v>2380</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B203" s="25"/>
+      <c r="Q202" s="21">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="203" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="26"/>
+      <c r="B203" s="26"/>
       <c r="C203" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D203" s="11">
         <v>2153</v>
       </c>
       <c r="E203" s="11">
         <v>1923</v>
       </c>
       <c r="F203" s="11">
         <v>1955</v>
       </c>
       <c r="G203" s="11">
         <v>1885</v>
       </c>
       <c r="H203" s="11">
         <v>1877</v>
       </c>
       <c r="I203" s="11">
         <v>1853</v>
       </c>
       <c r="J203" s="12">
         <v>1868</v>
       </c>
       <c r="K203" s="12">
         <v>1721</v>
       </c>
       <c r="L203" s="12">
         <v>1498</v>
       </c>
       <c r="M203" s="12">
         <v>1454</v>
       </c>
       <c r="N203" s="21">
         <v>1381</v>
       </c>
       <c r="O203" s="21">
         <v>1385</v>
       </c>
       <c r="P203" s="21">
         <v>1215</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B204" s="25"/>
+      <c r="Q203" s="21">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="204" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="26"/>
+      <c r="B204" s="26"/>
       <c r="C204" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D204" s="11">
         <v>1966</v>
       </c>
       <c r="E204" s="11">
         <v>1826</v>
       </c>
       <c r="F204" s="11">
         <v>1927</v>
       </c>
       <c r="G204" s="11">
         <v>1819</v>
       </c>
       <c r="H204" s="11">
         <v>1759</v>
       </c>
       <c r="I204" s="11">
         <v>1782</v>
       </c>
       <c r="J204" s="12">
         <v>1793</v>
       </c>
       <c r="K204" s="12">
         <v>1698</v>
       </c>
       <c r="L204" s="12">
         <v>1413</v>
       </c>
       <c r="M204" s="12">
         <v>1400</v>
       </c>
       <c r="N204" s="21">
         <v>1255</v>
       </c>
       <c r="O204" s="21">
         <v>1307</v>
       </c>
       <c r="P204" s="21">
         <v>1165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A205" s="24" t="s">
+      <c r="Q204" s="21">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="205" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="25" t="s">
         <v>80</v>
       </c>
-      <c r="B205" s="24" t="s">
+      <c r="B205" s="25" t="s">
         <v>80</v>
       </c>
       <c r="C205" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D205" s="11">
         <v>147216</v>
       </c>
       <c r="E205" s="11">
         <v>144106</v>
       </c>
       <c r="F205" s="11">
         <v>141120</v>
       </c>
       <c r="G205" s="11">
         <v>134139</v>
       </c>
       <c r="H205" s="11">
         <v>125732</v>
       </c>
       <c r="I205" s="11">
         <v>124907</v>
       </c>
       <c r="J205" s="12">
         <v>120365</v>
       </c>
       <c r="K205" s="12">
         <v>112044</v>
       </c>
       <c r="L205" s="12">
         <v>107879</v>
       </c>
       <c r="M205" s="12">
         <v>99204</v>
       </c>
       <c r="N205" s="21">
         <v>91036</v>
       </c>
       <c r="O205" s="21">
         <v>94195</v>
       </c>
       <c r="P205" s="21">
         <v>84077</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B206" s="25"/>
+      <c r="Q205" s="21">
+        <v>77084</v>
+      </c>
+    </row>
+    <row r="206" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="26"/>
+      <c r="B206" s="26"/>
       <c r="C206" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D206" s="11">
         <v>75910</v>
       </c>
       <c r="E206" s="11">
         <v>74092</v>
       </c>
       <c r="F206" s="11">
         <v>73110</v>
       </c>
       <c r="G206" s="11">
         <v>68908</v>
       </c>
       <c r="H206" s="11">
         <v>64505</v>
       </c>
       <c r="I206" s="11">
         <v>64355</v>
       </c>
       <c r="J206" s="12">
         <v>62299</v>
       </c>
       <c r="K206" s="12">
         <v>57582</v>
       </c>
       <c r="L206" s="12">
         <v>55549</v>
       </c>
       <c r="M206" s="12">
         <v>50939</v>
       </c>
       <c r="N206" s="21">
         <v>47033</v>
       </c>
       <c r="O206" s="21">
         <v>48430</v>
       </c>
       <c r="P206" s="21">
         <v>43427</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B207" s="25"/>
+      <c r="Q206" s="21">
+        <v>39690</v>
+      </c>
+    </row>
+    <row r="207" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="26"/>
+      <c r="B207" s="26"/>
       <c r="C207" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D207" s="11">
         <v>71306</v>
       </c>
       <c r="E207" s="11">
         <v>70014</v>
       </c>
       <c r="F207" s="11">
         <v>68010</v>
       </c>
       <c r="G207" s="11">
         <v>65231</v>
       </c>
       <c r="H207" s="11">
         <v>61227</v>
       </c>
       <c r="I207" s="11">
         <v>60552</v>
       </c>
       <c r="J207" s="12">
         <v>58066</v>
       </c>
       <c r="K207" s="12">
         <v>54462</v>
       </c>
       <c r="L207" s="12">
         <v>52330</v>
       </c>
       <c r="M207" s="12">
         <v>48265</v>
       </c>
       <c r="N207" s="21">
         <v>44003</v>
       </c>
       <c r="O207" s="21">
         <v>45765</v>
       </c>
       <c r="P207" s="21">
         <v>40650</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B208" s="24" t="s">
+      <c r="Q207" s="21">
+        <v>37394</v>
+      </c>
+    </row>
+    <row r="208" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="26"/>
+      <c r="B208" s="25" t="s">
         <v>81</v>
       </c>
       <c r="C208" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D208" s="11">
         <v>19531</v>
       </c>
       <c r="E208" s="11">
         <v>19130</v>
       </c>
       <c r="F208" s="11">
         <v>18742</v>
       </c>
       <c r="G208" s="11">
         <v>17564</v>
       </c>
       <c r="H208" s="11">
         <v>16082</v>
       </c>
       <c r="I208" s="11">
         <v>15711</v>
       </c>
       <c r="J208" s="12">
         <v>14988</v>
       </c>
       <c r="K208" s="12">
         <v>14436</v>
       </c>
       <c r="L208" s="12">
         <v>13653</v>
       </c>
       <c r="M208" s="12">
         <v>13058</v>
       </c>
       <c r="N208" s="21">
         <v>11757</v>
       </c>
       <c r="O208" s="21">
         <v>12200</v>
       </c>
       <c r="P208" s="21">
         <v>10336</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B209" s="25"/>
+      <c r="Q208" s="21">
+        <v>9186</v>
+      </c>
+    </row>
+    <row r="209" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="26"/>
+      <c r="B209" s="26"/>
       <c r="C209" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D209" s="11">
         <v>10136</v>
       </c>
       <c r="E209" s="11">
         <v>9685</v>
       </c>
       <c r="F209" s="11">
         <v>9604</v>
       </c>
       <c r="G209" s="11">
         <v>9144</v>
       </c>
       <c r="H209" s="11">
         <v>8273</v>
       </c>
       <c r="I209" s="11">
         <v>8156</v>
       </c>
       <c r="J209" s="12">
         <v>7736</v>
       </c>
       <c r="K209" s="12">
         <v>7327</v>
       </c>
       <c r="L209" s="12">
         <v>6987</v>
       </c>
       <c r="M209" s="12">
         <v>6628</v>
       </c>
       <c r="N209" s="21">
         <v>6077</v>
       </c>
       <c r="O209" s="21">
         <v>6216</v>
       </c>
       <c r="P209" s="21">
         <v>5289</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B210" s="25"/>
+      <c r="Q209" s="21">
+        <v>4698</v>
+      </c>
+    </row>
+    <row r="210" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="26"/>
+      <c r="B210" s="26"/>
       <c r="C210" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D210" s="11">
         <v>9395</v>
       </c>
       <c r="E210" s="11">
         <v>9445</v>
       </c>
       <c r="F210" s="11">
         <v>9138</v>
       </c>
       <c r="G210" s="11">
         <v>8420</v>
       </c>
       <c r="H210" s="11">
         <v>7809</v>
       </c>
       <c r="I210" s="11">
         <v>7555</v>
       </c>
       <c r="J210" s="12">
         <v>7252</v>
       </c>
       <c r="K210" s="12">
         <v>7109</v>
       </c>
       <c r="L210" s="12">
         <v>6666</v>
       </c>
       <c r="M210" s="12">
         <v>6430</v>
       </c>
       <c r="N210" s="21">
         <v>5680</v>
       </c>
       <c r="O210" s="21">
         <v>5984</v>
       </c>
       <c r="P210" s="21">
         <v>5047</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B211" s="24" t="s">
+      <c r="Q210" s="21">
+        <v>4488</v>
+      </c>
+    </row>
+    <row r="211" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="26"/>
+      <c r="B211" s="25" t="s">
         <v>82</v>
       </c>
       <c r="C211" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D211" s="11">
         <v>7779</v>
       </c>
       <c r="E211" s="11">
         <v>7498</v>
       </c>
       <c r="F211" s="11">
         <v>7427</v>
       </c>
       <c r="G211" s="11">
         <v>7139</v>
       </c>
       <c r="H211" s="11">
         <v>6730</v>
       </c>
       <c r="I211" s="11">
         <v>6624</v>
       </c>
       <c r="J211" s="12">
         <v>6156</v>
       </c>
       <c r="K211" s="12">
         <v>5864</v>
       </c>
       <c r="L211" s="12">
         <v>5591</v>
       </c>
       <c r="M211" s="12">
         <v>5018</v>
       </c>
       <c r="N211" s="21">
         <v>4515</v>
       </c>
       <c r="O211" s="21">
         <v>4880</v>
       </c>
       <c r="P211" s="21">
         <v>4287</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B212" s="25"/>
+      <c r="Q211" s="21">
+        <v>3825</v>
+      </c>
+    </row>
+    <row r="212" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="26"/>
+      <c r="B212" s="26"/>
       <c r="C212" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D212" s="11">
         <v>3988</v>
       </c>
       <c r="E212" s="11">
         <v>3865</v>
       </c>
       <c r="F212" s="11">
         <v>3805</v>
       </c>
       <c r="G212" s="11">
         <v>3696</v>
       </c>
       <c r="H212" s="11">
         <v>3380</v>
       </c>
       <c r="I212" s="11">
         <v>3419</v>
       </c>
       <c r="J212" s="12">
         <v>3221</v>
       </c>
       <c r="K212" s="12">
         <v>2992</v>
       </c>
       <c r="L212" s="12">
         <v>2887</v>
       </c>
       <c r="M212" s="12">
         <v>2559</v>
       </c>
       <c r="N212" s="21">
         <v>2330</v>
       </c>
       <c r="O212" s="21">
         <v>2572</v>
       </c>
       <c r="P212" s="21">
         <v>2295</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B213" s="25"/>
+      <c r="Q212" s="21">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="213" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="26"/>
+      <c r="B213" s="26"/>
       <c r="C213" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D213" s="11">
         <v>3791</v>
       </c>
       <c r="E213" s="11">
         <v>3633</v>
       </c>
       <c r="F213" s="11">
         <v>3622</v>
       </c>
       <c r="G213" s="11">
         <v>3443</v>
       </c>
       <c r="H213" s="11">
         <v>3350</v>
       </c>
       <c r="I213" s="11">
         <v>3205</v>
       </c>
       <c r="J213" s="12">
         <v>2935</v>
       </c>
       <c r="K213" s="12">
         <v>2872</v>
       </c>
       <c r="L213" s="12">
         <v>2704</v>
       </c>
       <c r="M213" s="12">
         <v>2459</v>
       </c>
       <c r="N213" s="21">
         <v>2185</v>
       </c>
       <c r="O213" s="21">
         <v>2308</v>
       </c>
       <c r="P213" s="21">
         <v>1992</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B214" s="24" t="s">
+      <c r="Q213" s="21">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="214" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="26"/>
+      <c r="B214" s="25" t="s">
         <v>83</v>
       </c>
       <c r="C214" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D214" s="11">
         <v>3582</v>
       </c>
       <c r="E214" s="11">
         <v>3534</v>
       </c>
       <c r="F214" s="11">
         <v>3487</v>
       </c>
       <c r="G214" s="11">
         <v>3375</v>
       </c>
       <c r="H214" s="11">
         <v>3142</v>
       </c>
       <c r="I214" s="11">
         <v>2949</v>
       </c>
       <c r="J214" s="12">
         <v>2423</v>
       </c>
       <c r="K214" s="12">
         <v>2021</v>
       </c>
       <c r="L214" s="12">
         <v>2085</v>
       </c>
       <c r="M214" s="12">
         <v>1860</v>
       </c>
       <c r="N214" s="21">
         <v>1738</v>
       </c>
       <c r="O214" s="21">
         <v>1598</v>
       </c>
       <c r="P214" s="21">
         <v>1393</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B215" s="25"/>
+      <c r="Q214" s="21">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="215" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="26"/>
+      <c r="B215" s="26"/>
       <c r="C215" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D215" s="11">
         <v>1824</v>
       </c>
       <c r="E215" s="11">
         <v>1808</v>
       </c>
       <c r="F215" s="11">
         <v>1807</v>
       </c>
       <c r="G215" s="11">
         <v>1692</v>
       </c>
       <c r="H215" s="11">
         <v>1622</v>
       </c>
       <c r="I215" s="11">
         <v>1526</v>
       </c>
       <c r="J215" s="12">
         <v>1318</v>
       </c>
       <c r="K215" s="12">
         <v>1051</v>
       </c>
       <c r="L215" s="12">
         <v>1051</v>
       </c>
       <c r="M215" s="12">
         <v>946</v>
       </c>
       <c r="N215" s="21">
         <v>863</v>
       </c>
       <c r="O215" s="21">
         <v>803</v>
       </c>
       <c r="P215" s="21">
         <v>712</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B216" s="25"/>
+      <c r="Q215" s="21">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="216" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="26"/>
+      <c r="B216" s="26"/>
       <c r="C216" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D216" s="11">
         <v>1758</v>
       </c>
       <c r="E216" s="11">
         <v>1726</v>
       </c>
       <c r="F216" s="11">
         <v>1680</v>
       </c>
       <c r="G216" s="11">
         <v>1683</v>
       </c>
       <c r="H216" s="11">
         <v>1520</v>
       </c>
       <c r="I216" s="11">
         <v>1423</v>
       </c>
       <c r="J216" s="12">
         <v>1105</v>
       </c>
       <c r="K216" s="12">
         <v>970</v>
       </c>
       <c r="L216" s="12">
         <v>1034</v>
       </c>
       <c r="M216" s="12">
         <v>914</v>
       </c>
       <c r="N216" s="21">
         <v>875</v>
       </c>
       <c r="O216" s="21">
         <v>795</v>
       </c>
       <c r="P216" s="21">
         <v>681</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B217" s="24" t="s">
+      <c r="Q216" s="21">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="217" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="26"/>
+      <c r="B217" s="25" t="s">
         <v>84</v>
       </c>
       <c r="C217" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D217" s="11">
         <v>9087</v>
       </c>
       <c r="E217" s="11">
         <v>9065</v>
       </c>
       <c r="F217" s="11">
         <v>8939</v>
       </c>
       <c r="G217" s="11">
         <v>8570</v>
       </c>
       <c r="H217" s="11">
         <v>8196</v>
       </c>
       <c r="I217" s="11">
         <v>8154</v>
       </c>
       <c r="J217" s="12">
         <v>7912</v>
       </c>
       <c r="K217" s="12">
         <v>7321</v>
       </c>
       <c r="L217" s="12">
         <v>6370</v>
       </c>
       <c r="M217" s="12">
         <v>4807</v>
       </c>
       <c r="N217" s="21">
         <v>4083</v>
       </c>
       <c r="O217" s="21">
         <v>4932</v>
       </c>
       <c r="P217" s="21">
         <v>4990</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B218" s="25"/>
+      <c r="Q217" s="21">
+        <v>4573</v>
+      </c>
+    </row>
+    <row r="218" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="26"/>
+      <c r="B218" s="26"/>
       <c r="C218" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D218" s="11">
         <v>4719</v>
       </c>
       <c r="E218" s="11">
         <v>4647</v>
       </c>
       <c r="F218" s="11">
         <v>4643</v>
       </c>
       <c r="G218" s="11">
         <v>4416</v>
       </c>
       <c r="H218" s="11">
         <v>4168</v>
       </c>
       <c r="I218" s="11">
         <v>4244</v>
       </c>
       <c r="J218" s="12">
         <v>4080</v>
       </c>
       <c r="K218" s="12">
         <v>3766</v>
       </c>
       <c r="L218" s="12">
         <v>3249</v>
       </c>
       <c r="M218" s="12">
         <v>2496</v>
       </c>
       <c r="N218" s="21">
         <v>2132</v>
       </c>
       <c r="O218" s="21">
         <v>2529</v>
       </c>
       <c r="P218" s="21">
         <v>2575</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B219" s="25"/>
+      <c r="Q218" s="21">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="219" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="26"/>
+      <c r="B219" s="26"/>
       <c r="C219" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D219" s="11">
         <v>4368</v>
       </c>
       <c r="E219" s="11">
         <v>4418</v>
       </c>
       <c r="F219" s="11">
         <v>4296</v>
       </c>
       <c r="G219" s="11">
         <v>4154</v>
       </c>
       <c r="H219" s="11">
         <v>4028</v>
       </c>
       <c r="I219" s="11">
         <v>3910</v>
       </c>
       <c r="J219" s="12">
         <v>3832</v>
       </c>
       <c r="K219" s="12">
         <v>3555</v>
       </c>
       <c r="L219" s="12">
         <v>3121</v>
       </c>
       <c r="M219" s="12">
         <v>2311</v>
       </c>
       <c r="N219" s="21">
         <v>1951</v>
       </c>
       <c r="O219" s="21">
         <v>2403</v>
       </c>
       <c r="P219" s="21">
         <v>2415</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B220" s="24" t="s">
+      <c r="Q219" s="21">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="220" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="26"/>
+      <c r="B220" s="25" t="s">
         <v>85</v>
       </c>
       <c r="C220" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D220" s="11">
         <v>16610</v>
       </c>
       <c r="E220" s="11">
         <v>15840</v>
       </c>
       <c r="F220" s="11">
         <v>15939</v>
       </c>
       <c r="G220" s="11">
         <v>14961</v>
       </c>
       <c r="H220" s="11">
         <v>13807</v>
       </c>
       <c r="I220" s="11">
         <v>13808</v>
       </c>
       <c r="J220" s="12">
         <v>13571</v>
       </c>
       <c r="K220" s="12">
         <v>12129</v>
       </c>
       <c r="L220" s="12">
         <v>11452</v>
       </c>
       <c r="M220" s="12">
         <v>10179</v>
       </c>
       <c r="N220" s="21">
         <v>9308</v>
       </c>
       <c r="O220" s="21">
         <v>9905</v>
       </c>
       <c r="P220" s="21">
         <v>8766</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B221" s="25"/>
+      <c r="Q220" s="21">
+        <v>7577</v>
+      </c>
+    </row>
+    <row r="221" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="26"/>
+      <c r="B221" s="26"/>
       <c r="C221" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D221" s="11">
         <v>8625</v>
       </c>
       <c r="E221" s="11">
         <v>8191</v>
       </c>
       <c r="F221" s="11">
         <v>8298</v>
       </c>
       <c r="G221" s="11">
         <v>7617</v>
       </c>
       <c r="H221" s="11">
         <v>7111</v>
       </c>
       <c r="I221" s="11">
         <v>7055</v>
       </c>
       <c r="J221" s="12">
         <v>7000</v>
       </c>
       <c r="K221" s="12">
         <v>6220</v>
       </c>
       <c r="L221" s="12">
         <v>5954</v>
       </c>
       <c r="M221" s="12">
         <v>5283</v>
       </c>
       <c r="N221" s="21">
         <v>4849</v>
       </c>
       <c r="O221" s="21">
         <v>5045</v>
       </c>
       <c r="P221" s="21">
         <v>4578</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B222" s="25"/>
+      <c r="Q221" s="21">
+        <v>3963</v>
+      </c>
+    </row>
+    <row r="222" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="26"/>
+      <c r="B222" s="26"/>
       <c r="C222" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D222" s="11">
         <v>7985</v>
       </c>
       <c r="E222" s="11">
         <v>7649</v>
       </c>
       <c r="F222" s="11">
         <v>7641</v>
       </c>
       <c r="G222" s="11">
         <v>7344</v>
       </c>
       <c r="H222" s="11">
         <v>6696</v>
       </c>
       <c r="I222" s="11">
         <v>6753</v>
       </c>
       <c r="J222" s="12">
         <v>6571</v>
       </c>
       <c r="K222" s="12">
         <v>5909</v>
       </c>
       <c r="L222" s="12">
         <v>5498</v>
       </c>
       <c r="M222" s="12">
         <v>4896</v>
       </c>
       <c r="N222" s="21">
         <v>4459</v>
       </c>
       <c r="O222" s="21">
         <v>4860</v>
       </c>
       <c r="P222" s="21">
         <v>4188</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B223" s="24" t="s">
+      <c r="Q222" s="21">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="223" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="26"/>
+      <c r="B223" s="25" t="s">
         <v>86</v>
       </c>
       <c r="C223" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D223" s="11">
         <v>2657</v>
       </c>
       <c r="E223" s="11">
         <v>2795</v>
       </c>
       <c r="F223" s="11">
         <v>3015</v>
       </c>
       <c r="G223" s="11">
         <v>2688</v>
       </c>
       <c r="H223" s="11">
         <v>2455</v>
       </c>
       <c r="I223" s="11">
         <v>2515</v>
       </c>
       <c r="J223" s="12">
         <v>2584</v>
       </c>
       <c r="K223" s="12">
         <v>2450</v>
       </c>
       <c r="L223" s="12">
         <v>2021</v>
       </c>
       <c r="M223" s="12">
         <v>1680</v>
       </c>
       <c r="N223" s="21">
         <v>1503</v>
       </c>
       <c r="O223" s="21">
         <v>1506</v>
       </c>
       <c r="P223" s="21">
         <v>1488</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B224" s="25"/>
+      <c r="Q223" s="21">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="224" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="26"/>
+      <c r="B224" s="26"/>
       <c r="C224" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D224" s="11">
         <v>1333</v>
       </c>
       <c r="E224" s="11">
         <v>1434</v>
       </c>
       <c r="F224" s="11">
         <v>1569</v>
       </c>
       <c r="G224" s="11">
         <v>1379</v>
       </c>
       <c r="H224" s="11">
         <v>1287</v>
       </c>
       <c r="I224" s="11">
         <v>1354</v>
       </c>
       <c r="J224" s="12">
         <v>1305</v>
       </c>
       <c r="K224" s="12">
         <v>1206</v>
       </c>
       <c r="L224" s="12">
         <v>1024</v>
       </c>
       <c r="M224" s="12">
         <v>859</v>
       </c>
       <c r="N224" s="21">
         <v>763</v>
       </c>
       <c r="O224" s="21">
         <v>796</v>
       </c>
       <c r="P224" s="21">
         <v>734</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B225" s="25"/>
+      <c r="Q224" s="21">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="225" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="26"/>
+      <c r="B225" s="26"/>
       <c r="C225" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D225" s="11">
         <v>1324</v>
       </c>
       <c r="E225" s="11">
         <v>1361</v>
       </c>
       <c r="F225" s="11">
         <v>1446</v>
       </c>
       <c r="G225" s="11">
         <v>1309</v>
       </c>
       <c r="H225" s="11">
         <v>1168</v>
       </c>
       <c r="I225" s="11">
         <v>1161</v>
       </c>
       <c r="J225" s="12">
         <v>1279</v>
       </c>
       <c r="K225" s="12">
         <v>1244</v>
       </c>
       <c r="L225" s="12">
         <v>997</v>
       </c>
       <c r="M225" s="12">
         <v>821</v>
       </c>
       <c r="N225" s="21">
         <v>740</v>
       </c>
       <c r="O225" s="21">
         <v>710</v>
       </c>
       <c r="P225" s="21">
         <v>754</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B226" s="24" t="s">
+      <c r="Q225" s="21">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="226" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="26"/>
+      <c r="B226" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C226" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D226" s="11">
         <v>6720</v>
       </c>
       <c r="E226" s="11">
         <v>6463</v>
       </c>
       <c r="F226" s="11">
         <v>6419</v>
       </c>
       <c r="G226" s="11">
         <v>6128</v>
       </c>
       <c r="H226" s="11">
         <v>5706</v>
       </c>
       <c r="I226" s="11">
         <v>5608</v>
       </c>
       <c r="J226" s="12">
         <v>5351</v>
       </c>
       <c r="K226" s="12">
         <v>4857</v>
       </c>
       <c r="L226" s="12">
         <v>4638</v>
       </c>
       <c r="M226" s="12">
         <v>4476</v>
       </c>
       <c r="N226" s="21">
         <v>3928</v>
       </c>
       <c r="O226" s="21">
         <v>4098</v>
       </c>
       <c r="P226" s="21">
         <v>3695</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B227" s="25"/>
+      <c r="Q226" s="21">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="227" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="26"/>
+      <c r="B227" s="26"/>
       <c r="C227" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D227" s="11">
         <v>3503</v>
       </c>
       <c r="E227" s="11">
         <v>3383</v>
       </c>
       <c r="F227" s="11">
         <v>3312</v>
       </c>
       <c r="G227" s="11">
         <v>3144</v>
       </c>
       <c r="H227" s="11">
         <v>2974</v>
       </c>
       <c r="I227" s="11">
         <v>2856</v>
       </c>
       <c r="J227" s="12">
         <v>2759</v>
       </c>
       <c r="K227" s="12">
         <v>2479</v>
       </c>
       <c r="L227" s="12">
         <v>2413</v>
       </c>
       <c r="M227" s="12">
         <v>2293</v>
       </c>
       <c r="N227" s="21">
         <v>2058</v>
       </c>
       <c r="O227" s="21">
         <v>2117</v>
       </c>
       <c r="P227" s="21">
         <v>1923</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B228" s="25"/>
+      <c r="Q227" s="21">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="228" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="26"/>
+      <c r="B228" s="26"/>
       <c r="C228" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D228" s="11">
         <v>3217</v>
       </c>
       <c r="E228" s="11">
         <v>3080</v>
       </c>
       <c r="F228" s="11">
         <v>3107</v>
       </c>
       <c r="G228" s="11">
         <v>2984</v>
       </c>
       <c r="H228" s="11">
         <v>2732</v>
       </c>
       <c r="I228" s="11">
         <v>2752</v>
       </c>
       <c r="J228" s="12">
         <v>2592</v>
       </c>
       <c r="K228" s="12">
         <v>2378</v>
       </c>
       <c r="L228" s="12">
         <v>2225</v>
       </c>
       <c r="M228" s="12">
         <v>2183</v>
       </c>
       <c r="N228" s="21">
         <v>1870</v>
       </c>
       <c r="O228" s="21">
         <v>1981</v>
       </c>
       <c r="P228" s="21">
         <v>1772</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B229" s="24" t="s">
+      <c r="Q228" s="21">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="229" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="26"/>
+      <c r="B229" s="25" t="s">
         <v>88</v>
       </c>
       <c r="C229" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D229" s="11">
         <v>22709</v>
       </c>
       <c r="E229" s="11">
         <v>22756</v>
       </c>
       <c r="F229" s="11">
         <v>22348</v>
       </c>
       <c r="G229" s="11">
         <v>21256</v>
       </c>
       <c r="H229" s="11">
         <v>19941</v>
       </c>
       <c r="I229" s="11">
         <v>19524</v>
       </c>
       <c r="J229" s="12">
         <v>18946</v>
       </c>
       <c r="K229" s="12">
         <v>16767</v>
       </c>
       <c r="L229" s="12">
         <v>16117</v>
       </c>
       <c r="M229" s="12">
         <v>15150</v>
       </c>
       <c r="N229" s="21">
         <v>13667</v>
       </c>
       <c r="O229" s="21">
         <v>13897</v>
       </c>
       <c r="P229" s="21">
         <v>11879</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B230" s="25"/>
+      <c r="Q229" s="21">
+        <v>10694</v>
+      </c>
+    </row>
+    <row r="230" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="26"/>
+      <c r="B230" s="26"/>
       <c r="C230" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D230" s="11">
         <v>11561</v>
       </c>
       <c r="E230" s="11">
         <v>11764</v>
       </c>
       <c r="F230" s="11">
         <v>11555</v>
       </c>
       <c r="G230" s="11">
         <v>10882</v>
       </c>
       <c r="H230" s="11">
         <v>10303</v>
       </c>
       <c r="I230" s="11">
         <v>10030</v>
       </c>
       <c r="J230" s="12">
         <v>9847</v>
       </c>
       <c r="K230" s="12">
         <v>8675</v>
       </c>
       <c r="L230" s="12">
         <v>8382</v>
       </c>
       <c r="M230" s="12">
         <v>7816</v>
       </c>
       <c r="N230" s="21">
         <v>7022</v>
       </c>
       <c r="O230" s="21">
         <v>7128</v>
       </c>
       <c r="P230" s="21">
         <v>6125</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B231" s="25"/>
+      <c r="Q230" s="21">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="231" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="26"/>
+      <c r="B231" s="26"/>
       <c r="C231" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D231" s="11">
         <v>11148</v>
       </c>
       <c r="E231" s="11">
         <v>10992</v>
       </c>
       <c r="F231" s="11">
         <v>10793</v>
       </c>
       <c r="G231" s="11">
         <v>10374</v>
       </c>
       <c r="H231" s="11">
         <v>9638</v>
       </c>
       <c r="I231" s="11">
         <v>9494</v>
       </c>
       <c r="J231" s="12">
         <v>9099</v>
       </c>
       <c r="K231" s="12">
         <v>8092</v>
       </c>
       <c r="L231" s="12">
         <v>7735</v>
       </c>
       <c r="M231" s="12">
         <v>7334</v>
       </c>
       <c r="N231" s="21">
         <v>6645</v>
       </c>
       <c r="O231" s="21">
         <v>6769</v>
       </c>
       <c r="P231" s="21">
         <v>5754</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B232" s="24" t="s">
+      <c r="Q231" s="21">
+        <v>5185</v>
+      </c>
+    </row>
+    <row r="232" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="26"/>
+      <c r="B232" s="25" t="s">
         <v>89</v>
       </c>
       <c r="C232" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D232" s="11">
         <v>5109</v>
       </c>
       <c r="E232" s="11">
         <v>5024</v>
       </c>
       <c r="F232" s="11">
         <v>4832</v>
       </c>
       <c r="G232" s="11">
         <v>4539</v>
       </c>
       <c r="H232" s="11">
         <v>4129</v>
       </c>
       <c r="I232" s="11">
         <v>4113</v>
       </c>
       <c r="J232" s="12">
         <v>3883</v>
       </c>
       <c r="K232" s="12">
         <v>3558</v>
       </c>
       <c r="L232" s="12">
         <v>3509</v>
       </c>
       <c r="M232" s="12">
         <v>3162</v>
       </c>
       <c r="N232" s="21">
         <v>2950</v>
       </c>
       <c r="O232" s="21">
         <v>2922</v>
       </c>
       <c r="P232" s="21">
         <v>2581</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B233" s="25"/>
+      <c r="Q232" s="21">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="233" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="26"/>
+      <c r="B233" s="26"/>
       <c r="C233" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D233" s="11">
         <v>2623</v>
       </c>
       <c r="E233" s="11">
         <v>2564</v>
       </c>
       <c r="F233" s="11">
         <v>2532</v>
       </c>
       <c r="G233" s="11">
         <v>2378</v>
       </c>
       <c r="H233" s="11">
         <v>2123</v>
       </c>
       <c r="I233" s="11">
         <v>2139</v>
       </c>
       <c r="J233" s="12">
         <v>1939</v>
       </c>
       <c r="K233" s="12">
         <v>1852</v>
       </c>
       <c r="L233" s="12">
         <v>1825</v>
       </c>
       <c r="M233" s="12">
         <v>1704</v>
       </c>
       <c r="N233" s="21">
         <v>1569</v>
       </c>
       <c r="O233" s="21">
         <v>1485</v>
       </c>
       <c r="P233" s="21">
         <v>1341</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B234" s="25"/>
+      <c r="Q233" s="21">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="234" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="26"/>
+      <c r="B234" s="26"/>
       <c r="C234" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D234" s="11">
         <v>2486</v>
       </c>
       <c r="E234" s="11">
         <v>2460</v>
       </c>
       <c r="F234" s="11">
         <v>2300</v>
       </c>
       <c r="G234" s="11">
         <v>2161</v>
       </c>
       <c r="H234" s="11">
         <v>2006</v>
       </c>
       <c r="I234" s="11">
         <v>1974</v>
       </c>
       <c r="J234" s="12">
         <v>1944</v>
       </c>
       <c r="K234" s="12">
         <v>1706</v>
       </c>
       <c r="L234" s="12">
         <v>1684</v>
       </c>
       <c r="M234" s="12">
         <v>1458</v>
       </c>
       <c r="N234" s="21">
         <v>1381</v>
       </c>
       <c r="O234" s="21">
         <v>1437</v>
       </c>
       <c r="P234" s="21">
         <v>1240</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B235" s="24" t="s">
+      <c r="Q234" s="21">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="235" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="26"/>
+      <c r="B235" s="25" t="s">
         <v>90</v>
       </c>
       <c r="C235" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D235" s="11">
         <v>9079</v>
       </c>
       <c r="E235" s="11">
         <v>8558</v>
       </c>
       <c r="F235" s="11">
         <v>8194</v>
       </c>
       <c r="G235" s="11">
         <v>7539</v>
       </c>
       <c r="H235" s="11">
         <v>6746</v>
       </c>
       <c r="I235" s="11">
         <v>6664</v>
       </c>
       <c r="J235" s="12">
         <v>6341</v>
       </c>
       <c r="K235" s="12">
         <v>5976</v>
       </c>
       <c r="L235" s="12">
         <v>5564</v>
       </c>
       <c r="M235" s="12">
         <v>5077</v>
       </c>
       <c r="N235" s="21">
         <v>4624</v>
       </c>
       <c r="O235" s="21">
         <v>4752</v>
       </c>
       <c r="P235" s="21">
         <v>4187</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B236" s="25"/>
+      <c r="Q235" s="21">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="236" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="26"/>
+      <c r="B236" s="26"/>
       <c r="C236" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D236" s="11">
         <v>4685</v>
       </c>
       <c r="E236" s="11">
         <v>4470</v>
       </c>
       <c r="F236" s="11">
         <v>4296</v>
       </c>
       <c r="G236" s="11">
         <v>3917</v>
       </c>
       <c r="H236" s="11">
         <v>3411</v>
       </c>
       <c r="I236" s="11">
         <v>3415</v>
       </c>
       <c r="J236" s="12">
         <v>3328</v>
       </c>
       <c r="K236" s="12">
         <v>3124</v>
       </c>
       <c r="L236" s="12">
         <v>2859</v>
       </c>
       <c r="M236" s="12">
         <v>2595</v>
       </c>
       <c r="N236" s="21">
         <v>2401</v>
       </c>
       <c r="O236" s="21">
         <v>2428</v>
       </c>
       <c r="P236" s="21">
         <v>2133</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B237" s="25"/>
+      <c r="Q236" s="21">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="237" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="26"/>
+      <c r="B237" s="26"/>
       <c r="C237" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D237" s="11">
         <v>4394</v>
       </c>
       <c r="E237" s="11">
         <v>4088</v>
       </c>
       <c r="F237" s="11">
         <v>3898</v>
       </c>
       <c r="G237" s="11">
         <v>3622</v>
       </c>
       <c r="H237" s="11">
         <v>3335</v>
       </c>
       <c r="I237" s="11">
         <v>3249</v>
       </c>
       <c r="J237" s="12">
         <v>3013</v>
       </c>
       <c r="K237" s="12">
         <v>2852</v>
       </c>
       <c r="L237" s="12">
         <v>2705</v>
       </c>
       <c r="M237" s="12">
         <v>2482</v>
       </c>
       <c r="N237" s="21">
         <v>2223</v>
       </c>
       <c r="O237" s="21">
         <v>2324</v>
       </c>
       <c r="P237" s="21">
         <v>2054</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B238" s="24" t="s">
+      <c r="Q237" s="21">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="238" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="26"/>
+      <c r="B238" s="25" t="s">
         <v>91</v>
       </c>
       <c r="C238" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D238" s="11">
         <v>5837</v>
       </c>
       <c r="E238" s="11">
         <v>5573</v>
       </c>
       <c r="F238" s="11">
         <v>5513</v>
       </c>
       <c r="G238" s="11">
         <v>5058</v>
       </c>
       <c r="H238" s="11">
         <v>4462</v>
       </c>
       <c r="I238" s="11">
         <v>4379</v>
       </c>
       <c r="J238" s="12">
         <v>4274</v>
       </c>
       <c r="K238" s="12">
         <v>3918</v>
       </c>
       <c r="L238" s="12">
         <v>3719</v>
       </c>
       <c r="M238" s="12">
         <v>3404</v>
       </c>
       <c r="N238" s="21">
         <v>3056</v>
       </c>
       <c r="O238" s="21">
         <v>3135</v>
       </c>
       <c r="P238" s="21">
         <v>2723</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B239" s="25"/>
+      <c r="Q238" s="21">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="239" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="26"/>
+      <c r="B239" s="26"/>
       <c r="C239" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D239" s="11">
         <v>3005</v>
       </c>
       <c r="E239" s="11">
         <v>2927</v>
       </c>
       <c r="F239" s="11">
         <v>2935</v>
       </c>
       <c r="G239" s="11">
         <v>2621</v>
       </c>
       <c r="H239" s="11">
         <v>2235</v>
       </c>
       <c r="I239" s="11">
         <v>2192</v>
       </c>
       <c r="J239" s="12">
         <v>2176</v>
       </c>
       <c r="K239" s="12">
         <v>2018</v>
       </c>
       <c r="L239" s="12">
         <v>1945</v>
       </c>
       <c r="M239" s="12">
         <v>1697</v>
       </c>
       <c r="N239" s="21">
         <v>1574</v>
       </c>
       <c r="O239" s="21">
         <v>1614</v>
       </c>
       <c r="P239" s="21">
         <v>1387</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B240" s="25"/>
+      <c r="Q239" s="21">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="240" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="26"/>
+      <c r="B240" s="26"/>
       <c r="C240" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D240" s="11">
         <v>2832</v>
       </c>
       <c r="E240" s="11">
         <v>2646</v>
       </c>
       <c r="F240" s="11">
         <v>2578</v>
       </c>
       <c r="G240" s="11">
         <v>2437</v>
       </c>
       <c r="H240" s="11">
         <v>2227</v>
       </c>
       <c r="I240" s="11">
         <v>2187</v>
       </c>
       <c r="J240" s="12">
         <v>2098</v>
       </c>
       <c r="K240" s="12">
         <v>1900</v>
       </c>
       <c r="L240" s="12">
         <v>1774</v>
       </c>
       <c r="M240" s="12">
         <v>1707</v>
       </c>
       <c r="N240" s="21">
         <v>1482</v>
       </c>
       <c r="O240" s="21">
         <v>1521</v>
       </c>
       <c r="P240" s="21">
         <v>1336</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B241" s="24" t="s">
+      <c r="Q240" s="21">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="241" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="26"/>
+      <c r="B241" s="25" t="s">
         <v>92</v>
       </c>
       <c r="C241" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D241" s="11">
         <v>12609</v>
       </c>
       <c r="E241" s="11">
         <v>12573</v>
       </c>
       <c r="F241" s="11">
         <v>11852</v>
       </c>
       <c r="G241" s="11">
         <v>11710</v>
       </c>
       <c r="H241" s="11">
         <v>11369</v>
       </c>
       <c r="I241" s="11">
         <v>11535</v>
       </c>
       <c r="J241" s="12">
         <v>11065</v>
       </c>
       <c r="K241" s="12">
         <v>10641</v>
       </c>
       <c r="L241" s="12">
         <v>10933</v>
       </c>
       <c r="M241" s="12">
         <v>10283</v>
       </c>
       <c r="N241" s="21">
         <v>9724</v>
       </c>
       <c r="O241" s="21">
         <v>9890</v>
       </c>
       <c r="P241" s="21">
         <v>9037</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B242" s="25"/>
+      <c r="Q241" s="21">
+        <v>8786</v>
+      </c>
+    </row>
+    <row r="242" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="26"/>
+      <c r="B242" s="26"/>
       <c r="C242" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D242" s="11">
         <v>6495</v>
       </c>
       <c r="E242" s="11">
         <v>6492</v>
       </c>
       <c r="F242" s="11">
         <v>6080</v>
       </c>
       <c r="G242" s="11">
         <v>6001</v>
       </c>
       <c r="H242" s="11">
         <v>5745</v>
       </c>
       <c r="I242" s="11">
         <v>5959</v>
       </c>
       <c r="J242" s="12">
         <v>5705</v>
       </c>
       <c r="K242" s="12">
         <v>5502</v>
       </c>
       <c r="L242" s="12">
         <v>5626</v>
       </c>
       <c r="M242" s="12">
         <v>5192</v>
       </c>
       <c r="N242" s="21">
         <v>5025</v>
       </c>
       <c r="O242" s="21">
         <v>5099</v>
       </c>
       <c r="P242" s="21">
         <v>4691</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B243" s="25"/>
+      <c r="Q242" s="21">
+        <v>4565</v>
+      </c>
+    </row>
+    <row r="243" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="26"/>
+      <c r="B243" s="26"/>
       <c r="C243" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D243" s="11">
         <v>6114</v>
       </c>
       <c r="E243" s="11">
         <v>6081</v>
       </c>
       <c r="F243" s="11">
         <v>5772</v>
       </c>
       <c r="G243" s="11">
         <v>5709</v>
       </c>
       <c r="H243" s="11">
         <v>5624</v>
       </c>
       <c r="I243" s="11">
         <v>5576</v>
       </c>
       <c r="J243" s="12">
         <v>5360</v>
       </c>
       <c r="K243" s="12">
         <v>5139</v>
       </c>
       <c r="L243" s="12">
         <v>5307</v>
       </c>
       <c r="M243" s="12">
         <v>5091</v>
       </c>
       <c r="N243" s="21">
         <v>4699</v>
       </c>
       <c r="O243" s="21">
         <v>4791</v>
       </c>
       <c r="P243" s="21">
         <v>4346</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B244" s="24" t="s">
+      <c r="Q243" s="21">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="244" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="26"/>
+      <c r="B244" s="25" t="s">
         <v>93</v>
       </c>
       <c r="C244" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D244" s="11">
         <v>11791</v>
       </c>
       <c r="E244" s="11">
         <v>11489</v>
       </c>
       <c r="F244" s="11">
         <v>11108</v>
       </c>
       <c r="G244" s="11">
         <v>10919</v>
       </c>
       <c r="H244" s="11">
         <v>10524</v>
       </c>
       <c r="I244" s="11">
         <v>10738</v>
       </c>
       <c r="J244" s="12">
         <v>10671</v>
       </c>
       <c r="K244" s="12">
         <v>10407</v>
       </c>
       <c r="L244" s="12">
         <v>10261</v>
       </c>
       <c r="M244" s="12">
         <v>9755</v>
       </c>
       <c r="N244" s="21">
         <v>9498</v>
       </c>
       <c r="O244" s="21">
         <v>9622</v>
       </c>
       <c r="P244" s="21">
         <v>8896</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B245" s="25"/>
+      <c r="Q244" s="21">
+        <v>8780</v>
+      </c>
+    </row>
+    <row r="245" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="26"/>
+      <c r="B245" s="26"/>
       <c r="C245" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D245" s="11">
         <v>6079</v>
       </c>
       <c r="E245" s="11">
         <v>5973</v>
       </c>
       <c r="F245" s="11">
         <v>5769</v>
       </c>
       <c r="G245" s="11">
         <v>5590</v>
       </c>
       <c r="H245" s="11">
         <v>5514</v>
       </c>
       <c r="I245" s="11">
         <v>5565</v>
       </c>
       <c r="J245" s="12">
         <v>5521</v>
       </c>
       <c r="K245" s="12">
         <v>5264</v>
       </c>
       <c r="L245" s="12">
         <v>5232</v>
       </c>
       <c r="M245" s="12">
         <v>5073</v>
       </c>
       <c r="N245" s="21">
         <v>4899</v>
       </c>
       <c r="O245" s="21">
         <v>4861</v>
       </c>
       <c r="P245" s="21">
         <v>4524</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B246" s="25"/>
+      <c r="Q245" s="21">
+        <v>4476</v>
+      </c>
+    </row>
+    <row r="246" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="26"/>
+      <c r="B246" s="26"/>
       <c r="C246" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D246" s="11">
         <v>5712</v>
       </c>
       <c r="E246" s="11">
         <v>5516</v>
       </c>
       <c r="F246" s="11">
         <v>5339</v>
       </c>
       <c r="G246" s="11">
         <v>5329</v>
       </c>
       <c r="H246" s="11">
         <v>5010</v>
       </c>
       <c r="I246" s="11">
         <v>5173</v>
       </c>
       <c r="J246" s="12">
         <v>5150</v>
       </c>
       <c r="K246" s="12">
         <v>5143</v>
       </c>
       <c r="L246" s="12">
         <v>5029</v>
       </c>
       <c r="M246" s="12">
         <v>4682</v>
       </c>
       <c r="N246" s="21">
         <v>4599</v>
       </c>
       <c r="O246" s="21">
         <v>4761</v>
       </c>
       <c r="P246" s="21">
         <v>4372</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B247" s="24" t="s">
+      <c r="Q246" s="21">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="247" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="26"/>
+      <c r="B247" s="25" t="s">
         <v>94</v>
       </c>
       <c r="C247" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D247" s="11">
         <v>14116</v>
       </c>
       <c r="E247" s="11">
         <v>13808</v>
       </c>
       <c r="F247" s="11">
         <v>13305</v>
       </c>
       <c r="G247" s="11">
         <v>12693</v>
       </c>
       <c r="H247" s="11">
         <v>12443</v>
       </c>
       <c r="I247" s="11">
         <v>12585</v>
       </c>
       <c r="J247" s="12">
         <v>12200</v>
       </c>
       <c r="K247" s="12">
         <v>11699</v>
       </c>
       <c r="L247" s="12">
         <v>11966</v>
       </c>
       <c r="M247" s="12">
         <v>11295</v>
       </c>
       <c r="N247" s="21">
         <v>10685</v>
       </c>
       <c r="O247" s="21">
         <v>10858</v>
       </c>
       <c r="P247" s="21">
         <v>9819</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B248" s="25"/>
+      <c r="Q247" s="21">
+        <v>9376</v>
+      </c>
+    </row>
+    <row r="248" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="26"/>
+      <c r="B248" s="26"/>
       <c r="C248" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D248" s="11">
         <v>7334</v>
       </c>
       <c r="E248" s="11">
         <v>6889</v>
       </c>
       <c r="F248" s="11">
         <v>6905</v>
       </c>
       <c r="G248" s="11">
         <v>6431</v>
       </c>
       <c r="H248" s="11">
         <v>6359</v>
       </c>
       <c r="I248" s="11">
         <v>6445</v>
       </c>
       <c r="J248" s="12">
         <v>6364</v>
       </c>
       <c r="K248" s="12">
         <v>6106</v>
       </c>
       <c r="L248" s="12">
         <v>6115</v>
       </c>
       <c r="M248" s="12">
         <v>5798</v>
       </c>
       <c r="N248" s="21">
         <v>5471</v>
       </c>
       <c r="O248" s="21">
         <v>5737</v>
       </c>
       <c r="P248" s="21">
         <v>5120</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B249" s="26"/>
+      <c r="Q248" s="21">
+        <v>4791</v>
+      </c>
+    </row>
+    <row r="249" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="27"/>
+      <c r="B249" s="27"/>
       <c r="C249" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D249" s="16">
         <v>6782</v>
       </c>
       <c r="E249" s="16">
         <v>6919</v>
       </c>
       <c r="F249" s="16">
         <v>6400</v>
       </c>
       <c r="G249" s="16">
         <v>6262</v>
       </c>
       <c r="H249" s="16">
         <v>6084</v>
       </c>
       <c r="I249" s="16">
         <v>6140</v>
       </c>
       <c r="J249" s="17">
         <v>5836</v>
       </c>
       <c r="K249" s="17">
         <v>5593</v>
       </c>
       <c r="L249" s="17">
         <v>5851</v>
       </c>
       <c r="M249" s="17">
         <v>5497</v>
       </c>
       <c r="N249" s="22">
         <v>5214</v>
       </c>
       <c r="O249" s="22">
         <v>5121</v>
       </c>
       <c r="P249" s="22">
         <v>4699</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A250" s="27" t="s">
+      <c r="Q249" s="22">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="250" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="B250" s="27"/>
-[...7 lines deleted...]
-      <c r="J250" s="27"/>
+      <c r="B250" s="24"/>
+      <c r="C250" s="24"/>
+      <c r="D250" s="24"/>
+      <c r="E250" s="24"/>
+      <c r="F250" s="24"/>
+      <c r="G250" s="24"/>
+      <c r="H250" s="24"/>
+      <c r="I250" s="24"/>
+      <c r="J250" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="88">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="A10:A87"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="B31:B33"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="B40:B42"/>
+    <mergeCell ref="B43:B45"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="B49:B51"/>
+    <mergeCell ref="B52:B54"/>
+    <mergeCell ref="B55:B57"/>
+    <mergeCell ref="B58:B60"/>
+    <mergeCell ref="B61:B63"/>
+    <mergeCell ref="B64:B66"/>
+    <mergeCell ref="B67:B69"/>
+    <mergeCell ref="B70:B72"/>
+    <mergeCell ref="B73:B75"/>
+    <mergeCell ref="B76:B78"/>
+    <mergeCell ref="B79:B81"/>
+    <mergeCell ref="B82:B84"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="A88:A141"/>
+    <mergeCell ref="B88:B90"/>
+    <mergeCell ref="B91:B93"/>
+    <mergeCell ref="B94:B96"/>
+    <mergeCell ref="B97:B99"/>
+    <mergeCell ref="B100:B102"/>
+    <mergeCell ref="B103:B105"/>
+    <mergeCell ref="B106:B108"/>
+    <mergeCell ref="B109:B111"/>
+    <mergeCell ref="B112:B114"/>
+    <mergeCell ref="B115:B117"/>
+    <mergeCell ref="B118:B120"/>
+    <mergeCell ref="B121:B123"/>
+    <mergeCell ref="B124:B126"/>
+    <mergeCell ref="B127:B129"/>
+    <mergeCell ref="B130:B132"/>
+    <mergeCell ref="B133:B135"/>
+    <mergeCell ref="B136:B138"/>
+    <mergeCell ref="B139:B141"/>
+    <mergeCell ref="A142:A204"/>
+    <mergeCell ref="B142:B144"/>
+    <mergeCell ref="B145:B147"/>
+    <mergeCell ref="B148:B150"/>
+    <mergeCell ref="B151:B153"/>
+    <mergeCell ref="B154:B156"/>
+    <mergeCell ref="B157:B159"/>
+    <mergeCell ref="B160:B162"/>
+    <mergeCell ref="B163:B165"/>
+    <mergeCell ref="B166:B168"/>
+    <mergeCell ref="B169:B171"/>
+    <mergeCell ref="B172:B174"/>
+    <mergeCell ref="B175:B177"/>
+    <mergeCell ref="B178:B180"/>
+    <mergeCell ref="B181:B183"/>
+    <mergeCell ref="B184:B186"/>
+    <mergeCell ref="B187:B189"/>
+    <mergeCell ref="B247:B249"/>
+    <mergeCell ref="B190:B192"/>
+    <mergeCell ref="B193:B195"/>
+    <mergeCell ref="B196:B198"/>
+    <mergeCell ref="B199:B201"/>
+    <mergeCell ref="B202:B204"/>
     <mergeCell ref="A250:J250"/>
     <mergeCell ref="A205:A249"/>
     <mergeCell ref="B205:B207"/>
     <mergeCell ref="B208:B210"/>
     <mergeCell ref="B211:B213"/>
     <mergeCell ref="B214:B216"/>
     <mergeCell ref="B217:B219"/>
     <mergeCell ref="B220:B222"/>
     <mergeCell ref="B223:B225"/>
     <mergeCell ref="B226:B228"/>
     <mergeCell ref="B229:B231"/>
     <mergeCell ref="B232:B234"/>
     <mergeCell ref="B235:B237"/>
     <mergeCell ref="B238:B240"/>
     <mergeCell ref="B241:B243"/>
     <mergeCell ref="B244:B246"/>
-    <mergeCell ref="B181:B183"/>
-[...70 lines deleted...]
-    <mergeCell ref="B43:B45"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="D3:J3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>