--- v0 (2025-10-05)
+++ v1 (2026-08-15)
@@ -1,64 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24744606-E7C4-43E4-8461-A7A4FF32FF56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{39D3FB69-8139-44AF-8A7C-420E4DC51C1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11790" yWindow="0" windowWidth="12210" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="3" r:id="rId1"/>
-    <sheet name="Metadata" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="39">
   <si>
     <t>สินค้าประเภททุน</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
     <t>ไตรมาสที่ 1</t>
   </si>
   <si>
     <t>ไตรมาสที่ 2</t>
   </si>
   <si>
     <t>ไตรมาสที่ 3</t>
   </si>
   <si>
     <t>ไตรมาสที่ 4</t>
   </si>
   <si>
     <t>การก่อสร้าง</t>
   </si>
   <si>
     <t>ภาคเอกชน</t>
   </si>
   <si>
@@ -142,264 +140,158 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">        ที่มา:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> สำนักงานสภาพัฒนาการเศรษฐกิจและสังคมแห่งชาติ สำนักนายกรัฐมนตรี</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">    อาคารมิใช่ที่อยู่อาศัย</t>
   </si>
   <si>
-    <t>License not specified</t>
-[...80 lines deleted...]
-  <si>
     <t>2564 p1</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>ค่าความถี่ของการปรับปรุงข้อมูล</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2560 </t>
   </si>
   <si>
     <t xml:space="preserve">2559 </t>
-  </si>
-[...10 lines deleted...]
-    <t>การสะสมทุนถาวรเบื้องต้น แบบปริมาณลูกโซ่ (ปีอ้างอิง พ.ศ. 2545) จำแนกตามสินค้าประเภททุน รายไตรมาส พ.ศ. 2555 - 2565</t>
   </si>
   <si>
     <t>ไตรมาสที่ 2r</t>
   </si>
   <si>
     <t xml:space="preserve">2561 </t>
   </si>
+  <si>
+    <t>การสะสมทุนถาวรเบื้องต้น แบบปริมาณลูกโซ่ (ปีอ้างอิง พ.ศ. 2545) จำแนกตามสินค้าประเภททุน รายไตรมาส พ.ศ. 2555 - 2567</t>
+  </si>
+  <si>
+    <t>2565 r</t>
+  </si>
+  <si>
+    <t>2566 r</t>
+  </si>
+  <si>
+    <t>2567 r</t>
+  </si>
+  <si>
+    <t>2562</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="16"/>
-[...16 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="9">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -441,346 +333,248 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...28 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+  <cellStyles count="4">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Normal 2 2" xfId="4" xr:uid="{2BA9D5D8-B934-4577-9C3F-9251AA217F3D}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{2BA9D5D8-B934-4577-9C3F-9251AA217F3D}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{CC574C31-BF8B-4303-8F7E-89F727A6D448}"/>
-    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ธีมของ Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -912,211 +706,232 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BD25"/>
+  <dimension ref="A1:BN25"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="AL1" workbookViewId="0">
-      <selection activeCell="AM24" sqref="AM24"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:AQ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="44" width="11.42578125" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" style="1" customWidth="1"/>
-    <col min="46" max="46" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="57" max="16384" width="9.140625" style="1"/>
+    <col min="46" max="46" width="10.5703125" style="1" customWidth="1"/>
+    <col min="47" max="49" width="11.42578125" style="1" customWidth="1"/>
+    <col min="50" max="50" width="10.7109375" style="1" customWidth="1"/>
+    <col min="51" max="51" width="10.5703125" style="1" customWidth="1"/>
+    <col min="52" max="54" width="11.42578125" style="1" customWidth="1"/>
+    <col min="55" max="55" width="10.7109375" style="1" customWidth="1"/>
+    <col min="56" max="56" width="10.5703125" style="1" customWidth="1"/>
+    <col min="57" max="59" width="11.42578125" style="1" customWidth="1"/>
+    <col min="60" max="60" width="10.7109375" style="1" customWidth="1"/>
+    <col min="61" max="61" width="10.5703125" style="1" customWidth="1"/>
+    <col min="62" max="64" width="11.42578125" style="1" customWidth="1"/>
+    <col min="65" max="65" width="10.7109375" style="1" customWidth="1"/>
+    <col min="66" max="66" width="10.5703125" style="1" customWidth="1"/>
+    <col min="67" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" ht="15" customHeight="1">
-[...44 lines deleted...]
-      <c r="AQ1" s="26"/>
+    <row r="1" spans="1:66" ht="15" customHeight="1">
+      <c r="A1" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="14"/>
+      <c r="Q1" s="14"/>
+      <c r="R1" s="14"/>
+      <c r="S1" s="14"/>
+      <c r="T1" s="14"/>
+      <c r="U1" s="14"/>
+      <c r="V1" s="14"/>
+      <c r="W1" s="14"/>
+      <c r="X1" s="14"/>
+      <c r="Y1" s="14"/>
+      <c r="Z1" s="14"/>
+      <c r="AA1" s="14"/>
+      <c r="AB1" s="14"/>
+      <c r="AC1" s="14"/>
+      <c r="AD1" s="14"/>
+      <c r="AE1" s="14"/>
+      <c r="AF1" s="14"/>
+      <c r="AG1" s="14"/>
+      <c r="AH1" s="14"/>
+      <c r="AI1" s="14"/>
+      <c r="AJ1" s="14"/>
+      <c r="AK1" s="14"/>
+      <c r="AL1" s="14"/>
+      <c r="AM1" s="14"/>
+      <c r="AN1" s="14"/>
+      <c r="AO1" s="14"/>
+      <c r="AP1" s="14"/>
+      <c r="AQ1" s="14"/>
     </row>
-    <row r="2" spans="1:56" ht="15" customHeight="1">
+    <row r="2" spans="1:66" ht="15" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="3" spans="1:56" ht="15" customHeight="1">
+    <row r="3" spans="1:66" ht="15" customHeight="1">
       <c r="A3" s="2"/>
     </row>
-    <row r="4" spans="1:56" ht="15" customHeight="1">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:66" ht="15" customHeight="1">
+      <c r="A4" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="23" t="s">
-[...75 lines deleted...]
-      <c r="BD4" s="25"/>
+      <c r="B4" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="R4" s="12"/>
+      <c r="S4" s="12"/>
+      <c r="T4" s="12"/>
+      <c r="U4" s="13"/>
+      <c r="V4" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="W4" s="12"/>
+      <c r="X4" s="12"/>
+      <c r="Y4" s="12"/>
+      <c r="Z4" s="13"/>
+      <c r="AA4" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB4" s="12"/>
+      <c r="AC4" s="12"/>
+      <c r="AD4" s="12"/>
+      <c r="AE4" s="13"/>
+      <c r="AF4" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG4" s="12"/>
+      <c r="AH4" s="12"/>
+      <c r="AI4" s="12"/>
+      <c r="AJ4" s="13"/>
+      <c r="AK4" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AL4" s="12"/>
+      <c r="AM4" s="12"/>
+      <c r="AN4" s="12"/>
+      <c r="AO4" s="13"/>
+      <c r="AP4" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="AQ4" s="12"/>
+      <c r="AR4" s="12"/>
+      <c r="AS4" s="12"/>
+      <c r="AT4" s="13"/>
+      <c r="AU4" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="AV4" s="12"/>
+      <c r="AW4" s="12"/>
+      <c r="AX4" s="12"/>
+      <c r="AY4" s="13"/>
+      <c r="AZ4" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="BA4" s="12"/>
+      <c r="BB4" s="12"/>
+      <c r="BC4" s="12"/>
+      <c r="BD4" s="13"/>
+      <c r="BE4" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="BF4" s="12"/>
+      <c r="BG4" s="12"/>
+      <c r="BH4" s="12"/>
+      <c r="BI4" s="13"/>
+      <c r="BJ4" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="BK4" s="12"/>
+      <c r="BL4" s="12"/>
+      <c r="BM4" s="12"/>
+      <c r="BN4" s="13"/>
     </row>
-    <row r="5" spans="1:56" ht="15" customHeight="1">
-      <c r="A5" s="29"/>
+    <row r="5" spans="1:66" ht="15" customHeight="1">
+      <c r="A5" s="17"/>
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1230,60 +1045,90 @@
       <c r="AT5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BB5" s="6" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="BC5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="BD5" s="6" t="s">
         <v>5</v>
       </c>
+      <c r="BE5" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="BG5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BH5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="BI5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="BJ5" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="BL5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BM5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="BN5" s="6" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:56" ht="15" customHeight="1">
+    <row r="6" spans="1:66" ht="15" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="8">
         <v>691833</v>
       </c>
       <c r="C6" s="8">
         <v>153145</v>
       </c>
       <c r="D6" s="8">
         <v>170095</v>
       </c>
       <c r="E6" s="8">
         <v>207293</v>
       </c>
       <c r="F6" s="8">
         <v>161300</v>
       </c>
       <c r="G6" s="8">
         <v>691867</v>
       </c>
       <c r="H6" s="8">
         <v>168692</v>
       </c>
       <c r="I6" s="8">
@@ -1394,66 +1239,96 @@
       <c r="AR6" s="8">
         <v>230495</v>
       </c>
       <c r="AS6" s="8">
         <v>261039</v>
       </c>
       <c r="AT6" s="8">
         <v>192320</v>
       </c>
       <c r="AU6" s="8">
         <v>904872</v>
       </c>
       <c r="AV6" s="8">
         <v>226699</v>
       </c>
       <c r="AW6" s="8">
         <v>236963</v>
       </c>
       <c r="AX6" s="8">
         <v>250067</v>
       </c>
       <c r="AY6" s="8">
         <v>191143</v>
       </c>
       <c r="AZ6" s="8">
-        <v>882005</v>
+        <v>885022</v>
       </c>
       <c r="BA6" s="8">
-        <v>215296</v>
+        <v>215737</v>
       </c>
       <c r="BB6" s="8">
-        <v>226793</v>
+        <v>227217</v>
       </c>
       <c r="BC6" s="8">
-        <v>243672</v>
+        <v>244376</v>
       </c>
       <c r="BD6" s="8">
-        <v>196244</v>
+        <v>197692</v>
+      </c>
+      <c r="BE6" s="8">
+        <v>880442</v>
+      </c>
+      <c r="BF6" s="8">
+        <v>225012</v>
+      </c>
+      <c r="BG6" s="8">
+        <v>228089</v>
+      </c>
+      <c r="BH6" s="8">
+        <v>246341</v>
+      </c>
+      <c r="BI6" s="8">
+        <v>181000</v>
+      </c>
+      <c r="BJ6" s="8">
+        <v>899637</v>
+      </c>
+      <c r="BK6" s="8">
+        <v>185635</v>
+      </c>
+      <c r="BL6" s="8">
+        <v>215650</v>
+      </c>
+      <c r="BM6" s="8">
+        <v>284130</v>
+      </c>
+      <c r="BN6" s="8">
+        <v>214222</v>
       </c>
     </row>
-    <row r="7" spans="1:56" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="7" spans="1:66" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="8">
         <v>358418</v>
       </c>
       <c r="C7" s="8">
         <v>83663</v>
       </c>
       <c r="D7" s="8">
         <v>89900</v>
       </c>
       <c r="E7" s="8">
         <v>97064</v>
       </c>
       <c r="F7" s="8">
         <v>87791</v>
       </c>
       <c r="G7" s="8">
         <v>372965</v>
       </c>
       <c r="H7" s="8">
         <v>90757</v>
       </c>
       <c r="I7" s="8">
@@ -1564,66 +1439,96 @@
       <c r="AR7" s="8">
         <v>96680</v>
       </c>
       <c r="AS7" s="8">
         <v>102895</v>
       </c>
       <c r="AT7" s="8">
         <v>86950</v>
       </c>
       <c r="AU7" s="8">
         <v>372361</v>
       </c>
       <c r="AV7" s="8">
         <v>87382</v>
       </c>
       <c r="AW7" s="8">
         <v>96179</v>
       </c>
       <c r="AX7" s="8">
         <v>102309</v>
       </c>
       <c r="AY7" s="8">
         <v>86491</v>
       </c>
       <c r="AZ7" s="8">
-        <v>367988</v>
+        <v>366820</v>
       </c>
       <c r="BA7" s="8">
-        <v>80437</v>
+        <v>80257</v>
       </c>
       <c r="BB7" s="8">
-        <v>95070</v>
+        <v>94760</v>
       </c>
       <c r="BC7" s="8">
-        <v>104320</v>
+        <v>103773</v>
       </c>
       <c r="BD7" s="8">
-        <v>88161</v>
+        <v>88030</v>
+      </c>
+      <c r="BE7" s="8">
+        <v>377284</v>
+      </c>
+      <c r="BF7" s="8">
+        <v>81516</v>
+      </c>
+      <c r="BG7" s="8">
+        <v>96909</v>
+      </c>
+      <c r="BH7" s="8">
+        <v>107783</v>
+      </c>
+      <c r="BI7" s="8">
+        <v>91076</v>
+      </c>
+      <c r="BJ7" s="8">
+        <v>369511</v>
+      </c>
+      <c r="BK7" s="8">
+        <v>85815</v>
+      </c>
+      <c r="BL7" s="8">
+        <v>94829</v>
+      </c>
+      <c r="BM7" s="8">
+        <v>101333</v>
+      </c>
+      <c r="BN7" s="8">
+        <v>87534</v>
       </c>
     </row>
-    <row r="8" spans="1:56" ht="15" customHeight="1">
+    <row r="8" spans="1:66" ht="15" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10">
         <v>192740</v>
       </c>
       <c r="C8" s="10">
         <v>43681</v>
       </c>
       <c r="D8" s="10">
         <v>48490</v>
       </c>
       <c r="E8" s="10">
         <v>53262</v>
       </c>
       <c r="F8" s="10">
         <v>47307</v>
       </c>
       <c r="G8" s="10">
         <v>203294</v>
       </c>
       <c r="H8" s="10">
         <v>48024</v>
       </c>
       <c r="I8" s="10">
@@ -1733,67 +1638,97 @@
       </c>
       <c r="AR8" s="10">
         <v>50273</v>
       </c>
       <c r="AS8" s="10">
         <v>53688</v>
       </c>
       <c r="AT8" s="10">
         <v>40227</v>
       </c>
       <c r="AU8" s="10">
         <v>184773</v>
       </c>
       <c r="AV8" s="10">
         <v>43835</v>
       </c>
       <c r="AW8" s="10">
         <v>47115</v>
       </c>
       <c r="AX8" s="10">
         <v>51899</v>
       </c>
       <c r="AY8" s="10">
         <v>41924</v>
       </c>
-      <c r="AZ8" s="8">
-        <v>190075</v>
+      <c r="AZ8" s="10">
+        <v>190077</v>
       </c>
       <c r="BA8" s="10">
         <v>42458</v>
       </c>
       <c r="BB8" s="10">
-        <v>49300</v>
+        <v>49301</v>
       </c>
       <c r="BC8" s="10">
-        <v>55106</v>
+        <v>55107</v>
       </c>
       <c r="BD8" s="10">
         <v>43211</v>
       </c>
+      <c r="BE8" s="10">
+        <v>193937</v>
+      </c>
+      <c r="BF8" s="10">
+        <v>43604</v>
+      </c>
+      <c r="BG8" s="10">
+        <v>50151</v>
+      </c>
+      <c r="BH8" s="10">
+        <v>56253</v>
+      </c>
+      <c r="BI8" s="10">
+        <v>43929</v>
+      </c>
+      <c r="BJ8" s="10">
+        <v>182189</v>
+      </c>
+      <c r="BK8" s="10">
+        <v>44315</v>
+      </c>
+      <c r="BL8" s="10">
+        <v>46461</v>
+      </c>
+      <c r="BM8" s="10">
+        <v>50921</v>
+      </c>
+      <c r="BN8" s="10">
+        <v>40492</v>
+      </c>
     </row>
-    <row r="9" spans="1:56" ht="15" customHeight="1">
+    <row r="9" spans="1:66" ht="15" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="10">
         <v>114904</v>
       </c>
       <c r="C9" s="10">
         <v>26803</v>
       </c>
       <c r="D9" s="10">
         <v>29325</v>
       </c>
       <c r="E9" s="10">
         <v>32010</v>
       </c>
       <c r="F9" s="10">
         <v>26766</v>
       </c>
       <c r="G9" s="10">
         <v>116298</v>
       </c>
       <c r="H9" s="10">
         <v>28691</v>
       </c>
       <c r="I9" s="10">
@@ -1903,67 +1838,97 @@
       </c>
       <c r="AR9" s="10">
         <v>28031</v>
       </c>
       <c r="AS9" s="10">
         <v>29384</v>
       </c>
       <c r="AT9" s="10">
         <v>23272</v>
       </c>
       <c r="AU9" s="10">
         <v>104954</v>
       </c>
       <c r="AV9" s="10">
         <v>20132</v>
       </c>
       <c r="AW9" s="10">
         <v>26734</v>
       </c>
       <c r="AX9" s="10">
         <v>30350</v>
       </c>
       <c r="AY9" s="10">
         <v>27738</v>
       </c>
-      <c r="AZ9" s="8">
-        <v>115331</v>
+      <c r="AZ9" s="10">
+        <v>116900</v>
       </c>
       <c r="BA9" s="10">
-        <v>22150</v>
+        <v>22440</v>
       </c>
       <c r="BB9" s="10">
-        <v>31045</v>
+        <v>31532</v>
       </c>
       <c r="BC9" s="10">
-        <v>33533</v>
+        <v>33946</v>
       </c>
       <c r="BD9" s="10">
-        <v>28603</v>
+        <v>28982</v>
+      </c>
+      <c r="BE9" s="10">
+        <v>122356</v>
+      </c>
+      <c r="BF9" s="10">
+        <v>21400</v>
+      </c>
+      <c r="BG9" s="10">
+        <v>31990</v>
+      </c>
+      <c r="BH9" s="10">
+        <v>37107</v>
+      </c>
+      <c r="BI9" s="10">
+        <v>31859</v>
+      </c>
+      <c r="BJ9" s="10">
+        <v>127233</v>
+      </c>
+      <c r="BK9" s="10">
+        <v>25431</v>
+      </c>
+      <c r="BL9" s="10">
+        <v>33754</v>
+      </c>
+      <c r="BM9" s="10">
+        <v>36301</v>
+      </c>
+      <c r="BN9" s="10">
+        <v>31747</v>
       </c>
     </row>
-    <row r="10" spans="1:56" ht="15" customHeight="1">
+    <row r="10" spans="1:66" ht="15" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="10">
         <v>37718</v>
       </c>
       <c r="C10" s="10">
         <v>9632</v>
       </c>
       <c r="D10" s="10">
         <v>9271</v>
       </c>
       <c r="E10" s="10">
         <v>9422</v>
       </c>
       <c r="F10" s="10">
         <v>9393</v>
       </c>
       <c r="G10" s="10">
         <v>38060</v>
       </c>
       <c r="H10" s="10">
         <v>9896</v>
       </c>
       <c r="I10" s="10">
@@ -2073,67 +2038,97 @@
       </c>
       <c r="AR10" s="10">
         <v>15720</v>
       </c>
       <c r="AS10" s="10">
         <v>17246</v>
       </c>
       <c r="AT10" s="10">
         <v>17896</v>
       </c>
       <c r="AU10" s="10">
         <v>69416</v>
       </c>
       <c r="AV10" s="10">
         <v>20030</v>
       </c>
       <c r="AW10" s="10">
         <v>20049</v>
       </c>
       <c r="AX10" s="10">
         <v>17788</v>
       </c>
       <c r="AY10" s="10">
         <v>11549</v>
       </c>
-      <c r="AZ10" s="8">
-        <v>47038</v>
+      <c r="AZ10" s="10">
+        <v>46417</v>
       </c>
       <c r="BA10" s="10">
-        <v>12341</v>
+        <v>12055</v>
       </c>
       <c r="BB10" s="10">
-        <v>11568</v>
+        <v>11407</v>
       </c>
       <c r="BC10" s="10">
-        <v>12544</v>
+        <v>12284</v>
       </c>
       <c r="BD10" s="10">
-        <v>10585</v>
+        <v>10671</v>
+      </c>
+      <c r="BE10" s="10">
+        <v>48008</v>
+      </c>
+      <c r="BF10" s="10">
+        <v>13364</v>
+      </c>
+      <c r="BG10" s="10">
+        <v>12362</v>
+      </c>
+      <c r="BH10" s="10">
+        <v>12015</v>
+      </c>
+      <c r="BI10" s="10">
+        <v>10267</v>
+      </c>
+      <c r="BJ10" s="10">
+        <v>47387</v>
+      </c>
+      <c r="BK10" s="10">
+        <v>13065</v>
+      </c>
+      <c r="BL10" s="10">
+        <v>12305</v>
+      </c>
+      <c r="BM10" s="10">
+        <v>11856</v>
+      </c>
+      <c r="BN10" s="10">
+        <v>10161</v>
       </c>
     </row>
-    <row r="11" spans="1:56" ht="15" customHeight="1">
+    <row r="11" spans="1:66" ht="15" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="10">
         <v>11685</v>
       </c>
       <c r="C11" s="10">
         <v>3282</v>
       </c>
       <c r="D11" s="10">
         <v>2411</v>
       </c>
       <c r="E11" s="10">
         <v>1847</v>
       </c>
       <c r="F11" s="10">
         <v>4145</v>
       </c>
       <c r="G11" s="10">
         <v>14200</v>
       </c>
       <c r="H11" s="10">
         <v>3932</v>
       </c>
       <c r="I11" s="10">
@@ -2243,67 +2238,97 @@
       </c>
       <c r="AR11" s="10">
         <v>1996</v>
       </c>
       <c r="AS11" s="10">
         <v>1956</v>
       </c>
       <c r="AT11" s="10">
         <v>5716</v>
       </c>
       <c r="AU11" s="10">
         <v>11887</v>
       </c>
       <c r="AV11" s="10">
         <v>3223</v>
       </c>
       <c r="AW11" s="10">
         <v>1866</v>
       </c>
       <c r="AX11" s="10">
         <v>1621</v>
       </c>
       <c r="AY11" s="10">
         <v>5177</v>
       </c>
-      <c r="AZ11" s="8">
-        <v>11279</v>
+      <c r="AZ11" s="10">
+        <v>11285</v>
       </c>
       <c r="BA11" s="10">
-        <v>2970</v>
+        <v>2983</v>
       </c>
       <c r="BB11" s="10">
-        <v>1752</v>
+        <v>1763</v>
       </c>
       <c r="BC11" s="10">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="BD11" s="10">
-        <v>5014</v>
+        <v>4991</v>
+      </c>
+      <c r="BE11" s="10">
+        <v>10627</v>
+      </c>
+      <c r="BF11" s="10">
+        <v>2846</v>
+      </c>
+      <c r="BG11" s="10">
+        <v>1657</v>
+      </c>
+      <c r="BH11" s="10">
+        <v>1455</v>
+      </c>
+      <c r="BI11" s="10">
+        <v>4669</v>
+      </c>
+      <c r="BJ11" s="10">
+        <v>10347</v>
+      </c>
+      <c r="BK11" s="10">
+        <v>2581</v>
+      </c>
+      <c r="BL11" s="10">
+        <v>1579</v>
+      </c>
+      <c r="BM11" s="10">
+        <v>1391</v>
+      </c>
+      <c r="BN11" s="10">
+        <v>4796</v>
       </c>
     </row>
-    <row r="12" spans="1:56" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="12" spans="1:66" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="8">
         <v>332440</v>
       </c>
       <c r="C12" s="8">
         <v>69366</v>
       </c>
       <c r="D12" s="8">
         <v>79996</v>
       </c>
       <c r="E12" s="8">
         <v>109699</v>
       </c>
       <c r="F12" s="8">
         <v>73379</v>
       </c>
       <c r="G12" s="8">
         <v>318684</v>
       </c>
       <c r="H12" s="8">
         <v>77872</v>
       </c>
       <c r="I12" s="8">
@@ -2414,66 +2439,96 @@
       <c r="AR12" s="8">
         <v>132971</v>
       </c>
       <c r="AS12" s="8">
         <v>157030</v>
       </c>
       <c r="AT12" s="8">
         <v>104603</v>
       </c>
       <c r="AU12" s="8">
         <v>529095</v>
       </c>
       <c r="AV12" s="8">
         <v>138374</v>
       </c>
       <c r="AW12" s="8">
         <v>139873</v>
       </c>
       <c r="AX12" s="8">
         <v>146832</v>
       </c>
       <c r="AY12" s="8">
         <v>104016</v>
       </c>
       <c r="AZ12" s="8">
-        <v>510858</v>
+        <v>514667</v>
       </c>
       <c r="BA12" s="8">
-        <v>134007</v>
+        <v>134647</v>
       </c>
       <c r="BB12" s="8">
-        <v>130915</v>
+        <v>131617</v>
       </c>
       <c r="BC12" s="8">
-        <v>138502</v>
+        <v>139619</v>
       </c>
       <c r="BD12" s="8">
-        <v>107434</v>
+        <v>108784</v>
+      </c>
+      <c r="BE12" s="8">
+        <v>497910</v>
+      </c>
+      <c r="BF12" s="8">
+        <v>142118</v>
+      </c>
+      <c r="BG12" s="8">
+        <v>129812</v>
+      </c>
+      <c r="BH12" s="8">
+        <v>137036</v>
+      </c>
+      <c r="BI12" s="8">
+        <v>88944</v>
+      </c>
+      <c r="BJ12" s="8">
+        <v>524118</v>
+      </c>
+      <c r="BK12" s="8">
+        <v>98714</v>
+      </c>
+      <c r="BL12" s="8">
+        <v>119469</v>
+      </c>
+      <c r="BM12" s="8">
+        <v>180684</v>
+      </c>
+      <c r="BN12" s="8">
+        <v>125251</v>
       </c>
     </row>
-    <row r="13" spans="1:56" ht="15" customHeight="1">
+    <row r="13" spans="1:66" ht="15" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="10">
         <v>27189</v>
       </c>
       <c r="C13" s="10">
         <v>6967</v>
       </c>
       <c r="D13" s="10">
         <v>6904</v>
       </c>
       <c r="E13" s="10">
         <v>6296</v>
       </c>
       <c r="F13" s="10">
         <v>7022</v>
       </c>
       <c r="G13" s="10">
         <v>15175</v>
       </c>
       <c r="H13" s="10">
         <v>4742</v>
       </c>
       <c r="I13" s="10">
@@ -2583,67 +2638,97 @@
       </c>
       <c r="AR13" s="10">
         <v>2113</v>
       </c>
       <c r="AS13" s="10">
         <v>1796</v>
       </c>
       <c r="AT13" s="10">
         <v>1990</v>
       </c>
       <c r="AU13" s="10">
         <v>9451</v>
       </c>
       <c r="AV13" s="10">
         <v>1692</v>
       </c>
       <c r="AW13" s="10">
         <v>3194</v>
       </c>
       <c r="AX13" s="10">
         <v>2053</v>
       </c>
       <c r="AY13" s="10">
         <v>2512</v>
       </c>
-      <c r="AZ13" s="8">
-        <v>10681</v>
+      <c r="AZ13" s="10">
+        <v>10715</v>
       </c>
       <c r="BA13" s="10">
-        <v>2191</v>
+        <v>2185</v>
       </c>
       <c r="BB13" s="10">
-        <v>2615</v>
+        <v>2622</v>
       </c>
       <c r="BC13" s="10">
-        <v>3326</v>
+        <v>3354</v>
       </c>
       <c r="BD13" s="10">
-        <v>2549</v>
+        <v>2554</v>
+      </c>
+      <c r="BE13" s="10">
+        <v>11913</v>
+      </c>
+      <c r="BF13" s="10">
+        <v>2649</v>
+      </c>
+      <c r="BG13" s="10">
+        <v>3007</v>
+      </c>
+      <c r="BH13" s="10">
+        <v>3555</v>
+      </c>
+      <c r="BI13" s="10">
+        <v>2702</v>
+      </c>
+      <c r="BJ13" s="10">
+        <v>10890</v>
+      </c>
+      <c r="BK13" s="10">
+        <v>2614</v>
+      </c>
+      <c r="BL13" s="10">
+        <v>3260</v>
+      </c>
+      <c r="BM13" s="10">
+        <v>2485</v>
+      </c>
+      <c r="BN13" s="10">
+        <v>2531</v>
       </c>
     </row>
-    <row r="14" spans="1:56" ht="15" customHeight="1">
+    <row r="14" spans="1:66" ht="15" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="10">
         <v>60616</v>
       </c>
       <c r="C14" s="10">
         <v>13503</v>
       </c>
       <c r="D14" s="10">
         <v>15520</v>
       </c>
       <c r="E14" s="10">
         <v>17437</v>
       </c>
       <c r="F14" s="10">
         <v>14156</v>
       </c>
       <c r="G14" s="10">
         <v>69171</v>
       </c>
       <c r="H14" s="10">
         <v>17795</v>
       </c>
       <c r="I14" s="10">
@@ -2753,67 +2838,97 @@
       </c>
       <c r="AR14" s="10">
         <v>20693</v>
       </c>
       <c r="AS14" s="10">
         <v>22687</v>
       </c>
       <c r="AT14" s="10">
         <v>20522</v>
       </c>
       <c r="AU14" s="10">
         <v>87370</v>
       </c>
       <c r="AV14" s="10">
         <v>20980</v>
       </c>
       <c r="AW14" s="10">
         <v>20542</v>
       </c>
       <c r="AX14" s="10">
         <v>24259</v>
       </c>
       <c r="AY14" s="10">
         <v>21589</v>
       </c>
-      <c r="AZ14" s="8">
-        <v>79903</v>
+      <c r="AZ14" s="10">
+        <v>81369</v>
       </c>
       <c r="BA14" s="10">
-        <v>22096</v>
+        <v>22581</v>
       </c>
       <c r="BB14" s="10">
-        <v>16064</v>
+        <v>16230</v>
       </c>
       <c r="BC14" s="10">
-        <v>22091</v>
+        <v>22566</v>
       </c>
       <c r="BD14" s="10">
-        <v>19652</v>
+        <v>19992</v>
+      </c>
+      <c r="BE14" s="10">
+        <v>82604</v>
+      </c>
+      <c r="BF14" s="10">
+        <v>21641</v>
+      </c>
+      <c r="BG14" s="10">
+        <v>18568</v>
+      </c>
+      <c r="BH14" s="10">
+        <v>23016</v>
+      </c>
+      <c r="BI14" s="10">
+        <v>19379</v>
+      </c>
+      <c r="BJ14" s="10">
+        <v>88495</v>
+      </c>
+      <c r="BK14" s="10">
+        <v>18398</v>
+      </c>
+      <c r="BL14" s="10">
+        <v>21170</v>
+      </c>
+      <c r="BM14" s="10">
+        <v>24205</v>
+      </c>
+      <c r="BN14" s="10">
+        <v>24722</v>
       </c>
     </row>
-    <row r="15" spans="1:56" ht="15" customHeight="1">
+    <row r="15" spans="1:66" ht="15" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="10">
         <v>244138</v>
       </c>
       <c r="C15" s="10">
         <v>48729</v>
       </c>
       <c r="D15" s="10">
         <v>57402</v>
       </c>
       <c r="E15" s="10">
         <v>85978</v>
       </c>
       <c r="F15" s="10">
         <v>52029</v>
       </c>
       <c r="G15" s="10">
         <v>233872</v>
       </c>
       <c r="H15" s="10">
         <v>55349</v>
       </c>
       <c r="I15" s="10">
@@ -2923,67 +3038,97 @@
       </c>
       <c r="AR15" s="10">
         <v>110370</v>
       </c>
       <c r="AS15" s="10">
         <v>132914</v>
       </c>
       <c r="AT15" s="10">
         <v>82014</v>
       </c>
       <c r="AU15" s="10">
         <v>432726</v>
       </c>
       <c r="AV15" s="10">
         <v>115916</v>
       </c>
       <c r="AW15" s="10">
         <v>116407</v>
       </c>
       <c r="AX15" s="10">
         <v>120664</v>
       </c>
       <c r="AY15" s="10">
         <v>79739</v>
       </c>
-      <c r="AZ15" s="8">
+      <c r="AZ15" s="10">
         <v>420909</v>
       </c>
       <c r="BA15" s="10">
-        <v>109807</v>
+        <v>109588</v>
       </c>
       <c r="BB15" s="10">
-        <v>112719</v>
+        <v>112365</v>
       </c>
       <c r="BC15" s="10">
-        <v>113224</v>
+        <v>113171</v>
       </c>
       <c r="BD15" s="10">
-        <v>85159</v>
+        <v>85785</v>
+      </c>
+      <c r="BE15" s="10">
+        <v>401295</v>
+      </c>
+      <c r="BF15" s="10">
+        <v>117216</v>
+      </c>
+      <c r="BG15" s="10">
+        <v>107702</v>
+      </c>
+      <c r="BH15" s="10">
+        <v>109894</v>
+      </c>
+      <c r="BI15" s="10">
+        <v>66483</v>
+      </c>
+      <c r="BJ15" s="10">
+        <v>422467</v>
+      </c>
+      <c r="BK15" s="10">
+        <v>77271</v>
+      </c>
+      <c r="BL15" s="10">
+        <v>94533</v>
+      </c>
+      <c r="BM15" s="10">
+        <v>153251</v>
+      </c>
+      <c r="BN15" s="10">
+        <v>97412</v>
       </c>
     </row>
-    <row r="16" spans="1:56" ht="15" customHeight="1">
+    <row r="16" spans="1:66" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>1632021</v>
       </c>
       <c r="C16" s="8">
         <v>382371</v>
       </c>
       <c r="D16" s="8">
         <v>404147</v>
       </c>
       <c r="E16" s="8">
         <v>390999</v>
       </c>
       <c r="F16" s="8">
         <v>454504</v>
       </c>
       <c r="G16" s="8">
         <v>1608039</v>
       </c>
       <c r="H16" s="8">
         <v>422217</v>
       </c>
       <c r="I16" s="8">
@@ -3094,66 +3239,96 @@
       <c r="AR16" s="8">
         <v>356334</v>
       </c>
       <c r="AS16" s="8">
         <v>362499</v>
       </c>
       <c r="AT16" s="8">
         <v>450395</v>
       </c>
       <c r="AU16" s="8">
         <v>1644106</v>
       </c>
       <c r="AV16" s="8">
         <v>434927</v>
       </c>
       <c r="AW16" s="8">
         <v>391668</v>
       </c>
       <c r="AX16" s="8">
         <v>369006</v>
       </c>
       <c r="AY16" s="8">
         <v>448505</v>
       </c>
       <c r="AZ16" s="8">
-        <v>1727029</v>
+        <v>1721663</v>
       </c>
       <c r="BA16" s="8">
-        <v>453166</v>
+        <v>451692</v>
       </c>
       <c r="BB16" s="8">
-        <v>396050</v>
+        <v>394460</v>
       </c>
       <c r="BC16" s="8">
-        <v>409678</v>
+        <v>407938</v>
       </c>
       <c r="BD16" s="8">
-        <v>468135</v>
+        <v>467573</v>
+      </c>
+      <c r="BE16" s="8">
+        <v>1757667</v>
+      </c>
+      <c r="BF16" s="8">
+        <v>463378</v>
+      </c>
+      <c r="BG16" s="8">
+        <v>396158</v>
+      </c>
+      <c r="BH16" s="8">
+        <v>417371</v>
+      </c>
+      <c r="BI16" s="8">
+        <v>480760</v>
+      </c>
+      <c r="BJ16" s="8">
+        <v>1737672</v>
+      </c>
+      <c r="BK16" s="8">
+        <v>473141</v>
+      </c>
+      <c r="BL16" s="8">
+        <v>370304</v>
+      </c>
+      <c r="BM16" s="8">
+        <v>412619</v>
+      </c>
+      <c r="BN16" s="8">
+        <v>481608</v>
       </c>
     </row>
-    <row r="17" spans="1:56" ht="15" customHeight="1">
+    <row r="17" spans="1:66" ht="15" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="10">
         <v>789618</v>
       </c>
       <c r="C17" s="10">
         <v>131609</v>
       </c>
       <c r="D17" s="10">
         <v>190049</v>
       </c>
       <c r="E17" s="10">
         <v>198116</v>
       </c>
       <c r="F17" s="10">
         <v>269844</v>
       </c>
       <c r="G17" s="10">
         <v>791503</v>
       </c>
       <c r="H17" s="10">
         <v>209427</v>
       </c>
       <c r="I17" s="10">
@@ -3263,67 +3438,97 @@
       </c>
       <c r="AR17" s="10">
         <v>153301</v>
       </c>
       <c r="AS17" s="10">
         <v>144746</v>
       </c>
       <c r="AT17" s="10">
         <v>271907</v>
       </c>
       <c r="AU17" s="10">
         <v>673844</v>
       </c>
       <c r="AV17" s="10">
         <v>142520</v>
       </c>
       <c r="AW17" s="10">
         <v>170984</v>
       </c>
       <c r="AX17" s="10">
         <v>126899</v>
       </c>
       <c r="AY17" s="10">
         <v>233441</v>
       </c>
-      <c r="AZ17" s="8">
-        <v>726970</v>
+      <c r="AZ17" s="10">
+        <v>724811</v>
       </c>
       <c r="BA17" s="10">
-        <v>152783</v>
+        <v>152028</v>
       </c>
       <c r="BB17" s="10">
-        <v>185205</v>
+        <v>184009</v>
       </c>
       <c r="BC17" s="10">
-        <v>149926</v>
+        <v>150392</v>
       </c>
       <c r="BD17" s="10">
-        <v>239056</v>
+        <v>238382</v>
+      </c>
+      <c r="BE17" s="10">
+        <v>729761</v>
+      </c>
+      <c r="BF17" s="10">
+        <v>152735</v>
+      </c>
+      <c r="BG17" s="10">
+        <v>178348</v>
+      </c>
+      <c r="BH17" s="10">
+        <v>153553</v>
+      </c>
+      <c r="BI17" s="10">
+        <v>245125</v>
+      </c>
+      <c r="BJ17" s="10">
+        <v>609331</v>
+      </c>
+      <c r="BK17" s="10">
+        <v>130258</v>
+      </c>
+      <c r="BL17" s="10">
+        <v>143293</v>
+      </c>
+      <c r="BM17" s="10">
+        <v>124529</v>
+      </c>
+      <c r="BN17" s="10">
+        <v>211251</v>
       </c>
     </row>
-    <row r="18" spans="1:56" ht="15" customHeight="1">
+    <row r="18" spans="1:66" ht="15" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="10">
         <v>857541</v>
       </c>
       <c r="C18" s="10">
         <v>247705</v>
       </c>
       <c r="D18" s="10">
         <v>217172</v>
       </c>
       <c r="E18" s="10">
         <v>197621</v>
       </c>
       <c r="F18" s="10">
         <v>195043</v>
       </c>
       <c r="G18" s="10">
         <v>832717</v>
       </c>
       <c r="H18" s="10">
         <v>217163</v>
       </c>
       <c r="I18" s="10">
@@ -3433,67 +3638,97 @@
       </c>
       <c r="AR18" s="10">
         <v>203052</v>
       </c>
       <c r="AS18" s="10">
         <v>215184</v>
       </c>
       <c r="AT18" s="10">
         <v>196233</v>
       </c>
       <c r="AU18" s="10">
         <v>963008</v>
       </c>
       <c r="AV18" s="10">
         <v>282454</v>
       </c>
       <c r="AW18" s="10">
         <v>221296</v>
       </c>
       <c r="AX18" s="10">
         <v>235039</v>
       </c>
       <c r="AY18" s="10">
         <v>224219</v>
       </c>
-      <c r="AZ18" s="8">
-        <v>996530</v>
+      <c r="AZ18" s="10">
+        <v>993229</v>
       </c>
       <c r="BA18" s="10">
-        <v>291503</v>
+        <v>290712</v>
       </c>
       <c r="BB18" s="10">
-        <v>213910</v>
+        <v>213386</v>
       </c>
       <c r="BC18" s="10">
-        <v>254197</v>
+        <v>252208</v>
       </c>
       <c r="BD18" s="10">
-        <v>236920</v>
+        <v>236923</v>
+      </c>
+      <c r="BE18" s="10">
+        <v>1022015</v>
+      </c>
+      <c r="BF18" s="10">
+        <v>300563</v>
+      </c>
+      <c r="BG18" s="10">
+        <v>219464</v>
+      </c>
+      <c r="BH18" s="10">
+        <v>258176</v>
+      </c>
+      <c r="BI18" s="10">
+        <v>243812</v>
+      </c>
+      <c r="BJ18" s="10">
+        <v>1099411</v>
+      </c>
+      <c r="BK18" s="10">
+        <v>327659</v>
+      </c>
+      <c r="BL18" s="10">
+        <v>223616</v>
+      </c>
+      <c r="BM18" s="10">
+        <v>277066</v>
+      </c>
+      <c r="BN18" s="10">
+        <v>271070</v>
       </c>
     </row>
-    <row r="19" spans="1:56" ht="15" customHeight="1">
+    <row r="19" spans="1:66" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="8">
         <v>2326978</v>
       </c>
       <c r="C19" s="8">
         <v>536019</v>
       </c>
       <c r="D19" s="8">
         <v>574984</v>
       </c>
       <c r="E19" s="8">
         <v>600105</v>
       </c>
       <c r="F19" s="8">
         <v>615870</v>
       </c>
       <c r="G19" s="8">
         <v>2303441</v>
       </c>
       <c r="H19" s="8">
         <v>591254</v>
       </c>
       <c r="I19" s="8">
@@ -3604,411 +3839,250 @@
       <c r="AR19" s="8">
         <v>590581</v>
       </c>
       <c r="AS19" s="8">
         <v>627958</v>
       </c>
       <c r="AT19" s="8">
         <v>645210</v>
       </c>
       <c r="AU19" s="8">
         <v>2562799</v>
       </c>
       <c r="AV19" s="8">
         <v>665111</v>
       </c>
       <c r="AW19" s="8">
         <v>632213</v>
       </c>
       <c r="AX19" s="8">
         <v>622810</v>
       </c>
       <c r="AY19" s="8">
         <v>642665</v>
       </c>
       <c r="AZ19" s="8">
-        <v>2622612</v>
+        <v>2621719</v>
       </c>
       <c r="BA19" s="8">
-        <v>671804</v>
+        <v>671110</v>
       </c>
       <c r="BB19" s="8">
-        <v>626293</v>
+        <v>625459</v>
       </c>
       <c r="BC19" s="8">
-        <v>657043</v>
+        <v>656377</v>
       </c>
       <c r="BD19" s="8">
-        <v>667472</v>
+        <v>668773</v>
+      </c>
+      <c r="BE19" s="8">
+        <v>2653494</v>
+      </c>
+      <c r="BF19" s="8">
+        <v>692447</v>
+      </c>
+      <c r="BG19" s="8">
+        <v>627668</v>
+      </c>
+      <c r="BH19" s="8">
+        <v>667314</v>
+      </c>
+      <c r="BI19" s="8">
+        <v>666065</v>
+      </c>
+      <c r="BJ19" s="8">
+        <v>2652908</v>
+      </c>
+      <c r="BK19" s="8">
+        <v>662563</v>
+      </c>
+      <c r="BL19" s="8">
+        <v>589464</v>
+      </c>
+      <c r="BM19" s="8">
+        <v>701000</v>
+      </c>
+      <c r="BN19" s="8">
+        <v>699881</v>
       </c>
     </row>
-    <row r="20" spans="1:56" ht="15" customHeight="1">
+    <row r="20" spans="1:66" ht="15" customHeight="1">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
+      <c r="BE20" s="5"/>
+      <c r="BF20" s="5"/>
+      <c r="BJ20" s="5"/>
+      <c r="BK20" s="5"/>
     </row>
-    <row r="21" spans="1:56" ht="15" customHeight="1">
-      <c r="A21" s="26" t="s">
+    <row r="21" spans="1:66" ht="15" customHeight="1">
+      <c r="A21" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="26"/>
-[...40 lines deleted...]
-      <c r="AQ21" s="26"/>
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="14"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="14"/>
+      <c r="Q21" s="14"/>
+      <c r="R21" s="14"/>
+      <c r="S21" s="14"/>
+      <c r="T21" s="14"/>
+      <c r="U21" s="14"/>
+      <c r="V21" s="14"/>
+      <c r="W21" s="14"/>
+      <c r="X21" s="14"/>
+      <c r="Y21" s="14"/>
+      <c r="Z21" s="14"/>
+      <c r="AA21" s="14"/>
+      <c r="AB21" s="14"/>
+      <c r="AC21" s="14"/>
+      <c r="AD21" s="14"/>
+      <c r="AE21" s="14"/>
+      <c r="AF21" s="14"/>
+      <c r="AG21" s="14"/>
+      <c r="AH21" s="14"/>
+      <c r="AI21" s="14"/>
+      <c r="AJ21" s="14"/>
+      <c r="AK21" s="14"/>
+      <c r="AL21" s="14"/>
+      <c r="AM21" s="14"/>
+      <c r="AN21" s="14"/>
+      <c r="AO21" s="14"/>
+      <c r="AP21" s="14"/>
+      <c r="AQ21" s="14"/>
     </row>
-    <row r="22" spans="1:56" ht="15" customHeight="1">
+    <row r="22" spans="1:66" ht="15" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="23" spans="1:56" ht="15" customHeight="1">
+    <row r="23" spans="1:66" ht="15" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:56" ht="15" customHeight="1">
+    <row r="24" spans="1:66" ht="15" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="25" spans="1:56" ht="15" customHeight="1">
+    <row r="25" spans="1:66" ht="15" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
+  <mergeCells count="16">
+    <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A1:AQ1"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="L4:P4"/>
     <mergeCell ref="Q4:U4"/>
     <mergeCell ref="V4:Z4"/>
     <mergeCell ref="AA4:AE4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AP4:AT4"/>
+    <mergeCell ref="BE4:BI4"/>
+    <mergeCell ref="BJ4:BN4"/>
     <mergeCell ref="AZ4:BD4"/>
     <mergeCell ref="AU4:AY4"/>
     <mergeCell ref="AF4:AJ4"/>
     <mergeCell ref="AK4:AO4"/>
-    <mergeCell ref="A21:AQ21"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-</worksheet>
-[...194 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>เวิร์กชีต</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ข้อมูล</vt:lpstr>
-      <vt:lpstr>Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>