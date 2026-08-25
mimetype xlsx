--- v0 (2025-10-02)
+++ v1 (2026-08-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82852D81-4364-44D3-8EDA-3B6714318575}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E680B40-4BCB-49C8-87B5-1DF266717562}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-75" yWindow="45" windowWidth="12390" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t>Item</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Unit:</t>
     </r>
     <r>
@@ -145,57 +145,57 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">   Note:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Revised for the Year 2018 - 2019.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">               Preliminary based on annual figure for the Year 2020.</t>
   </si>
   <si>
-    <t>Personal Income, Expenditure and Savings Year: 2011 - 2022</t>
-[...1 lines deleted...]
-  <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
+  </si>
+  <si>
+    <t>Personal Income, Expenditure and Savings Year: 2011 - 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -584,651 +584,692 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:O19"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="3" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="3" customWidth="1"/>
-    <col min="8" max="13" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="3"/>
+    <col min="8" max="14" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.85546875" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.28515625" style="3" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="1" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" s="10"/>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
-    </row>
-    <row r="3" spans="1:14" ht="6.75" customHeight="1">
+      <c r="O2" s="2"/>
+    </row>
+    <row r="3" spans="1:15" ht="6.75" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
-    </row>
-    <row r="4" spans="1:14" ht="21" customHeight="1">
+      <c r="O3" s="2"/>
+    </row>
+    <row r="4" spans="1:15" ht="21" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="L4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="M4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="M4" s="13" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:14" ht="16.5" customHeight="1">
+      <c r="N4" s="13">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="16.5" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="9">
         <v>7543119.2503306847</v>
       </c>
       <c r="C5" s="9">
         <v>8199366</v>
       </c>
       <c r="D5" s="9">
         <v>8470400</v>
       </c>
       <c r="E5" s="9">
         <v>8772698</v>
       </c>
       <c r="F5" s="9">
         <v>8968894</v>
       </c>
       <c r="G5" s="9">
         <v>9395374</v>
       </c>
       <c r="H5" s="9">
         <v>9849600</v>
       </c>
       <c r="I5" s="9">
         <v>10358473</v>
       </c>
       <c r="J5" s="9">
         <v>10889020</v>
       </c>
       <c r="K5" s="9">
         <v>10748017</v>
       </c>
       <c r="L5" s="9">
-        <v>10990947</v>
+        <v>10991225</v>
       </c>
       <c r="M5" s="9">
-        <v>11361541</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:14" ht="16.5" customHeight="1">
+        <v>11374001</v>
+      </c>
+      <c r="N5" s="9">
+        <v>12285255</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="16.5" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="9">
         <v>882961.07057965803</v>
       </c>
       <c r="C6" s="9">
         <v>992895</v>
       </c>
       <c r="D6" s="9">
         <v>1086205</v>
       </c>
       <c r="E6" s="9">
         <v>1121078</v>
       </c>
       <c r="F6" s="9">
         <v>1221180</v>
       </c>
       <c r="G6" s="9">
         <v>1279501</v>
       </c>
       <c r="H6" s="9">
         <v>1311927</v>
       </c>
       <c r="I6" s="9">
         <v>1383938</v>
       </c>
       <c r="J6" s="9">
         <v>1493876</v>
       </c>
       <c r="K6" s="9">
         <v>1413174</v>
       </c>
       <c r="L6" s="9">
-        <v>1415535</v>
+        <v>1415214</v>
       </c>
       <c r="M6" s="9">
-        <v>1553430</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:14" ht="16.5" customHeight="1">
+        <v>1543837</v>
+      </c>
+      <c r="N6" s="9">
+        <v>1712541</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="16.5" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>6660158.1797510264</v>
       </c>
       <c r="C7" s="9">
         <v>7206471</v>
       </c>
       <c r="D7" s="9">
         <v>7384195</v>
       </c>
       <c r="E7" s="9">
         <v>7651620</v>
       </c>
       <c r="F7" s="9">
         <v>7747714</v>
       </c>
       <c r="G7" s="9">
         <v>8115873</v>
       </c>
       <c r="H7" s="9">
         <v>8537673</v>
       </c>
       <c r="I7" s="9">
         <v>8974535</v>
       </c>
       <c r="J7" s="9">
         <v>9395144</v>
       </c>
       <c r="K7" s="9">
         <v>9334843</v>
       </c>
       <c r="L7" s="9">
-        <v>9575412</v>
+        <v>9576011</v>
       </c>
       <c r="M7" s="9">
-        <v>9808111</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:14" ht="16.5" customHeight="1">
+        <v>9830164</v>
+      </c>
+      <c r="N7" s="9">
+        <v>10572714</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="16.5" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>5988244</v>
       </c>
       <c r="C8" s="9">
         <v>6582560</v>
       </c>
       <c r="D8" s="9">
         <v>6787204</v>
       </c>
       <c r="E8" s="9">
         <v>6958639</v>
       </c>
       <c r="F8" s="9">
         <v>7056546</v>
       </c>
       <c r="G8" s="9">
         <v>7296552</v>
       </c>
       <c r="H8" s="9">
         <v>7578735</v>
       </c>
       <c r="I8" s="9">
         <v>8004686</v>
       </c>
       <c r="J8" s="9">
         <v>8406384</v>
       </c>
       <c r="K8" s="9">
         <v>8307940</v>
       </c>
       <c r="L8" s="9">
-        <v>8455879</v>
+        <v>8455842</v>
       </c>
       <c r="M8" s="9">
-        <v>9481327</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14" ht="16.5" customHeight="1">
+        <v>9482300</v>
+      </c>
+      <c r="N8" s="9">
+        <v>10320596</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="16.5" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>94873</v>
       </c>
       <c r="C9" s="9">
         <v>107370</v>
       </c>
       <c r="D9" s="9">
         <v>129060</v>
       </c>
       <c r="E9" s="9">
         <v>131124</v>
       </c>
       <c r="F9" s="9">
         <v>134843</v>
       </c>
       <c r="G9" s="9">
         <v>135130</v>
       </c>
       <c r="H9" s="9">
         <v>144459</v>
       </c>
       <c r="I9" s="9">
         <v>149191</v>
       </c>
       <c r="J9" s="9">
         <v>153770</v>
       </c>
       <c r="K9" s="9">
         <v>117207</v>
       </c>
       <c r="L9" s="9">
         <v>103552</v>
       </c>
       <c r="M9" s="9">
-        <v>103522</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:14" ht="16.5" customHeight="1">
+        <v>100821</v>
+      </c>
+      <c r="N9" s="9">
+        <v>128778</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="16.5" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="9">
         <v>144260</v>
       </c>
       <c r="C10" s="9">
         <v>148116</v>
       </c>
       <c r="D10" s="9">
         <v>165508</v>
       </c>
       <c r="E10" s="9">
         <v>174300</v>
       </c>
       <c r="F10" s="9">
         <v>188530</v>
       </c>
       <c r="G10" s="9">
         <v>194184</v>
       </c>
       <c r="H10" s="9">
         <v>205365</v>
       </c>
       <c r="I10" s="9">
         <v>208647</v>
       </c>
       <c r="J10" s="9">
         <v>209703</v>
       </c>
       <c r="K10" s="9">
         <v>211164</v>
       </c>
       <c r="L10" s="9">
         <v>225004</v>
       </c>
       <c r="M10" s="9">
-        <v>231622</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:14" ht="16.5" customHeight="1">
+        <v>231588</v>
+      </c>
+      <c r="N10" s="9">
+        <v>234450</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="16.5" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9">
         <v>622527.17975102644</v>
       </c>
       <c r="C11" s="9">
         <v>583165</v>
       </c>
       <c r="D11" s="9">
         <v>560543</v>
       </c>
       <c r="E11" s="9">
         <v>649805</v>
       </c>
       <c r="F11" s="9">
         <v>637481</v>
       </c>
       <c r="G11" s="9">
         <v>760267</v>
       </c>
       <c r="H11" s="9">
         <v>898032</v>
       </c>
       <c r="I11" s="9">
         <v>910393</v>
       </c>
       <c r="J11" s="9">
         <v>932827</v>
       </c>
       <c r="K11" s="9">
         <v>932946</v>
       </c>
       <c r="L11" s="9">
-        <v>998081</v>
+        <v>998717</v>
       </c>
       <c r="M11" s="9">
-        <v>198684</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:14" ht="16.5" customHeight="1">
+        <v>217097</v>
+      </c>
+      <c r="N11" s="9">
+        <v>146446</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="16.5" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="9">
         <v>98236.03822989983</v>
       </c>
       <c r="C12" s="9">
         <v>105760.57477636765</v>
       </c>
       <c r="D12" s="9">
         <v>107497.72158684775</v>
       </c>
       <c r="E12" s="9">
         <v>110663.62775278238</v>
       </c>
       <c r="F12" s="9">
         <v>111187.36210396259</v>
       </c>
       <c r="G12" s="9">
         <v>115946.3862299113</v>
       </c>
       <c r="H12" s="9">
         <v>121109.12790697673</v>
       </c>
       <c r="I12" s="9">
         <v>126845.15316827528</v>
       </c>
       <c r="J12" s="9">
         <v>132517.3628</v>
       </c>
       <c r="K12" s="9">
         <v>131258.95929999999</v>
       </c>
       <c r="L12" s="9">
-        <v>134175.29560000001</v>
+        <v>134183.89110000001</v>
       </c>
       <c r="M12" s="9">
-        <v>137098.81030000001</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14" ht="16.5" customHeight="1">
+        <v>137415.01199999999</v>
+      </c>
+      <c r="N12" s="9">
+        <v>147603.0325</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="16.5" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="9">
         <v>90280.932925266476</v>
       </c>
       <c r="C13" s="9">
         <v>98631.384947332146</v>
       </c>
       <c r="D13" s="9">
         <v>101072.25399094592</v>
       </c>
       <c r="E13" s="9">
         <v>102987.19808193228</v>
       </c>
       <c r="F13" s="9">
         <v>103794.10466860824</v>
       </c>
       <c r="G13" s="9">
         <v>106796.52235004831</v>
       </c>
       <c r="H13" s="9">
         <v>110156.03197674418</v>
       </c>
       <c r="I13" s="9">
         <v>115830.321096271</v>
       </c>
       <c r="J13" s="9">
         <v>121277.9918</v>
       </c>
       <c r="K13" s="9">
         <v>119523.22719999999</v>
       </c>
       <c r="L13" s="9">
-        <v>121339.0971</v>
+        <v>121338.5662</v>
       </c>
       <c r="M13" s="9">
-        <v>135736.45329999999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14" ht="16.5" customHeight="1">
+        <v>135750.383</v>
+      </c>
+      <c r="N13" s="9">
+        <v>147350.78030000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="16.5" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="9">
         <v>9385.4449750640961</v>
       </c>
       <c r="C14" s="9">
         <v>8737.9942762103128</v>
       </c>
       <c r="D14" s="9">
         <v>8347.376101977603</v>
       </c>
       <c r="E14" s="9">
         <v>9617.0524508643139</v>
       </c>
       <c r="F14" s="9">
         <v>9376.651075221369</v>
       </c>
       <c r="G14" s="9">
         <v>11127.704107022628</v>
       </c>
       <c r="H14" s="9">
         <v>13052.79069767442</v>
       </c>
       <c r="I14" s="9">
         <v>13173.672710434543</v>
       </c>
       <c r="J14" s="9">
         <v>13457.79413</v>
       </c>
       <c r="K14" s="9">
         <v>13421.94536</v>
       </c>
       <c r="L14" s="9">
-        <v>14322.13581</v>
+        <v>14331.262199999999</v>
       </c>
       <c r="M14" s="9">
-        <v>2844.3973599999999</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:14" ht="16.5" customHeight="1">
+        <v>3108.0013170000002</v>
+      </c>
+      <c r="N14" s="9">
+        <v>2090.8610669999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="16.5" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="9">
         <v>66329</v>
       </c>
       <c r="C15" s="9">
         <v>66739</v>
       </c>
       <c r="D15" s="9">
         <v>67152</v>
       </c>
       <c r="E15" s="9">
         <v>67568</v>
       </c>
       <c r="F15" s="9">
         <v>67986</v>
       </c>
       <c r="G15" s="9">
         <v>68322</v>
       </c>
       <c r="H15" s="9">
         <v>68800</v>
       </c>
       <c r="I15" s="9">
         <v>69107</v>
       </c>
       <c r="J15" s="9">
         <v>69315</v>
       </c>
       <c r="K15" s="9">
         <v>69509</v>
       </c>
       <c r="L15" s="9">
         <v>69688</v>
       </c>
       <c r="M15" s="9">
         <v>69851</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" ht="6" customHeight="1">
+      <c r="N15" s="9">
+        <v>70041</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="6" customHeight="1">
       <c r="A16" s="2"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
-    </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1">
+      <c r="N16" s="6"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17" s="4"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" s="3" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>