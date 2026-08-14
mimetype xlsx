--- v0 (2025-10-09)
+++ v1 (2026-08-14)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NSO2020\Desktop\static _10\sector_10_12\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NSO2020\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{272D3190-9DC8-4493-9A08-D13BEE42C044}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5E27F9C-F28E-4A99-937D-5EA75128B0AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12030" yWindow="0" windowWidth="12360" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="33">
   <si>
     <t>รายการ</t>
   </si>
   <si>
     <t>การลงทุน</t>
   </si>
   <si>
     <t>ภาคเอกชน</t>
   </si>
   <si>
     <t>ภาครัฐบาล</t>
   </si>
   <si>
     <t>ส่วนเปลี่ยนสินค้าคงเหลือ</t>
   </si>
   <si>
     <t>การออมเบื้องต้น</t>
   </si>
   <si>
     <t>การออมสุทธิ</t>
   </si>
   <si>
     <t>ครัวเรือน</t>
   </si>
   <si>
@@ -152,66 +152,69 @@
       <t xml:space="preserve"> สำนักงานสภาพัฒนาการเศรษฐกิจและสังคมแห่งชาติ สำนักนายกรัฐมนตรี</t>
     </r>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>2565p</t>
-[...4 lines deleted...]
-  <si>
     <t>2561</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>2564</t>
+  </si>
+  <si>
+    <t>การออมและการลงทุนในประเทศ พ.ศ. 2554 - 2566</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>2566r</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="14"/>
       <name val="CordiaUPC"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
@@ -1281,828 +1284,865 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AY23"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="45.5703125" style="2" customWidth="1"/>
-    <col min="2" max="13" width="10.28515625" style="2" customWidth="1"/>
-    <col min="14" max="16384" width="10.42578125" style="2"/>
+    <col min="2" max="14" width="10.28515625" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="10.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1">
       <c r="A1" s="10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:17" s="18" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
     </row>
     <row r="3" spans="1:17" ht="7.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
     </row>
     <row r="4" spans="1:17" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="26" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="J4" s="26" t="s">
+      <c r="L4" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="K4" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="26" t="s">
+      <c r="M4" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="M4" s="26" t="s">
-        <v>26</v>
+      <c r="N4" s="26" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="13" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="12">
         <v>3029284</v>
       </c>
       <c r="C5" s="12">
         <v>3463041</v>
       </c>
       <c r="D5" s="12">
         <v>3546130</v>
       </c>
       <c r="E5" s="12">
         <v>3164561</v>
       </c>
       <c r="F5" s="12">
         <v>3072445</v>
       </c>
       <c r="G5" s="12">
         <v>3079366</v>
       </c>
       <c r="H5" s="12">
         <v>3552215</v>
       </c>
       <c r="I5" s="12">
         <v>4129293</v>
       </c>
       <c r="J5" s="12">
         <v>4022115</v>
       </c>
       <c r="K5" s="12">
         <v>3720403</v>
       </c>
       <c r="L5" s="12">
-        <v>4634076</v>
+        <v>4640553</v>
       </c>
       <c r="M5" s="12">
-        <v>4836150</v>
-[...1 lines deleted...]
-      <c r="N5" s="14"/>
+        <v>4841233</v>
+      </c>
+      <c r="N5" s="12">
+        <v>4032711</v>
+      </c>
       <c r="O5" s="14"/>
       <c r="P5" s="14"/>
       <c r="Q5" s="14"/>
     </row>
     <row r="6" spans="1:17" s="18" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="16">
         <v>2276923</v>
       </c>
       <c r="C6" s="16">
         <v>2607561</v>
       </c>
       <c r="D6" s="16">
         <v>2541236</v>
       </c>
       <c r="E6" s="16">
         <v>2572184</v>
       </c>
       <c r="F6" s="16">
         <v>2506163</v>
       </c>
       <c r="G6" s="16">
         <v>2529341</v>
       </c>
       <c r="H6" s="16">
         <v>2653500</v>
       </c>
       <c r="I6" s="16">
         <v>2773129</v>
       </c>
       <c r="J6" s="16">
         <v>2849399</v>
       </c>
       <c r="K6" s="16">
         <v>2627735</v>
       </c>
       <c r="L6" s="16">
-        <v>2743095</v>
+        <v>2745242</v>
       </c>
       <c r="M6" s="16">
-        <v>3005956</v>
-[...1 lines deleted...]
-      <c r="N6" s="17"/>
+        <v>3006403</v>
+      </c>
+      <c r="N6" s="16">
+        <v>3102317</v>
+      </c>
       <c r="O6" s="17"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
     </row>
     <row r="7" spans="1:17" ht="15" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="16">
         <v>644370</v>
       </c>
       <c r="C7" s="16">
         <v>728136</v>
       </c>
       <c r="D7" s="16">
         <v>737090</v>
       </c>
       <c r="E7" s="16">
         <v>690594</v>
       </c>
       <c r="F7" s="16">
         <v>864906</v>
       </c>
       <c r="G7" s="16">
         <v>930560</v>
       </c>
       <c r="H7" s="16">
         <v>925677</v>
       </c>
       <c r="I7" s="16">
         <v>957740</v>
       </c>
       <c r="J7" s="16">
         <v>962986</v>
       </c>
       <c r="K7" s="16">
         <v>1007633</v>
       </c>
       <c r="L7" s="16">
-        <v>1060133</v>
+        <v>1059879</v>
       </c>
       <c r="M7" s="16">
-        <v>1053747</v>
-[...1 lines deleted...]
-      <c r="N7" s="1"/>
+        <v>1053428</v>
+      </c>
+      <c r="N7" s="16">
+        <v>1014905</v>
+      </c>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
     </row>
     <row r="8" spans="1:17" ht="15" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="16">
         <v>107991</v>
       </c>
       <c r="C8" s="16">
         <v>127344</v>
       </c>
       <c r="D8" s="16">
         <v>267804</v>
       </c>
       <c r="E8" s="16">
         <v>-98217</v>
       </c>
       <c r="F8" s="16">
         <v>-298624</v>
       </c>
       <c r="G8" s="16">
         <v>-380535</v>
       </c>
       <c r="H8" s="16">
         <v>-26962</v>
       </c>
       <c r="I8" s="16">
         <v>398424</v>
       </c>
       <c r="J8" s="16">
         <v>209730</v>
       </c>
       <c r="K8" s="16">
         <v>85035</v>
       </c>
       <c r="L8" s="16">
-        <v>830848</v>
+        <v>835432</v>
       </c>
       <c r="M8" s="16">
-        <v>776447</v>
-[...1 lines deleted...]
-      <c r="N8" s="1"/>
+        <v>781402</v>
+      </c>
+      <c r="N8" s="16">
+        <v>-84511</v>
+      </c>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
     </row>
     <row r="9" spans="1:17" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="12">
         <v>3322074</v>
       </c>
       <c r="C9" s="12">
         <v>3312012</v>
       </c>
       <c r="D9" s="12">
         <v>3289455</v>
       </c>
       <c r="E9" s="12">
         <v>3545729</v>
       </c>
       <c r="F9" s="12">
         <v>4026517</v>
       </c>
       <c r="G9" s="12">
         <v>4613982</v>
       </c>
       <c r="H9" s="12">
         <v>5042813</v>
       </c>
       <c r="I9" s="12">
         <v>5041423</v>
       </c>
       <c r="J9" s="12">
         <v>5203547</v>
       </c>
       <c r="K9" s="12">
         <v>4375092</v>
       </c>
       <c r="L9" s="12">
-        <v>4303441</v>
+        <v>4294680</v>
       </c>
       <c r="M9" s="12">
-        <v>4284842</v>
-[...1 lines deleted...]
-      <c r="N9" s="7"/>
+        <v>4239026</v>
+      </c>
+      <c r="N9" s="12">
+        <v>4299434</v>
+      </c>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="16">
         <v>1817762</v>
       </c>
       <c r="C10" s="16">
         <v>1616685</v>
       </c>
       <c r="D10" s="16">
         <v>1430579</v>
       </c>
       <c r="E10" s="16">
         <v>1422244</v>
       </c>
       <c r="F10" s="16">
         <v>1509172</v>
       </c>
       <c r="G10" s="16">
         <v>1899924</v>
       </c>
       <c r="H10" s="16">
         <v>2318467</v>
       </c>
       <c r="I10" s="16">
         <v>2410687</v>
       </c>
       <c r="J10" s="16">
         <v>2441957</v>
       </c>
       <c r="K10" s="16">
-        <v>1434464</v>
+        <v>1434463</v>
       </c>
       <c r="L10" s="16">
-        <v>1416580</v>
+        <v>1414375</v>
       </c>
       <c r="M10" s="16">
-        <v>1505774</v>
-[...1 lines deleted...]
-      <c r="N10" s="1"/>
+        <v>1451943</v>
+      </c>
+      <c r="N10" s="16">
+        <v>1378349</v>
+      </c>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
     </row>
     <row r="11" spans="1:17" ht="15" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="16">
         <v>1586969</v>
       </c>
       <c r="C11" s="16">
         <v>1398953</v>
       </c>
       <c r="D11" s="16">
         <v>1250470</v>
       </c>
       <c r="E11" s="16">
         <v>1490935</v>
       </c>
       <c r="F11" s="16">
         <v>1440213</v>
       </c>
       <c r="G11" s="16">
         <v>1837752</v>
       </c>
       <c r="H11" s="16">
         <v>2234485</v>
       </c>
       <c r="I11" s="16">
         <v>2279656</v>
       </c>
       <c r="J11" s="16">
         <v>2326907</v>
       </c>
       <c r="K11" s="16">
-        <v>2236251</v>
+        <v>2236250</v>
       </c>
       <c r="L11" s="16">
-        <v>2487798</v>
+        <v>2482428</v>
       </c>
       <c r="M11" s="16">
-        <v>1948833</v>
-[...1 lines deleted...]
-      <c r="N11" s="1"/>
+        <v>1900348</v>
+      </c>
+      <c r="N11" s="16">
+        <v>1233305</v>
+      </c>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1">
       <c r="A12" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="16">
         <v>622527</v>
       </c>
       <c r="C12" s="16">
         <v>583165</v>
       </c>
       <c r="D12" s="16">
         <v>560543</v>
       </c>
       <c r="E12" s="16">
         <v>649805</v>
       </c>
       <c r="F12" s="16">
         <v>637481</v>
       </c>
       <c r="G12" s="16">
         <v>760267</v>
       </c>
       <c r="H12" s="16">
         <v>898032</v>
       </c>
       <c r="I12" s="16">
         <v>910393</v>
       </c>
       <c r="J12" s="16">
         <v>932827</v>
       </c>
       <c r="K12" s="16">
-        <v>932946</v>
+        <v>932945</v>
       </c>
       <c r="L12" s="16">
-        <v>998081</v>
+        <v>998717</v>
       </c>
       <c r="M12" s="16">
-        <v>198684</v>
-[...1 lines deleted...]
-      <c r="N12" s="1"/>
+        <v>217097</v>
+      </c>
+      <c r="N12" s="16">
+        <v>146446</v>
+      </c>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="16">
         <v>964442</v>
       </c>
       <c r="C13" s="16">
         <v>815788</v>
       </c>
       <c r="D13" s="16">
         <v>689927</v>
       </c>
       <c r="E13" s="16">
         <v>841130</v>
       </c>
       <c r="F13" s="16">
         <v>802732</v>
       </c>
       <c r="G13" s="16">
         <v>1077485</v>
       </c>
       <c r="H13" s="16">
         <v>1336453</v>
       </c>
       <c r="I13" s="16">
         <v>1369263</v>
       </c>
       <c r="J13" s="16">
         <v>1394080</v>
       </c>
       <c r="K13" s="16">
         <v>1303305</v>
       </c>
       <c r="L13" s="16">
-        <v>1489717</v>
+        <v>1483711</v>
       </c>
       <c r="M13" s="16">
-        <v>1750149</v>
-[...1 lines deleted...]
-      <c r="N13" s="1"/>
+        <v>1683251</v>
+      </c>
+      <c r="N13" s="16">
+        <v>1086859</v>
+      </c>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="16">
         <v>230793</v>
       </c>
       <c r="C14" s="16">
         <v>217732</v>
       </c>
       <c r="D14" s="16">
         <v>180109</v>
       </c>
       <c r="E14" s="16">
         <v>-68691</v>
       </c>
       <c r="F14" s="16">
         <v>68959</v>
       </c>
       <c r="G14" s="16">
         <v>62172</v>
       </c>
       <c r="H14" s="16">
         <v>83982</v>
       </c>
       <c r="I14" s="16">
         <v>131031</v>
       </c>
       <c r="J14" s="16">
         <v>115050</v>
       </c>
       <c r="K14" s="16">
         <v>-801787</v>
       </c>
       <c r="L14" s="16">
-        <v>-1071218</v>
+        <v>-1068053</v>
       </c>
       <c r="M14" s="16">
-        <v>-443059</v>
-[...1 lines deleted...]
-      <c r="N14" s="1"/>
+        <v>-448405</v>
+      </c>
+      <c r="N14" s="16">
+        <v>145044</v>
+      </c>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
     </row>
     <row r="15" spans="1:17" ht="15" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="16">
         <v>113082</v>
       </c>
       <c r="C15" s="16">
         <v>67279</v>
       </c>
       <c r="D15" s="16">
         <v>64708</v>
       </c>
       <c r="E15" s="16">
         <v>-157902</v>
       </c>
       <c r="F15" s="16">
         <v>-56373</v>
       </c>
       <c r="G15" s="16">
         <v>-147250</v>
       </c>
       <c r="H15" s="16">
         <v>-152946</v>
       </c>
       <c r="I15" s="16">
         <v>-73158</v>
       </c>
       <c r="J15" s="16">
         <v>-138197</v>
       </c>
       <c r="K15" s="16">
         <v>-981344</v>
       </c>
       <c r="L15" s="16">
-        <v>-1310329</v>
+        <v>-1307554</v>
       </c>
       <c r="M15" s="16">
-        <v>-745903</v>
-[...1 lines deleted...]
-      <c r="N15" s="1"/>
+        <v>-750904</v>
+      </c>
+      <c r="N15" s="16">
+        <v>-335197</v>
+      </c>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1">
       <c r="A16" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="16">
         <v>117711</v>
       </c>
       <c r="C16" s="16">
         <v>150453</v>
       </c>
       <c r="D16" s="16">
         <v>115401</v>
       </c>
       <c r="E16" s="16">
         <v>89211</v>
       </c>
       <c r="F16" s="16">
         <v>125332</v>
       </c>
       <c r="G16" s="16">
         <v>209422</v>
       </c>
       <c r="H16" s="16">
         <v>236928</v>
       </c>
       <c r="I16" s="16">
         <v>204189</v>
       </c>
       <c r="J16" s="16">
         <v>253247</v>
       </c>
       <c r="K16" s="16">
         <v>179557</v>
       </c>
       <c r="L16" s="16">
-        <v>239111</v>
+        <v>239501</v>
       </c>
       <c r="M16" s="16">
-        <v>302844</v>
-[...1 lines deleted...]
-      <c r="N16" s="1"/>
+        <v>302499</v>
+      </c>
+      <c r="N16" s="16">
+        <v>480241</v>
+      </c>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
     </row>
     <row r="17" spans="1:51" ht="15" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="16">
         <v>1738526</v>
       </c>
       <c r="C17" s="16">
         <v>1958158</v>
       </c>
       <c r="D17" s="16">
         <v>2084525</v>
       </c>
       <c r="E17" s="16">
         <v>2214196</v>
       </c>
       <c r="F17" s="16">
         <v>2344834</v>
       </c>
       <c r="G17" s="16">
         <v>2488386</v>
       </c>
       <c r="H17" s="16">
         <v>2628663</v>
       </c>
       <c r="I17" s="16">
         <v>2775404</v>
       </c>
       <c r="J17" s="16">
         <v>2912542</v>
       </c>
       <c r="K17" s="16">
         <v>2974143</v>
       </c>
       <c r="L17" s="16">
         <v>3040598</v>
       </c>
       <c r="M17" s="16">
-        <v>3130027</v>
-[...1 lines deleted...]
-      <c r="N17" s="1"/>
+        <v>3129572</v>
+      </c>
+      <c r="N17" s="16">
+        <v>3168244</v>
+      </c>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
     </row>
     <row r="18" spans="1:51" ht="15" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="16">
         <v>234214</v>
       </c>
       <c r="C18" s="16">
         <v>262831</v>
       </c>
       <c r="D18" s="16">
         <v>225649</v>
       </c>
       <c r="E18" s="16">
         <v>90711</v>
       </c>
       <c r="F18" s="16">
         <v>-172511</v>
       </c>
       <c r="G18" s="16">
         <v>-225672</v>
       </c>
       <c r="H18" s="16">
         <v>-95683</v>
       </c>
       <c r="I18" s="16">
         <v>144668</v>
       </c>
       <c r="J18" s="16">
         <v>150952</v>
       </c>
       <c r="K18" s="16">
-        <v>33515</v>
+        <v>33514</v>
       </c>
       <c r="L18" s="16">
-        <v>153737</v>
+        <v>160293</v>
       </c>
       <c r="M18" s="16">
-        <v>350959</v>
-[...1 lines deleted...]
-      <c r="N18" s="1"/>
+        <v>342489</v>
+      </c>
+      <c r="N18" s="16">
+        <v>247159</v>
+      </c>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
     </row>
     <row r="19" spans="1:51" ht="15" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="16">
         <v>292790</v>
       </c>
       <c r="C19" s="16">
         <v>-151029</v>
       </c>
       <c r="D19" s="16">
         <v>-256675</v>
       </c>
       <c r="E19" s="16">
         <v>381168</v>
       </c>
       <c r="F19" s="16">
         <v>954072</v>
       </c>
       <c r="G19" s="16">
         <v>1534616</v>
       </c>
       <c r="H19" s="16">
         <v>1490598</v>
       </c>
       <c r="I19" s="16">
         <v>912130</v>
       </c>
       <c r="J19" s="16">
         <v>1181432</v>
       </c>
       <c r="K19" s="16">
         <v>654689</v>
       </c>
       <c r="L19" s="16">
-        <v>-330635</v>
+        <v>-345873</v>
       </c>
       <c r="M19" s="16">
-        <v>-551308</v>
-[...1 lines deleted...]
-      <c r="N19" s="1"/>
+        <v>-602207</v>
+      </c>
+      <c r="N19" s="16">
+        <v>266723</v>
+      </c>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
     </row>
     <row r="20" spans="1:51" ht="6.75" customHeight="1">
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:51" s="24" customFormat="1" ht="12.75">
       <c r="A21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
       <c r="T21" s="23"/>
       <c r="U21" s="23"/>