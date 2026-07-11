--- v0 (2025-10-26)
+++ v1 (2026-07-11)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A34D454-BEB9-4193-B9B8-48D8F432AE11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C38B963-8637-4FA9-9FD4-6A772A71F1CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="12210" windowHeight="12885" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="1" r:id="rId1"/>
     <sheet name="Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="114">
   <si>
     <t>ภาค</t>
   </si>
   <si>
     <t>จังหวัด</t>
   </si>
   <si>
     <t>ทั่วราชอาณาจักร</t>
   </si>
   <si>
     <t>กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>ภาคกลาง</t>
@@ -385,51 +385,51 @@
   <si>
     <t>รูปแบบการเก็บข้อมูล</t>
   </si>
   <si>
     <t>หมวดหมู่ข้อมูลตามธรรมภิบาล</t>
   </si>
   <si>
     <t>ข้อมูลสาธารณะ</t>
   </si>
   <si>
     <t>สัญญาอนุญาตให้ใช้ข้อมูล</t>
   </si>
   <si>
     <t>License not specified</t>
   </si>
   <si>
     <t>สถิติการจดทะเบียนสมรส</t>
   </si>
   <si>
     <t>การจดทะเบียนสมรส</t>
   </si>
   <si>
     <t>XLS</t>
   </si>
   <si>
-    <t>สถิติการจดทะเบียนสมรส จำแนกตามภาค จังหวัด พ.ศ. 2554-2567</t>
+    <t>สถิติการจดทะเบียนสมรส จำแนกตามภาค จังหวัด พ.ศ. 2554-2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -634,51 +634,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -701,76 +701,77 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{A1D9BD84-C408-4425-9050-3F7283C5800E}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="ปกติ 2" xfId="1" xr:uid="{55C54EBE-6031-4410-81F9-C317E4DFEE38}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1045,4124 +1046,4377 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becobank@nso.go.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P86"/>
+  <dimension ref="A1:R86"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="T15" sqref="T15"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A52" workbookViewId="0">
+      <selection activeCell="V13" sqref="V13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" style="12" customWidth="1"/>
     <col min="3" max="3" width="0.140625" style="1" customWidth="1"/>
-    <col min="4" max="10" width="7.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="15" width="7.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="7.7109375" style="27" customWidth="1"/>
+    <col min="17" max="17" width="7.42578125" style="27" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
         <v>113</v>
       </c>
-      <c r="B1" s="30"/>
-[...5 lines deleted...]
-      <c r="H1" s="30"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
-      <c r="P1" s="31"/>
-[...2 lines deleted...]
-      <c r="A2" s="30" t="s">
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+    </row>
+    <row r="2" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="30"/>
-[...5 lines deleted...]
-      <c r="H2" s="30"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-      <c r="P2" s="31"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+    </row>
+    <row r="3" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7">
         <v>2554</v>
       </c>
       <c r="D3" s="7">
         <v>2555</v>
       </c>
       <c r="E3" s="7">
         <v>2556</v>
       </c>
       <c r="F3" s="7">
         <v>2557</v>
       </c>
       <c r="G3" s="7">
         <v>2558</v>
       </c>
       <c r="H3" s="8">
         <v>2559</v>
       </c>
       <c r="I3" s="8">
         <v>2560</v>
       </c>
       <c r="J3" s="8">
         <v>2561</v>
       </c>
       <c r="K3" s="8">
         <v>2562</v>
       </c>
       <c r="L3" s="8">
         <v>2563</v>
       </c>
       <c r="M3" s="8">
         <v>2564</v>
       </c>
       <c r="N3" s="8">
         <v>2565</v>
       </c>
       <c r="O3" s="8">
         <v>2566</v>
       </c>
-      <c r="P3" s="35">
+      <c r="P3" s="30">
         <v>2567</v>
       </c>
-    </row>
-    <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q3" s="30">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3">
         <v>308048</v>
       </c>
       <c r="D4" s="3">
         <v>314338</v>
       </c>
       <c r="E4" s="3">
         <v>295519</v>
       </c>
       <c r="F4" s="3">
         <v>296258</v>
       </c>
       <c r="G4" s="3">
         <v>304392</v>
       </c>
       <c r="H4" s="4">
         <v>307746</v>
       </c>
       <c r="I4" s="4">
         <v>297501</v>
       </c>
       <c r="J4" s="4">
         <v>307936</v>
       </c>
       <c r="K4" s="4">
         <v>328875</v>
       </c>
       <c r="L4" s="4">
         <v>271344</v>
       </c>
       <c r="M4" s="4">
         <v>240979</v>
       </c>
       <c r="N4" s="4">
         <v>305487</v>
       </c>
       <c r="O4" s="4">
         <v>279748</v>
       </c>
-      <c r="P4" s="33">
+      <c r="P4" s="28">
         <v>263087</v>
       </c>
-    </row>
-    <row r="5" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q4" s="28">
+        <v>275480</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3">
         <v>42316</v>
       </c>
       <c r="D5" s="3">
         <v>45064</v>
       </c>
       <c r="E5" s="3">
         <v>41951</v>
       </c>
       <c r="F5" s="3">
         <v>43721</v>
       </c>
       <c r="G5" s="3">
         <v>45980</v>
       </c>
       <c r="H5" s="4">
         <v>48519</v>
       </c>
       <c r="I5" s="4">
         <v>45577</v>
       </c>
       <c r="J5" s="4">
         <v>92570</v>
       </c>
       <c r="K5" s="4">
         <v>47017</v>
       </c>
       <c r="L5" s="4">
         <v>35969</v>
       </c>
       <c r="M5" s="4">
         <v>23595</v>
       </c>
       <c r="N5" s="4">
         <v>39775</v>
       </c>
       <c r="O5" s="4">
         <v>39150</v>
       </c>
-      <c r="P5" s="33">
+      <c r="P5" s="28">
         <v>38381</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="26" t="s">
+      <c r="Q5" s="28">
+        <v>44014</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="3">
         <v>86787</v>
       </c>
       <c r="D6" s="3">
         <v>88569</v>
       </c>
       <c r="E6" s="3">
         <v>84849</v>
       </c>
       <c r="F6" s="3">
         <v>87682</v>
       </c>
       <c r="G6" s="3">
         <v>89489</v>
       </c>
       <c r="H6" s="4">
         <v>94071</v>
       </c>
       <c r="I6" s="4">
         <v>93474</v>
       </c>
       <c r="J6" s="4">
         <v>97376</v>
       </c>
       <c r="K6" s="4">
         <v>105170</v>
       </c>
       <c r="L6" s="4">
         <v>86313</v>
       </c>
       <c r="M6" s="4">
         <v>79160</v>
       </c>
       <c r="N6" s="4">
         <v>92538</v>
       </c>
       <c r="O6" s="4">
         <v>89918</v>
       </c>
-      <c r="P6" s="33">
+      <c r="P6" s="28">
         <v>85997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="27"/>
+      <c r="Q6" s="28">
+        <v>90035</v>
+      </c>
+      <c r="R6" s="36"/>
+    </row>
+    <row r="7" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
       <c r="B7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="3">
         <v>8124</v>
       </c>
       <c r="D7" s="3">
         <v>8542</v>
       </c>
       <c r="E7" s="3">
         <v>8208</v>
       </c>
       <c r="F7" s="3">
         <v>7909</v>
       </c>
       <c r="G7" s="3">
         <v>8081</v>
       </c>
       <c r="H7" s="4">
         <v>8796</v>
       </c>
       <c r="I7" s="4">
         <v>9135</v>
       </c>
       <c r="J7" s="4">
         <v>9465</v>
       </c>
       <c r="K7" s="4">
         <v>10453</v>
       </c>
       <c r="L7" s="4">
         <v>7952</v>
       </c>
       <c r="M7" s="4">
         <v>7714</v>
       </c>
       <c r="N7" s="4">
         <v>7576</v>
       </c>
       <c r="O7" s="4">
         <v>7715</v>
       </c>
-      <c r="P7" s="33">
+      <c r="P7" s="28">
         <v>6922</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="27"/>
+      <c r="Q7" s="28">
+        <v>7234</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="32"/>
       <c r="B8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="3">
         <v>5470</v>
       </c>
       <c r="D8" s="3">
         <v>5920</v>
       </c>
       <c r="E8" s="3">
         <v>5429</v>
       </c>
       <c r="F8" s="3">
         <v>5782</v>
       </c>
       <c r="G8" s="3">
         <v>5681</v>
       </c>
       <c r="H8" s="4">
         <v>6447</v>
       </c>
       <c r="I8" s="4">
         <v>6215</v>
       </c>
       <c r="J8" s="4">
         <v>6867</v>
       </c>
       <c r="K8" s="4">
         <v>6942</v>
       </c>
       <c r="L8" s="4">
         <v>5626</v>
       </c>
       <c r="M8" s="4">
         <v>5126</v>
       </c>
       <c r="N8" s="4">
         <v>5522</v>
       </c>
       <c r="O8" s="4">
         <v>5992</v>
       </c>
-      <c r="P8" s="33">
+      <c r="P8" s="28">
         <v>5968</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="27"/>
+      <c r="Q8" s="28">
+        <v>6417</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32"/>
       <c r="B9" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="3">
         <v>5454</v>
       </c>
       <c r="D9" s="3">
         <v>5889</v>
       </c>
       <c r="E9" s="3">
         <v>5694</v>
       </c>
       <c r="F9" s="3">
         <v>6272</v>
       </c>
       <c r="G9" s="3">
         <v>6167</v>
       </c>
       <c r="H9" s="4">
         <v>6750</v>
       </c>
       <c r="I9" s="4">
         <v>6736</v>
       </c>
       <c r="J9" s="4">
         <v>7238</v>
       </c>
       <c r="K9" s="4">
         <v>7955</v>
       </c>
       <c r="L9" s="4">
         <v>6632</v>
       </c>
       <c r="M9" s="4">
         <v>5854</v>
       </c>
       <c r="N9" s="4">
         <v>6546</v>
       </c>
       <c r="O9" s="4">
         <v>6411</v>
       </c>
-      <c r="P9" s="33">
+      <c r="P9" s="28">
         <v>6263</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="27"/>
+      <c r="Q9" s="28">
+        <v>6681</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="32"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="3">
         <v>4762</v>
       </c>
       <c r="D10" s="3">
         <v>4619</v>
       </c>
       <c r="E10" s="3">
         <v>4438</v>
       </c>
       <c r="F10" s="3">
         <v>4190</v>
       </c>
       <c r="G10" s="3">
         <v>4170</v>
       </c>
       <c r="H10" s="4">
         <v>4413</v>
       </c>
       <c r="I10" s="4">
         <v>4502</v>
       </c>
       <c r="J10" s="4">
         <v>4668</v>
       </c>
       <c r="K10" s="4">
         <v>4973</v>
       </c>
       <c r="L10" s="4">
         <v>4175</v>
       </c>
       <c r="M10" s="4">
         <v>3532</v>
       </c>
       <c r="N10" s="4">
         <v>4641</v>
       </c>
       <c r="O10" s="4">
         <v>4641</v>
       </c>
-      <c r="P10" s="33">
+      <c r="P10" s="28">
         <v>4446</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="27"/>
+      <c r="Q10" s="28">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="32"/>
       <c r="B11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="3">
         <v>1051</v>
       </c>
       <c r="D11" s="3">
         <v>1081</v>
       </c>
       <c r="E11" s="3">
         <v>964</v>
       </c>
       <c r="F11" s="3">
         <v>1023</v>
       </c>
       <c r="G11" s="3">
         <v>1008</v>
       </c>
       <c r="H11" s="4">
         <v>1178</v>
       </c>
       <c r="I11" s="4">
         <v>997</v>
       </c>
       <c r="J11" s="4">
         <v>1069</v>
       </c>
       <c r="K11" s="4">
         <v>1208</v>
       </c>
       <c r="L11" s="4">
         <v>1028</v>
       </c>
       <c r="M11" s="4">
         <v>909</v>
       </c>
       <c r="N11" s="4">
         <v>1275</v>
       </c>
       <c r="O11" s="4">
         <v>1031</v>
       </c>
-      <c r="P11" s="33">
+      <c r="P11" s="28">
         <v>987</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="27"/>
+      <c r="Q11" s="28">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="32"/>
       <c r="B12" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="3">
         <v>3257</v>
       </c>
       <c r="D12" s="3">
         <v>3276</v>
       </c>
       <c r="E12" s="3">
         <v>2906</v>
       </c>
       <c r="F12" s="3">
         <v>2961</v>
       </c>
       <c r="G12" s="3">
         <v>2978</v>
       </c>
       <c r="H12" s="4">
         <v>3058</v>
       </c>
       <c r="I12" s="4">
         <v>3076</v>
       </c>
       <c r="J12" s="4">
         <v>3161</v>
       </c>
       <c r="K12" s="4">
         <v>3490</v>
       </c>
       <c r="L12" s="4">
         <v>3019</v>
       </c>
       <c r="M12" s="4">
         <v>2900</v>
       </c>
       <c r="N12" s="4">
         <v>3312</v>
       </c>
       <c r="O12" s="4">
         <v>2978</v>
       </c>
-      <c r="P12" s="33">
+      <c r="P12" s="28">
         <v>2836</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="27"/>
+      <c r="Q12" s="28">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32"/>
       <c r="B13" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="3">
         <v>801</v>
       </c>
       <c r="D13" s="3">
         <v>894</v>
       </c>
       <c r="E13" s="3">
         <v>805</v>
       </c>
       <c r="F13" s="3">
         <v>848</v>
       </c>
       <c r="G13" s="3">
         <v>876</v>
       </c>
       <c r="H13" s="4">
         <v>851</v>
       </c>
       <c r="I13" s="4">
         <v>802</v>
       </c>
       <c r="J13" s="4">
         <v>847</v>
       </c>
       <c r="K13" s="4">
         <v>912</v>
       </c>
       <c r="L13" s="4">
         <v>750</v>
       </c>
       <c r="M13" s="4">
         <v>691</v>
       </c>
       <c r="N13" s="4">
         <v>930</v>
       </c>
       <c r="O13" s="4">
         <v>758</v>
       </c>
-      <c r="P13" s="33">
+      <c r="P13" s="28">
         <v>764</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="27"/>
+      <c r="Q13" s="28">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="32"/>
       <c r="B14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="3">
         <v>1205</v>
       </c>
       <c r="D14" s="3">
         <v>1340</v>
       </c>
       <c r="E14" s="3">
         <v>1187</v>
       </c>
       <c r="F14" s="3">
         <v>1117</v>
       </c>
       <c r="G14" s="3">
         <v>1137</v>
       </c>
       <c r="H14" s="4">
         <v>1054</v>
       </c>
       <c r="I14" s="4">
         <v>1027</v>
       </c>
       <c r="J14" s="4">
         <v>1057</v>
       </c>
       <c r="K14" s="4">
         <v>1172</v>
       </c>
       <c r="L14" s="4">
         <v>973</v>
       </c>
       <c r="M14" s="4">
         <v>1019</v>
       </c>
       <c r="N14" s="4">
         <v>1199</v>
       </c>
       <c r="O14" s="4">
         <v>987</v>
       </c>
-      <c r="P14" s="33">
+      <c r="P14" s="28">
         <v>1037</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="27"/>
+      <c r="Q14" s="28">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="32"/>
       <c r="B15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="3">
         <v>3723</v>
       </c>
       <c r="D15" s="3">
         <v>3767</v>
       </c>
       <c r="E15" s="3">
         <v>3450</v>
       </c>
       <c r="F15" s="3">
         <v>3688</v>
       </c>
       <c r="G15" s="3">
         <v>3957</v>
       </c>
       <c r="H15" s="4">
         <v>3993</v>
       </c>
       <c r="I15" s="4">
         <v>4085</v>
       </c>
       <c r="J15" s="4">
         <v>3984</v>
       </c>
       <c r="K15" s="4">
         <v>4369</v>
       </c>
       <c r="L15" s="4">
         <v>3744</v>
       </c>
       <c r="M15" s="4">
         <v>3537</v>
       </c>
       <c r="N15" s="4">
         <v>3757</v>
       </c>
       <c r="O15" s="4">
         <v>3520</v>
       </c>
-      <c r="P15" s="33">
+      <c r="P15" s="28">
         <v>3395</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="27"/>
+      <c r="Q15" s="28">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="32"/>
       <c r="B16" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="3">
         <v>13066</v>
       </c>
       <c r="D16" s="3">
         <v>13600</v>
       </c>
       <c r="E16" s="3">
         <v>14193</v>
       </c>
       <c r="F16" s="3">
         <v>14708</v>
       </c>
       <c r="G16" s="3">
         <v>14879</v>
       </c>
       <c r="H16" s="4">
         <v>15949</v>
       </c>
       <c r="I16" s="4">
         <v>15795</v>
       </c>
       <c r="J16" s="4">
         <v>15888</v>
       </c>
       <c r="K16" s="4">
         <v>16736</v>
       </c>
       <c r="L16" s="4">
         <v>12975</v>
       </c>
       <c r="M16" s="4">
         <v>12220</v>
       </c>
       <c r="N16" s="4">
         <v>13586</v>
       </c>
       <c r="O16" s="4">
         <v>14539</v>
       </c>
-      <c r="P16" s="33">
+      <c r="P16" s="28">
         <v>13797</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="27"/>
+      <c r="Q16" s="28">
+        <v>14358</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="32"/>
       <c r="B17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="3">
         <v>6213</v>
       </c>
       <c r="D17" s="3">
         <v>6272</v>
       </c>
       <c r="E17" s="3">
         <v>6257</v>
       </c>
       <c r="F17" s="3">
         <v>6648</v>
       </c>
       <c r="G17" s="3">
         <v>7404</v>
       </c>
       <c r="H17" s="4">
         <v>7852</v>
       </c>
       <c r="I17" s="4">
         <v>7588</v>
       </c>
       <c r="J17" s="4">
         <v>7705</v>
       </c>
       <c r="K17" s="4">
         <v>8221</v>
       </c>
       <c r="L17" s="4">
         <v>7061</v>
       </c>
       <c r="M17" s="4">
         <v>6894</v>
       </c>
       <c r="N17" s="4">
         <v>7986</v>
       </c>
       <c r="O17" s="4">
         <v>7872</v>
       </c>
-      <c r="P17" s="33">
+      <c r="P17" s="28">
         <v>7610</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="27"/>
+      <c r="Q17" s="28">
+        <v>8326</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="32"/>
       <c r="B18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="3">
         <v>1888</v>
       </c>
       <c r="D18" s="3">
         <v>1998</v>
       </c>
       <c r="E18" s="3">
         <v>1809</v>
       </c>
       <c r="F18" s="3">
         <v>1792</v>
       </c>
       <c r="G18" s="3">
         <v>2012</v>
       </c>
       <c r="H18" s="4">
         <v>1871</v>
       </c>
       <c r="I18" s="4">
         <v>1930</v>
       </c>
       <c r="J18" s="4">
         <v>1997</v>
       </c>
       <c r="K18" s="4">
         <v>2105</v>
       </c>
       <c r="L18" s="4">
         <v>1846</v>
       </c>
       <c r="M18" s="4">
         <v>1785</v>
       </c>
       <c r="N18" s="4">
         <v>2416</v>
       </c>
       <c r="O18" s="4">
         <v>2192</v>
       </c>
-      <c r="P18" s="33">
+      <c r="P18" s="28">
         <v>2253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="27"/>
+      <c r="Q18" s="28">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="32"/>
       <c r="B19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="3">
         <v>979</v>
       </c>
       <c r="D19" s="3">
         <v>873</v>
       </c>
       <c r="E19" s="3">
         <v>848</v>
       </c>
       <c r="F19" s="3">
         <v>824</v>
       </c>
       <c r="G19" s="3">
         <v>832</v>
       </c>
       <c r="H19" s="4">
         <v>898</v>
       </c>
       <c r="I19" s="4">
         <v>829</v>
       </c>
       <c r="J19" s="4">
         <v>895</v>
       </c>
       <c r="K19" s="4">
         <v>919</v>
       </c>
       <c r="L19" s="4">
         <v>908</v>
       </c>
       <c r="M19" s="4">
         <v>793</v>
       </c>
       <c r="N19" s="4">
         <v>1008</v>
       </c>
       <c r="O19" s="4">
         <v>899</v>
       </c>
-      <c r="P19" s="33">
+      <c r="P19" s="28">
         <v>852</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="27"/>
+      <c r="Q19" s="28">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="32"/>
       <c r="B20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="3">
         <v>3724</v>
       </c>
       <c r="D20" s="3">
         <v>4025</v>
       </c>
       <c r="E20" s="3">
         <v>3963</v>
       </c>
       <c r="F20" s="3">
         <v>4037</v>
       </c>
       <c r="G20" s="3">
         <v>4192</v>
       </c>
       <c r="H20" s="4">
         <v>4531</v>
       </c>
       <c r="I20" s="4">
         <v>4149</v>
       </c>
       <c r="J20" s="4">
         <v>4507</v>
       </c>
       <c r="K20" s="4">
         <v>4775</v>
       </c>
       <c r="L20" s="4">
         <v>3733</v>
       </c>
       <c r="M20" s="4">
         <v>3694</v>
       </c>
       <c r="N20" s="4">
         <v>4468</v>
       </c>
       <c r="O20" s="4">
         <v>4108</v>
       </c>
-      <c r="P20" s="33">
+      <c r="P20" s="28">
         <v>3696</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="27"/>
+      <c r="Q20" s="28">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="32"/>
       <c r="B21" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="3">
         <v>2769</v>
       </c>
       <c r="D21" s="3">
         <v>2560</v>
       </c>
       <c r="E21" s="3">
         <v>2538</v>
       </c>
       <c r="F21" s="3">
         <v>2576</v>
       </c>
       <c r="G21" s="3">
         <v>2628</v>
       </c>
       <c r="H21" s="4">
         <v>2678</v>
       </c>
       <c r="I21" s="4">
         <v>2938</v>
       </c>
       <c r="J21" s="4">
         <v>3013</v>
       </c>
       <c r="K21" s="4">
         <v>3382</v>
       </c>
       <c r="L21" s="4">
         <v>2837</v>
       </c>
       <c r="M21" s="4">
         <v>2240</v>
       </c>
       <c r="N21" s="4">
         <v>3132</v>
       </c>
       <c r="O21" s="4">
         <v>2787</v>
       </c>
-      <c r="P21" s="33">
+      <c r="P21" s="28">
         <v>2609</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="27"/>
+      <c r="Q21" s="28">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="32"/>
       <c r="B22" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3">
         <v>1072</v>
       </c>
       <c r="D22" s="3">
         <v>1138</v>
       </c>
       <c r="E22" s="3">
         <v>965</v>
       </c>
       <c r="F22" s="3">
         <v>981</v>
       </c>
       <c r="G22" s="3">
         <v>936</v>
       </c>
       <c r="H22" s="4">
         <v>980</v>
       </c>
       <c r="I22" s="4">
         <v>993</v>
       </c>
       <c r="J22" s="4">
         <v>1085</v>
       </c>
       <c r="K22" s="4">
         <v>1278</v>
       </c>
       <c r="L22" s="4">
         <v>1088</v>
       </c>
       <c r="M22" s="4">
         <v>963</v>
       </c>
       <c r="N22" s="4">
         <v>1267</v>
       </c>
       <c r="O22" s="4">
         <v>1119</v>
       </c>
-      <c r="P22" s="33">
+      <c r="P22" s="28">
         <v>1007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="27"/>
+      <c r="Q22" s="28">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="32"/>
       <c r="B23" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="3">
         <v>2398</v>
       </c>
       <c r="D23" s="3">
         <v>2216</v>
       </c>
       <c r="E23" s="3">
         <v>2088</v>
       </c>
       <c r="F23" s="3">
         <v>2134</v>
       </c>
       <c r="G23" s="3">
         <v>2221</v>
       </c>
       <c r="H23" s="4">
         <v>2206</v>
       </c>
       <c r="I23" s="4">
         <v>2235</v>
       </c>
       <c r="J23" s="4">
         <v>2243</v>
       </c>
       <c r="K23" s="4">
         <v>2460</v>
       </c>
       <c r="L23" s="4">
         <v>2125</v>
       </c>
       <c r="M23" s="4">
         <v>1992</v>
       </c>
       <c r="N23" s="4">
         <v>2444</v>
       </c>
       <c r="O23" s="4">
         <v>2107</v>
       </c>
-      <c r="P23" s="33">
+      <c r="P23" s="28">
         <v>1970</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="27"/>
+      <c r="Q23" s="28">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="32"/>
       <c r="B24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="3">
         <v>3426</v>
       </c>
       <c r="D24" s="3">
         <v>3280</v>
       </c>
       <c r="E24" s="3">
         <v>3054</v>
       </c>
       <c r="F24" s="3">
         <v>3100</v>
       </c>
       <c r="G24" s="3">
         <v>3132</v>
       </c>
       <c r="H24" s="4">
         <v>3362</v>
       </c>
       <c r="I24" s="4">
         <v>3291</v>
       </c>
       <c r="J24" s="4">
         <v>3423</v>
       </c>
       <c r="K24" s="4">
         <v>3881</v>
       </c>
       <c r="L24" s="4">
         <v>3332</v>
       </c>
       <c r="M24" s="4">
         <v>3007</v>
       </c>
       <c r="N24" s="4">
         <v>3468</v>
       </c>
       <c r="O24" s="4">
         <v>3152</v>
       </c>
-      <c r="P24" s="33">
+      <c r="P24" s="28">
         <v>3148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="27"/>
+      <c r="Q24" s="28">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="32"/>
       <c r="B25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="3">
         <v>3072</v>
       </c>
       <c r="D25" s="3">
         <v>3084</v>
       </c>
       <c r="E25" s="3">
         <v>2703</v>
       </c>
       <c r="F25" s="3">
         <v>2872</v>
       </c>
       <c r="G25" s="3">
         <v>2800</v>
       </c>
       <c r="H25" s="4">
         <v>3025</v>
       </c>
       <c r="I25" s="4">
         <v>2847</v>
       </c>
       <c r="J25" s="4">
         <v>2977</v>
       </c>
       <c r="K25" s="4">
         <v>3214</v>
       </c>
       <c r="L25" s="4">
         <v>2815</v>
       </c>
       <c r="M25" s="4">
         <v>2500</v>
       </c>
       <c r="N25" s="4">
         <v>3104</v>
       </c>
       <c r="O25" s="4">
         <v>2853</v>
       </c>
-      <c r="P25" s="33">
+      <c r="P25" s="28">
         <v>2796</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="27"/>
+      <c r="Q25" s="28">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="32"/>
       <c r="B26" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="3">
         <v>2981</v>
       </c>
       <c r="D26" s="3">
         <v>2691</v>
       </c>
       <c r="E26" s="3">
         <v>2742</v>
       </c>
       <c r="F26" s="3">
         <v>2866</v>
       </c>
       <c r="G26" s="3">
         <v>2855</v>
       </c>
       <c r="H26" s="4">
         <v>3087</v>
       </c>
       <c r="I26" s="4">
         <v>2909</v>
       </c>
       <c r="J26" s="4">
         <v>3202</v>
       </c>
       <c r="K26" s="4">
         <v>3383</v>
       </c>
       <c r="L26" s="4">
         <v>2888</v>
       </c>
       <c r="M26" s="4">
         <v>2404</v>
       </c>
       <c r="N26" s="4">
         <v>3020</v>
       </c>
       <c r="O26" s="4">
         <v>2754</v>
       </c>
-      <c r="P26" s="33">
+      <c r="P26" s="28">
         <v>2644</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="27"/>
+      <c r="Q26" s="28">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="32"/>
       <c r="B27" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="3">
         <v>3710</v>
       </c>
       <c r="D27" s="3">
         <v>4009</v>
       </c>
       <c r="E27" s="3">
         <v>3472</v>
       </c>
       <c r="F27" s="3">
         <v>4062</v>
       </c>
       <c r="G27" s="3">
         <v>4283</v>
       </c>
       <c r="H27" s="4">
         <v>3598</v>
       </c>
       <c r="I27" s="4">
         <v>3711</v>
       </c>
       <c r="J27" s="4">
         <v>3878</v>
       </c>
       <c r="K27" s="4">
         <v>4625</v>
       </c>
       <c r="L27" s="4">
         <v>3868</v>
       </c>
       <c r="M27" s="4">
         <v>3316</v>
       </c>
       <c r="N27" s="4">
         <v>4067</v>
       </c>
       <c r="O27" s="4">
         <v>3892</v>
       </c>
-      <c r="P27" s="33">
+      <c r="P27" s="28">
         <v>3748</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="27"/>
+      <c r="Q27" s="28">
+        <v>3856</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="32"/>
       <c r="B28" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="3">
         <v>2719</v>
       </c>
       <c r="D28" s="3">
         <v>2612</v>
       </c>
       <c r="E28" s="3">
         <v>2595</v>
       </c>
       <c r="F28" s="3">
         <v>2582</v>
       </c>
       <c r="G28" s="3">
         <v>2575</v>
       </c>
       <c r="H28" s="4">
         <v>2601</v>
       </c>
       <c r="I28" s="4">
         <v>2747</v>
       </c>
       <c r="J28" s="4">
         <v>3044</v>
       </c>
       <c r="K28" s="4">
         <v>3235</v>
       </c>
       <c r="L28" s="4">
         <v>2237</v>
       </c>
       <c r="M28" s="4">
         <v>1789</v>
       </c>
       <c r="N28" s="4">
         <v>2777</v>
       </c>
       <c r="O28" s="4">
         <v>2808</v>
       </c>
-      <c r="P28" s="33">
+      <c r="P28" s="28">
         <v>2672</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="27"/>
+      <c r="Q28" s="28">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="32"/>
       <c r="B29" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="3">
         <v>709</v>
       </c>
       <c r="D29" s="3">
         <v>697</v>
       </c>
       <c r="E29" s="3">
         <v>668</v>
       </c>
       <c r="F29" s="3">
         <v>616</v>
       </c>
       <c r="G29" s="3">
         <v>679</v>
       </c>
       <c r="H29" s="4">
         <v>749</v>
       </c>
       <c r="I29" s="4">
         <v>734</v>
       </c>
       <c r="J29" s="4">
         <v>783</v>
       </c>
       <c r="K29" s="4">
         <v>746</v>
       </c>
       <c r="L29" s="4">
         <v>692</v>
       </c>
       <c r="M29" s="4">
         <v>703</v>
       </c>
       <c r="N29" s="4">
         <v>753</v>
       </c>
       <c r="O29" s="4">
         <v>676</v>
       </c>
-      <c r="P29" s="33">
+      <c r="P29" s="28">
         <v>637</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="27"/>
+      <c r="Q29" s="28">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="32"/>
       <c r="B30" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="3">
         <v>1889</v>
       </c>
       <c r="D30" s="3">
         <v>1841</v>
       </c>
       <c r="E30" s="3">
         <v>1707</v>
       </c>
       <c r="F30" s="3">
         <v>1748</v>
       </c>
       <c r="G30" s="3">
         <v>1792</v>
       </c>
       <c r="H30" s="4">
         <v>1894</v>
       </c>
       <c r="I30" s="4">
         <v>1825</v>
       </c>
       <c r="J30" s="4">
         <v>2035</v>
       </c>
       <c r="K30" s="4">
         <v>2132</v>
       </c>
       <c r="L30" s="4">
         <v>1698</v>
       </c>
       <c r="M30" s="4">
         <v>1540</v>
       </c>
       <c r="N30" s="4">
         <v>1964</v>
       </c>
       <c r="O30" s="4">
         <v>1739</v>
       </c>
-      <c r="P30" s="33">
+      <c r="P30" s="28">
         <v>1698</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="27"/>
+      <c r="Q30" s="28">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
       <c r="B31" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="3">
         <v>2325</v>
       </c>
       <c r="D31" s="3">
         <v>2345</v>
       </c>
       <c r="E31" s="3">
         <v>2166</v>
       </c>
       <c r="F31" s="3">
         <v>2346</v>
       </c>
       <c r="G31" s="3">
         <v>2214</v>
       </c>
       <c r="H31" s="4">
         <v>2250</v>
       </c>
       <c r="I31" s="4">
         <v>2378</v>
       </c>
       <c r="J31" s="4">
         <v>2345</v>
       </c>
       <c r="K31" s="4">
         <v>2604</v>
       </c>
       <c r="L31" s="4">
         <v>2311</v>
       </c>
       <c r="M31" s="4">
         <v>2038</v>
       </c>
       <c r="N31" s="4">
         <v>2320</v>
       </c>
       <c r="O31" s="4">
         <v>2388</v>
       </c>
-      <c r="P31" s="33">
+      <c r="P31" s="28">
         <v>2242</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="26" t="s">
+      <c r="Q31" s="28">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="3">
         <v>49319</v>
       </c>
       <c r="D32" s="3">
         <v>51343</v>
       </c>
       <c r="E32" s="3">
         <v>48645</v>
       </c>
       <c r="F32" s="3">
         <v>46721</v>
       </c>
       <c r="G32" s="3">
         <v>47328</v>
       </c>
       <c r="H32" s="4">
         <v>47597</v>
       </c>
       <c r="I32" s="4">
         <v>45072</v>
       </c>
       <c r="J32" s="4">
         <v>45536</v>
       </c>
       <c r="K32" s="4">
         <v>49484</v>
       </c>
       <c r="L32" s="4">
         <v>41259</v>
       </c>
       <c r="M32" s="4">
         <v>39054</v>
       </c>
       <c r="N32" s="4">
         <v>48388</v>
       </c>
       <c r="O32" s="4">
         <v>41621</v>
       </c>
-      <c r="P32" s="33">
+      <c r="P32" s="28">
         <v>38654</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="27"/>
+      <c r="Q32" s="28">
+        <v>40793</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="32"/>
       <c r="B33" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="3">
         <v>7364</v>
       </c>
       <c r="D33" s="3">
         <v>7705</v>
       </c>
       <c r="E33" s="3">
         <v>7387</v>
       </c>
       <c r="F33" s="3">
         <v>7111</v>
       </c>
       <c r="G33" s="3">
         <v>7348</v>
       </c>
       <c r="H33" s="4">
         <v>8292</v>
       </c>
       <c r="I33" s="4">
         <v>7910</v>
       </c>
       <c r="J33" s="4">
         <v>8064</v>
       </c>
       <c r="K33" s="4">
         <v>8373</v>
       </c>
       <c r="L33" s="4">
         <v>6778</v>
       </c>
       <c r="M33" s="4">
         <v>6595</v>
       </c>
       <c r="N33" s="4">
         <v>7987</v>
       </c>
       <c r="O33" s="4">
         <v>7116</v>
       </c>
-      <c r="P33" s="33">
+      <c r="P33" s="28">
         <v>6759</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="27"/>
+      <c r="Q33" s="28">
+        <v>7327</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="32"/>
       <c r="B34" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="3">
         <v>2307</v>
       </c>
       <c r="D34" s="3">
         <v>2385</v>
       </c>
       <c r="E34" s="3">
         <v>2281</v>
       </c>
       <c r="F34" s="3">
         <v>2279</v>
       </c>
       <c r="G34" s="3">
         <v>2260</v>
       </c>
       <c r="H34" s="4">
         <v>2263</v>
       </c>
       <c r="I34" s="4">
         <v>2208</v>
       </c>
       <c r="J34" s="4">
         <v>2309</v>
       </c>
       <c r="K34" s="4">
         <v>2389</v>
       </c>
       <c r="L34" s="4">
         <v>2071</v>
       </c>
       <c r="M34" s="4">
         <v>1897</v>
       </c>
       <c r="N34" s="4">
         <v>2011</v>
       </c>
       <c r="O34" s="4">
         <v>1663</v>
       </c>
-      <c r="P34" s="33">
+      <c r="P34" s="28">
         <v>1642</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="27"/>
+      <c r="Q34" s="28">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="32"/>
       <c r="B35" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="3">
         <v>3027</v>
       </c>
       <c r="D35" s="3">
         <v>3102</v>
       </c>
       <c r="E35" s="3">
         <v>3018</v>
       </c>
       <c r="F35" s="3">
         <v>3086</v>
       </c>
       <c r="G35" s="3">
         <v>3060</v>
       </c>
       <c r="H35" s="4">
         <v>2997</v>
       </c>
       <c r="I35" s="4">
         <v>2999</v>
       </c>
       <c r="J35" s="4">
         <v>2899</v>
       </c>
       <c r="K35" s="4">
         <v>3040</v>
       </c>
       <c r="L35" s="4">
         <v>2624</v>
       </c>
       <c r="M35" s="4">
         <v>2470</v>
       </c>
       <c r="N35" s="4">
         <v>2972</v>
       </c>
       <c r="O35" s="4">
         <v>2537</v>
       </c>
-      <c r="P35" s="33">
+      <c r="P35" s="28">
         <v>2266</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="27"/>
+      <c r="Q35" s="28">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="32"/>
       <c r="B36" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="3">
         <v>1849</v>
       </c>
       <c r="D36" s="3">
         <v>1744</v>
       </c>
       <c r="E36" s="3">
         <v>1666</v>
       </c>
       <c r="F36" s="3">
         <v>1734</v>
       </c>
       <c r="G36" s="3">
         <v>1665</v>
       </c>
       <c r="H36" s="4">
         <v>1673</v>
       </c>
       <c r="I36" s="4">
         <v>1574</v>
       </c>
       <c r="J36" s="4">
         <v>1580</v>
       </c>
       <c r="K36" s="4">
         <v>1718</v>
       </c>
       <c r="L36" s="4">
         <v>1399</v>
       </c>
       <c r="M36" s="4">
         <v>1414</v>
       </c>
       <c r="N36" s="4">
         <v>1713</v>
       </c>
       <c r="O36" s="4">
         <v>1512</v>
       </c>
-      <c r="P36" s="33">
+      <c r="P36" s="28">
         <v>1445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="27"/>
+      <c r="Q36" s="28">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="32"/>
       <c r="B37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="3">
         <v>1719</v>
       </c>
       <c r="D37" s="3">
         <v>1681</v>
       </c>
       <c r="E37" s="3">
         <v>1612</v>
       </c>
       <c r="F37" s="3">
         <v>1566</v>
       </c>
       <c r="G37" s="3">
         <v>1651</v>
       </c>
       <c r="H37" s="4">
         <v>1489</v>
       </c>
       <c r="I37" s="4">
         <v>1526</v>
       </c>
       <c r="J37" s="4">
         <v>1443</v>
       </c>
       <c r="K37" s="4">
         <v>1603</v>
       </c>
       <c r="L37" s="4">
         <v>1339</v>
       </c>
       <c r="M37" s="4">
         <v>1271</v>
       </c>
       <c r="N37" s="4">
         <v>1621</v>
       </c>
       <c r="O37" s="4">
         <v>1368</v>
       </c>
-      <c r="P37" s="33">
+      <c r="P37" s="28">
         <v>1214</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="27"/>
+      <c r="Q37" s="28">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="32"/>
       <c r="B38" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C38" s="3">
         <v>1994</v>
       </c>
       <c r="D38" s="3">
         <v>2169</v>
       </c>
       <c r="E38" s="3">
         <v>2038</v>
       </c>
       <c r="F38" s="3">
         <v>1885</v>
       </c>
       <c r="G38" s="3">
         <v>1899</v>
       </c>
       <c r="H38" s="4">
         <v>1939</v>
       </c>
       <c r="I38" s="4">
         <v>1752</v>
       </c>
       <c r="J38" s="4">
         <v>1835</v>
       </c>
       <c r="K38" s="4">
         <v>1964</v>
       </c>
       <c r="L38" s="4">
         <v>1664</v>
       </c>
       <c r="M38" s="4">
         <v>1643</v>
       </c>
       <c r="N38" s="4">
         <v>1960</v>
       </c>
       <c r="O38" s="4">
         <v>1602</v>
       </c>
-      <c r="P38" s="33">
+      <c r="P38" s="28">
         <v>1471</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="27"/>
+      <c r="Q38" s="28">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="32"/>
       <c r="B39" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="3">
         <v>1976</v>
       </c>
       <c r="D39" s="3">
         <v>1969</v>
       </c>
       <c r="E39" s="3">
         <v>1859</v>
       </c>
       <c r="F39" s="3">
         <v>1834</v>
       </c>
       <c r="G39" s="3">
         <v>1964</v>
       </c>
       <c r="H39" s="4">
         <v>1831</v>
       </c>
       <c r="I39" s="4">
         <v>1736</v>
       </c>
       <c r="J39" s="4">
         <v>1801</v>
       </c>
       <c r="K39" s="4">
         <v>1846</v>
       </c>
       <c r="L39" s="4">
         <v>1547</v>
       </c>
       <c r="M39" s="4">
         <v>1612</v>
       </c>
       <c r="N39" s="4">
         <v>2186</v>
       </c>
       <c r="O39" s="4">
         <v>1737</v>
       </c>
-      <c r="P39" s="33">
+      <c r="P39" s="28">
         <v>1579</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="27"/>
+      <c r="Q39" s="28">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="32"/>
       <c r="B40" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="3">
         <v>4848</v>
       </c>
       <c r="D40" s="3">
         <v>4858</v>
       </c>
       <c r="E40" s="3">
         <v>4591</v>
       </c>
       <c r="F40" s="3">
         <v>4607</v>
       </c>
       <c r="G40" s="3">
         <v>4868</v>
       </c>
       <c r="H40" s="4">
         <v>5086</v>
       </c>
       <c r="I40" s="4">
         <v>4688</v>
       </c>
       <c r="J40" s="4">
         <v>4834</v>
       </c>
       <c r="K40" s="4">
         <v>5081</v>
       </c>
       <c r="L40" s="4">
         <v>4280</v>
       </c>
       <c r="M40" s="4">
         <v>4294</v>
       </c>
       <c r="N40" s="4">
         <v>4984</v>
       </c>
       <c r="O40" s="4">
         <v>4448</v>
       </c>
-      <c r="P40" s="33">
+      <c r="P40" s="28">
         <v>4033</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="27"/>
+      <c r="Q40" s="28">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="32"/>
       <c r="B41" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="3">
         <v>1319</v>
       </c>
       <c r="D41" s="3">
         <v>1385</v>
       </c>
       <c r="E41" s="3">
         <v>1361</v>
       </c>
       <c r="F41" s="3">
         <v>1113</v>
       </c>
       <c r="G41" s="3">
         <v>1175</v>
       </c>
       <c r="H41" s="4">
         <v>1102</v>
       </c>
       <c r="I41" s="4">
         <v>1066</v>
       </c>
       <c r="J41" s="4">
         <v>1039</v>
       </c>
       <c r="K41" s="4">
         <v>1079</v>
       </c>
       <c r="L41" s="4">
         <v>1036</v>
       </c>
       <c r="M41" s="4">
         <v>896</v>
       </c>
       <c r="N41" s="4">
         <v>1115</v>
       </c>
       <c r="O41" s="4">
         <v>944</v>
       </c>
-      <c r="P41" s="33">
+      <c r="P41" s="28">
         <v>938</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="27"/>
+      <c r="Q41" s="28">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="32"/>
       <c r="B42" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="3">
         <v>4286</v>
       </c>
       <c r="D42" s="3">
         <v>4596</v>
       </c>
       <c r="E42" s="3">
         <v>4141</v>
       </c>
       <c r="F42" s="3">
         <v>4132</v>
       </c>
       <c r="G42" s="3">
         <v>3874</v>
       </c>
       <c r="H42" s="4">
         <v>3663</v>
       </c>
       <c r="I42" s="4">
         <v>3601</v>
       </c>
       <c r="J42" s="4">
         <v>3574</v>
       </c>
       <c r="K42" s="4">
         <v>4234</v>
       </c>
       <c r="L42" s="4">
         <v>3393</v>
       </c>
       <c r="M42" s="4">
         <v>3141</v>
       </c>
       <c r="N42" s="4">
         <v>3979</v>
       </c>
       <c r="O42" s="4">
         <v>3552</v>
       </c>
-      <c r="P42" s="33">
+      <c r="P42" s="28">
         <v>3484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="27"/>
+      <c r="Q42" s="28">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="32"/>
       <c r="B43" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="3">
         <v>1157</v>
       </c>
       <c r="D43" s="3">
         <v>1333</v>
       </c>
       <c r="E43" s="3">
         <v>1310</v>
       </c>
       <c r="F43" s="3">
         <v>1366</v>
       </c>
       <c r="G43" s="3">
         <v>1252</v>
       </c>
       <c r="H43" s="4">
         <v>1033</v>
       </c>
       <c r="I43" s="4">
         <v>964</v>
       </c>
       <c r="J43" s="4">
         <v>956</v>
       </c>
       <c r="K43" s="4">
         <v>1207</v>
       </c>
       <c r="L43" s="4">
         <v>1087</v>
       </c>
       <c r="M43" s="4">
         <v>896</v>
       </c>
       <c r="N43" s="4">
         <v>1240</v>
       </c>
       <c r="O43" s="4">
         <v>1068</v>
       </c>
-      <c r="P43" s="33">
+      <c r="P43" s="28">
         <v>940</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="27"/>
+      <c r="Q43" s="28">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="32"/>
       <c r="B44" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C44" s="3">
         <v>2932</v>
       </c>
       <c r="D44" s="3">
         <v>3223</v>
       </c>
       <c r="E44" s="3">
         <v>2861</v>
       </c>
       <c r="F44" s="3">
         <v>2774</v>
       </c>
       <c r="G44" s="3">
         <v>2644</v>
       </c>
       <c r="H44" s="4">
         <v>2530</v>
       </c>
       <c r="I44" s="4">
         <v>2293</v>
       </c>
       <c r="J44" s="4">
         <v>2268</v>
       </c>
       <c r="K44" s="4">
         <v>2663</v>
       </c>
       <c r="L44" s="4">
         <v>2254</v>
       </c>
       <c r="M44" s="4">
         <v>1997</v>
       </c>
       <c r="N44" s="4">
         <v>2763</v>
       </c>
       <c r="O44" s="4">
         <v>2258</v>
       </c>
-      <c r="P44" s="33">
+      <c r="P44" s="28">
         <v>2192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="27"/>
+      <c r="Q44" s="28">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="32"/>
       <c r="B45" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="3">
         <v>2230</v>
       </c>
       <c r="D45" s="3">
         <v>2007</v>
       </c>
       <c r="E45" s="3">
         <v>1833</v>
       </c>
       <c r="F45" s="3">
         <v>1805</v>
       </c>
       <c r="G45" s="3">
         <v>1736</v>
       </c>
       <c r="H45" s="4">
         <v>1778</v>
       </c>
       <c r="I45" s="4">
         <v>1914</v>
       </c>
       <c r="J45" s="4">
         <v>1953</v>
       </c>
       <c r="K45" s="4">
         <v>2196</v>
       </c>
       <c r="L45" s="4">
         <v>1785</v>
       </c>
       <c r="M45" s="4">
         <v>1469</v>
       </c>
       <c r="N45" s="4">
         <v>2237</v>
       </c>
       <c r="O45" s="4">
         <v>1853</v>
       </c>
-      <c r="P45" s="33">
+      <c r="P45" s="28">
         <v>1769</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="27"/>
+      <c r="Q45" s="28">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="32"/>
       <c r="B46" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="3">
         <v>2497</v>
       </c>
       <c r="D46" s="3">
         <v>2867</v>
       </c>
       <c r="E46" s="3">
         <v>2523</v>
       </c>
       <c r="F46" s="3">
         <v>2257</v>
       </c>
       <c r="G46" s="3">
         <v>2399</v>
       </c>
       <c r="H46" s="4">
         <v>2188</v>
       </c>
       <c r="I46" s="4">
         <v>1957</v>
       </c>
       <c r="J46" s="4">
         <v>2074</v>
       </c>
       <c r="K46" s="4">
         <v>2267</v>
       </c>
       <c r="L46" s="4">
         <v>1780</v>
       </c>
       <c r="M46" s="4">
         <v>1736</v>
       </c>
       <c r="N46" s="4">
         <v>2244</v>
       </c>
       <c r="O46" s="4">
         <v>1927</v>
       </c>
-      <c r="P46" s="33">
+      <c r="P46" s="28">
         <v>1767</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="27"/>
+      <c r="Q46" s="28">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="32"/>
       <c r="B47" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="3">
         <v>3938</v>
       </c>
       <c r="D47" s="3">
         <v>4143</v>
       </c>
       <c r="E47" s="3">
         <v>4170</v>
       </c>
       <c r="F47" s="3">
         <v>3782</v>
       </c>
       <c r="G47" s="3">
         <v>3736</v>
       </c>
       <c r="H47" s="4">
         <v>4011</v>
       </c>
       <c r="I47" s="4">
         <v>3669</v>
       </c>
       <c r="J47" s="4">
         <v>3775</v>
       </c>
       <c r="K47" s="4">
         <v>4153</v>
       </c>
       <c r="L47" s="4">
         <v>3438</v>
       </c>
       <c r="M47" s="4">
         <v>3405</v>
       </c>
       <c r="N47" s="4">
         <v>3894</v>
       </c>
       <c r="O47" s="4">
         <v>3357</v>
       </c>
-      <c r="P47" s="33">
+      <c r="P47" s="28">
         <v>2996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="27"/>
+      <c r="Q47" s="28">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="32"/>
       <c r="B48" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C48" s="3">
         <v>2011</v>
       </c>
       <c r="D48" s="3">
         <v>2365</v>
       </c>
       <c r="E48" s="3">
         <v>2135</v>
       </c>
       <c r="F48" s="3">
         <v>1737</v>
       </c>
       <c r="G48" s="3">
         <v>1740</v>
       </c>
       <c r="H48" s="4">
         <v>1647</v>
       </c>
       <c r="I48" s="4">
         <v>1574</v>
       </c>
       <c r="J48" s="4">
         <v>1543</v>
       </c>
       <c r="K48" s="4">
         <v>1772</v>
       </c>
       <c r="L48" s="4">
         <v>1522</v>
       </c>
       <c r="M48" s="4">
         <v>1396</v>
       </c>
       <c r="N48" s="4">
         <v>1970</v>
       </c>
       <c r="O48" s="4">
         <v>1560</v>
       </c>
-      <c r="P48" s="33">
+      <c r="P48" s="28">
         <v>1449</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="27"/>
+      <c r="Q48" s="28">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="32"/>
       <c r="B49" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="3">
         <v>3865</v>
       </c>
       <c r="D49" s="3">
         <v>3811</v>
       </c>
       <c r="E49" s="3">
         <v>3859</v>
       </c>
       <c r="F49" s="3">
         <v>3653</v>
       </c>
       <c r="G49" s="3">
         <v>4057</v>
       </c>
       <c r="H49" s="4">
         <v>4075</v>
       </c>
       <c r="I49" s="4">
         <v>3641</v>
       </c>
       <c r="J49" s="4">
         <v>3589</v>
       </c>
       <c r="K49" s="4">
         <v>3899</v>
       </c>
       <c r="L49" s="4">
         <v>3262</v>
       </c>
       <c r="M49" s="4">
         <v>2922</v>
       </c>
       <c r="N49" s="4">
         <v>3512</v>
       </c>
       <c r="O49" s="4">
         <v>3119</v>
       </c>
-      <c r="P49" s="33">
+      <c r="P49" s="28">
         <v>2710</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="26" t="s">
+      <c r="Q49" s="28">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="3">
         <v>92609</v>
       </c>
       <c r="D50" s="3">
         <v>89891</v>
       </c>
       <c r="E50" s="3">
         <v>83289</v>
       </c>
       <c r="F50" s="3">
         <v>82627</v>
       </c>
       <c r="G50" s="3">
         <v>83847</v>
       </c>
       <c r="H50" s="4">
         <v>81371</v>
       </c>
       <c r="I50" s="4">
         <v>77725</v>
       </c>
       <c r="J50" s="4">
         <v>81290</v>
       </c>
       <c r="K50" s="4">
         <v>86360</v>
       </c>
       <c r="L50" s="4">
         <v>73602</v>
       </c>
       <c r="M50" s="4">
         <v>68461</v>
       </c>
       <c r="N50" s="4">
         <v>88989</v>
       </c>
       <c r="O50" s="4">
         <v>74045</v>
       </c>
-      <c r="P50" s="33">
+      <c r="P50" s="28">
         <v>66567</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="27"/>
+      <c r="Q50" s="28">
+        <v>50047</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="32"/>
       <c r="B51" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="3">
         <v>11190</v>
       </c>
       <c r="D51" s="3">
         <v>11223</v>
       </c>
       <c r="E51" s="3">
         <v>10060</v>
       </c>
       <c r="F51" s="3">
         <v>10680</v>
       </c>
       <c r="G51" s="3">
         <v>10580</v>
       </c>
       <c r="H51" s="4">
         <v>11028</v>
       </c>
       <c r="I51" s="4">
         <v>10741</v>
       </c>
       <c r="J51" s="4">
         <v>11201</v>
       </c>
       <c r="K51" s="4">
         <v>12272</v>
       </c>
       <c r="L51" s="4">
         <v>10438</v>
       </c>
       <c r="M51" s="4">
         <v>9316</v>
       </c>
       <c r="N51" s="4">
         <v>10862</v>
       </c>
       <c r="O51" s="4">
         <v>10568</v>
       </c>
-      <c r="P51" s="33">
+      <c r="P51" s="28">
         <v>9499</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="27"/>
+      <c r="Q51" s="28">
+        <v>9396</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="32"/>
       <c r="B52" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C52" s="3">
         <v>6439</v>
       </c>
       <c r="D52" s="3">
         <v>6106</v>
       </c>
       <c r="E52" s="3">
         <v>5073</v>
       </c>
       <c r="F52" s="3">
         <v>5008</v>
       </c>
       <c r="G52" s="3">
         <v>5031</v>
       </c>
       <c r="H52" s="4">
         <v>4900</v>
       </c>
       <c r="I52" s="4">
         <v>4720</v>
       </c>
       <c r="J52" s="4">
         <v>4905</v>
       </c>
       <c r="K52" s="4">
         <v>5401</v>
       </c>
       <c r="L52" s="4">
         <v>4584</v>
       </c>
       <c r="M52" s="4">
         <v>4186</v>
       </c>
       <c r="N52" s="4">
         <v>5639</v>
       </c>
       <c r="O52" s="4">
         <v>4709</v>
       </c>
-      <c r="P52" s="33">
+      <c r="P52" s="28">
         <v>4345</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="27"/>
+      <c r="Q52" s="28">
+        <v>4419</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="32"/>
       <c r="B53" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="3">
         <v>5919</v>
       </c>
       <c r="D53" s="3">
         <v>5251</v>
       </c>
       <c r="E53" s="3">
         <v>4169</v>
       </c>
       <c r="F53" s="3">
         <v>4634</v>
       </c>
       <c r="G53" s="3">
         <v>4364</v>
       </c>
       <c r="H53" s="4">
         <v>4067</v>
       </c>
       <c r="I53" s="4">
         <v>3705</v>
       </c>
       <c r="J53" s="4">
         <v>4106</v>
       </c>
       <c r="K53" s="4">
         <v>4546</v>
       </c>
       <c r="L53" s="4">
         <v>4060</v>
       </c>
       <c r="M53" s="4">
         <v>3612</v>
       </c>
       <c r="N53" s="4">
         <v>4734</v>
       </c>
       <c r="O53" s="4">
         <v>3810</v>
       </c>
-      <c r="P53" s="33">
+      <c r="P53" s="28">
         <v>3588</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="27"/>
+      <c r="Q53" s="28">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="32"/>
       <c r="B54" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="3">
         <v>5425</v>
       </c>
       <c r="D54" s="3">
         <v>5071</v>
       </c>
       <c r="E54" s="3">
         <v>4707</v>
       </c>
       <c r="F54" s="3">
         <v>4686</v>
       </c>
       <c r="G54" s="3">
         <v>4678</v>
       </c>
       <c r="H54" s="4">
         <v>4607</v>
       </c>
       <c r="I54" s="4">
         <v>4422</v>
       </c>
       <c r="J54" s="4">
         <v>4529</v>
       </c>
       <c r="K54" s="4">
         <v>5143</v>
       </c>
       <c r="L54" s="4">
         <v>4544</v>
       </c>
       <c r="M54" s="4">
         <v>4260</v>
       </c>
       <c r="N54" s="4">
         <v>5243</v>
       </c>
       <c r="O54" s="4">
         <v>4240</v>
       </c>
-      <c r="P54" s="33">
+      <c r="P54" s="28">
         <v>3746</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="27"/>
+      <c r="Q54" s="28">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="32"/>
       <c r="B55" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="3">
         <v>8279</v>
       </c>
       <c r="D55" s="3">
         <v>7653</v>
       </c>
       <c r="E55" s="3">
         <v>7268</v>
       </c>
       <c r="F55" s="3">
         <v>7073</v>
       </c>
       <c r="G55" s="3">
         <v>7791</v>
       </c>
       <c r="H55" s="4">
         <v>6830</v>
       </c>
       <c r="I55" s="4">
         <v>6428</v>
       </c>
       <c r="J55" s="4">
         <v>6974</v>
       </c>
       <c r="K55" s="4">
         <v>7534</v>
       </c>
       <c r="L55" s="4">
         <v>6381</v>
       </c>
       <c r="M55" s="4">
         <v>5990</v>
       </c>
       <c r="N55" s="4">
         <v>7580</v>
       </c>
       <c r="O55" s="4">
         <v>6483</v>
       </c>
-      <c r="P55" s="33">
+      <c r="P55" s="28">
         <v>5762</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="27"/>
+      <c r="Q55" s="28">
+        <v>5758</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="32"/>
       <c r="B56" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="3">
         <v>2340</v>
       </c>
       <c r="D56" s="3">
         <v>2075</v>
       </c>
       <c r="E56" s="3">
         <v>2046</v>
       </c>
       <c r="F56" s="3">
         <v>1977</v>
       </c>
       <c r="G56" s="3">
         <v>1979</v>
       </c>
       <c r="H56" s="4">
         <v>1836</v>
       </c>
       <c r="I56" s="4">
         <v>1789</v>
       </c>
       <c r="J56" s="4">
         <v>1788</v>
       </c>
       <c r="K56" s="4">
         <v>1959</v>
       </c>
       <c r="L56" s="4">
         <v>1721</v>
       </c>
       <c r="M56" s="4">
         <v>1725</v>
       </c>
       <c r="N56" s="4">
         <v>2260</v>
       </c>
       <c r="O56" s="4">
         <v>1707</v>
       </c>
-      <c r="P56" s="33">
+      <c r="P56" s="28">
         <v>1538</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="27"/>
+      <c r="Q56" s="28">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="32"/>
       <c r="B57" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="3">
         <v>4455</v>
       </c>
       <c r="D57" s="3">
         <v>4897</v>
       </c>
       <c r="E57" s="3">
         <v>4220</v>
       </c>
       <c r="F57" s="3">
         <v>4117</v>
       </c>
       <c r="G57" s="3">
         <v>4161</v>
       </c>
       <c r="H57" s="4">
         <v>4136</v>
       </c>
       <c r="I57" s="4">
         <v>4020</v>
       </c>
       <c r="J57" s="4">
         <v>3919</v>
       </c>
       <c r="K57" s="4">
         <v>4550</v>
       </c>
       <c r="L57" s="4">
         <v>3901</v>
       </c>
       <c r="M57" s="4">
         <v>3286</v>
       </c>
       <c r="N57" s="4">
         <v>4656</v>
       </c>
       <c r="O57" s="4">
         <v>3775</v>
       </c>
-      <c r="P57" s="33">
+      <c r="P57" s="28">
         <v>3424</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="27"/>
+      <c r="Q57" s="28">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="32"/>
       <c r="B58" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="3">
         <v>1627</v>
       </c>
       <c r="D58" s="3">
         <v>1575</v>
       </c>
       <c r="E58" s="3">
         <v>1440</v>
       </c>
       <c r="F58" s="3">
         <v>1423</v>
       </c>
       <c r="G58" s="3">
         <v>1445</v>
       </c>
       <c r="H58" s="4">
         <v>1128</v>
       </c>
       <c r="I58" s="4">
         <v>1085</v>
       </c>
       <c r="J58" s="4">
         <v>1205</v>
       </c>
       <c r="K58" s="4">
         <v>1344</v>
       </c>
       <c r="L58" s="4">
         <v>1223</v>
       </c>
       <c r="M58" s="4">
         <v>1162</v>
       </c>
       <c r="N58" s="4">
         <v>1350</v>
       </c>
       <c r="O58" s="4">
         <v>1121</v>
       </c>
-      <c r="P58" s="33">
+      <c r="P58" s="28">
         <v>1111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="27"/>
+      <c r="Q58" s="28">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="32"/>
       <c r="B59" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="3">
         <v>1255</v>
       </c>
       <c r="D59" s="3">
         <v>1878</v>
       </c>
       <c r="E59" s="3">
         <v>1688</v>
       </c>
       <c r="F59" s="3">
         <v>1736</v>
       </c>
       <c r="G59" s="3">
         <v>1825</v>
       </c>
       <c r="H59" s="4">
         <v>1543</v>
       </c>
       <c r="I59" s="4">
         <v>1611</v>
       </c>
       <c r="J59" s="4">
         <v>1713</v>
       </c>
       <c r="K59" s="4">
         <v>1753</v>
       </c>
       <c r="L59" s="4">
         <v>1444</v>
       </c>
       <c r="M59" s="4">
         <v>1375</v>
       </c>
       <c r="N59" s="4">
         <v>1700</v>
       </c>
       <c r="O59" s="4">
         <v>1488</v>
       </c>
-      <c r="P59" s="33">
+      <c r="P59" s="28">
         <v>1231</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="27"/>
+      <c r="Q59" s="28">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="32"/>
       <c r="B60" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C60" s="3">
         <v>2697</v>
       </c>
       <c r="D60" s="3">
         <v>2080</v>
       </c>
       <c r="E60" s="3">
         <v>2418</v>
       </c>
       <c r="F60" s="3">
         <v>2018</v>
       </c>
       <c r="G60" s="3">
         <v>1990</v>
       </c>
       <c r="H60" s="4">
         <v>2021</v>
       </c>
       <c r="I60" s="4">
         <v>2043</v>
       </c>
       <c r="J60" s="4">
         <v>2095</v>
       </c>
       <c r="K60" s="4">
         <v>2068</v>
       </c>
       <c r="L60" s="4">
         <v>1634</v>
       </c>
       <c r="M60" s="4">
         <v>1533</v>
       </c>
       <c r="N60" s="4">
         <v>2081</v>
       </c>
       <c r="O60" s="4">
         <v>1733</v>
       </c>
-      <c r="P60" s="33">
+      <c r="P60" s="28">
         <v>1522</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="27"/>
+      <c r="Q60" s="28">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="32"/>
       <c r="B61" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="3">
         <v>7853</v>
       </c>
       <c r="D61" s="3">
         <v>8148</v>
       </c>
       <c r="E61" s="3">
         <v>7540</v>
       </c>
       <c r="F61" s="3">
         <v>7491</v>
       </c>
       <c r="G61" s="3">
         <v>7273</v>
       </c>
       <c r="H61" s="4">
         <v>7339</v>
       </c>
       <c r="I61" s="4">
         <v>7230</v>
       </c>
       <c r="J61" s="4">
         <v>7448</v>
       </c>
       <c r="K61" s="4">
         <v>7754</v>
       </c>
       <c r="L61" s="4">
         <v>6461</v>
       </c>
       <c r="M61" s="4">
         <v>6238</v>
       </c>
       <c r="N61" s="4">
         <v>7884</v>
       </c>
       <c r="O61" s="4">
         <v>6594</v>
       </c>
-      <c r="P61" s="33">
+      <c r="P61" s="28">
         <v>6142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="27"/>
+      <c r="Q61" s="28">
+        <v>6264</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="32"/>
       <c r="B62" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="3">
         <v>7015</v>
       </c>
       <c r="D62" s="3">
         <v>6777</v>
       </c>
       <c r="E62" s="3">
         <v>6590</v>
       </c>
       <c r="F62" s="3">
         <v>6545</v>
       </c>
       <c r="G62" s="3">
         <v>6748</v>
       </c>
       <c r="H62" s="4">
         <v>6615</v>
       </c>
       <c r="I62" s="4">
         <v>6289</v>
       </c>
       <c r="J62" s="4">
         <v>6488</v>
       </c>
       <c r="K62" s="4">
         <v>6595</v>
       </c>
       <c r="L62" s="4">
         <v>4977</v>
       </c>
       <c r="M62" s="4">
         <v>4818</v>
       </c>
       <c r="N62" s="4">
         <v>6251</v>
       </c>
       <c r="O62" s="4">
         <v>5455</v>
       </c>
-      <c r="P62" s="33">
+      <c r="P62" s="28">
         <v>5275</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="27"/>
+      <c r="Q62" s="28">
+        <v>5644</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="32"/>
       <c r="B63" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C63" s="3">
         <v>3156</v>
       </c>
       <c r="D63" s="3">
         <v>2980</v>
       </c>
       <c r="E63" s="3">
         <v>2872</v>
       </c>
       <c r="F63" s="3">
         <v>2637</v>
       </c>
       <c r="G63" s="3">
         <v>2633</v>
       </c>
       <c r="H63" s="4">
         <v>2685</v>
       </c>
       <c r="I63" s="4">
         <v>2452</v>
       </c>
       <c r="J63" s="4">
         <v>2761</v>
       </c>
       <c r="K63" s="4">
         <v>2850</v>
       </c>
       <c r="L63" s="4">
         <v>2646</v>
       </c>
       <c r="M63" s="4">
         <v>2294</v>
       </c>
       <c r="N63" s="4">
         <v>2883</v>
       </c>
       <c r="O63" s="4">
         <v>2504</v>
       </c>
-      <c r="P63" s="33">
+      <c r="P63" s="28">
         <v>2142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="27"/>
+      <c r="Q63" s="28">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="32"/>
       <c r="B64" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C64" s="3">
         <v>2876</v>
       </c>
       <c r="D64" s="3">
         <v>2269</v>
       </c>
       <c r="E64" s="3">
         <v>2052</v>
       </c>
       <c r="F64" s="3">
         <v>2042</v>
       </c>
       <c r="G64" s="3">
         <v>1955</v>
       </c>
       <c r="H64" s="4">
         <v>1896</v>
       </c>
       <c r="I64" s="4">
         <v>1930</v>
       </c>
       <c r="J64" s="4">
         <v>1976</v>
       </c>
       <c r="K64" s="4">
         <v>1971</v>
       </c>
       <c r="L64" s="4">
         <v>1551</v>
       </c>
       <c r="M64" s="4">
         <v>1593</v>
       </c>
       <c r="N64" s="4">
         <v>2315</v>
       </c>
       <c r="O64" s="4">
         <v>1872</v>
       </c>
-      <c r="P64" s="33">
+      <c r="P64" s="28">
         <v>1660</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="27"/>
+      <c r="Q64" s="28">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="32"/>
       <c r="B65" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C65" s="3">
         <v>3844</v>
       </c>
       <c r="D65" s="3">
         <v>3703</v>
       </c>
       <c r="E65" s="3">
         <v>3599</v>
       </c>
       <c r="F65" s="3">
         <v>3708</v>
       </c>
       <c r="G65" s="3">
         <v>3728</v>
       </c>
       <c r="H65" s="4">
         <v>3616</v>
       </c>
       <c r="I65" s="4">
         <v>3393</v>
       </c>
       <c r="J65" s="4">
         <v>3524</v>
       </c>
       <c r="K65" s="4">
         <v>3625</v>
       </c>
       <c r="L65" s="4">
         <v>3181</v>
       </c>
       <c r="M65" s="4">
         <v>3018</v>
       </c>
       <c r="N65" s="4">
         <v>4400</v>
       </c>
       <c r="O65" s="4">
         <v>3126</v>
       </c>
-      <c r="P65" s="33">
+      <c r="P65" s="28">
         <v>2848</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="27"/>
+      <c r="Q65" s="28">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="32"/>
       <c r="B66" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C66" s="3">
         <v>5306</v>
       </c>
       <c r="D66" s="3">
         <v>5432</v>
       </c>
       <c r="E66" s="3">
         <v>4953</v>
       </c>
       <c r="F66" s="3">
         <v>4732</v>
       </c>
       <c r="G66" s="3">
         <v>4908</v>
       </c>
       <c r="H66" s="4">
         <v>4786</v>
       </c>
       <c r="I66" s="4">
         <v>4417</v>
       </c>
       <c r="J66" s="4">
         <v>4711</v>
       </c>
       <c r="K66" s="4">
         <v>4641</v>
       </c>
       <c r="L66" s="4">
         <v>3981</v>
       </c>
       <c r="M66" s="4">
         <v>3796</v>
       </c>
       <c r="N66" s="4">
         <v>5480</v>
       </c>
       <c r="O66" s="4">
         <v>4031</v>
       </c>
-      <c r="P66" s="33">
+      <c r="P66" s="28">
         <v>3477</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="27"/>
+      <c r="Q66" s="28">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="32"/>
       <c r="B67" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="3">
         <v>4194</v>
       </c>
       <c r="D67" s="3">
         <v>4141</v>
       </c>
       <c r="E67" s="3">
         <v>4249</v>
       </c>
       <c r="F67" s="3">
         <v>3853</v>
       </c>
       <c r="G67" s="3">
         <v>3995</v>
       </c>
       <c r="H67" s="4">
         <v>3972</v>
       </c>
       <c r="I67" s="4">
         <v>3734</v>
       </c>
       <c r="J67" s="4">
         <v>3733</v>
       </c>
       <c r="K67" s="4">
         <v>3861</v>
       </c>
       <c r="L67" s="4">
         <v>3357</v>
       </c>
       <c r="M67" s="4">
         <v>3210</v>
       </c>
       <c r="N67" s="4">
         <v>4393</v>
       </c>
       <c r="O67" s="4">
         <v>3494</v>
       </c>
-      <c r="P67" s="33">
+      <c r="P67" s="28">
         <v>2897</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="27"/>
+      <c r="Q67" s="28">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="32"/>
       <c r="B68" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C68" s="3">
         <v>4648</v>
       </c>
       <c r="D68" s="3">
         <v>4474</v>
       </c>
       <c r="E68" s="3">
         <v>4520</v>
       </c>
       <c r="F68" s="3">
         <v>4496</v>
       </c>
       <c r="G68" s="3">
         <v>4748</v>
       </c>
       <c r="H68" s="4">
         <v>4471</v>
       </c>
       <c r="I68" s="4">
         <v>4025</v>
       </c>
       <c r="J68" s="4">
         <v>4309</v>
       </c>
       <c r="K68" s="4">
         <v>4643</v>
       </c>
       <c r="L68" s="4">
         <v>4143</v>
       </c>
       <c r="M68" s="4">
         <v>3719</v>
       </c>
       <c r="N68" s="4">
         <v>4806</v>
       </c>
       <c r="O68" s="4">
         <v>3859</v>
       </c>
-      <c r="P68" s="33">
+      <c r="P68" s="28">
         <v>3286</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="27"/>
+      <c r="Q68" s="28">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="32"/>
       <c r="B69" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C69" s="3">
         <v>2691</v>
       </c>
       <c r="D69" s="3">
         <v>2695</v>
       </c>
       <c r="E69" s="3">
         <v>2447</v>
       </c>
       <c r="F69" s="3">
         <v>2444</v>
       </c>
       <c r="G69" s="3">
         <v>2519</v>
       </c>
       <c r="H69" s="4">
         <v>2496</v>
       </c>
       <c r="I69" s="4">
         <v>2336</v>
       </c>
       <c r="J69" s="4">
         <v>2568</v>
       </c>
       <c r="K69" s="4">
         <v>2522</v>
       </c>
       <c r="L69" s="4">
         <v>2215</v>
       </c>
       <c r="M69" s="4">
         <v>2113</v>
       </c>
       <c r="N69" s="4">
         <v>2961</v>
       </c>
       <c r="O69" s="4">
         <v>2221</v>
       </c>
-      <c r="P69" s="33">
+      <c r="P69" s="28">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="27"/>
+      <c r="Q69" s="28">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="32"/>
       <c r="B70" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C70" s="3">
         <v>1400</v>
       </c>
       <c r="D70" s="3">
         <v>1463</v>
       </c>
       <c r="E70" s="3">
         <v>1378</v>
       </c>
       <c r="F70" s="3">
         <v>1327</v>
       </c>
       <c r="G70" s="3">
         <v>1496</v>
       </c>
       <c r="H70" s="4">
         <v>1399</v>
       </c>
       <c r="I70" s="4">
         <v>1355</v>
       </c>
       <c r="J70" s="4">
         <v>1337</v>
       </c>
       <c r="K70" s="4">
         <v>1328</v>
       </c>
       <c r="L70" s="4">
         <v>1160</v>
       </c>
       <c r="M70" s="4">
         <v>1217</v>
       </c>
       <c r="N70" s="4">
         <v>1511</v>
       </c>
       <c r="O70" s="4">
         <v>1255</v>
       </c>
-      <c r="P70" s="33">
+      <c r="P70" s="28">
         <v>1066</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="26" t="s">
+      <c r="Q70" s="28">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C71" s="3">
         <v>37017</v>
       </c>
       <c r="D71" s="3">
         <v>39471</v>
       </c>
       <c r="E71" s="3">
         <v>36785</v>
       </c>
       <c r="F71" s="3">
         <v>35507</v>
       </c>
       <c r="G71" s="3">
         <v>37748</v>
       </c>
       <c r="H71" s="4">
         <v>36188</v>
       </c>
       <c r="I71" s="4">
         <v>35653</v>
       </c>
       <c r="J71" s="4">
         <v>37449</v>
       </c>
       <c r="K71" s="4">
         <v>40844</v>
       </c>
       <c r="L71" s="4">
         <v>34201</v>
       </c>
       <c r="M71" s="4">
         <v>30709</v>
       </c>
       <c r="N71" s="4">
         <v>35797</v>
       </c>
       <c r="O71" s="4">
         <v>35014</v>
       </c>
-      <c r="P71" s="33">
+      <c r="P71" s="28">
         <v>33488</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="27"/>
+      <c r="Q71" s="28">
+        <v>33366</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="32"/>
       <c r="B72" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C72" s="3">
         <v>5601</v>
       </c>
       <c r="D72" s="3">
         <v>6030</v>
       </c>
       <c r="E72" s="3">
         <v>5485</v>
       </c>
       <c r="F72" s="3">
         <v>5394</v>
       </c>
       <c r="G72" s="3">
         <v>5469</v>
       </c>
       <c r="H72" s="4">
         <v>5221</v>
       </c>
       <c r="I72" s="4">
         <v>5086</v>
       </c>
       <c r="J72" s="4">
         <v>5282</v>
       </c>
       <c r="K72" s="4">
         <v>5565</v>
       </c>
       <c r="L72" s="4">
         <v>5045</v>
       </c>
       <c r="M72" s="4">
         <v>4794</v>
       </c>
       <c r="N72" s="4">
         <v>5990</v>
       </c>
       <c r="O72" s="4">
         <v>5437</v>
       </c>
-      <c r="P72" s="33">
+      <c r="P72" s="28">
         <v>5211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="27"/>
+      <c r="Q72" s="28">
+        <v>4975</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="32"/>
       <c r="B73" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C73" s="3">
         <v>1954</v>
       </c>
       <c r="D73" s="3">
         <v>2127</v>
       </c>
       <c r="E73" s="3">
         <v>2196</v>
       </c>
       <c r="F73" s="3">
         <v>2184</v>
       </c>
       <c r="G73" s="3">
         <v>2230</v>
       </c>
       <c r="H73" s="4">
         <v>2100</v>
       </c>
       <c r="I73" s="4">
         <v>2011</v>
       </c>
       <c r="J73" s="4">
         <v>2022</v>
       </c>
       <c r="K73" s="4">
         <v>2196</v>
       </c>
       <c r="L73" s="4">
         <v>1839</v>
       </c>
       <c r="M73" s="4">
         <v>1751</v>
       </c>
       <c r="N73" s="4">
         <v>1954</v>
       </c>
       <c r="O73" s="4">
         <v>1934</v>
       </c>
-      <c r="P73" s="33">
+      <c r="P73" s="28">
         <v>1880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="27"/>
+      <c r="Q73" s="28">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="32"/>
       <c r="B74" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C74" s="3">
         <v>1200</v>
       </c>
       <c r="D74" s="3">
         <v>1286</v>
       </c>
       <c r="E74" s="3">
         <v>1132</v>
       </c>
       <c r="F74" s="3">
         <v>1066</v>
       </c>
       <c r="G74" s="3">
         <v>1082</v>
       </c>
       <c r="H74" s="4">
         <v>1022</v>
       </c>
       <c r="I74" s="4">
         <v>983</v>
       </c>
       <c r="J74" s="4">
         <v>968</v>
       </c>
       <c r="K74" s="4">
         <v>1055</v>
       </c>
       <c r="L74" s="4">
         <v>844</v>
       </c>
       <c r="M74" s="4">
         <v>819</v>
       </c>
       <c r="N74" s="4">
         <v>883</v>
       </c>
       <c r="O74" s="4">
         <v>851</v>
       </c>
-      <c r="P74" s="33">
+      <c r="P74" s="28">
         <v>991</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="27"/>
+      <c r="Q74" s="28">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="32"/>
       <c r="B75" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C75" s="3">
         <v>2501</v>
       </c>
       <c r="D75" s="3">
         <v>2638</v>
       </c>
       <c r="E75" s="3">
         <v>2444</v>
       </c>
       <c r="F75" s="3">
         <v>2489</v>
       </c>
       <c r="G75" s="3">
         <v>2542</v>
       </c>
       <c r="H75" s="4">
         <v>2863</v>
       </c>
       <c r="I75" s="4">
         <v>2860</v>
       </c>
       <c r="J75" s="4">
         <v>3015</v>
       </c>
       <c r="K75" s="4">
         <v>3455</v>
       </c>
       <c r="L75" s="4">
         <v>2176</v>
       </c>
       <c r="M75" s="4">
         <v>2026</v>
       </c>
       <c r="N75" s="4">
         <v>2310</v>
       </c>
       <c r="O75" s="4">
         <v>2654</v>
       </c>
-      <c r="P75" s="33">
+      <c r="P75" s="28">
         <v>2585</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="27"/>
+      <c r="Q75" s="28">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="32"/>
       <c r="B76" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C76" s="3">
         <v>4523</v>
       </c>
       <c r="D76" s="3">
         <v>4788</v>
       </c>
       <c r="E76" s="3">
         <v>4681</v>
       </c>
       <c r="F76" s="3">
         <v>4318</v>
       </c>
       <c r="G76" s="3">
         <v>5010</v>
       </c>
       <c r="H76" s="4">
         <v>4842</v>
       </c>
       <c r="I76" s="4">
         <v>4910</v>
       </c>
       <c r="J76" s="4">
         <v>5062</v>
       </c>
       <c r="K76" s="4">
         <v>5751</v>
       </c>
       <c r="L76" s="4">
         <v>4980</v>
       </c>
       <c r="M76" s="4">
         <v>4461</v>
       </c>
       <c r="N76" s="4">
         <v>5476</v>
       </c>
       <c r="O76" s="4">
         <v>5079</v>
       </c>
-      <c r="P76" s="33">
+      <c r="P76" s="28">
         <v>4738</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="27"/>
+      <c r="Q76" s="28">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="32"/>
       <c r="B77" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C77" s="3">
         <v>669</v>
       </c>
       <c r="D77" s="3">
         <v>767</v>
       </c>
       <c r="E77" s="3">
         <v>709</v>
       </c>
       <c r="F77" s="3">
         <v>658</v>
       </c>
       <c r="G77" s="3">
         <v>686</v>
       </c>
       <c r="H77" s="4">
         <v>666</v>
       </c>
       <c r="I77" s="4">
         <v>670</v>
       </c>
       <c r="J77" s="4">
         <v>683</v>
       </c>
       <c r="K77" s="4">
         <v>712</v>
       </c>
       <c r="L77" s="4">
         <v>697</v>
       </c>
       <c r="M77" s="4">
         <v>571</v>
       </c>
       <c r="N77" s="4">
         <v>767</v>
       </c>
       <c r="O77" s="4">
         <v>685</v>
       </c>
-      <c r="P77" s="33">
+      <c r="P77" s="28">
         <v>665</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="27"/>
+      <c r="Q77" s="28">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="32"/>
       <c r="B78" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C78" s="3">
         <v>2059</v>
       </c>
       <c r="D78" s="3">
         <v>2106</v>
       </c>
       <c r="E78" s="3">
         <v>2034</v>
       </c>
       <c r="F78" s="3">
         <v>1892</v>
       </c>
       <c r="G78" s="3">
         <v>1963</v>
       </c>
       <c r="H78" s="4">
         <v>1899</v>
       </c>
       <c r="I78" s="4">
         <v>1914</v>
       </c>
       <c r="J78" s="4">
         <v>1998</v>
       </c>
       <c r="K78" s="4">
         <v>2140</v>
       </c>
       <c r="L78" s="4">
         <v>1980</v>
       </c>
       <c r="M78" s="4">
         <v>1885</v>
       </c>
       <c r="N78" s="4">
         <v>2331</v>
       </c>
       <c r="O78" s="4">
         <v>2148</v>
       </c>
-      <c r="P78" s="33">
+      <c r="P78" s="28">
         <v>2056</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="27"/>
+      <c r="Q78" s="28">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="32"/>
       <c r="B79" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C79" s="3">
         <v>6337</v>
       </c>
       <c r="D79" s="3">
         <v>6638</v>
       </c>
       <c r="E79" s="3">
         <v>6363</v>
       </c>
       <c r="F79" s="3">
         <v>6180</v>
       </c>
       <c r="G79" s="3">
         <v>6513</v>
       </c>
       <c r="H79" s="4">
         <v>6373</v>
       </c>
       <c r="I79" s="4">
         <v>6177</v>
       </c>
       <c r="J79" s="4">
         <v>6264</v>
       </c>
       <c r="K79" s="4">
         <v>6438</v>
       </c>
       <c r="L79" s="4">
         <v>5482</v>
       </c>
       <c r="M79" s="4">
         <v>5232</v>
       </c>
       <c r="N79" s="4">
         <v>5563</v>
       </c>
       <c r="O79" s="4">
         <v>5674</v>
       </c>
-      <c r="P79" s="33">
+      <c r="P79" s="28">
         <v>5344</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="27"/>
+      <c r="Q79" s="28">
+        <v>5505</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="32"/>
       <c r="B80" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C80" s="3">
         <v>1446</v>
       </c>
       <c r="D80" s="3">
         <v>1756</v>
       </c>
       <c r="E80" s="3">
         <v>1496</v>
       </c>
       <c r="F80" s="3">
         <v>1357</v>
       </c>
       <c r="G80" s="3">
         <v>1225</v>
       </c>
       <c r="H80" s="4">
         <v>1141</v>
       </c>
       <c r="I80" s="4">
         <v>1253</v>
       </c>
       <c r="J80" s="4">
         <v>1415</v>
       </c>
       <c r="K80" s="4">
         <v>1319</v>
       </c>
       <c r="L80" s="4">
         <v>1107</v>
       </c>
       <c r="M80" s="4">
         <v>903</v>
       </c>
       <c r="N80" s="4">
         <v>1028</v>
       </c>
       <c r="O80" s="4">
         <v>1004</v>
       </c>
-      <c r="P80" s="33">
+      <c r="P80" s="28">
         <v>948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="27"/>
+      <c r="Q80" s="28">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="32"/>
       <c r="B81" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C81" s="3">
         <v>2557</v>
       </c>
       <c r="D81" s="3">
         <v>2639</v>
       </c>
       <c r="E81" s="3">
         <v>2525</v>
       </c>
       <c r="F81" s="3">
         <v>2519</v>
       </c>
       <c r="G81" s="3">
         <v>2706</v>
       </c>
       <c r="H81" s="4">
         <v>2367</v>
       </c>
       <c r="I81" s="4">
         <v>2328</v>
       </c>
       <c r="J81" s="4">
         <v>2366</v>
       </c>
       <c r="K81" s="4">
         <v>2502</v>
       </c>
       <c r="L81" s="4">
         <v>2190</v>
       </c>
       <c r="M81" s="4">
         <v>2121</v>
       </c>
       <c r="N81" s="4">
         <v>2345</v>
       </c>
       <c r="O81" s="4">
         <v>2303</v>
       </c>
-      <c r="P81" s="33">
+      <c r="P81" s="28">
         <v>1959</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="27"/>
+      <c r="Q81" s="28">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="32"/>
       <c r="B82" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C82" s="3">
         <v>1989</v>
       </c>
       <c r="D82" s="3">
         <v>2329</v>
       </c>
       <c r="E82" s="3">
         <v>2102</v>
       </c>
       <c r="F82" s="3">
         <v>2085</v>
       </c>
       <c r="G82" s="3">
         <v>2227</v>
       </c>
       <c r="H82" s="4">
         <v>1956</v>
       </c>
       <c r="I82" s="4">
         <v>1839</v>
       </c>
       <c r="J82" s="4">
         <v>1824</v>
       </c>
       <c r="K82" s="4">
         <v>1895</v>
       </c>
       <c r="L82" s="4">
         <v>1760</v>
       </c>
       <c r="M82" s="4">
         <v>1672</v>
       </c>
       <c r="N82" s="4">
         <v>1913</v>
       </c>
       <c r="O82" s="4">
         <v>1805</v>
       </c>
-      <c r="P82" s="33">
+      <c r="P82" s="28">
         <v>1699</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="27"/>
+      <c r="Q82" s="28">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="32"/>
       <c r="B83" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C83" s="3">
         <v>2171</v>
       </c>
       <c r="D83" s="3">
         <v>2420</v>
       </c>
       <c r="E83" s="3">
         <v>1840</v>
       </c>
       <c r="F83" s="3">
         <v>1949</v>
       </c>
       <c r="G83" s="3">
         <v>1904</v>
       </c>
       <c r="H83" s="4">
         <v>1794</v>
       </c>
       <c r="I83" s="4">
         <v>1825</v>
       </c>
       <c r="J83" s="4">
         <v>2160</v>
       </c>
       <c r="K83" s="4">
         <v>2930</v>
       </c>
       <c r="L83" s="4">
         <v>2260</v>
       </c>
       <c r="M83" s="4">
         <v>1428</v>
       </c>
       <c r="N83" s="4">
         <v>1750</v>
       </c>
       <c r="O83" s="4">
         <v>1792</v>
       </c>
-      <c r="P83" s="33">
+      <c r="P83" s="28">
         <v>1755</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="27"/>
+      <c r="Q83" s="28">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="32"/>
       <c r="B84" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C84" s="3">
         <v>1723</v>
       </c>
       <c r="D84" s="3">
         <v>1868</v>
       </c>
       <c r="E84" s="3">
         <v>1746</v>
       </c>
       <c r="F84" s="3">
         <v>1473</v>
       </c>
       <c r="G84" s="3">
         <v>1745</v>
       </c>
       <c r="H84" s="4">
         <v>1581</v>
       </c>
       <c r="I84" s="4">
         <v>1713</v>
       </c>
       <c r="J84" s="4">
         <v>2041</v>
       </c>
       <c r="K84" s="4">
         <v>2109</v>
       </c>
       <c r="L84" s="4">
         <v>1653</v>
       </c>
       <c r="M84" s="4">
         <v>1193</v>
       </c>
       <c r="N84" s="4">
         <v>1494</v>
       </c>
       <c r="O84" s="4">
         <v>1477</v>
       </c>
-      <c r="P84" s="33">
+      <c r="P84" s="28">
         <v>1512</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="28"/>
+      <c r="Q84" s="28">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="33"/>
       <c r="B85" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C85" s="5">
         <v>2287</v>
       </c>
       <c r="D85" s="5">
         <v>2079</v>
       </c>
       <c r="E85" s="5">
         <v>2032</v>
       </c>
       <c r="F85" s="5">
         <v>1943</v>
       </c>
       <c r="G85" s="5">
         <v>2446</v>
       </c>
       <c r="H85" s="6">
         <v>2363</v>
       </c>
       <c r="I85" s="6">
         <v>2084</v>
       </c>
       <c r="J85" s="6">
         <v>2349</v>
       </c>
       <c r="K85" s="6">
         <v>2777</v>
       </c>
       <c r="L85" s="6">
         <v>2188</v>
       </c>
       <c r="M85" s="6">
         <v>1853</v>
       </c>
       <c r="N85" s="6">
         <v>1993</v>
       </c>
       <c r="O85" s="6">
         <v>2171</v>
       </c>
-      <c r="P85" s="34">
+      <c r="P85" s="29">
         <v>2145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="29" t="s">
+      <c r="Q85" s="29">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="34" t="s">
         <v>84</v>
       </c>
-      <c r="B86" s="29"/>
-[...5 lines deleted...]
-      <c r="H86" s="29"/>
+      <c r="B86" s="34"/>
+      <c r="C86" s="34"/>
+      <c r="D86" s="34"/>
+      <c r="E86" s="34"/>
+      <c r="F86" s="34"/>
+      <c r="G86" s="34"/>
+      <c r="H86" s="34"/>
       <c r="I86"/>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
-      <c r="P86" s="31"/>
+      <c r="P86" s="26"/>
+      <c r="Q86" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A32:A49"/>
     <mergeCell ref="A50:A70"/>
     <mergeCell ref="A71:A85"/>
     <mergeCell ref="A86:H86"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A6:A31"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAEAD5FB-29C0-40DD-A608-687B94BD186E}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>