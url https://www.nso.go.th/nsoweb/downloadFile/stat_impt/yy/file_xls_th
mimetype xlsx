--- v0 (2025-10-26)
+++ v1 (2026-05-02)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A53CDB9-0A3A-4861-9A86-AE5AA59E9AA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFA13192-4CF8-4D08-BAA7-F98C450F10AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12225" yWindow="0" windowWidth="11775" windowHeight="12780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11895" yWindow="0" windowWidth="12210" windowHeight="12885" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ข้อมูล" sheetId="1" r:id="rId1"/>
     <sheet name="Metadata" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="SectionElements" localSheetId="1">Metadata!$C$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E79" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="E27" i="1"/>
+  <c r="E84" i="1" l="1"/>
+  <c r="E70" i="1"/>
+  <c r="E56" i="1"/>
+  <c r="E42" i="1"/>
+  <c r="E28" i="1"/>
   <c r="E14" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="41">
   <si>
     <t>ภาค</t>
   </si>
   <si>
     <t>ปี</t>
   </si>
   <si>
     <t>จำนวนประชากรชาย</t>
   </si>
   <si>
     <t>จำนวนประชากรหญิง</t>
   </si>
   <si>
     <t>ทั่วราชอาณาจักร</t>
   </si>
   <si>
     <t>กรุงเทพมหานคร</t>
   </si>
   <si>
@@ -181,51 +181,51 @@
   <si>
     <t>ชื่อชุดข้อมูล</t>
   </si>
   <si>
     <t>ข้อมูลสถิติ</t>
   </si>
   <si>
     <t>ประเภทข้อมูล</t>
   </si>
   <si>
     <t>ชื่อรายการไทย</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>XLS</t>
   </si>
   <si>
     <t>หมวดหมู่ข้อมูลตามธรรมาภิบาลข้อมูลภาครัฐ</t>
   </si>
   <si>
     <t>ค่าความถี่ของการปรับปรุงข้อมูล</t>
   </si>
   <si>
-    <t>จำนวนประชากรจากการทะเบียน ชาย หญิง และอัตราส่วนเพศ จำแนกตามภาค พ.ศ. 2555 - 2567</t>
+    <t>จำนวนประชากรจากการทะเบียน ชาย หญิง และอัตราส่วนเพศ จำแนกตามภาค พ.ศ. 2555 - 2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -783,54 +783,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becobank@nso.go.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E82"/>
+  <dimension ref="A1:E88"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A67" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:E2"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A73" workbookViewId="0">
+      <selection activeCell="C92" sqref="C92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="29"/>
@@ -1016,1067 +1016,1157 @@
         <v>32270615</v>
       </c>
       <c r="D14" s="17">
         <v>33819860</v>
       </c>
       <c r="E14" s="18">
         <f>C14/D14*100</f>
         <v>95.419126513238083</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="24"/>
       <c r="B15" s="19">
         <v>2566</v>
       </c>
       <c r="C15" s="17">
         <v>32224008</v>
       </c>
       <c r="D15" s="17">
         <v>33828607</v>
       </c>
       <c r="E15" s="18">
         <v>95.26</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="25"/>
+    <row r="16" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="24"/>
       <c r="B16" s="19">
         <v>2567</v>
       </c>
       <c r="C16" s="17">
         <v>32145282</v>
       </c>
       <c r="D16" s="17">
         <v>33805928</v>
       </c>
       <c r="E16" s="18">
         <v>95.09</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="22" t="s">
+      <c r="A17" s="25"/>
+      <c r="B17" s="19">
+        <v>2568</v>
+      </c>
+      <c r="C17" s="17">
+        <v>32045088</v>
+      </c>
+      <c r="D17" s="17">
+        <v>33763923</v>
+      </c>
+      <c r="E17" s="18">
+        <v>94.91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="19">
+      <c r="B18" s="19">
         <v>2555</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C18" s="17">
         <v>2690754</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D18" s="17">
         <v>2982806</v>
       </c>
-      <c r="E17" s="18">
+      <c r="E18" s="18">
         <v>90.208816798678825</v>
-      </c>
-[...13 lines deleted...]
-        <v>90.091033055185136</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="23"/>
       <c r="B19" s="19">
-        <v>2557</v>
+        <v>2556</v>
       </c>
       <c r="C19" s="17">
-        <v>2695519</v>
+        <v>2694921</v>
       </c>
       <c r="D19" s="17">
-        <v>2996765</v>
+        <v>2991331</v>
       </c>
       <c r="E19" s="18">
-        <v>89.947626857628137</v>
+        <v>90.091033055185136</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="19">
-        <v>2558</v>
+        <v>2557</v>
       </c>
       <c r="C20" s="17">
-        <v>2695051</v>
+        <v>2695519</v>
       </c>
       <c r="D20" s="17">
-        <v>3001358</v>
+        <v>2996765</v>
       </c>
       <c r="E20" s="18">
-        <v>89.794386407752754</v>
+        <v>89.947626857628137</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="19">
-        <v>2559</v>
+        <v>2558</v>
       </c>
       <c r="C21" s="17">
-        <v>2687253</v>
+        <v>2695051</v>
       </c>
       <c r="D21" s="17">
-        <v>2999393</v>
+        <v>3001358</v>
       </c>
       <c r="E21" s="18">
-        <v>89.593227696403915</v>
+        <v>89.794386407752754</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="19">
-        <v>2560</v>
+        <v>2559</v>
       </c>
       <c r="C22" s="17">
-        <v>2682962</v>
+        <v>2687253</v>
       </c>
       <c r="D22" s="17">
-        <v>2999453</v>
+        <v>2999393</v>
       </c>
       <c r="E22" s="18">
-        <v>89.448376087239907</v>
+        <v>89.593227696403915</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="23"/>
       <c r="B23" s="19">
+        <v>2560</v>
+      </c>
+      <c r="C23" s="17">
+        <v>2682962</v>
+      </c>
+      <c r="D23" s="17">
+        <v>2999453</v>
+      </c>
+      <c r="E23" s="18">
+        <v>89.448376087239907</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="23"/>
+      <c r="B24" s="19">
         <v>2561</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C24" s="17">
         <v>2679453</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D24" s="17">
         <v>2997195</v>
       </c>
-      <c r="E23" s="18">
+      <c r="E24" s="18">
         <v>89.39868777306782</v>
-      </c>
-[...13 lines deleted...]
-        <v>89.067811653722387</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="24"/>
       <c r="B25" s="19">
-        <v>2563</v>
+        <v>2562</v>
       </c>
       <c r="C25" s="17">
-        <v>2625938</v>
+        <v>2669316</v>
       </c>
       <c r="D25" s="17">
-        <v>2962284</v>
+        <v>2996948</v>
       </c>
       <c r="E25" s="18">
-        <v>88.64572066689081</v>
+        <v>89.067811653722387</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="24"/>
       <c r="B26" s="19">
-        <v>2564</v>
+        <v>2563</v>
       </c>
       <c r="C26" s="17">
-        <v>2592292</v>
+        <v>2625938</v>
       </c>
       <c r="D26" s="17">
-        <v>2935702</v>
+        <v>2962284</v>
       </c>
       <c r="E26" s="18">
-        <v>88.302286812489825</v>
+        <v>88.64572066689081</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="24"/>
       <c r="B27" s="19">
-        <v>2565</v>
+        <v>2564</v>
       </c>
       <c r="C27" s="17">
-        <v>2571974</v>
+        <v>2592292</v>
       </c>
       <c r="D27" s="17">
-        <v>2922958</v>
+        <v>2935702</v>
       </c>
       <c r="E27" s="18">
-        <f>C27/D27*100</f>
-        <v>87.992164102255316</v>
+        <v>88.302286812489825</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="24"/>
       <c r="B28" s="19">
+        <v>2565</v>
+      </c>
+      <c r="C28" s="17">
+        <v>2571974</v>
+      </c>
+      <c r="D28" s="17">
+        <v>2922958</v>
+      </c>
+      <c r="E28" s="18">
+        <f>C28/D28*100</f>
+        <v>87.992164102255316</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="24"/>
+      <c r="B29" s="19">
         <v>2566</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C29" s="17">
         <v>2555426</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D29" s="17">
         <v>2916162</v>
       </c>
-      <c r="E28" s="18">
+      <c r="E29" s="18">
         <v>87.63</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B29" s="19">
+    <row r="30" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="24"/>
+      <c r="B30" s="19">
         <v>2567</v>
       </c>
-      <c r="C29" s="17">
+      <c r="C30" s="17">
         <v>2544400</v>
       </c>
-      <c r="D29" s="17">
+      <c r="D30" s="17">
         <v>2910620</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E30" s="18">
         <v>87.42</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="22" t="s">
+    <row r="31" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25"/>
+      <c r="B31" s="19">
+        <v>2568</v>
+      </c>
+      <c r="C31" s="17">
+        <v>2526272</v>
+      </c>
+      <c r="D31" s="17">
+        <v>2896296</v>
+      </c>
+      <c r="E31" s="18">
+        <v>87.22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B30" s="19">
+      <c r="B32" s="19">
         <v>2555</v>
       </c>
-      <c r="C30" s="17">
+      <c r="C32" s="17">
         <v>7905485</v>
       </c>
-      <c r="D30" s="17">
+      <c r="D32" s="17">
         <v>8317407</v>
       </c>
-      <c r="E30" s="18">
+      <c r="E32" s="18">
         <v>95.047470924532135</v>
-      </c>
-[...28 lines deleted...]
-        <v>94.856500385893597</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="19">
-        <v>2558</v>
+        <v>2556</v>
       </c>
       <c r="C33" s="17">
-        <v>8155278</v>
+        <v>7971114</v>
       </c>
       <c r="D33" s="17">
-        <v>8598248</v>
+        <v>8395756</v>
       </c>
       <c r="E33" s="18">
-        <v>94.848136504087805</v>
+        <v>94.942182693255972</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="19">
-        <v>2559</v>
+        <v>2557</v>
       </c>
       <c r="C34" s="17">
-        <v>8211277</v>
+        <v>8047819</v>
       </c>
       <c r="D34" s="17">
-        <v>8667967</v>
+        <v>8484204</v>
       </c>
       <c r="E34" s="18">
-        <v>94.731290509066312</v>
+        <v>94.856500385893597</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="19">
-        <v>2560</v>
+        <v>2558</v>
       </c>
       <c r="C35" s="17">
-        <v>8274930</v>
+        <v>8155278</v>
       </c>
       <c r="D35" s="17">
-        <v>8743939</v>
+        <v>8598248</v>
       </c>
       <c r="E35" s="18">
-        <v>94.63618170254847</v>
+        <v>94.848136504087805</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="19">
+        <v>2559</v>
+      </c>
+      <c r="C36" s="17">
+        <v>8211277</v>
+      </c>
+      <c r="D36" s="17">
+        <v>8667967</v>
+      </c>
+      <c r="E36" s="18">
+        <v>94.731290509066312</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="23"/>
+      <c r="B37" s="19">
+        <v>2560</v>
+      </c>
+      <c r="C37" s="17">
+        <v>8274930</v>
+      </c>
+      <c r="D37" s="17">
+        <v>8743939</v>
+      </c>
+      <c r="E37" s="18">
+        <v>94.63618170254847</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="23"/>
+      <c r="B38" s="19">
         <v>2561</v>
       </c>
-      <c r="C36" s="17">
+      <c r="C38" s="17">
         <v>8338195</v>
       </c>
-      <c r="D36" s="17">
+      <c r="D38" s="17">
         <v>8813789</v>
       </c>
-      <c r="E36" s="18">
+      <c r="E38" s="18">
         <v>94.603977925952165</v>
-      </c>
-[...28 lines deleted...]
-        <v>94.207081677902963</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="24"/>
       <c r="B39" s="19">
-        <v>2564</v>
+        <v>2562</v>
       </c>
       <c r="C39" s="17">
-        <v>8392697</v>
+        <v>8390601</v>
       </c>
       <c r="D39" s="17">
-        <v>8921537</v>
+        <v>8874493</v>
       </c>
       <c r="E39" s="18">
-        <v>94.072321843198097</v>
+        <v>94.547384284375454</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="24"/>
       <c r="B40" s="19">
-        <v>2565</v>
+        <v>2563</v>
       </c>
       <c r="C40" s="17">
-        <v>8397469</v>
+        <v>8370205</v>
       </c>
       <c r="D40" s="17">
-        <v>8941769</v>
+        <v>8884900</v>
       </c>
       <c r="E40" s="18">
-        <f>C40/D40*100</f>
-        <v>93.912837605176335</v>
+        <v>94.207081677902963</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="24"/>
       <c r="B41" s="19">
+        <v>2564</v>
+      </c>
+      <c r="C41" s="17">
+        <v>8392697</v>
+      </c>
+      <c r="D41" s="17">
+        <v>8921537</v>
+      </c>
+      <c r="E41" s="18">
+        <v>94.072321843198097</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="24"/>
+      <c r="B42" s="19">
+        <v>2565</v>
+      </c>
+      <c r="C42" s="17">
+        <v>8397469</v>
+      </c>
+      <c r="D42" s="17">
+        <v>8941769</v>
+      </c>
+      <c r="E42" s="18">
+        <f>C42/D42*100</f>
+        <v>93.912837605176335</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="24"/>
+      <c r="B43" s="19">
         <v>2566</v>
       </c>
-      <c r="C41" s="17">
+      <c r="C43" s="17">
         <v>8419933</v>
       </c>
-      <c r="D41" s="17">
+      <c r="D43" s="17">
         <v>8990820</v>
       </c>
-      <c r="E41" s="18">
+      <c r="E43" s="18">
         <v>93.65</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B42" s="19">
+    <row r="44" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="24"/>
+      <c r="B44" s="19">
         <v>2567</v>
       </c>
-      <c r="C42" s="17">
+      <c r="C44" s="17">
         <v>8436417</v>
       </c>
-      <c r="D42" s="17">
+      <c r="D44" s="17">
         <v>9026660</v>
       </c>
-      <c r="E42" s="18">
+      <c r="E44" s="18">
         <v>93.46</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="20" t="s">
+    <row r="45" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25"/>
+      <c r="B45" s="19">
+        <v>2568</v>
+      </c>
+      <c r="C45" s="17">
+        <v>8433372</v>
+      </c>
+      <c r="D45" s="17">
+        <v>9041945</v>
+      </c>
+      <c r="E45" s="18">
+        <v>93.27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B43" s="19">
+      <c r="B46" s="19">
         <v>2555</v>
       </c>
-      <c r="C43" s="17">
+      <c r="C46" s="17">
         <v>5812444</v>
       </c>
-      <c r="D43" s="17">
+      <c r="D46" s="17">
         <v>5990122</v>
       </c>
-      <c r="E43" s="18">
+      <c r="E46" s="18">
         <v>97.033816673516839</v>
-      </c>
-[...43 lines deleted...]
-        <v>96.683589141789227</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="20"/>
       <c r="B47" s="19">
-        <v>2559</v>
+        <v>2556</v>
       </c>
       <c r="C47" s="17">
-        <v>5933537</v>
+        <v>5820466</v>
       </c>
       <c r="D47" s="17">
-        <v>6145569</v>
+        <v>6005489</v>
       </c>
       <c r="E47" s="18">
-        <v>96.549839404618183</v>
+        <v>96.919101841665181</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="20"/>
       <c r="B48" s="19">
-        <v>2560</v>
+        <v>2557</v>
       </c>
       <c r="C48" s="17">
-        <v>5938899</v>
+        <v>5827182</v>
       </c>
       <c r="D48" s="17">
-        <v>6159265</v>
+        <v>6019469</v>
       </c>
       <c r="E48" s="18">
-        <v>96.422202973893803</v>
+        <v>96.805582020606806</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="20"/>
       <c r="B49" s="19">
+        <v>2558</v>
+      </c>
+      <c r="C49" s="17">
+        <v>5934430</v>
+      </c>
+      <c r="D49" s="17">
+        <v>6137991</v>
+      </c>
+      <c r="E49" s="18">
+        <v>96.683589141789227</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="20"/>
+      <c r="B50" s="19">
+        <v>2559</v>
+      </c>
+      <c r="C50" s="17">
+        <v>5933537</v>
+      </c>
+      <c r="D50" s="17">
+        <v>6145569</v>
+      </c>
+      <c r="E50" s="18">
+        <v>96.549839404618183</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="20"/>
+      <c r="B51" s="19">
+        <v>2560</v>
+      </c>
+      <c r="C51" s="17">
+        <v>5938899</v>
+      </c>
+      <c r="D51" s="17">
+        <v>6159265</v>
+      </c>
+      <c r="E51" s="18">
+        <v>96.422202973893803</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="20"/>
+      <c r="B52" s="19">
         <v>2561</v>
       </c>
-      <c r="C49" s="17">
+      <c r="C52" s="17">
         <v>5942826</v>
       </c>
-      <c r="D49" s="17">
+      <c r="D52" s="17">
         <v>6173089</v>
       </c>
-      <c r="E49" s="18">
+      <c r="E52" s="18">
         <v>96.269890163579362</v>
-      </c>
-[...43 lines deleted...]
-        <v>99.55264502982628</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="21"/>
       <c r="B53" s="19">
-        <v>2565</v>
+        <v>2562</v>
       </c>
       <c r="C53" s="17">
-        <v>5849580</v>
+        <v>5938482</v>
       </c>
       <c r="D53" s="17">
-        <v>6128316</v>
+        <v>6181090</v>
       </c>
       <c r="E53" s="18">
-        <f>C53/D53*100</f>
-        <v>95.451670573123195</v>
+        <v>96.074996481203158</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="21"/>
       <c r="B54" s="19">
-        <v>2566</v>
+        <v>2563</v>
       </c>
       <c r="C54" s="17">
-        <v>5827007</v>
+        <v>5886252</v>
       </c>
       <c r="D54" s="17">
-        <v>6113317</v>
+        <v>6141019</v>
       </c>
       <c r="E54" s="18">
-        <v>95.32</v>
+        <v>95.851388833025922</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="21"/>
       <c r="B55" s="19">
+        <v>2564</v>
+      </c>
+      <c r="C55" s="17">
+        <v>10768746</v>
+      </c>
+      <c r="D55" s="17">
+        <v>10817137</v>
+      </c>
+      <c r="E55" s="18">
+        <v>99.55264502982628</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="21"/>
+      <c r="B56" s="19">
+        <v>2565</v>
+      </c>
+      <c r="C56" s="17">
+        <v>5849580</v>
+      </c>
+      <c r="D56" s="17">
+        <v>6128316</v>
+      </c>
+      <c r="E56" s="18">
+        <f>C56/D56*100</f>
+        <v>95.451670573123195</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="21"/>
+      <c r="B57" s="19">
+        <v>2566</v>
+      </c>
+      <c r="C57" s="17">
+        <v>5827007</v>
+      </c>
+      <c r="D57" s="17">
+        <v>6113317</v>
+      </c>
+      <c r="E57" s="18">
+        <v>95.32</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="21"/>
+      <c r="B58" s="19">
         <v>2567</v>
       </c>
-      <c r="C55" s="17">
+      <c r="C58" s="17">
         <v>5799058</v>
       </c>
-      <c r="D55" s="17">
+      <c r="D58" s="17">
         <v>6094713</v>
       </c>
-      <c r="E55" s="18">
+      <c r="E58" s="18">
         <v>95.15</v>
       </c>
     </row>
-    <row r="56" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="22" t="s">
+    <row r="59" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="21"/>
+      <c r="B59" s="19">
+        <v>2568</v>
+      </c>
+      <c r="C59" s="17">
+        <v>5770192</v>
+      </c>
+      <c r="D59" s="17">
+        <v>6077890</v>
+      </c>
+      <c r="E59" s="18">
+        <v>94.94</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B56" s="19">
+      <c r="B60" s="19">
         <v>2555</v>
       </c>
-      <c r="C56" s="17">
+      <c r="C60" s="17">
         <v>10821384</v>
       </c>
-      <c r="D56" s="17">
+      <c r="D60" s="17">
         <v>10876104</v>
       </c>
-      <c r="E56" s="18">
+      <c r="E60" s="18">
         <v>99.496878661697238</v>
-      </c>
-[...58 lines deleted...]
-        <v>99.091354037436133</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="19">
-        <v>2560</v>
+        <v>2556</v>
       </c>
       <c r="C61" s="17">
-        <v>10937762</v>
+        <v>10856675</v>
       </c>
       <c r="D61" s="17">
-        <v>11051715</v>
+        <v>10918732</v>
       </c>
       <c r="E61" s="18">
-        <v>98.968911159942138</v>
+        <v>99.431646458581454</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="23"/>
       <c r="B62" s="19">
+        <v>2557</v>
+      </c>
+      <c r="C62" s="17">
+        <v>10887576</v>
+      </c>
+      <c r="D62" s="17">
+        <v>10957678</v>
+      </c>
+      <c r="E62" s="18">
+        <v>99.360247672910262</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="23"/>
+      <c r="B63" s="19">
+        <v>2558</v>
+      </c>
+      <c r="C63" s="17">
+        <v>10915843</v>
+      </c>
+      <c r="D63" s="17">
+        <v>11000191</v>
+      </c>
+      <c r="E63" s="18">
+        <v>99.233213314205187</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="23"/>
+      <c r="B64" s="19">
+        <v>2559</v>
+      </c>
+      <c r="C64" s="17">
+        <v>10922617</v>
+      </c>
+      <c r="D64" s="17">
+        <v>11022775</v>
+      </c>
+      <c r="E64" s="18">
+        <v>99.091354037436133</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="23"/>
+      <c r="B65" s="19">
+        <v>2560</v>
+      </c>
+      <c r="C65" s="17">
+        <v>10937762</v>
+      </c>
+      <c r="D65" s="17">
+        <v>11051715</v>
+      </c>
+      <c r="E65" s="18">
+        <v>98.968911159942138</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="23"/>
+      <c r="B66" s="19">
         <v>2561</v>
       </c>
-      <c r="C62" s="17">
+      <c r="C66" s="17">
         <v>10939575</v>
       </c>
-      <c r="D62" s="17">
+      <c r="D66" s="17">
         <v>11075664</v>
       </c>
-      <c r="E62" s="18">
+      <c r="E66" s="18">
         <v>98.771279085389381</v>
-      </c>
-[...59 lines deleted...]
-        <v>98.039788313067248</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="24"/>
       <c r="B67" s="19">
+        <v>2562</v>
+      </c>
+      <c r="C67" s="17">
+        <v>10932109</v>
+      </c>
+      <c r="D67" s="17">
+        <v>11082139</v>
+      </c>
+      <c r="E67" s="18">
+        <v>98.646199979985809</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="24"/>
+      <c r="B68" s="19">
+        <v>2563</v>
+      </c>
+      <c r="C68" s="17">
+        <v>10835589</v>
+      </c>
+      <c r="D68" s="17">
+        <v>11012639</v>
+      </c>
+      <c r="E68" s="18">
+        <v>98.392301790697033</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="24"/>
+      <c r="B69" s="19">
+        <v>2564</v>
+      </c>
+      <c r="C69" s="17">
+        <v>10814540</v>
+      </c>
+      <c r="D69" s="17">
+        <v>11012380</v>
+      </c>
+      <c r="E69" s="18">
+        <v>98.203476451048729</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="24"/>
+      <c r="B70" s="19">
+        <v>2565</v>
+      </c>
+      <c r="C70" s="17">
+        <v>10782912</v>
+      </c>
+      <c r="D70" s="17">
+        <v>10998506</v>
+      </c>
+      <c r="E70" s="18">
+        <f>C70/D70*100</f>
+        <v>98.039788313067248</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="24"/>
+      <c r="B71" s="19">
         <v>2566</v>
       </c>
-      <c r="C67" s="17">
+      <c r="C71" s="17">
         <v>10745900</v>
       </c>
-      <c r="D67" s="17">
+      <c r="D71" s="17">
         <v>10971075</v>
       </c>
-      <c r="E67" s="18">
+      <c r="E71" s="18">
         <v>97.95</v>
       </c>
     </row>
-    <row r="68" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B68" s="19">
+    <row r="72" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="24"/>
+      <c r="B72" s="19">
         <v>2567</v>
       </c>
-      <c r="C68" s="17">
+      <c r="C72" s="17">
         <v>10687530</v>
       </c>
-      <c r="D68" s="17">
+      <c r="D72" s="17">
         <v>10931520</v>
       </c>
-      <c r="E68" s="18">
+      <c r="E72" s="18">
         <v>97.77</v>
       </c>
     </row>
-    <row r="69" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="22" t="s">
+    <row r="73" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="25"/>
+      <c r="B73" s="19">
+        <v>2568</v>
+      </c>
+      <c r="C73" s="17">
+        <v>10638036</v>
+      </c>
+      <c r="D73" s="17">
+        <v>10901769</v>
+      </c>
+      <c r="E73" s="18">
+        <v>97.58</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B69" s="19">
+      <c r="B74" s="19">
         <v>2555</v>
       </c>
-      <c r="C69" s="17">
+      <c r="C74" s="17">
         <v>4470660</v>
       </c>
-      <c r="D69" s="17">
+      <c r="D74" s="17">
         <v>4589529</v>
       </c>
-      <c r="E69" s="18">
+      <c r="E74" s="18">
         <v>97.40999566622196</v>
-      </c>
-[...73 lines deleted...]
-        <v>97.088164219553491</v>
       </c>
     </row>
     <row r="75" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="23"/>
       <c r="B75" s="19">
-        <v>2561</v>
+        <v>2556</v>
       </c>
       <c r="C75" s="17">
-        <v>4656222</v>
+        <v>4502795</v>
       </c>
       <c r="D75" s="17">
-        <v>4797971</v>
+        <v>4628630</v>
       </c>
       <c r="E75" s="18">
-        <v>97.045647003702186</v>
+        <v>97.281376994920748</v>
       </c>
     </row>
     <row r="76" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="23"/>
       <c r="B76" s="19">
-        <v>2562</v>
+        <v>2557</v>
       </c>
       <c r="C76" s="17">
-        <v>4674592</v>
+        <v>4540912</v>
       </c>
       <c r="D76" s="17">
-        <v>4819165</v>
+        <v>4667592</v>
       </c>
       <c r="E76" s="18">
-        <v>97.00004046344128</v>
+        <v>97.285966725455012</v>
       </c>
     </row>
     <row r="77" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="23"/>
       <c r="B77" s="19">
-        <v>2563</v>
+        <v>2558</v>
       </c>
       <c r="C77" s="17">
-        <v>4657548</v>
+        <v>4580284</v>
       </c>
       <c r="D77" s="17">
-        <v>4810353</v>
+        <v>4710424</v>
       </c>
       <c r="E77" s="18">
-        <v>96.823413998931045</v>
+        <v>97.237191386592798</v>
       </c>
     </row>
     <row r="78" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="23"/>
       <c r="B78" s="19">
-        <v>2564</v>
+        <v>2559</v>
       </c>
       <c r="C78" s="17">
-        <v>4667882</v>
+        <v>4603124</v>
       </c>
       <c r="D78" s="17">
-        <v>4824385</v>
+        <v>4738038</v>
       </c>
       <c r="E78" s="18">
-        <v>96.756001023964714</v>
+        <v>97.152534445692496</v>
       </c>
     </row>
     <row r="79" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="23"/>
       <c r="B79" s="19">
-        <v>2565</v>
+        <v>2560</v>
       </c>
       <c r="C79" s="17">
-        <v>4668680</v>
+        <v>4630353</v>
       </c>
       <c r="D79" s="17">
-        <v>4828311</v>
+        <v>4769225</v>
       </c>
       <c r="E79" s="18">
-        <f>C79/D79*100</f>
-        <v>96.693854227699916</v>
+        <v>97.088164219553491</v>
       </c>
     </row>
     <row r="80" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="23"/>
       <c r="B80" s="19">
+        <v>2561</v>
+      </c>
+      <c r="C80" s="17">
+        <v>4656222</v>
+      </c>
+      <c r="D80" s="17">
+        <v>4797971</v>
+      </c>
+      <c r="E80" s="18">
+        <v>97.045647003702186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="23"/>
+      <c r="B81" s="19">
+        <v>2562</v>
+      </c>
+      <c r="C81" s="17">
+        <v>4674592</v>
+      </c>
+      <c r="D81" s="17">
+        <v>4819165</v>
+      </c>
+      <c r="E81" s="18">
+        <v>97.00004046344128</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="23"/>
+      <c r="B82" s="19">
+        <v>2563</v>
+      </c>
+      <c r="C82" s="17">
+        <v>4657548</v>
+      </c>
+      <c r="D82" s="17">
+        <v>4810353</v>
+      </c>
+      <c r="E82" s="18">
+        <v>96.823413998931045</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="23"/>
+      <c r="B83" s="19">
+        <v>2564</v>
+      </c>
+      <c r="C83" s="17">
+        <v>4667882</v>
+      </c>
+      <c r="D83" s="17">
+        <v>4824385</v>
+      </c>
+      <c r="E83" s="18">
+        <v>96.756001023964714</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="23"/>
+      <c r="B84" s="19">
+        <v>2565</v>
+      </c>
+      <c r="C84" s="17">
+        <v>4668680</v>
+      </c>
+      <c r="D84" s="17">
+        <v>4828311</v>
+      </c>
+      <c r="E84" s="18">
+        <f>C84/D84*100</f>
+        <v>96.693854227699916</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="23"/>
+      <c r="B85" s="19">
         <v>2566</v>
       </c>
-      <c r="C80" s="17">
+      <c r="C85" s="17">
         <v>4675742</v>
       </c>
-      <c r="D80" s="17">
+      <c r="D85" s="17">
         <v>4837233</v>
       </c>
-      <c r="E80" s="18">
+      <c r="E85" s="18">
         <v>96.66</v>
       </c>
     </row>
-    <row r="81" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B81" s="19">
+    <row r="86" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="23"/>
+      <c r="B86" s="19">
         <v>2567</v>
       </c>
-      <c r="C81" s="17">
+      <c r="C86" s="17">
         <v>4677877</v>
       </c>
-      <c r="D81" s="17">
+      <c r="D86" s="17">
         <v>4842415</v>
       </c>
-      <c r="E81" s="18">
+      <c r="E86" s="18">
         <v>96.6</v>
       </c>
     </row>
-    <row r="82" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="28" t="s">
+    <row r="87" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="25"/>
+      <c r="B87" s="19">
+        <v>2568</v>
+      </c>
+      <c r="C87" s="17">
+        <v>4677216</v>
+      </c>
+      <c r="D87" s="17">
+        <v>4846023</v>
+      </c>
+      <c r="E87" s="18">
+        <v>96.52</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="28"/>
-[...2 lines deleted...]
-      <c r="E82" s="28"/>
+      <c r="B88" s="28"/>
+      <c r="C88" s="28"/>
+      <c r="D88" s="28"/>
+      <c r="E88" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A82:E82"/>
+    <mergeCell ref="A88:E88"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9CED061F-D548-4A40-A2EA-DBD283E488B8}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="52.7109375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="21" x14ac:dyDescent="0.35">