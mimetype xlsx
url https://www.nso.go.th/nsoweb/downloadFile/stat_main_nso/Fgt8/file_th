--- v0 (2026-04-06)
+++ v1 (2026-05-20)
@@ -5,76 +5,67 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\อัพตาราง\4. ไตรมาส 4-68\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3944A79D-2121-44B0-809F-2577BDA38CA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D49C62D-8553-4EEA-A856-0A0D6F620A08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ตารางที่2" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ตารางที่2!$A$1:$D$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId12" roundtripDataChecksum="aicQgH9yue1C78JY+UxpSubi94f5AG0iU5nL5QnvaeI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C34" i="2" l="1"/>
   <c r="C24" i="2"/>
   <c r="B24" i="2"/>
   <c r="B27" i="2"/>
   <c r="C29" i="2"/>
   <c r="C28" i="2"/>
   <c r="B36" i="2" l="1"/>
   <c r="D34" i="2"/>
   <c r="D28" i="2"/>
   <c r="D27" i="2"/>
   <c r="B31" i="2"/>
   <c r="B34" i="2"/>
   <c r="B33" i="2"/>
   <c r="D31" i="2"/>
   <c r="C31" i="2"/>
@@ -132,100 +123,112 @@
   <si>
     <t>5.  มัธยมศึกษาตอนปลาย</t>
   </si>
   <si>
     <t xml:space="preserve">     5.1  สายสามัญ</t>
   </si>
   <si>
     <t xml:space="preserve">     5.2  สายอาชีวศึกษา</t>
   </si>
   <si>
     <t xml:space="preserve">     5.3  สายวิชาการศึกษา</t>
   </si>
   <si>
     <t>6.  อุดมศึกษา</t>
   </si>
   <si>
     <t xml:space="preserve">     6.1  สายวิชาการ</t>
   </si>
   <si>
     <t xml:space="preserve">     6.2  สายวิชาชีพ</t>
   </si>
   <si>
     <t xml:space="preserve">     6.3  สายวิชาการศึกษา</t>
   </si>
   <si>
-    <t xml:space="preserve">               </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">               ผลรวมแต่ละรายการอาจไม่เท่ากับยอดรวม เนื่องจากการปัดเศษทศนิยมโดยอิสระจากกัน </t>
   </si>
   <si>
     <t>หมายเหตุ : n.a. ไม่มีข้อมูล/สำรวจไม่พบ</t>
   </si>
   <si>
-    <t>ตาราง ค.2 จำนวนและร้อยละของประชากรอายุ 15 ปีขึ้นไป จำแนกตามระดับการศึกษาที่สำเร็จ และเพศ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">              ไตรมาสที่ 4/2568</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.  การศึกษาอื่น ๆ</t>
   </si>
   <si>
     <t xml:space="preserve">               รวม</t>
   </si>
   <si>
     <t xml:space="preserve">               ชาย</t>
   </si>
   <si>
     <t xml:space="preserve">              หญิง</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="TH SarabunPSK"/>
         <family val="2"/>
       </rPr>
       <t>รวมอาชีวะระยะสั้น</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>7.  การศึกษาอื่น ๆ</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> ที่มา : โครงการสำรวจภาวะการทำงานของประชากรไตมาสที่ 4 พ.ศ.2568</t>
+  </si>
+  <si>
+    <t>ตารางที่ 2 จำนวนและร้อยละของประชากรอายุ 15 ปีขึ้นไป จำแนกตามระดับการศึกษาที่สำเร็จ และเพศ</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
@@ -252,50 +255,57 @@
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="15"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -657,105 +667,105 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF99CC00"/>
   </sheetPr>
   <dimension ref="A1:G979"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A41" sqref="A41:XFD50"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="48" style="19" customWidth="1"/>
     <col min="2" max="4" width="15.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="19" customWidth="1"/>
     <col min="6" max="7" width="8" style="19" customWidth="1"/>
     <col min="8" max="16384" width="10.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="10"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="12"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:7" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="11"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
     </row>
     <row r="4" spans="1:7" s="21" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="35" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C4" s="35" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D4" s="35" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E4" s="16"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" s="21" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="3">
         <v>757854</v>
       </c>
       <c r="C6" s="3">
         <v>358042</v>
@@ -951,51 +961,51 @@
         <v>13297.35</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
     </row>
     <row r="18" spans="1:7" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="33">
         <v>23591.200000000001</v>
       </c>
       <c r="C18" s="33">
         <v>8094.6</v>
       </c>
       <c r="D18" s="33">
         <v>15496.61</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
     </row>
     <row r="19" spans="1:7" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="26" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="33" t="s">
         <v>4</v>
       </c>
       <c r="D19" s="33" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:7" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="33">
         <v>562.14</v>
       </c>
       <c r="C20" s="33">
         <v>562.14</v>
       </c>
       <c r="D20" s="33" t="s">
@@ -1247,119 +1257,119 @@
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
     </row>
     <row r="34" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="8">
         <f>ROUND(B18*100/$B$6,1)</f>
         <v>3.1</v>
       </c>
       <c r="C34" s="8">
         <f t="shared" si="0"/>
         <v>2.2999999999999998</v>
       </c>
       <c r="D34" s="8">
         <f>ROUND(D18*100/$D$6,1)</f>
         <v>3.9</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
     </row>
     <row r="35" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="26" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
     </row>
     <row r="36" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B36" s="32">
         <f>ROUND(B20*100/$B$6,1)</f>
         <v>0.1</v>
       </c>
       <c r="C36" s="31">
         <v>0.1</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13"/>
       <c r="G36" s="13"/>
     </row>
     <row r="37" spans="1:7" s="23" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="36" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="38"/>
       <c r="D37" s="39"/>
       <c r="E37" s="22"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
     </row>
     <row r="38" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B38" s="29"/>
       <c r="C38" s="29"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="13"/>
       <c r="G38" s="13"/>
     </row>
     <row r="39" spans="1:7" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B39" s="30"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="22"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
     </row>
     <row r="40" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="22" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
     </row>
     <row r="41" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="13"/>
       <c r="G41" s="13"/>
     </row>
     <row r="42" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11"/>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="13"/>
       <c r="G42" s="13"/>