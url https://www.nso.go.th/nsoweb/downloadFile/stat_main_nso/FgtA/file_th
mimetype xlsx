--- v0 (2026-04-06)
+++ v1 (2026-05-20)
@@ -5,156 +5,150 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\อัพตาราง\4. ไตรมาส 4-68\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DED7235A-05C8-46A5-A531-4E08C5DF1F39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B35D0FED-0481-422E-9EBD-7CDF4DD386F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ตารางที่5" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ตารางที่5!$A$1:$D$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId12" roundtripDataChecksum="aicQgH9yue1C78JY+UxpSubi94f5AG0iU5nL5QnvaeI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D16" i="5" l="1"/>
   <c r="D15" i="5"/>
   <c r="B17" i="5" l="1"/>
   <c r="B14" i="5"/>
   <c r="C18" i="5" l="1"/>
   <c r="C16" i="5"/>
   <c r="D18" i="5" l="1"/>
   <c r="C17" i="5"/>
   <c r="C14" i="5"/>
   <c r="B15" i="5"/>
   <c r="B16" i="5"/>
   <c r="B18" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="19">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ยอดรวม</t>
   </si>
   <si>
     <t>n.a.</t>
   </si>
   <si>
     <t>ร้อยละ</t>
   </si>
   <si>
     <t xml:space="preserve">               ผลรวมแต่ละรายการอาจไม่เท่ากับยอดรวม เนื่องจากการปัดเศษทศนิยมโดยอิสระจากกัน</t>
   </si>
   <si>
     <t>สถานภาพการทำงาน</t>
   </si>
   <si>
     <t xml:space="preserve">                จำนวน</t>
   </si>
   <si>
     <t>1.  นายจ้าง</t>
   </si>
   <si>
     <t>2.  ลูกจ้างรัฐบาล</t>
   </si>
   <si>
     <t>3.  ลูกจ้างเอกชน</t>
   </si>
   <si>
     <t>4.  ทำงานส่วนตัว</t>
   </si>
   <si>
     <t>5.  ช่วยธุรกิจครัวเรือน</t>
   </si>
   <si>
     <t>6.  การรวมกลุ่ม</t>
   </si>
   <si>
     <t>หมายเหตุ : n.a. ไม่มีข้อมูล/สำรวาจไม่พบ</t>
   </si>
   <si>
-    <t>ตาราง ค.5 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามสถานภาพการทำงาน และเพศ ไตรมาสที่ 4/2568</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">             หญิง</t>
   </si>
   <si>
     <t xml:space="preserve">              รวม</t>
   </si>
   <si>
     <t xml:space="preserve">          ชาย</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ที่มา : โครงการสำรวจภาวะการทำงานของประชากรไตมาสที่ 4 พ.ศ.2568   </t>
+  </si>
+  <si>
+    <t>ตารางที่ 5 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามสถานภาพการทำงาน และเพศ ไตรมาสที่ 4/2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
@@ -244,51 +238,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -296,53 +290,50 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -566,499 +557,501 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF99CC00"/>
   </sheetPr>
   <dimension ref="A1:L1000"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1:Q1048576"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="20" customWidth="1"/>
     <col min="2" max="4" width="15.5703125" style="20" customWidth="1"/>
     <col min="5" max="12" width="8" style="20" customWidth="1"/>
     <col min="13" max="16384" width="21.42578125" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:12" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
     </row>
-    <row r="3" spans="1:12" s="23" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:12" s="22" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="D3" s="32" t="s">
+        <v>14</v>
       </c>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
     </row>
-    <row r="4" spans="1:12" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:12" s="22" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="17"/>
       <c r="B4" s="9"/>
       <c r="C4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="16"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
     </row>
-    <row r="5" spans="1:12" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:12" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="5">
         <v>438051.59</v>
       </c>
-      <c r="C5" s="32">
+      <c r="C5" s="31">
         <v>245161.08</v>
       </c>
-      <c r="D5" s="32">
+      <c r="D5" s="31">
         <v>192890.51</v>
       </c>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
     </row>
-    <row r="6" spans="1:12" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:12" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="31">
+      <c r="B6" s="30">
         <v>5842.95</v>
       </c>
-      <c r="C6" s="31">
+      <c r="C6" s="30">
         <v>4597.57</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D6" s="30">
         <v>1245</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
     </row>
-    <row r="7" spans="1:12" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:12" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="30">
         <v>49403</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="30">
         <v>23681</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="30">
         <v>25722.94</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
     </row>
-    <row r="8" spans="1:12" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:12" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="31">
+      <c r="B8" s="30">
         <v>98020.87</v>
       </c>
-      <c r="C8" s="31">
+      <c r="C8" s="30">
         <v>52610.91</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D8" s="30">
         <v>45409.97</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
     </row>
-    <row r="9" spans="1:12" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:12" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="31">
+      <c r="B9" s="30">
         <v>193185.12</v>
       </c>
-      <c r="C9" s="31">
+      <c r="C9" s="30">
         <v>125773.96</v>
       </c>
-      <c r="D9" s="31">
+      <c r="D9" s="30">
         <v>67411.16</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
     </row>
-    <row r="10" spans="1:12" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:12" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="31">
+      <c r="B10" s="30">
         <v>91599.19</v>
       </c>
-      <c r="C10" s="31">
+      <c r="C10" s="30">
         <v>38498.14</v>
       </c>
-      <c r="D10" s="31">
+      <c r="D10" s="30">
         <v>53101.05</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
     </row>
-    <row r="11" spans="1:12" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:12" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="31" t="s">
+      <c r="B11" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="31" t="s">
+      <c r="C11" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="31" t="s">
+      <c r="D11" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
     </row>
-    <row r="12" spans="1:12" s="23" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:12" s="22" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
     </row>
-    <row r="13" spans="1:12" s="23" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:12" s="22" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="10">
         <v>100</v>
       </c>
       <c r="C13" s="10">
         <v>100</v>
       </c>
       <c r="D13" s="10">
         <v>100</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
     </row>
-    <row r="14" spans="1:12" s="23" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:12" s="22" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="11">
         <f>ROUND(B6*100/$B$5,1)</f>
         <v>1.3</v>
       </c>
       <c r="C14" s="19">
         <f>ROUND(C6*100/$C$5,1)</f>
         <v>1.9</v>
       </c>
       <c r="D14" s="19">
         <v>0.7</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
     </row>
-    <row r="15" spans="1:12" s="23" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:12" s="22" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="11">
         <f t="shared" ref="B15:B18" si="0">ROUND(B7*100/$B$5,1)</f>
         <v>11.3</v>
       </c>
       <c r="C15" s="19">
         <v>9.6</v>
       </c>
       <c r="D15" s="19">
         <f>ROUND(D7*100/$D$5,1)</f>
         <v>13.3</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
     </row>
-    <row r="16" spans="1:12" s="23" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:12" s="22" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="11">
         <f t="shared" si="0"/>
         <v>22.4</v>
       </c>
       <c r="C16" s="19">
         <f>ROUND(C8*100/$C$5,1)</f>
         <v>21.5</v>
       </c>
       <c r="D16" s="19">
         <f>ROUND(D8*100/$D$5,1)</f>
         <v>23.5</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
     </row>
-    <row r="17" spans="1:12" s="23" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" s="22" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="11">
         <f>ROUND(B9*100/$B$5,1)</f>
         <v>44.1</v>
       </c>
       <c r="C17" s="19">
         <f t="shared" ref="C17" si="1">ROUND(C9*100/$C$5,1)</f>
         <v>51.3</v>
       </c>
       <c r="D17" s="19">
         <v>35</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
     </row>
-    <row r="18" spans="1:12" s="23" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:12" s="22" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="11">
         <f t="shared" si="0"/>
         <v>20.9</v>
       </c>
       <c r="C18" s="19">
         <f>ROUND(C10*100/$C$5,1)</f>
         <v>15.7</v>
       </c>
       <c r="D18" s="19">
         <f t="shared" ref="D18" si="2">ROUND(D10*100/$D$5,1)</f>
         <v>27.5</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
     </row>
-    <row r="19" spans="1:12" s="23" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="24" t="s">
+    <row r="19" spans="1:12" s="22" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="30" t="s">
+      <c r="B19" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="30" t="s">
+      <c r="C19" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="30" t="s">
+      <c r="D19" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
     </row>
-    <row r="20" spans="1:12" s="27" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="25" t="s">
+    <row r="20" spans="1:12" s="26" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="29"/>
-[...12 lines deleted...]
-      <c r="A21" s="28" t="s">
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="25"/>
+      <c r="L20" s="25"/>
+    </row>
+    <row r="21" spans="1:12" s="26" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="26"/>
-[...9 lines deleted...]
-      <c r="L21" s="26"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
     </row>
     <row r="22" spans="1:12" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="22"/>
+      <c r="A22" s="24" t="s">
+        <v>17</v>
+      </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
     </row>
     <row r="23" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="14"/>
       <c r="B23" s="14"/>
       <c r="C23" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>