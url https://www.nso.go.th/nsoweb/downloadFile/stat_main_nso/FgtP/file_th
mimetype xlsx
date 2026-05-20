--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -5,215 +5,232 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\อัพตาราง\4. ไตรมาส 4-68\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0A7F349-D99F-46E3-AD6C-32790BF143F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65C872C6-2D95-4A3A-84FE-489CA651ED24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ตารางที่7" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ตารางที่7!$A$1:$D$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ตารางที่7!$A$1:$D$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId12" roundtripDataChecksum="aicQgH9yue1C78JY+UxpSubi94f5AG0iU5nL5QnvaeI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C32" i="7" l="1"/>
   <c r="C33" i="7"/>
   <c r="D25" i="7"/>
   <c r="D32" i="7"/>
-  <c r="D30" i="7"/>
   <c r="C22" i="7"/>
   <c r="C23" i="7"/>
   <c r="C14" i="7"/>
   <c r="C10" i="7"/>
   <c r="C26" i="7" s="1"/>
   <c r="D10" i="7"/>
   <c r="B10" i="7"/>
   <c r="B26" i="7" s="1"/>
   <c r="D33" i="7"/>
   <c r="D31" i="7"/>
   <c r="D23" i="7"/>
   <c r="D22" i="7"/>
   <c r="D14" i="7"/>
+  <c r="D30" i="7" s="1"/>
   <c r="C27" i="7"/>
   <c r="B14" i="7"/>
   <c r="C25" i="7"/>
   <c r="D26" i="7" l="1"/>
   <c r="B25" i="7"/>
   <c r="C24" i="7"/>
   <c r="C30" i="7"/>
   <c r="B33" i="7"/>
   <c r="B32" i="7"/>
   <c r="B31" i="7"/>
   <c r="B28" i="7"/>
   <c r="B27" i="7"/>
   <c r="B24" i="7"/>
   <c r="B23" i="7"/>
   <c r="B22" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="28">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ระดับการศึกษาที่สำเร็จ</t>
   </si>
   <si>
     <t xml:space="preserve">                      จำนวน</t>
   </si>
   <si>
     <t>ยอดรวม</t>
   </si>
   <si>
     <t>n.a.</t>
   </si>
   <si>
     <t>8.  ไม่ทราบ</t>
   </si>
   <si>
     <t xml:space="preserve">                     ร้อยละ</t>
   </si>
   <si>
     <t xml:space="preserve">                ผลรวมแต่ละรายการอาจไม่เท่ากับยอดรวม เนื่องจากการปัดเศษทศนิยมโดยอิสระจากกัน</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">                  </t>
   </si>
   <si>
     <t>2.  ต่ำกว่าประถมศึกษา</t>
   </si>
   <si>
     <t>1.  ไม่มีการศึกษา</t>
   </si>
   <si>
     <t>3.  ประถมศึกษา</t>
   </si>
   <si>
     <t>4.  มัธยมศึกษาตอนต้น</t>
   </si>
   <si>
     <t>5.  มัธยมศึกษาตอนปลาย</t>
   </si>
   <si>
     <t xml:space="preserve">     5.1  สายสามัญ</t>
   </si>
   <si>
     <t xml:space="preserve">     5.2  สายอาชีวศึกษา</t>
   </si>
   <si>
     <t xml:space="preserve">     5.3  สายวิชาการศึกษา</t>
   </si>
   <si>
     <t>6.  อุดมศึกษา</t>
   </si>
   <si>
     <t xml:space="preserve">     6.1  สายวิชาการ</t>
   </si>
   <si>
     <t xml:space="preserve">     6.2  สายวิชาชีพ</t>
   </si>
   <si>
     <t xml:space="preserve">     6.3  สายวิชาการศึกษา</t>
   </si>
   <si>
-    <t>7.  อื่นๆ</t>
-[...1 lines deleted...]
-  <si>
     <t>หมายเหตุ  :  n.a. ไม่มีข้อมูล/สำรวจไม่พบ</t>
-  </si>
-[...1 lines deleted...]
-    <t>ตาราง ค.7 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามระดับการศึกษาที่สำเร็จ และเพศ ไตรมาสที่ 4/2568</t>
   </si>
   <si>
     <t xml:space="preserve">               รวม</t>
   </si>
   <si>
     <t xml:space="preserve">               ชาย</t>
   </si>
   <si>
     <t xml:space="preserve">               หญิง</t>
   </si>
+  <si>
+    <r>
+      <t>7.  การศึกษาอื่น ๆ</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>รวมอาชีวะระยะสั้น</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> ที่มา : โครงการสำรวจภาวะการทำงานของประชากรไตมาสที่ 4 พ.ศ.2568   </t>
+  </si>
+  <si>
+    <t>ตารางที่ 7 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามระดับการศึกษาที่สำเร็จ และเพศ ไตรมาสที่ 4/2568</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
@@ -242,50 +259,64 @@
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="15"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="15"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -298,51 +329,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -388,50 +419,56 @@
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF99CC00"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -626,360 +663,360 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF99CC00"/>
   </sheetPr>
-  <dimension ref="A1:H988"/>
+  <dimension ref="A1:H989"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7:G8"/>
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46.42578125" style="17" customWidth="1"/>
     <col min="2" max="4" width="16.42578125" style="17" customWidth="1"/>
     <col min="5" max="5" width="3.85546875" style="17" customWidth="1"/>
     <col min="6" max="8" width="8" style="17" customWidth="1"/>
     <col min="9" max="16384" width="10.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="9"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
     <row r="2" spans="1:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
     </row>
     <row r="3" spans="1:8" s="18" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C3" s="38" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D3" s="38" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E3" s="13"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" s="18" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
     </row>
     <row r="5" spans="1:8" s="18" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="36">
         <v>438051.59</v>
       </c>
       <c r="C5" s="36">
         <v>245161.08</v>
       </c>
       <c r="D5" s="36">
         <v>192890.51</v>
       </c>
       <c r="E5" s="21"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
     </row>
     <row r="6" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B6" s="35">
         <v>4420.8500000000004</v>
       </c>
       <c r="C6" s="34">
         <v>833.32</v>
       </c>
       <c r="D6" s="34">
         <v>3587.53</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
     </row>
     <row r="7" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="35">
         <v>80115.7</v>
       </c>
       <c r="C7" s="34">
         <v>42290.97</v>
       </c>
       <c r="D7" s="34">
         <v>37824.730000000003</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
     </row>
     <row r="8" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B8" s="35">
         <v>102335.96</v>
       </c>
       <c r="C8" s="34">
         <v>63646.95</v>
       </c>
       <c r="D8" s="34">
         <v>38689.01</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B9" s="35">
         <v>74559.56</v>
       </c>
       <c r="C9" s="34">
         <v>45704.11</v>
       </c>
       <c r="D9" s="34">
         <v>28855.45</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
     </row>
     <row r="10" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B10" s="27">
         <f>SUM(B11:B12)</f>
         <v>82219.12</v>
       </c>
       <c r="C10" s="34">
         <f>SUM(C11:C13)</f>
         <v>47215.43</v>
       </c>
       <c r="D10" s="34">
         <f>SUM(D11:D13)</f>
         <v>35003.230000000003</v>
       </c>
       <c r="E10" s="22"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B11" s="35">
         <v>66661.45</v>
       </c>
       <c r="C11" s="34">
         <v>38764.43</v>
       </c>
       <c r="D11" s="34">
         <v>27897.02</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B12" s="35">
         <v>15557.67</v>
       </c>
       <c r="C12" s="34">
         <v>8451</v>
       </c>
       <c r="D12" s="34">
         <v>7106.21</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
     </row>
     <row r="13" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="35" t="s">
         <v>4</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
     </row>
     <row r="14" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="27">
         <f>SUM(B15:B17)</f>
         <v>94400.859999999986</v>
       </c>
       <c r="C14" s="34">
         <f>SUM(C15:C17)</f>
         <v>45469.840000000004</v>
       </c>
       <c r="D14" s="27">
         <f>SUM(D15:D17)</f>
         <v>48930.560000000005</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B15" s="34">
         <v>58893.24</v>
       </c>
       <c r="C15" s="34">
         <v>26867.79</v>
       </c>
       <c r="D15" s="34">
         <v>32025.45</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B16" s="34">
         <v>21959</v>
       </c>
       <c r="C16" s="34">
         <v>13536</v>
       </c>
       <c r="D16" s="34">
         <v>8422.5400000000009</v>
       </c>
       <c r="E16" s="29"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B17" s="34">
         <v>13548.62</v>
       </c>
       <c r="C17" s="34">
         <v>5066.05</v>
       </c>
       <c r="D17" s="34">
         <v>8482.57</v>
       </c>
       <c r="E17" s="29"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="23" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="35" t="s">
         <v>4</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="29"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="35" t="s">
         <v>4</v>
       </c>
@@ -1003,369 +1040,371 @@
       <c r="E20" s="29"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="24">
         <v>100</v>
       </c>
       <c r="C21" s="24">
         <v>100</v>
       </c>
       <c r="D21" s="24">
         <v>100</v>
       </c>
       <c r="E21" s="29"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B22" s="28">
         <f>B6*(100/$B$5)</f>
         <v>1.0092076141077357</v>
       </c>
       <c r="C22" s="28">
         <f>C6*(100/$C$5)</f>
         <v>0.33990713370980424</v>
       </c>
       <c r="D22" s="28">
         <f>D6*(100/$D$5)</f>
         <v>1.8598789541279142</v>
       </c>
       <c r="E22" s="29"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:8" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B23" s="28">
         <f t="shared" ref="B23:B33" si="0">B7*(100/$B$5)</f>
         <v>18.289101518841651</v>
       </c>
       <c r="C23" s="28">
         <f>C7*(100/$C$5)</f>
         <v>17.250278877870826</v>
       </c>
       <c r="D23" s="37">
         <f>D7*(100/$D$5)</f>
         <v>19.609430241021187</v>
       </c>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
     </row>
     <row r="24" spans="1:8" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="14" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B24" s="28">
         <f t="shared" si="0"/>
         <v>23.361622771418318</v>
       </c>
       <c r="C24" s="28">
         <f t="shared" ref="C24:C27" si="1">C8*(100/$C$5)</f>
         <v>25.961278193096554</v>
       </c>
       <c r="D24" s="37">
         <v>20</v>
       </c>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B25" s="28">
         <f>B9*(100/$B$5)</f>
         <v>17.020725800812638</v>
       </c>
       <c r="C25" s="28">
         <f t="shared" si="1"/>
         <v>18.642481914339747</v>
       </c>
       <c r="D25" s="28">
         <f>D9*(100/$D$5)</f>
         <v>14.959496970587095</v>
       </c>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B26" s="28">
         <f>B10*(100/$B$5)</f>
         <v>18.76927783779988</v>
       </c>
       <c r="C26" s="28">
         <f t="shared" si="1"/>
         <v>19.258941916881749</v>
       </c>
       <c r="D26" s="37">
         <f>D10*(100/$D$5)</f>
         <v>18.146683317909211</v>
       </c>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B27" s="28">
         <f t="shared" si="0"/>
         <v>15.217716707751249</v>
       </c>
       <c r="C27" s="28">
         <f t="shared" si="1"/>
         <v>15.811820538561831</v>
       </c>
       <c r="D27" s="28">
         <v>14.4</v>
       </c>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B28" s="28">
         <f t="shared" si="0"/>
         <v>3.5515611300486318</v>
       </c>
       <c r="C28" s="28">
         <v>3.5</v>
       </c>
       <c r="D28" s="28">
         <v>3.7</v>
       </c>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B29" s="28" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D29" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
     </row>
     <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B30" s="28">
         <v>21.5</v>
       </c>
       <c r="C30" s="28">
         <f t="shared" ref="C30:C33" si="2">C14*(100/$C$5)</f>
         <v>18.546924332361403</v>
       </c>
       <c r="D30" s="28">
         <f>D14*(100/$D$5)</f>
         <v>25.367012612491926</v>
       </c>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
     </row>
     <row r="31" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B31" s="28">
         <f t="shared" si="0"/>
         <v>13.444361656123654</v>
       </c>
       <c r="C31" s="28">
         <v>10.9</v>
       </c>
       <c r="D31" s="37">
         <f>D15*(100/$D$5)</f>
         <v>16.602916338393214</v>
       </c>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
     </row>
     <row r="32" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="23" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B32" s="28">
         <f t="shared" si="0"/>
         <v>5.0128798756329136</v>
       </c>
       <c r="C32" s="28">
         <f t="shared" si="2"/>
         <v>5.5212678945614044</v>
       </c>
       <c r="D32" s="28">
         <f>D16*(100/$D$5)</f>
         <v>4.366487495937462</v>
       </c>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
     </row>
     <row r="33" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B33" s="28">
         <f t="shared" si="0"/>
         <v>3.0929279357255615</v>
       </c>
       <c r="C33" s="28">
         <f t="shared" si="2"/>
         <v>2.0664169043471339</v>
       </c>
       <c r="D33" s="28">
         <f>D17*(100/$D$5)</f>
         <v>4.3976087781612474</v>
       </c>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
     </row>
     <row r="34" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="23" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="30" t="s">
         <v>4</v>
       </c>
       <c r="D34" s="30" t="s">
         <v>4</v>
       </c>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
     </row>
     <row r="35" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="33" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="31" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
     </row>
     <row r="36" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="26" t="s">
-[...4 lines deleted...]
-      <c r="D36" s="32"/>
+      <c r="A36" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="39"/>
+      <c r="C36" s="39"/>
+      <c r="D36" s="28"/>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
     </row>
     <row r="37" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="15" t="s">
-[...4 lines deleted...]
-      <c r="D37" s="19"/>
+      <c r="A37" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="32"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="32"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
     </row>
-    <row r="38" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="15" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-      <c r="D38" s="10"/>
+        <v>7</v>
+      </c>
+      <c r="B38" s="19"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
     </row>
     <row r="39" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="8"/>
-[...1 lines deleted...]
-      <c r="C39" s="10"/>
+      <c r="A39" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="16"/>
+      <c r="C39" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
     </row>
     <row r="40" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="8"/>
       <c r="B40" s="10"/>
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
     </row>
     <row r="41" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="8"/>
       <c r="B41" s="10"/>
       <c r="C41" s="10"/>
       <c r="D41" s="10"/>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="10"/>
       <c r="H41" s="10"/>
@@ -10817,50 +10856,60 @@
       <c r="D986" s="10"/>
       <c r="E986" s="10"/>
       <c r="F986" s="10"/>
       <c r="G986" s="10"/>
       <c r="H986" s="10"/>
     </row>
     <row r="987" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A987" s="8"/>
       <c r="B987" s="10"/>
       <c r="C987" s="10"/>
       <c r="D987" s="10"/>
       <c r="E987" s="10"/>
       <c r="F987" s="10"/>
       <c r="G987" s="10"/>
       <c r="H987" s="10"/>
     </row>
     <row r="988" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A988" s="8"/>
       <c r="B988" s="10"/>
       <c r="C988" s="10"/>
       <c r="D988" s="10"/>
       <c r="E988" s="10"/>
       <c r="F988" s="10"/>
       <c r="G988" s="10"/>
       <c r="H988" s="10"/>
+    </row>
+    <row r="989" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A989" s="8"/>
+      <c r="B989" s="10"/>
+      <c r="C989" s="10"/>
+      <c r="D989" s="10"/>
+      <c r="E989" s="10"/>
+      <c r="F989" s="10"/>
+      <c r="G989" s="10"/>
+      <c r="H989" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.98425196850393704" right="0.70866141732283472" top="0.82677165354330717" bottom="0.39370078740157483" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"TH SarabunPSK,ธรรมดา"&amp;16 53</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>