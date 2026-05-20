--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -5,109 +5,100 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\อัพตาราง\4. ไตรมาส 4-68\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B54C5EAB-1E68-48B6-A8BE-BAA59988FC3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D523241F-4692-4F3D-91DD-7BF787F7CC87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ตารางที่6" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ตารางที่6!$A$1:$E$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId12" roundtripDataChecksum="aicQgH9yue1C78JY+UxpSubi94f5AG0iU5nL5QnvaeI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B22" i="6" l="1"/>
   <c r="C18" i="6" l="1"/>
   <c r="D16" i="6"/>
   <c r="D18" i="6"/>
   <c r="D19" i="6"/>
   <c r="C21" i="6"/>
   <c r="C19" i="6"/>
   <c r="C22" i="6" l="1"/>
   <c r="D20" i="6" l="1"/>
   <c r="D21" i="6"/>
   <c r="D22" i="6"/>
   <c r="D23" i="6"/>
   <c r="C20" i="6"/>
   <c r="C23" i="6"/>
   <c r="B18" i="6"/>
   <c r="B19" i="6"/>
   <c r="B20" i="6"/>
   <c r="B23" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="22">
   <si>
     <t xml:space="preserve">                 จำนวน</t>
   </si>
   <si>
     <t>ยอดรวม</t>
   </si>
   <si>
     <t>n.a.</t>
   </si>
   <si>
     <t>ร้อยละ</t>
   </si>
   <si>
     <t>ชั่วโมงการทำงาน</t>
   </si>
   <si>
     <r>
       <t>1.  น้อยกว่า 1 ชั่วโมง</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="15"/>
         <color theme="1"/>
         <rFont val="TH SarabunPSK"/>
@@ -158,69 +149,72 @@
         <rFont val="TH SarabunPSK"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <color theme="1"/>
         <rFont val="TH SarabunPSK"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">                ผลรวมแต่ละรายการอาจไม่เท่ากับยอดรวม เนื่องจากการปัดเศษทศนิยมโดยอิสระจากกัน</t>
   </si>
   <si>
     <t xml:space="preserve">หมายเหตุ  :  n.a. ไม่มีข้อมูล/สำรวจไม่พบ </t>
   </si>
   <si>
     <t xml:space="preserve">              ไตรมาสที่ 4/2568</t>
   </si>
   <si>
-    <t>ตาราง ค.6 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามชั่วโมงการทำงานต่อสัปดาห์ และเพศ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">               รวม</t>
   </si>
   <si>
     <t xml:space="preserve">              หญิง</t>
   </si>
   <si>
     <t xml:space="preserve">              ชาย</t>
   </si>
+  <si>
+    <t xml:space="preserve"> ที่มา : โครงการสำรวจภาวะการทำงานของประชากรไตมาสที่ 4 พ.ศ.2568   </t>
+  </si>
+  <si>
+    <t>ตารางที่ 6 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามชั่วโมงการทำงานต่อสัปดาห์ และเพศ</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
@@ -336,51 +330,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -396,84 +390,85 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF99CC00"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -669,110 +664,110 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF99CC00"/>
   </sheetPr>
   <dimension ref="A1:N1000"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1:Q1048576"/>
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.7109375" style="2" customWidth="1"/>
     <col min="2" max="4" width="15.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="2" customWidth="1"/>
     <col min="6" max="14" width="8" style="2" customWidth="1"/>
     <col min="15" max="16384" width="10.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
       <c r="M1" s="11"/>
       <c r="N1" s="11"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
     </row>
     <row r="3" spans="1:14" s="27" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="36" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C3" s="36" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D3" s="36" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
     </row>
     <row r="4" spans="1:14" s="27" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="20"/>
       <c r="B4" s="9"/>
       <c r="C4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="14"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
@@ -1264,50 +1259,53 @@
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
     </row>
     <row r="25" spans="1:14" ht="15.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
     </row>
     <row r="26" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="37" t="s">
+        <v>20</v>
+      </c>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
     </row>
     <row r="27" spans="1:14" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="17"/>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="12"/>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>