--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -5,120 +5,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\อัพตาราง\4. ไตรมาส 4-68\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00B8EC7A-5EE3-4712-9640-46B5F42A8F5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9E86C95-0E53-41EC-B796-2C4F6E1CAF5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ตารางที่1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ตารางที่1!$A$1:$D$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ตารางที่1!$A$1:$D$32</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId12" roundtripDataChecksum="aicQgH9yue1C78JY+UxpSubi94f5AG0iU5nL5QnvaeI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C23" i="1" l="1"/>
+  <c r="B18" i="1" l="1"/>
+  <c r="C18" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="B19" i="1"/>
+  <c r="C19" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="B20" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="B21" i="1"/>
+  <c r="C21" i="1"/>
+  <c r="D21" i="1"/>
+  <c r="B22" i="1"/>
+  <c r="C22" i="1"/>
+  <c r="D22" i="1"/>
+  <c r="B23" i="1"/>
+  <c r="C23" i="1"/>
+  <c r="D23" i="1"/>
+  <c r="B24" i="1"/>
   <c r="C24" i="1"/>
-  <c r="C25" i="1"/>
-[...2 lines deleted...]
-  <c r="D20" i="1"/>
+  <c r="D24" i="1"/>
+  <c r="B25" i="1"/>
+  <c r="D25" i="1"/>
+  <c r="B26" i="1"/>
+  <c r="C26" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="B27" i="1"/>
   <c r="C27" i="1"/>
-  <c r="C30" i="1"/>
-[...8 lines deleted...]
-  <c r="B25" i="1"/>
+  <c r="D27" i="1"/>
+  <c r="B28" i="1"/>
+  <c r="C28" i="1"/>
   <c r="D28" i="1"/>
-  <c r="D23" i="1"/>
-[...3 lines deleted...]
-  <c r="D27" i="1"/>
+  <c r="B29" i="1"/>
   <c r="C29" i="1"/>
-  <c r="D22" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="B30" i="1"/>
   <c r="D29" i="1"/>
-  <c r="D30" i="1"/>
-[...3 lines deleted...]
-  <c r="B19" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="24">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>สถานภาพแรงงาน</t>
   </si>
   <si>
     <t xml:space="preserve">                 จำนวน</t>
   </si>
   <si>
     <t>ประชากรอายุ  15  ปีขึ้นไป</t>
   </si>
   <si>
     <t>1. กำลังแรงงานรวม</t>
   </si>
   <si>
     <t xml:space="preserve">    1.1  กำลังแรงงานปัจจุบัน</t>
   </si>
   <si>
     <t xml:space="preserve">          1.1.1  ผู้มีงานทำ</t>
@@ -132,69 +123,69 @@
   <si>
     <t xml:space="preserve"> 2. ผู้อยู่นอกกำลังแรงงาน</t>
   </si>
   <si>
     <t xml:space="preserve">    2.1  ทำงานบ้าน</t>
   </si>
   <si>
     <t xml:space="preserve">    2.2  เรียนหนังสือ</t>
   </si>
   <si>
     <t xml:space="preserve">    2.3  เด็ก/ชรา/ป่วย/พิการจนไม่สามารถทำงานได้</t>
   </si>
   <si>
     <t xml:space="preserve">                      ร้อยละ</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve">    2.5  อื่น ๆ</t>
   </si>
   <si>
     <t xml:space="preserve">    2.4  ผู้ดูแลเด็ก/ผู้สูงอายุ/ผู้ป่วย/ผู้พิการ</t>
   </si>
   <si>
-    <t xml:space="preserve">             </t>
-[...1 lines deleted...]
-  <si>
     <t>หมายเหตุ : ผลรวมแต่ละรายการอาจไม่เท่ากับยอดรวม เนื่องจากการปัดเศษทศนิยมโดยอิสระจากกัน</t>
   </si>
   <si>
-    <t>ตาราง ค.1 จำนวนและร้อยละของประชากรอายุ 15 ปีขึ้นไป จำแนกตามสถานภาพแรงงาน และเพศ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">              ไตรมาสที่ 4/2568</t>
   </si>
   <si>
     <t xml:space="preserve">               ชาย</t>
   </si>
   <si>
     <t xml:space="preserve">              หญิง</t>
   </si>
   <si>
     <t xml:space="preserve">              รวม</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ที่มา : โครงการสำรวจภาวะการทำงานของประชากรไตมาสที่ 4 พ.ศ.2568   </t>
+  </si>
+  <si>
+    <t>ตารางที่ 1 จำนวนและร้อยละของประชากรอายุ 15 ปีขึ้นไป จำแนกตามสถานภาพแรงงาน และเพศ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
@@ -293,55 +284,52 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -381,51 +369,50 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF99CC00"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -618,817 +605,803 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF99CC00"/>
   </sheetPr>
-  <dimension ref="A1:L36"/>
+  <dimension ref="A1:L35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" view="pageLayout" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+    <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="49" style="18" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="10.140625" style="18"/>
+    <col min="1" max="1" width="49" style="17" customWidth="1"/>
+    <col min="2" max="4" width="15.7109375" style="17" customWidth="1"/>
+    <col min="5" max="12" width="8" style="17" customWidth="1"/>
+    <col min="13" max="16384" width="10.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+    </row>
+    <row r="2" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+    </row>
+    <row r="3" spans="1:12" s="21" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="35"/>
-[...12 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="D3" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="20" t="s">
-[...52 lines deleted...]
-      <c r="C5" s="14" t="s">
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+    </row>
+    <row r="4" spans="1:12" s="21" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="5"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="15"/>
-[...10 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="D4" s="14"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+    </row>
+    <row r="5" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4">
+      <c r="B5" s="3">
         <v>757854</v>
       </c>
-      <c r="C6" s="4">
+      <c r="C5" s="3">
         <v>358042</v>
       </c>
-      <c r="D6" s="4">
+      <c r="D5" s="3">
         <v>399812</v>
       </c>
-      <c r="E6" s="5"/>
-[...9 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+    </row>
+    <row r="6" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B6" s="30">
         <v>450023.5</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C6" s="30">
         <v>254484.19</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D6" s="30">
         <v>195539.31</v>
       </c>
-      <c r="E7" s="5"/>
-[...9 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+    </row>
+    <row r="7" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="31">
+      <c r="B7" s="30">
         <v>441305.26</v>
       </c>
-      <c r="C8" s="31">
+      <c r="C7" s="30">
         <v>246467.26</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D7" s="30">
         <v>194838</v>
       </c>
-      <c r="E8" s="5"/>
-[...9 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+    </row>
+    <row r="8" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="31">
+      <c r="B8" s="30">
         <v>438051.59</v>
       </c>
-      <c r="C9" s="31">
+      <c r="C8" s="30">
         <v>245161.08</v>
       </c>
-      <c r="D9" s="31">
+      <c r="D8" s="30">
         <v>192890.51</v>
       </c>
-      <c r="E9" s="5"/>
-[...9 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4"/>
+    </row>
+    <row r="9" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="31">
+      <c r="B9" s="30">
         <v>3253.67</v>
       </c>
-      <c r="C10" s="31">
+      <c r="C9" s="30">
         <v>1306.17</v>
       </c>
-      <c r="D10" s="31">
+      <c r="D9" s="30">
         <v>1947.49</v>
       </c>
-      <c r="E10" s="5"/>
-[...9 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4"/>
+    </row>
+    <row r="10" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="31">
+      <c r="B10" s="30">
         <v>8718.24</v>
       </c>
-      <c r="C11" s="31">
+      <c r="C10" s="30">
         <v>8016.93</v>
       </c>
-      <c r="D11" s="31">
+      <c r="D10" s="30">
         <v>701.31</v>
       </c>
-      <c r="E11" s="5"/>
-[...9 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4"/>
+    </row>
+    <row r="11" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="31">
+      <c r="B11" s="30">
         <v>307830.5</v>
       </c>
-      <c r="C12" s="31">
+      <c r="C11" s="30">
         <v>103557.81</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D11" s="30">
         <v>204272.69</v>
       </c>
-      <c r="E12" s="5"/>
-[...9 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+    </row>
+    <row r="12" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="31">
+      <c r="B12" s="30">
         <v>67082.87</v>
       </c>
-      <c r="C13" s="31">
+      <c r="C12" s="30">
         <v>3080.63</v>
       </c>
-      <c r="D13" s="31">
+      <c r="D12" s="30">
         <v>64002.239999999998</v>
       </c>
-      <c r="E13" s="5"/>
-[...9 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="4"/>
+    </row>
+    <row r="13" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="31">
+      <c r="B13" s="30">
         <v>53388.02</v>
       </c>
-      <c r="C14" s="31">
+      <c r="C13" s="30">
         <v>21749.21</v>
       </c>
-      <c r="D14" s="31">
+      <c r="D13" s="30">
         <v>31638.81</v>
       </c>
-      <c r="E14" s="5"/>
-[...9 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4"/>
+    </row>
+    <row r="14" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="31">
+      <c r="B14" s="30">
         <v>141806.98000000001</v>
       </c>
-      <c r="C15" s="31">
+      <c r="C14" s="30">
         <v>57425.01</v>
       </c>
-      <c r="D15" s="31">
+      <c r="D14" s="30">
         <v>84381.97</v>
       </c>
-      <c r="E15" s="5"/>
-[...9 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+    </row>
+    <row r="15" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="31">
+      <c r="B15" s="30">
         <v>16576.919999999998</v>
       </c>
-      <c r="C16" s="31">
+      <c r="C15" s="30">
         <v>1329.96</v>
       </c>
-      <c r="D16" s="31">
+      <c r="D15" s="30">
         <v>15246.96</v>
       </c>
-      <c r="E16" s="5"/>
-[...9 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+    </row>
+    <row r="16" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="31">
+      <c r="B16" s="30">
         <v>28975.71</v>
       </c>
-      <c r="C17" s="31">
+      <c r="C16" s="30">
         <v>19973</v>
       </c>
-      <c r="D17" s="31">
+      <c r="D16" s="30">
         <v>9002.6999999999989</v>
       </c>
-      <c r="E17" s="5"/>
-[...11 lines deleted...]
-      <c r="C18" s="7" t="s">
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="4"/>
+      <c r="L16" s="4"/>
+    </row>
+    <row r="17" spans="1:12" s="21" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="5"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D18" s="8"/>
-[...10 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="D17" s="7"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4"/>
+    </row>
+    <row r="18" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
         <v>3</v>
       </c>
+      <c r="B18" s="8">
+        <f>ROUND(B5*100/$B$5,1)</f>
+        <v>100</v>
+      </c>
+      <c r="C18" s="8">
+        <f t="shared" ref="C18" si="0">ROUND(C5*100/$C$5,1)</f>
+        <v>100</v>
+      </c>
+      <c r="D18" s="8">
+        <f t="shared" ref="D18" si="1">ROUND(D5*100/$D$5,1)</f>
+        <v>100</v>
+      </c>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
+    </row>
+    <row r="19" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="B19" s="9">
-        <f>ROUND(B6*100/$B$6,1)</f>
-[...4 lines deleted...]
-        <v>100</v>
+        <f>ROUND(B6*100/$B$5,1)</f>
+        <v>59.4</v>
+      </c>
+      <c r="C19" s="31">
+        <f>ROUND(C6*100/$C$5,1)</f>
+        <v>71.099999999999994</v>
       </c>
       <c r="D19" s="9">
-        <f t="shared" ref="D19" si="1">ROUND(D6*100/$D$6,1)</f>
-[...24 lines deleted...]
-        <f>ROUND(D7*100/$D$6,1)</f>
+        <f>ROUND(D6*100/$D$5,1)</f>
         <v>48.9</v>
       </c>
-      <c r="E20" s="5"/>
-[...9 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+    </row>
+    <row r="20" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="10">
-        <f t="shared" ref="B21:B23" si="2">ROUND(B8*100/$B$6,1)</f>
+      <c r="B20" s="9">
+        <f t="shared" ref="B20:B22" si="2">ROUND(B7*100/$B$5,1)</f>
         <v>58.2</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C20" s="31">
         <v>68.900000000000006</v>
       </c>
-      <c r="D21" s="10">
-        <f>ROUND(D8*100/$D$6,1)</f>
+      <c r="D20" s="9">
+        <f>ROUND(D7*100/$D$5,1)</f>
         <v>48.7</v>
       </c>
-      <c r="E21" s="5"/>
-[...9 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+    </row>
+    <row r="21" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="10">
-        <f>ROUND(B9*100/$B$6,1)</f>
+      <c r="B21" s="9">
+        <f>ROUND(B8*100/$B$5,1)</f>
         <v>57.8</v>
       </c>
-      <c r="C22" s="32">
-        <f>ROUND(C9*100/$C$6,1)</f>
+      <c r="C21" s="31">
+        <f>ROUND(C8*100/$C$5,1)</f>
         <v>68.5</v>
       </c>
-      <c r="D22" s="10">
-        <f t="shared" ref="D22" si="3">ROUND(D9*100/$D$6,1)</f>
+      <c r="D21" s="9">
+        <f t="shared" ref="D21" si="3">ROUND(D8*100/$D$5,1)</f>
         <v>48.2</v>
       </c>
-      <c r="E22" s="5"/>
-[...9 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4"/>
+    </row>
+    <row r="22" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B22" s="9">
         <f t="shared" si="2"/>
         <v>0.4</v>
       </c>
-      <c r="C23" s="32">
-        <f>ROUND(C10*100/$C$6,1)</f>
+      <c r="C22" s="31">
+        <f>ROUND(C9*100/$C$5,1)</f>
         <v>0.4</v>
       </c>
+      <c r="D22" s="28">
+        <f t="shared" ref="D22:D27" si="4">ROUND(D9*100/$D$5,1)</f>
+        <v>0.5</v>
+      </c>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
+      <c r="L22" s="4"/>
+    </row>
+    <row r="23" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="9">
+        <f>ROUND(B10*100/$B$5,1)</f>
+        <v>1.2</v>
+      </c>
+      <c r="C23" s="31">
+        <f>ROUND(C10*100/$C$5,1)</f>
+        <v>2.2000000000000002</v>
+      </c>
       <c r="D23" s="29">
-        <f t="shared" ref="D23:D28" si="4">ROUND(D10*100/$D$6,1)</f>
-[...23 lines deleted...]
-      <c r="D24" s="30">
         <f t="shared" si="4"/>
         <v>0.2</v>
       </c>
-      <c r="E24" s="5"/>
-[...9 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4"/>
+    </row>
+    <row r="24" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="10">
-        <f>ROUND(B12*100/$B$6,1)</f>
+      <c r="B24" s="9">
+        <f>ROUND(B11*100/$B$5,1)</f>
         <v>40.6</v>
       </c>
-      <c r="C25" s="32">
-        <f>ROUND(C12*100/$C$6,1)</f>
+      <c r="C24" s="31">
+        <f>ROUND(C11*100/$C$5,1)</f>
         <v>28.9</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D24" s="16">
         <f t="shared" si="4"/>
         <v>51.1</v>
       </c>
-      <c r="E25" s="5"/>
-[...9 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+      <c r="K24" s="4"/>
+      <c r="L24" s="4"/>
+    </row>
+    <row r="25" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="10">
-        <f>ROUND(B13*100/$B$6,1)</f>
+      <c r="B25" s="9">
+        <f>ROUND(B12*100/$B$5,1)</f>
         <v>8.9</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C25" s="9">
         <v>0.8</v>
       </c>
-      <c r="D26" s="17">
+      <c r="D25" s="16">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
-      <c r="E26" s="5"/>
-[...9 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+    </row>
+    <row r="26" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="10">
-        <f>ROUND(B14*100/$B$6,1)</f>
+      <c r="B26" s="9">
+        <f>ROUND(B13*100/$B$5,1)</f>
         <v>7</v>
       </c>
-      <c r="C27" s="10">
-        <f t="shared" ref="C27:C30" si="5">ROUND(C14*100/$C$6,1)</f>
+      <c r="C26" s="9">
+        <f t="shared" ref="C26:C29" si="5">ROUND(C13*100/$C$5,1)</f>
         <v>6.1</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D26" s="16">
         <f t="shared" si="4"/>
         <v>7.9</v>
       </c>
-      <c r="E27" s="5"/>
-[...9 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+    </row>
+    <row r="27" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="10">
-        <f t="shared" ref="B28:B30" si="6">ROUND(B15*100/$B$6,1)</f>
+      <c r="B27" s="9">
+        <f t="shared" ref="B27:B29" si="6">ROUND(B14*100/$B$5,1)</f>
         <v>18.7</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C27" s="9">
         <f t="shared" si="5"/>
         <v>16</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D27" s="16">
         <f t="shared" si="4"/>
         <v>21.1</v>
       </c>
-      <c r="E28" s="5"/>
-[...9 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+      <c r="K27" s="4"/>
+      <c r="L27" s="4"/>
+    </row>
+    <row r="28" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B28" s="9">
         <f t="shared" si="6"/>
         <v>2.2000000000000002</v>
       </c>
+      <c r="C28" s="9">
+        <f t="shared" si="5"/>
+        <v>0.4</v>
+      </c>
+      <c r="D28" s="16">
+        <f t="shared" ref="D28:D29" si="7">ROUND(D15*100/$D$5,1)</f>
+        <v>3.8</v>
+      </c>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+    </row>
+    <row r="29" spans="1:12" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="27">
+        <f t="shared" si="6"/>
+        <v>3.8</v>
+      </c>
       <c r="C29" s="10">
         <f t="shared" si="5"/>
-        <v>0.4</v>
-[...23 lines deleted...]
-        <f t="shared" si="5"/>
         <v>5.6</v>
       </c>
-      <c r="D30" s="27">
+      <c r="D29" s="26">
         <f t="shared" si="7"/>
         <v>2.2999999999999998</v>
       </c>
-      <c r="E30" s="5"/>
-[...25 lines deleted...]
-      <c r="A32" s="24" t="s">
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+    </row>
+    <row r="30" spans="1:12" s="25" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="16"/>
-[...9 lines deleted...]
-      <c r="L32" s="13"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+    </row>
+    <row r="31" spans="1:12" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="15"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="12"/>
+      <c r="L31" s="12"/>
+    </row>
+    <row r="32" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="15"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
     </row>
     <row r="33" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="21" t="s">
-[...12 lines deleted...]
-      <c r="L33" s="13"/>
+      <c r="A33" s="12"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="12"/>
+      <c r="L33" s="12"/>
     </row>
     <row r="34" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="13"/>
-[...10 lines deleted...]
-      <c r="L34" s="13"/>
+      <c r="A34" s="12"/>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="12"/>
     </row>
     <row r="35" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="13"/>
-[...24 lines deleted...]
-      <c r="L36" s="13"/>
+      <c r="A35" s="12"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="12"/>
+      <c r="L35" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.70866141732283472" top="0.82677165354330717" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"TH SarabunPSK,ธรรมดา"&amp;16 47</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>