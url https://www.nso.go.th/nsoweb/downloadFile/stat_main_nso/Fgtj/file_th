--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -5,115 +5,106 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\อัพตาราง\4. ไตรมาส 4-68\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{214A5EE8-9A9C-4906-8124-5ED998CC2237}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{773EC578-8442-4C51-BF1D-C13F75CEA60C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ตารางที่3" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ตารางที่3!$A$1:$D$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId12" roundtripDataChecksum="aicQgH9yue1C78JY+UxpSubi94f5AG0iU5nL5QnvaeI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D20" i="3" l="1"/>
   <c r="C23" i="3"/>
   <c r="C20" i="3"/>
   <c r="B24" i="3"/>
   <c r="D23" i="3" l="1"/>
   <c r="D25" i="3"/>
   <c r="D24" i="3"/>
   <c r="B27" i="3"/>
   <c r="B28" i="3"/>
   <c r="B19" i="3"/>
   <c r="B25" i="3"/>
   <c r="B23" i="3"/>
   <c r="B22" i="3"/>
   <c r="D27" i="3"/>
   <c r="D19" i="3" l="1"/>
   <c r="D21" i="3" l="1"/>
   <c r="D22" i="3"/>
   <c r="C21" i="3"/>
   <c r="C22" i="3"/>
   <c r="C24" i="3"/>
   <c r="C25" i="3"/>
   <c r="C27" i="3"/>
   <c r="B21" i="3"/>
   <c r="C19" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="24">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ยอดรวม</t>
   </si>
   <si>
     <t>n.a.</t>
   </si>
   <si>
     <t>อาชีพ</t>
   </si>
   <si>
     <t xml:space="preserve">           จำนวน</t>
   </si>
   <si>
     <t xml:space="preserve">1. ผู้จัดการ ข้าราชการระดับอาวุโส และผู้บัญญัติกฏหมาย         </t>
   </si>
   <si>
     <t>4. เสมียน</t>
   </si>
   <si>
     <t xml:space="preserve">5. พนักงานบริการและผู้จำหน่ายสินค้า </t>
   </si>
   <si>
@@ -128,70 +119,73 @@
   <si>
     <t xml:space="preserve">    และผู้ปฏิบัติงานด้านการประกอบ</t>
   </si>
   <si>
     <t>9. ผู้ประกอบอาชีพงานพื้นฐาน</t>
   </si>
   <si>
     <t>10. คนงานซึ่งมิได้จำแนกไว้ในหมวดอื่น</t>
   </si>
   <si>
     <t>ร้อยละ</t>
   </si>
   <si>
     <t xml:space="preserve">                ผลรวมแต่ละรายการอาจไม่เท่ากับยอดรวม เนื่องจากการปัดเศษทศนิยมโดยอิสระจากกัน</t>
   </si>
   <si>
     <t>2. ผู้ประกอบวิชาชีพด้านต่าง ๆ</t>
   </si>
   <si>
     <t>3. เจ้าหน้าที่เทคนิคและผู้ประกอบวิชาชีพ ที่เกี่ยวข้องกับด้านต่าง ๆ</t>
   </si>
   <si>
     <t>หมายเหตุ  :  n.a. ไม่มีข้อมูล/สำรวจไม่พบ</t>
   </si>
   <si>
-    <t>ตาราง ค.3 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามอาชีพ และเพศ ไตรมาสที่ 4/2568</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">            รวม</t>
   </si>
   <si>
     <t xml:space="preserve">            ชาย</t>
   </si>
   <si>
     <t xml:space="preserve">           หญิง</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ที่มา : โครงการสำรวจภาวะการทำงานของประชากรไตมาสที่ 4 พ.ศ.2568   </t>
+  </si>
+  <si>
+    <t>ตารางที่ 3 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามอาชีพ และเพศ ไตรมาสที่ 4/2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="1"/>
@@ -314,51 +308,51 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF99CC00"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -564,91 +558,91 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF99CC00"/>
   </sheetPr>
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38:XFD6301"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="52.42578125" style="18" customWidth="1"/>
     <col min="2" max="4" width="14.42578125" style="18" customWidth="1"/>
     <col min="5" max="6" width="8" style="18" customWidth="1"/>
     <col min="7" max="16384" width="10.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
     </row>
     <row r="2" spans="1:6" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="D3" s="25" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
     </row>
     <row r="4" spans="1:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="14"/>
       <c r="B4" s="8"/>
       <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="13"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
     </row>
     <row r="5" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4">
         <v>438051.59</v>
       </c>
       <c r="C5" s="4">
         <v>245161.08</v>
       </c>
       <c r="D5" s="4">
@@ -1046,51 +1040,53 @@
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
     </row>
     <row r="30" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
     </row>
     <row r="31" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
     </row>
     <row r="32" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="6"/>
+      <c r="A32" s="19" t="s">
+        <v>22</v>
+      </c>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
     </row>
     <row r="33" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
     </row>
     <row r="34" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="6"/>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
     </row>
     <row r="35" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="6"/>
       <c r="B35" s="6"/>