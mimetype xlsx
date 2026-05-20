--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -6,76 +6,67 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\อัพตาราง\4. ไตรมาส 4-68\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8078642-8DD9-47B0-97A2-010FFE2F8B2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{653D2737-F4CE-46C5-A131-E006910AFD1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ตารางที่4" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ตารางที่4!$A$1:$E$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId12" roundtripDataChecksum="aicQgH9yue1C78JY+UxpSubi94f5AG0iU5nL5QnvaeI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D35" i="4" l="1"/>
   <c r="C45" i="4"/>
   <c r="C31" i="4"/>
   <c r="C30" i="4"/>
   <c r="B50" i="4"/>
   <c r="D41" i="4" l="1"/>
   <c r="D32" i="4"/>
   <c r="D31" i="4"/>
   <c r="C48" i="4"/>
   <c r="B40" i="4"/>
   <c r="B46" i="4"/>
   <c r="B31" i="4"/>
   <c r="B32" i="4"/>
   <c r="C37" i="4"/>
   <c r="C41" i="4"/>
@@ -99,51 +90,51 @@
   <c r="D48" i="4"/>
   <c r="D50" i="4"/>
   <c r="C35" i="4"/>
   <c r="C38" i="4"/>
   <c r="C39" i="4"/>
   <c r="C43" i="4"/>
   <c r="C44" i="4"/>
   <c r="C46" i="4"/>
   <c r="C47" i="4"/>
   <c r="B33" i="4"/>
   <c r="B34" i="4"/>
   <c r="B35" i="4"/>
   <c r="B36" i="4"/>
   <c r="B37" i="4"/>
   <c r="B39" i="4"/>
   <c r="B43" i="4"/>
   <c r="B44" i="4"/>
   <c r="B45" i="4"/>
   <c r="B48" i="4"/>
   <c r="B30" i="4" l="1"/>
   <c r="D30" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="39">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ยอดรวม</t>
   </si>
   <si>
     <t>n.a.</t>
   </si>
   <si>
     <t>กิจกรรมทางเศรษฐกิจ</t>
   </si>
   <si>
     <t xml:space="preserve">                                         จำนวน</t>
   </si>
   <si>
     <t>1. เกษตรกรรม การป่าไม้ และการประมง</t>
   </si>
   <si>
     <t>2. การทำเหมืองแร่ และเหมืองหิน</t>
   </si>
   <si>
     <t>3. การผลิต</t>
   </si>
   <si>
@@ -200,74 +191,77 @@
   <si>
     <t>22. ไม่ทราบ</t>
   </si>
   <si>
     <t xml:space="preserve">                                          ร้อยละ</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                              </t>
   </si>
   <si>
     <t>19. กิจกรรมบริการด้านอื่น ๆ</t>
   </si>
   <si>
     <t>4. การไฟฟ้า ก๊าซ ไอน้ำ และระบบปรับอากาศ</t>
   </si>
   <si>
     <t>หมายเหตุ : -- ข้อมูลมีจำนวนเล็กน้อย</t>
   </si>
   <si>
     <t xml:space="preserve">              ผลรวมแต่ละรายการอาจไม่เท่ากับยอดรวม เนื่องจากการปัดเศษทศนิยมโดยอิสระจากกัน</t>
   </si>
   <si>
     <t xml:space="preserve">              n.a. ไม่มีข้อมูล/สำรวจไม่พบ</t>
   </si>
   <si>
-    <t>ตาราง ค.4 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามกิจกรรมทางเศรษฐกิจ และเพศ ไตรมาสที่ 4/2568</t>
-[...1 lines deleted...]
-  <si>
     <t>--</t>
   </si>
   <si>
     <t xml:space="preserve">             ชาย</t>
   </si>
   <si>
     <t xml:space="preserve">             หญิง</t>
   </si>
   <si>
     <t xml:space="preserve">             รวม</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ที่มา : โครงการสำรวจภาวะการทำงานของประชากรไตมาสที่ 4 พ.ศ.2568   </t>
+  </si>
+  <si>
+    <t>ตารางที่ 4 จำนวนและร้อยละของผู้มีงานทำ จำแนกตามกิจกรรมทางเศรษฐกิจ และเพศ ไตรมาสที่ 4/2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
@@ -447,66 +441,66 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF99CC00"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -816,97 +810,97 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF99CC00"/>
   </sheetPr>
-  <dimension ref="A1:O55"/>
+  <dimension ref="A1:O56"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="C58" sqref="C58"/>
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="50.85546875" style="1" customWidth="1"/>
     <col min="2" max="4" width="14.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="1" customWidth="1"/>
     <col min="7" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16384" width="10.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
     <row r="2" spans="1:15" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="42" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C2" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2" s="42" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
     <row r="3" spans="1:15" s="15" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="11"/>
       <c r="B3" s="12"/>
       <c r="C3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="14"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
@@ -1631,51 +1625,51 @@
       <c r="D32" s="26">
         <f>ROUND(D7*100/$D$4,1)</f>
         <v>8.6</v>
       </c>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
     </row>
     <row r="33" spans="1:15" s="8" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="26">
         <f t="shared" ref="B33:B48" si="0">ROUND(B8*100/$B$4,1)</f>
         <v>0.1</v>
       </c>
       <c r="C33" s="33" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D33" s="26">
         <f>ROUND(D8*100/$D$4,1)</f>
         <v>0.3</v>
       </c>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
     </row>
     <row r="34" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="35">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
@@ -1884,51 +1878,51 @@
       <c r="E41" s="32"/>
       <c r="F41" s="32"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
     <row r="42" spans="1:15" s="8" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="33">
         <f>ROUND(B17*100/$B$4,1)</f>
         <v>0.3</v>
       </c>
       <c r="C42" s="26">
         <f>ROUND(C17*100/$C$4,1)</f>
         <v>0.6</v>
       </c>
       <c r="D42" s="33" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E42" s="32"/>
       <c r="F42" s="32"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
     <row r="43" spans="1:15" s="8" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="26">
         <f t="shared" si="0"/>
         <v>0.3</v>
       </c>
       <c r="C43" s="26">
         <f t="shared" si="1"/>
         <v>0.4</v>
       </c>
@@ -2219,50 +2213,55 @@
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
     </row>
     <row r="55" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
       <c r="O55" s="3"/>
+    </row>
+    <row r="56" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="31" t="s">
+        <v>37</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0" top="0.82677165354330717" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"TH SarabunPSK,Regular"&amp;16 50</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>