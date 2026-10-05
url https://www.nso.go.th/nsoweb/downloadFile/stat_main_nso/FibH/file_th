--- v0 (2026-08-14)
+++ v1 (2026-10-05)
@@ -1,92 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\1. รายงานสถิติจังหวัดหนองคาย\5. รายงานสถิติ 2569\_SR_2026_13_Excel_ขออนุมัติ\1.สถิติประชากรศาสตร์_68-ok\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\1. รายงานสถิติจังหวัดหนองคาย\5. รายงานสถิติ 2569\_SR_2026_13_Excel_ขออนุมัติ-ส่งตรวจ2.09.69\1.สถิติประชากรศาสตร์_69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1C0FE7FC-39FD-4970-A427-9E6DC4A2717E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{42E58A25-7F48-4406-8D65-D8A28675AFFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13020" xr2:uid="{78F6C891-F579-4B27-8BC3-F21FBB1E4AF4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13020" xr2:uid="{AB051027-28C8-4AEB-9FDF-67D3105B7910}"/>
   </bookViews>
   <sheets>
     <sheet name="T-1.4" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'T-1.4'!$A$1:$O$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'T-1.4'!$A$1:$O$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="57">
   <si>
     <t>ตาราง</t>
   </si>
   <si>
     <t>เนื้อที่ ระยะทางจากอำเภอถึงจังหวัด และเขตการปกครอง เป็นรายอำเภอ พ.ศ. 2568</t>
   </si>
   <si>
     <t>Table</t>
   </si>
   <si>
     <t>Area, Distance from District to Province and Administration Zone by District: 2025</t>
   </si>
   <si>
     <t>อำเภอ</t>
   </si>
   <si>
     <t>ระยะทางจาก</t>
   </si>
   <si>
     <t>เขตการปกครอง  Administration zone</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
@@ -192,50 +176,65 @@
     <t>Sangkhom District</t>
   </si>
   <si>
     <t>อำเภอสระใคร</t>
   </si>
   <si>
     <t>Sakhrai District</t>
   </si>
   <si>
     <t>อำเภอเฝ้าไร่</t>
   </si>
   <si>
     <t>Fao Rai District</t>
   </si>
   <si>
     <t>อำเภอรัตนวาปี</t>
   </si>
   <si>
     <t>Rattanawapi District</t>
   </si>
   <si>
     <t>อำเภอโพธิ์ตาก</t>
   </si>
   <si>
     <t>Pho Tak District</t>
+  </si>
+  <si>
+    <t>หมายเหตุ : 1. อบต.จุมพลกับเทศบาลตำบลโพนพิสัย เปลี่ยนแปลงฐานะเป็น เทศบาลเมืองโพนพิสัย</t>
+  </si>
+  <si>
+    <t>2. อบต.พระพุทธบาท เปลี่ยนแปลงฐานะเป็น เทศบาลตำบลพระพุทธบาท</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. อบต.สระใคร เปลี่ยนแปลงฐานะเป็น เทศบาลตำบลสระใคร </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. อบต.นาทับไฮ เปลี่ยนแปลงฐานะเป็น เทศบาลตำบลนาทับไฮ </t>
+  </si>
+  <si>
+    <t>โดยให้มีผลตั้งแต่ วันที่ 28 พ.ย. 2568 เป็นต้นไป</t>
   </si>
   <si>
     <t xml:space="preserve">       ที่มา:  ที่ทำการปกครองจังหวัดหนองคาย</t>
   </si>
   <si>
     <t xml:space="preserve">     Source: Nong khai Provincial Administration Office</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -431,51 +430,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -564,156 +563,159 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="justify" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="justify" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="justify" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="justify" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{C22CD4A3-FBA0-4676-864D-5B0AE8003F03}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{2FFD480F-AF39-4953-B777-A9077D2CD62E}"/>
     <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
     <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>21439</xdr:colOff>
-      <xdr:row>20</xdr:row>
-      <xdr:rowOff>45243</xdr:rowOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>123824</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>378992</xdr:colOff>
-      <xdr:row>23</xdr:row>
-      <xdr:rowOff>176793</xdr:rowOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>176791</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Group 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACF40C4E-1A46-4630-836C-9B2F06B3509E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{395AB1C8-2031-421D-B26B-A19910641AF5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm flipV="1">
-          <a:off x="9736939" y="5884068"/>
-          <a:ext cx="357553" cy="693525"/>
+          <a:off x="9736939" y="5743574"/>
+          <a:ext cx="357553" cy="814967"/>
           <a:chOff x="10039350" y="1885951"/>
           <a:chExt cx="342900" cy="600076"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Chevron 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA67D339-AD7A-4B9C-89F2-11F29582D347}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C8B479-73DB-4669-9082-9BD679D8D19F}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm rot="5400000">
             <a:off x="9910762" y="2014539"/>
             <a:ext cx="600076" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="chevron">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" vert="vert" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="th-TH" sz="1100"/>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8ECFEAEA-9A11-43AE-911F-8F492635E35E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D6D2E1-51DB-4564-9971-E79225FAB146}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm rot="5400000">
             <a:off x="9928603" y="2035464"/>
             <a:ext cx="536910" cy="310722"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
@@ -1023,719 +1025,717 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AB4DD1E-C585-4D63-B5B2-71B98DA44D83}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A64DA22-7D93-4CDF-8E7F-8926E774D48F}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+      <selection activeCell="E30" sqref="E30:H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21.75" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="4.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="4" customWidth="1"/>
     <col min="5" max="11" width="13.7109375" style="4" customWidth="1"/>
     <col min="12" max="12" width="2" style="4" customWidth="1"/>
     <col min="13" max="13" width="21" style="4" customWidth="1"/>
     <col min="14" max="14" width="1.7109375" style="4" customWidth="1"/>
     <col min="15" max="16" width="6.7109375" style="4" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.5">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2">
         <v>1.4</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:16" s="3" customFormat="1" x14ac:dyDescent="0.5">
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2">
         <v>1.4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="C3" s="2"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
-    <row r="4" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="4" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="10"/>
       <c r="L4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="M4" s="5"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.5">
+    <row r="5" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A5" s="12"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="13"/>
       <c r="E5" s="14"/>
       <c r="F5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="17"/>
       <c r="M5" s="12"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="13"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="17"/>
       <c r="M6" s="12"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.5">
+    <row r="7" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A7" s="12"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="17"/>
       <c r="M7" s="12"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.5">
+    <row r="8" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="14" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="17"/>
       <c r="M8" s="12"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.5">
+    <row r="9" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A9" s="12"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="13"/>
       <c r="E9" s="14" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="14" t="s">
         <v>23</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="12"/>
       <c r="N9" s="20"/>
       <c r="O9" s="20"/>
       <c r="P9" s="20"/>
     </row>
-    <row r="10" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.5">
+    <row r="10" spans="1:16" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="22"/>
       <c r="E10" s="23" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G10" s="23" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I10" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J10" s="23" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="23" t="s">
         <v>29</v>
       </c>
       <c r="L10" s="24"/>
       <c r="M10" s="21"/>
       <c r="N10" s="25"/>
       <c r="O10" s="25"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16" s="33" customFormat="1" ht="8.25" x14ac:dyDescent="0.15">
       <c r="A11" s="26"/>
       <c r="B11" s="26"/>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="28"/>
       <c r="H11" s="29"/>
       <c r="I11" s="27"/>
       <c r="J11" s="29"/>
       <c r="K11" s="30"/>
       <c r="L11" s="31"/>
       <c r="M11" s="26"/>
       <c r="N11" s="32"/>
       <c r="O11" s="32"/>
       <c r="P11" s="32"/>
     </row>
-    <row r="12" spans="1:16" s="20" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16" s="20" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="34"/>
       <c r="E12" s="35">
         <v>3026.51</v>
       </c>
       <c r="F12" s="36"/>
       <c r="G12" s="36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H12" s="36">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="I12" s="36">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J12" s="36">
         <v>62</v>
       </c>
       <c r="K12" s="36">
         <v>678</v>
       </c>
       <c r="L12" s="37" t="s">
         <v>31</v>
       </c>
       <c r="M12" s="38"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
     </row>
-    <row r="13" spans="1:16" s="25" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="41">
         <v>607.5</v>
       </c>
       <c r="F13" s="42">
         <v>0</v>
       </c>
       <c r="G13" s="43">
         <v>1</v>
       </c>
       <c r="H13" s="44">
         <v>8</v>
       </c>
       <c r="I13" s="42">
         <v>7</v>
       </c>
       <c r="J13" s="44">
         <v>16</v>
       </c>
       <c r="K13" s="42">
         <v>147</v>
       </c>
       <c r="L13" s="39" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="40"/>
     </row>
-    <row r="14" spans="1:16" s="25" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="41">
         <v>355.3</v>
       </c>
       <c r="F14" s="42">
         <v>27</v>
       </c>
       <c r="G14" s="43">
         <v>1</v>
       </c>
       <c r="H14" s="44">
         <v>3</v>
       </c>
       <c r="I14" s="42">
         <v>8</v>
       </c>
       <c r="J14" s="44">
         <v>10</v>
       </c>
       <c r="K14" s="42">
         <v>90</v>
       </c>
       <c r="L14" s="39" t="s">
         <v>35</v>
       </c>
       <c r="M14" s="40"/>
     </row>
-    <row r="15" spans="1:16" s="25" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="41">
         <v>642.70000000000005</v>
       </c>
       <c r="F15" s="42">
         <v>45</v>
       </c>
       <c r="G15" s="43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H15" s="44">
         <v>2</v>
       </c>
       <c r="I15" s="42">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J15" s="44">
         <v>11</v>
       </c>
       <c r="K15" s="42">
         <v>159</v>
       </c>
       <c r="L15" s="39" t="s">
         <v>37</v>
       </c>
       <c r="M15" s="40"/>
     </row>
-    <row r="16" spans="1:16" s="25" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="41">
         <v>198</v>
       </c>
       <c r="F16" s="42">
         <v>57</v>
       </c>
       <c r="G16" s="43">
         <v>0</v>
       </c>
       <c r="H16" s="44">
+        <v>3</v>
+      </c>
+      <c r="I16" s="42">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J16" s="44">
         <v>4</v>
       </c>
       <c r="K16" s="42">
         <v>43</v>
       </c>
       <c r="L16" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M16" s="40"/>
     </row>
-    <row r="17" spans="1:13" s="25" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="41">
         <v>449.7</v>
       </c>
       <c r="F17" s="42">
         <v>95</v>
       </c>
       <c r="G17" s="43">
         <v>0</v>
       </c>
       <c r="H17" s="44">
         <v>1</v>
       </c>
       <c r="I17" s="42">
         <v>5</v>
       </c>
       <c r="J17" s="44">
         <v>5</v>
       </c>
       <c r="K17" s="42">
         <v>36</v>
       </c>
       <c r="L17" s="45" t="s">
         <v>41</v>
       </c>
       <c r="M17" s="40"/>
     </row>
-    <row r="18" spans="1:13" s="25" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="41">
         <v>210.9</v>
       </c>
       <c r="F18" s="42">
         <v>27</v>
       </c>
       <c r="G18" s="43">
         <v>0</v>
       </c>
       <c r="H18" s="44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I18" s="42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J18" s="44">
         <v>3</v>
       </c>
       <c r="K18" s="42">
         <v>41</v>
       </c>
       <c r="L18" s="45" t="s">
         <v>43</v>
       </c>
       <c r="M18" s="40"/>
     </row>
-    <row r="19" spans="1:13" s="25" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="41">
         <v>255.9</v>
       </c>
       <c r="F19" s="42">
         <v>71</v>
       </c>
       <c r="G19" s="43">
         <v>0</v>
       </c>
       <c r="H19" s="44">
         <v>1</v>
       </c>
       <c r="I19" s="42">
         <v>4</v>
       </c>
       <c r="J19" s="44">
         <v>5</v>
       </c>
       <c r="K19" s="42">
         <v>73</v>
       </c>
       <c r="L19" s="45" t="s">
         <v>45</v>
       </c>
       <c r="M19" s="40"/>
     </row>
-    <row r="20" spans="1:13" s="25" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="41">
         <v>204.01</v>
       </c>
       <c r="F20" s="42">
         <v>71</v>
       </c>
       <c r="G20" s="43">
         <v>0</v>
       </c>
       <c r="H20" s="44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I20" s="42">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J20" s="44">
         <v>5</v>
       </c>
       <c r="K20" s="42">
         <v>62</v>
       </c>
       <c r="L20" s="45" t="s">
         <v>47</v>
       </c>
       <c r="M20" s="40"/>
     </row>
-    <row r="21" spans="1:13" s="25" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41">
         <v>102.5</v>
       </c>
       <c r="F21" s="42">
         <v>77</v>
       </c>
       <c r="G21" s="43">
         <v>0</v>
       </c>
       <c r="H21" s="44">
         <v>0</v>
       </c>
       <c r="I21" s="42">
         <v>3</v>
       </c>
       <c r="J21" s="44">
         <v>3</v>
       </c>
       <c r="K21" s="42">
         <v>27</v>
       </c>
       <c r="L21" s="45" t="s">
         <v>49</v>
       </c>
       <c r="M21" s="40"/>
     </row>
     <row r="22" spans="1:13" s="52" customFormat="1" ht="8.25" x14ac:dyDescent="0.15">
       <c r="A22" s="46"/>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="47"/>
       <c r="F22" s="48"/>
       <c r="G22" s="49"/>
       <c r="H22" s="46"/>
       <c r="I22" s="50"/>
       <c r="J22" s="46"/>
       <c r="K22" s="50"/>
       <c r="L22" s="51"/>
       <c r="M22" s="46"/>
     </row>
-    <row r="23" spans="1:13" s="52" customFormat="1" ht="8.25" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A24" s="53" t="s">
+    <row r="23" spans="1:13" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="53" t="s">
         <v>50</v>
       </c>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B24" s="53"/>
-      <c r="C24" s="53"/>
-[...1 lines deleted...]
-      <c r="H24" s="53" t="s">
+      <c r="C24" s="54" t="s">
         <v>51</v>
       </c>
-      <c r="I24" s="53"/>
-[...24 lines deleted...]
-      </c>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B25" s="53"/>
+      <c r="C25" s="54" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B26" s="53"/>
+      <c r="C26" s="54" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B27" s="53"/>
+      <c r="C27" s="54" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="40" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="H28" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="I28" s="53"/>
+      <c r="J28" s="53"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.5">
-      <c r="E30" s="54">
-[...2 lines deleted...]
-      </c>
+      <c r="E30" s="55"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.5">
-      <c r="E31" s="54">
-[...2 lines deleted...]
-      </c>
+      <c r="E31" s="55"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.5">
-      <c r="E32" s="54">
-[...2 lines deleted...]
-      </c>
+      <c r="E32" s="55"/>
     </row>
     <row r="33" spans="5:5" x14ac:dyDescent="0.5">
-      <c r="E33" s="54">
-[...2 lines deleted...]
-      </c>
+      <c r="E33" s="55"/>
     </row>
     <row r="34" spans="5:5" x14ac:dyDescent="0.5">
-      <c r="E34" s="54">
-[...2 lines deleted...]
-      </c>
+      <c r="E34" s="55"/>
     </row>
     <row r="35" spans="5:5" x14ac:dyDescent="0.5">
-      <c r="E35" s="54">
-[...2 lines deleted...]
-      </c>
+      <c r="E35" s="55"/>
     </row>
     <row r="36" spans="5:5" x14ac:dyDescent="0.5">
-      <c r="E36" s="54"/>
+      <c r="E36" s="55"/>
     </row>
     <row r="37" spans="5:5" x14ac:dyDescent="0.5">
-      <c r="E37" s="54"/>
+      <c r="E37" s="55"/>
     </row>
     <row r="38" spans="5:5" x14ac:dyDescent="0.5">
-      <c r="E38" s="54"/>
+      <c r="E38" s="55"/>
     </row>
     <row r="39" spans="5:5" x14ac:dyDescent="0.5">
-      <c r="E39" s="54"/>
+      <c r="E39" s="55"/>
+    </row>
+    <row r="40" spans="5:5" x14ac:dyDescent="0.5">
+      <c r="E40" s="55"/>
+    </row>
+    <row r="41" spans="5:5" x14ac:dyDescent="0.5">
+      <c r="E41" s="55"/>
+    </row>
+    <row r="42" spans="5:5" x14ac:dyDescent="0.5">
+      <c r="E42" s="55"/>
+    </row>
+    <row r="43" spans="5:5" x14ac:dyDescent="0.5">
+      <c r="E43" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:D10"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="L4:M10"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="L12:M12"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.98425196850393704" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>เวิร์กชีต</vt:lpstr>