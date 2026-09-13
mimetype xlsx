--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\4. อัพตาราง\สศส\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F81A7FB-DECE-4094-97D3-F6664657DE0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A3ECFA0-C631-48EC-8D36-EC874D33F4BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{814EC107-3BC2-4384-95BF-351788935E76}"/>
   </bookViews>
   <sheets>
     <sheet name="ตาราง ค.6" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="115">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>รวมทั้งสิ้น</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ต่ำกว่า</t>
   </si>
   <si>
     <t>บาท……………………………..</t>
   </si>
   <si>
     <t>Baht</t>
   </si>
   <si>
     <t xml:space="preserve">    15,001</t>
   </si>
   <si>
     <t xml:space="preserve">    30,001</t>
   </si>
   <si>
@@ -341,84 +341,164 @@
   <si>
     <t xml:space="preserve">   3,000</t>
   </si>
   <si>
     <t xml:space="preserve">   5,000</t>
   </si>
   <si>
     <t xml:space="preserve"> 10,000</t>
   </si>
   <si>
     <t xml:space="preserve">   3,001</t>
   </si>
   <si>
     <t xml:space="preserve">  10,000</t>
   </si>
   <si>
     <t xml:space="preserve">  1,501</t>
   </si>
   <si>
     <t>ตาราง ค.6 ร้อยละของครัวเรือน จำแนกตามค่าใช้จ่ายทั้งสิ้นเฉลี่ยต่อเดือน และสถานะทางเศรษฐสังคมของครัวเรือน</t>
   </si>
   <si>
     <t>Table C.6 Percentage of Households by Average Total Monthly Expenditure and Socio-Economic Class</t>
   </si>
   <si>
-    <t xml:space="preserve">         …</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">               …</t>
+    <r>
+      <t xml:space="preserve">       0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">        0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">           0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">          0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">              0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">             0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">            0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">ที่มา: การสำรวจภาวะเศรษฐกิจและสังคมของครัว พ.ศ.2568 สำนักงานสถิติจังหวัดเพชรบูรณ์ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ \ \ \ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ \ \ "/>
     <numFmt numFmtId="167" formatCode="#,##0.0\ \ \ \ \ \ "/>
     <numFmt numFmtId="168" formatCode="#,##0.0\ \ \ \ \ \ \ "/>
     <numFmt numFmtId="169" formatCode="#,##0.0\ \ \ \ \ "/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Angsana New"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
@@ -438,50 +518,56 @@
     <font>
       <b/>
       <sz val="14"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="25"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="19"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -600,54 +686,54 @@
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="180"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -1070,52 +1156,52 @@
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D1F76F8-1F2D-40D3-9EC8-883E9BABC7A9}">
   <dimension ref="A1:AJ40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A29" zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
-      <selection activeCell="J44" sqref="J44"/>
+    <sheetView tabSelected="1" topLeftCell="A32" zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
+      <selection activeCell="A39" sqref="A39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="3.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="13.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="2.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="2" customWidth="1"/>
     <col min="8" max="9" width="1.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
     <col min="11" max="11" width="2.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="4.7109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="12" style="2" customWidth="1"/>
     <col min="15" max="15" width="5.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="11" style="2" customWidth="1"/>
     <col min="17" max="17" width="5.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="3" style="2" customWidth="1"/>
     <col min="22" max="22" width="10.7109375" style="2" customWidth="1"/>
@@ -1375,56 +1461,56 @@
       <c r="AA6" s="48"/>
       <c r="AB6" s="47" t="s">
         <v>17</v>
       </c>
       <c r="AC6" s="47"/>
       <c r="AD6" s="15"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="15"/>
       <c r="AH6" s="15"/>
       <c r="AI6" s="15"/>
       <c r="AJ6" s="7"/>
     </row>
     <row r="7" spans="1:36" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="16" t="s">
         <v>90</v>
       </c>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
-      <c r="J7" s="50" t="s">
+      <c r="J7" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="50"/>
-[...1 lines deleted...]
-      <c r="M7" s="50"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
       <c r="N7" s="47" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="47"/>
       <c r="P7" s="47" t="s">
         <v>18</v>
       </c>
       <c r="Q7" s="47"/>
       <c r="R7" s="47" t="s">
         <v>39</v>
       </c>
       <c r="S7" s="47"/>
       <c r="T7" s="47" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="47"/>
       <c r="V7" s="47" t="s">
         <v>20</v>
       </c>
       <c r="W7" s="47"/>
       <c r="X7" s="47" t="s">
         <v>21</v>
       </c>
       <c r="Y7" s="47"/>
       <c r="Z7" s="47" t="s">
@@ -1491,58 +1577,58 @@
       <c r="AA8" s="47"/>
       <c r="AB8" s="47" t="s">
         <v>24</v>
       </c>
       <c r="AC8" s="47"/>
       <c r="AD8" s="15"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="47" t="s">
         <v>12</v>
       </c>
       <c r="AG8" s="47"/>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="7"/>
     </row>
     <row r="9" spans="1:36" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="47"/>
       <c r="B9" s="47"/>
       <c r="C9" s="47"/>
       <c r="D9" s="47"/>
       <c r="E9" s="47"/>
       <c r="F9" s="15"/>
       <c r="G9" s="17"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
-      <c r="J9" s="50" t="s">
+      <c r="J9" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="K9" s="50"/>
-      <c r="L9" s="50" t="s">
+      <c r="K9" s="49"/>
+      <c r="L9" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="M9" s="50"/>
+      <c r="M9" s="49"/>
       <c r="N9" s="47" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="47"/>
       <c r="P9" s="47" t="s">
         <v>61</v>
       </c>
       <c r="Q9" s="47"/>
       <c r="R9" s="47" t="s">
         <v>44</v>
       </c>
       <c r="S9" s="47"/>
       <c r="T9" s="47" t="s">
         <v>44</v>
       </c>
       <c r="U9" s="47"/>
       <c r="V9" s="47" t="s">
         <v>45</v>
       </c>
       <c r="W9" s="47"/>
       <c r="X9" s="47" t="s">
         <v>44</v>
       </c>
       <c r="Y9" s="47"/>
       <c r="Z9" s="47" t="s">
@@ -1812,55 +1898,55 @@
       </c>
       <c r="U14" s="47"/>
       <c r="V14" s="47" t="s">
         <v>85</v>
       </c>
       <c r="W14" s="47"/>
       <c r="X14" s="47" t="s">
         <v>86</v>
       </c>
       <c r="Y14" s="47"/>
       <c r="Z14" s="47" t="s">
         <v>87</v>
       </c>
       <c r="AA14" s="47"/>
       <c r="AB14" s="18"/>
       <c r="AC14" s="18"/>
       <c r="AD14" s="15"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
     </row>
     <row r="15" spans="1:36" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="49"/>
-[...3 lines deleted...]
-      <c r="E15" s="49"/>
+      <c r="A15" s="50"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
       <c r="F15" s="15"/>
       <c r="G15" s="18"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15" s="15"/>
       <c r="S15" s="15"/>
       <c r="T15" s="15"/>
       <c r="U15" s="15"/>
       <c r="V15" s="15"/>
       <c r="W15" s="15"/>
       <c r="X15" s="15"/>
       <c r="Y15" s="15"/>
       <c r="Z15" s="16"/>
       <c r="AA15" s="16"/>
       <c r="AB15" s="16"/>
       <c r="AC15" s="16"/>
       <c r="AD15" s="16"/>
@@ -1976,159 +2062,159 @@
       <c r="AH17" s="25"/>
       <c r="AI17" s="25"/>
       <c r="AJ17" s="6"/>
     </row>
     <row r="18" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="7"/>
       <c r="B18" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="27">
         <v>3001</v>
       </c>
       <c r="E18" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="51" t="s">
         <v>107</v>
       </c>
       <c r="H18" s="51"/>
       <c r="I18" s="44"/>
       <c r="J18" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K18" s="51"/>
       <c r="L18" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="51"/>
       <c r="N18" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O18" s="51"/>
       <c r="P18" s="51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Q18" s="51"/>
       <c r="R18" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="S18" s="51"/>
       <c r="T18" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U18" s="51"/>
       <c r="V18" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W18" s="51"/>
       <c r="X18" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Y18" s="51"/>
       <c r="Z18" s="51" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA18" s="51"/>
       <c r="AB18" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC18" s="51"/>
       <c r="AD18" s="29"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="30" t="s">
         <v>57</v>
       </c>
       <c r="AG18" s="19"/>
       <c r="AH18" s="31" t="s">
         <v>102</v>
       </c>
       <c r="AI18" s="20" t="s">
         <v>5</v>
       </c>
       <c r="AJ18" s="7"/>
     </row>
     <row r="19" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="7"/>
       <c r="B19" s="32">
         <v>3001</v>
       </c>
       <c r="C19" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="27">
         <v>5000</v>
       </c>
       <c r="E19" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F19" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="51">
         <v>2.37</v>
       </c>
       <c r="H19" s="51"/>
       <c r="I19" s="46"/>
       <c r="J19" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K19" s="51"/>
       <c r="L19" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M19" s="51"/>
       <c r="N19" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O19" s="51"/>
       <c r="P19" s="52">
         <v>1.61</v>
       </c>
       <c r="Q19" s="52"/>
       <c r="R19" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="S19" s="51"/>
       <c r="T19" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U19" s="51"/>
       <c r="V19" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W19" s="51"/>
       <c r="X19" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Y19" s="51"/>
       <c r="Z19" s="51" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA19" s="51"/>
       <c r="AB19" s="54">
         <v>5.81</v>
       </c>
       <c r="AC19" s="54"/>
       <c r="AD19" s="29"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="32">
         <v>3001</v>
       </c>
       <c r="AG19" s="33" t="s">
         <v>2</v>
       </c>
       <c r="AH19" s="34" t="s">
         <v>100</v>
       </c>
       <c r="AI19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="AJ19" s="7"/>
     </row>
     <row r="20" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="32">
@@ -2146,55 +2232,55 @@
       <c r="F20" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="51">
         <v>18.14</v>
       </c>
       <c r="H20" s="51"/>
       <c r="I20" s="46"/>
       <c r="J20" s="54">
         <v>11.1</v>
       </c>
       <c r="K20" s="54"/>
       <c r="L20" s="52">
         <v>1.52</v>
       </c>
       <c r="M20" s="52"/>
       <c r="N20" s="53">
         <v>57.43</v>
       </c>
       <c r="O20" s="53"/>
       <c r="P20" s="52">
         <v>18.47</v>
       </c>
       <c r="Q20" s="52"/>
       <c r="R20" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="S20" s="51"/>
       <c r="T20" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U20" s="51"/>
       <c r="V20" s="55">
         <v>27.93</v>
       </c>
       <c r="W20" s="55"/>
       <c r="X20" s="55">
         <v>9.7200000000000006</v>
       </c>
       <c r="Y20" s="55"/>
       <c r="Z20" s="53">
         <v>21.76</v>
       </c>
       <c r="AA20" s="53"/>
       <c r="AB20" s="54">
         <v>27.14</v>
       </c>
       <c r="AC20" s="54"/>
       <c r="AD20" s="29"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="32">
         <v>5001</v>
       </c>
       <c r="AG20" s="33" t="s">
         <v>2</v>
@@ -2216,63 +2302,63 @@
         <v>2</v>
       </c>
       <c r="D21" s="27">
         <v>15000</v>
       </c>
       <c r="E21" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="51">
         <v>23.46</v>
       </c>
       <c r="H21" s="51"/>
       <c r="I21" s="46"/>
       <c r="J21" s="54">
         <v>24.2</v>
       </c>
       <c r="K21" s="54"/>
       <c r="L21" s="52">
         <v>17.260000000000002</v>
       </c>
       <c r="M21" s="52"/>
       <c r="N21" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O21" s="51"/>
       <c r="P21" s="52">
         <v>26.87</v>
       </c>
       <c r="Q21" s="52"/>
       <c r="R21" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="S21" s="51"/>
       <c r="T21" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U21" s="51"/>
       <c r="V21" s="55">
         <v>10.38</v>
       </c>
       <c r="W21" s="55"/>
       <c r="X21" s="55">
         <v>25.04</v>
       </c>
       <c r="Y21" s="55"/>
       <c r="Z21" s="53">
         <v>25.28</v>
       </c>
       <c r="AA21" s="53"/>
       <c r="AB21" s="54">
         <v>25.17</v>
       </c>
       <c r="AC21" s="54"/>
       <c r="AD21" s="29"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="32">
         <v>10001</v>
       </c>
       <c r="AG21" s="33" t="s">
         <v>2</v>
@@ -2306,51 +2392,51 @@
         <v>36.71</v>
       </c>
       <c r="H22" s="51"/>
       <c r="I22" s="46"/>
       <c r="J22" s="54">
         <v>38.26</v>
       </c>
       <c r="K22" s="54"/>
       <c r="L22" s="52">
         <v>31.99</v>
       </c>
       <c r="M22" s="52"/>
       <c r="N22" s="53">
         <v>42.57</v>
       </c>
       <c r="O22" s="53"/>
       <c r="P22" s="52">
         <v>36.76</v>
       </c>
       <c r="Q22" s="52"/>
       <c r="R22" s="54">
         <v>26.51</v>
       </c>
       <c r="S22" s="54"/>
       <c r="T22" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U22" s="51"/>
       <c r="V22" s="55">
         <v>49.83</v>
       </c>
       <c r="W22" s="55"/>
       <c r="X22" s="55">
         <v>48.09</v>
       </c>
       <c r="Y22" s="55"/>
       <c r="Z22" s="53">
         <v>46.04</v>
       </c>
       <c r="AA22" s="53"/>
       <c r="AB22" s="54">
         <v>31.83</v>
       </c>
       <c r="AC22" s="54"/>
       <c r="AD22" s="29"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="35" t="s">
         <v>6</v>
       </c>
       <c r="AG22" s="33" t="s">
         <v>2</v>
@@ -2372,51 +2458,51 @@
         <v>2</v>
       </c>
       <c r="D23" s="34" t="s">
         <v>95</v>
       </c>
       <c r="E23" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="51">
         <v>15.67</v>
       </c>
       <c r="H23" s="51"/>
       <c r="I23" s="46"/>
       <c r="J23" s="54">
         <v>19.45</v>
       </c>
       <c r="K23" s="54"/>
       <c r="L23" s="52">
         <v>42.79</v>
       </c>
       <c r="M23" s="52"/>
       <c r="N23" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O23" s="51"/>
       <c r="P23" s="52">
         <v>13.24</v>
       </c>
       <c r="Q23" s="52"/>
       <c r="R23" s="54">
         <v>60.57</v>
       </c>
       <c r="S23" s="54"/>
       <c r="T23" s="54">
         <v>100</v>
       </c>
       <c r="U23" s="54"/>
       <c r="V23" s="55">
         <v>11.85</v>
       </c>
       <c r="W23" s="55"/>
       <c r="X23" s="55">
         <v>14.41</v>
       </c>
       <c r="Y23" s="55"/>
       <c r="Z23" s="53">
         <v>6.92</v>
       </c>
@@ -2450,155 +2536,155 @@
         <v>2</v>
       </c>
       <c r="D24" s="34" t="s">
         <v>97</v>
       </c>
       <c r="E24" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="51">
         <v>3.61</v>
       </c>
       <c r="H24" s="51"/>
       <c r="I24" s="46"/>
       <c r="J24" s="54">
         <v>6.99</v>
       </c>
       <c r="K24" s="54"/>
       <c r="L24" s="52">
         <v>5.43</v>
       </c>
       <c r="M24" s="52"/>
       <c r="N24" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O24" s="51"/>
       <c r="P24" s="52">
         <v>3.06</v>
       </c>
       <c r="Q24" s="52"/>
       <c r="R24" s="54">
         <v>12.91</v>
       </c>
       <c r="S24" s="54"/>
       <c r="T24" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U24" s="51"/>
       <c r="V24" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W24" s="51"/>
       <c r="X24" s="55">
         <v>2.74</v>
       </c>
       <c r="Y24" s="55"/>
       <c r="Z24" s="51" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA24" s="51"/>
       <c r="AB24" s="54">
         <v>2.85</v>
       </c>
       <c r="AC24" s="54"/>
       <c r="AD24" s="29"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="35" t="s">
         <v>96</v>
       </c>
       <c r="AG24" s="33" t="s">
         <v>2</v>
       </c>
       <c r="AH24" s="34" t="s">
         <v>97</v>
       </c>
       <c r="AI24" s="20" t="s">
         <v>5</v>
       </c>
       <c r="AJ24" s="7"/>
     </row>
     <row r="25" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7"/>
       <c r="B25" s="28" t="s">
         <v>93</v>
       </c>
       <c r="C25" s="33"/>
       <c r="D25" s="34" t="s">
         <v>97</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="51">
         <v>0.05</v>
       </c>
       <c r="H25" s="51"/>
       <c r="I25" s="46"/>
       <c r="J25" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K25" s="51"/>
       <c r="L25" s="52">
         <v>1.01</v>
       </c>
       <c r="M25" s="52"/>
       <c r="N25" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O25" s="51"/>
       <c r="P25" s="51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Q25" s="51"/>
       <c r="R25" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="S25" s="51"/>
       <c r="T25" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U25" s="51"/>
       <c r="V25" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W25" s="51"/>
       <c r="X25" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Y25" s="51"/>
       <c r="Z25" s="51" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA25" s="51"/>
       <c r="AB25" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC25" s="51"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="35" t="s">
         <v>92</v>
       </c>
       <c r="AG25" s="33"/>
       <c r="AH25" s="34" t="s">
         <v>97</v>
       </c>
       <c r="AI25" s="20" t="s">
         <v>5</v>
       </c>
       <c r="AJ25" s="7"/>
     </row>
     <row r="26" spans="1:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="15"/>
       <c r="B26" s="28"/>
       <c r="C26" s="33"/>
       <c r="D26" s="16"/>
       <c r="E26" s="15"/>
       <c r="F26" s="25" t="s">
         <v>0</v>
       </c>
@@ -2698,147 +2784,147 @@
       <c r="AH27" s="38"/>
       <c r="AI27" s="38"/>
       <c r="AJ27" s="6"/>
     </row>
     <row r="28" spans="1:36" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="34" t="s">
         <v>104</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="51" t="s">
         <v>107</v>
       </c>
       <c r="H28" s="51"/>
       <c r="I28" s="46"/>
       <c r="J28" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K28" s="51"/>
       <c r="L28" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M28" s="51"/>
       <c r="N28" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O28" s="51"/>
       <c r="P28" s="51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Q28" s="51"/>
       <c r="R28" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="S28" s="51"/>
       <c r="T28" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U28" s="51"/>
       <c r="V28" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W28" s="51"/>
       <c r="X28" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Y28" s="51"/>
       <c r="Z28" s="51" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA28" s="51"/>
       <c r="AB28" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC28" s="51"/>
       <c r="AD28" s="29"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="28" t="s">
         <v>94</v>
       </c>
       <c r="AG28" s="28"/>
       <c r="AH28" s="33" t="s">
         <v>98</v>
       </c>
       <c r="AI28" s="28" t="s">
         <v>5</v>
       </c>
       <c r="AJ28" s="7"/>
     </row>
     <row r="29" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7"/>
       <c r="B29" s="39" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="40" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="41">
         <v>3000</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="51">
         <v>3.33</v>
       </c>
       <c r="H29" s="51"/>
       <c r="I29" s="46"/>
       <c r="J29" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K29" s="51"/>
       <c r="L29" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M29" s="51"/>
       <c r="N29" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O29" s="51"/>
       <c r="P29" s="52">
         <v>1.33</v>
       </c>
       <c r="Q29" s="52"/>
       <c r="R29" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="S29" s="51"/>
       <c r="T29" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U29" s="51"/>
       <c r="V29" s="55">
         <v>23.79</v>
       </c>
       <c r="W29" s="55"/>
       <c r="X29" s="55">
         <v>9.64</v>
       </c>
       <c r="Y29" s="55"/>
       <c r="Z29" s="53">
         <v>7.8</v>
       </c>
       <c r="AA29" s="53"/>
       <c r="AB29" s="54">
         <v>1.95</v>
       </c>
       <c r="AC29" s="54"/>
       <c r="AD29" s="29"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="42" t="s">
         <v>98</v>
       </c>
       <c r="AG29" s="33" t="s">
         <v>2</v>
@@ -2938,51 +3024,51 @@
         <v>2</v>
       </c>
       <c r="D31" s="27">
         <v>10000</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="51">
         <v>45.74</v>
       </c>
       <c r="H31" s="51"/>
       <c r="I31" s="46"/>
       <c r="J31" s="54">
         <v>61.02</v>
       </c>
       <c r="K31" s="54"/>
       <c r="L31" s="52">
         <v>44.23</v>
       </c>
       <c r="M31" s="52"/>
       <c r="N31" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O31" s="51"/>
       <c r="P31" s="52">
         <v>46.16</v>
       </c>
       <c r="Q31" s="52"/>
       <c r="R31" s="54">
         <v>29.57</v>
       </c>
       <c r="S31" s="54"/>
       <c r="T31" s="54">
         <v>42.01</v>
       </c>
       <c r="U31" s="54"/>
       <c r="V31" s="55">
         <v>26.28</v>
       </c>
       <c r="W31" s="55"/>
       <c r="X31" s="55">
         <v>55.17</v>
       </c>
       <c r="Y31" s="55"/>
       <c r="Z31" s="53">
         <v>36.44</v>
       </c>
@@ -3028,51 +3114,51 @@
         <v>12.99</v>
       </c>
       <c r="H32" s="51"/>
       <c r="I32" s="46"/>
       <c r="J32" s="54">
         <v>7.98</v>
       </c>
       <c r="K32" s="54"/>
       <c r="L32" s="52">
         <v>16.73</v>
       </c>
       <c r="M32" s="52"/>
       <c r="N32" s="53">
         <v>42.57</v>
       </c>
       <c r="O32" s="53"/>
       <c r="P32" s="52">
         <v>9.91</v>
       </c>
       <c r="Q32" s="52"/>
       <c r="R32" s="54">
         <v>18.03</v>
       </c>
       <c r="S32" s="54"/>
       <c r="T32" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U32" s="51"/>
       <c r="V32" s="55">
         <v>2.87</v>
       </c>
       <c r="W32" s="55"/>
       <c r="X32" s="55">
         <v>20.94</v>
       </c>
       <c r="Y32" s="55"/>
       <c r="Z32" s="53">
         <v>1.86</v>
       </c>
       <c r="AA32" s="53"/>
       <c r="AB32" s="54">
         <v>14.45</v>
       </c>
       <c r="AC32" s="54"/>
       <c r="AD32" s="29"/>
       <c r="AE32" s="7"/>
       <c r="AF32" s="32">
         <v>10001</v>
       </c>
       <c r="AG32" s="33" t="s">
         <v>2</v>
@@ -3094,311 +3180,311 @@
         <v>2</v>
       </c>
       <c r="D33" s="34" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="51">
         <v>7.13</v>
       </c>
       <c r="H33" s="51"/>
       <c r="I33" s="46"/>
       <c r="J33" s="54">
         <v>4.63</v>
       </c>
       <c r="K33" s="54"/>
       <c r="L33" s="52">
         <v>11.82</v>
       </c>
       <c r="M33" s="52"/>
       <c r="N33" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O33" s="51"/>
       <c r="P33" s="52">
         <v>2.91</v>
       </c>
       <c r="Q33" s="52"/>
       <c r="R33" s="54">
         <v>29.01</v>
       </c>
       <c r="S33" s="54"/>
       <c r="T33" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U33" s="51"/>
       <c r="V33" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W33" s="51"/>
       <c r="X33" s="55">
         <v>5.28</v>
       </c>
       <c r="Y33" s="55"/>
       <c r="Z33" s="51" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA33" s="51"/>
       <c r="AB33" s="54">
         <v>9.91</v>
       </c>
       <c r="AC33" s="54"/>
       <c r="AD33" s="29"/>
       <c r="AE33" s="7"/>
       <c r="AF33" s="35" t="s">
         <v>6</v>
       </c>
       <c r="AG33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="AH33" s="34" t="s">
         <v>10</v>
       </c>
       <c r="AI33" s="28" t="s">
         <v>5</v>
       </c>
       <c r="AJ33" s="7"/>
     </row>
     <row r="34" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="35" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="40" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="34" t="s">
         <v>8</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="51">
         <v>1.31</v>
       </c>
       <c r="H34" s="51"/>
       <c r="I34" s="46"/>
       <c r="J34" s="54">
         <v>3.14</v>
       </c>
       <c r="K34" s="54"/>
       <c r="L34" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M34" s="51"/>
       <c r="N34" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O34" s="51"/>
       <c r="P34" s="52">
         <v>1.48</v>
       </c>
       <c r="Q34" s="52"/>
       <c r="R34" s="54">
         <v>10.15</v>
       </c>
       <c r="S34" s="54"/>
       <c r="T34" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U34" s="51"/>
       <c r="V34" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W34" s="51"/>
       <c r="X34" s="55">
         <v>0.62</v>
       </c>
       <c r="Y34" s="55"/>
       <c r="Z34" s="51" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA34" s="51"/>
       <c r="AB34" s="54">
         <v>0.25</v>
       </c>
       <c r="AC34" s="54"/>
       <c r="AD34" s="29"/>
       <c r="AE34" s="7"/>
       <c r="AF34" s="35" t="s">
         <v>7</v>
       </c>
       <c r="AG34" s="33" t="s">
         <v>2</v>
       </c>
       <c r="AH34" s="34" t="s">
         <v>8</v>
       </c>
       <c r="AI34" s="28" t="s">
         <v>5</v>
       </c>
       <c r="AJ34" s="7"/>
     </row>
     <row r="35" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="7"/>
       <c r="B35" s="35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="40" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="34" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="51">
         <v>0.66</v>
       </c>
       <c r="H35" s="51"/>
       <c r="I35" s="46"/>
       <c r="J35" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K35" s="51"/>
       <c r="L35" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M35" s="51"/>
       <c r="N35" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O35" s="51"/>
       <c r="P35" s="52">
         <v>1.46</v>
       </c>
       <c r="Q35" s="52"/>
       <c r="R35" s="54">
         <v>5.89</v>
       </c>
       <c r="S35" s="54"/>
       <c r="T35" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U35" s="51"/>
       <c r="V35" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W35" s="51"/>
       <c r="X35" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Y35" s="51"/>
       <c r="Z35" s="51" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA35" s="51"/>
       <c r="AB35" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC35" s="51"/>
       <c r="AD35" s="29"/>
       <c r="AE35" s="7"/>
       <c r="AF35" s="35" t="s">
         <v>96</v>
       </c>
       <c r="AG35" s="33" t="s">
         <v>2</v>
       </c>
       <c r="AH35" s="34" t="s">
         <v>97</v>
       </c>
       <c r="AI35" s="28" t="s">
         <v>5</v>
       </c>
       <c r="AJ35" s="7"/>
     </row>
     <row r="36" spans="1:36" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="28" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="40"/>
       <c r="D36" s="34" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="51" t="s">
         <v>107</v>
       </c>
       <c r="H36" s="51"/>
       <c r="I36" s="46"/>
       <c r="J36" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K36" s="51"/>
       <c r="L36" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M36" s="51"/>
       <c r="N36" s="51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O36" s="51"/>
       <c r="P36" s="51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Q36" s="51"/>
       <c r="R36" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="S36" s="51"/>
       <c r="T36" s="51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U36" s="51"/>
       <c r="V36" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W36" s="51"/>
       <c r="X36" s="51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="Y36" s="51"/>
       <c r="Z36" s="51" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA36" s="51"/>
       <c r="AB36" s="51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC36" s="51"/>
       <c r="AD36" s="29"/>
       <c r="AE36" s="7"/>
       <c r="AF36" s="35" t="s">
         <v>92</v>
       </c>
       <c r="AG36" s="33"/>
       <c r="AH36" s="34" t="s">
         <v>97</v>
       </c>
       <c r="AI36" s="28" t="s">
         <v>5</v>
       </c>
       <c r="AJ36" s="7"/>
     </row>
     <row r="37" spans="1:36" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="12"/>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
@@ -3447,52 +3533,52 @@
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
       <c r="V38" s="7"/>
       <c r="W38" s="7"/>
       <c r="X38" s="7"/>
       <c r="Y38" s="7"/>
       <c r="Z38" s="7"/>
       <c r="AA38" s="7"/>
       <c r="AB38" s="7"/>
       <c r="AC38" s="7"/>
       <c r="AD38" s="7"/>
       <c r="AE38" s="7"/>
       <c r="AF38" s="7"/>
       <c r="AG38" s="7"/>
       <c r="AH38" s="7"/>
       <c r="AI38" s="7"/>
     </row>
     <row r="39" spans="1:36" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A39" s="25" t="s">
-        <v>113</v>
+      <c r="A39" s="15" t="s">
+        <v>114</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="28"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="18"/>
       <c r="U39" s="15"/>
       <c r="V39" s="18"/>
       <c r="W39" s="15"/>
       <c r="X39" s="28"/>
       <c r="Y39" s="18"/>
@@ -3731,97 +3817,97 @@
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="V13:W13"/>
     <mergeCell ref="Z13:AA13"/>
     <mergeCell ref="T13:U13"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="T14:U14"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="V12:W12"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="AB10:AC10"/>
     <mergeCell ref="Z9:AA9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="Z10:AA10"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="T10:U10"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="N10:O10"/>
-    <mergeCell ref="N8:O8"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="R8:S8"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="T12:U12"/>
     <mergeCell ref="N11:O11"/>
+    <mergeCell ref="T8:U8"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A8:E9"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="J8:M8"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="L10:M10"/>
-    <mergeCell ref="T8:U8"/>
     <mergeCell ref="AF8:AI9"/>
     <mergeCell ref="Z7:AA7"/>
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="X8:Y8"/>
     <mergeCell ref="Z8:AA8"/>
     <mergeCell ref="X7:Y7"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:AA5"/>
     <mergeCell ref="J6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:AA6"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="P7:Q7"/>
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AB6:AC6"/>
     <mergeCell ref="AB7:AC7"/>
     <mergeCell ref="AB8:AC8"/>
     <mergeCell ref="AB9:AC9"/>
     <mergeCell ref="J7:M7"/>
     <mergeCell ref="V7:W7"/>
+    <mergeCell ref="N8:O8"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.19685039370078741" top="0.62992125984251968" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="AF24:AH25 C24 C23 B25:D25 C22 B24 B22 D22:E22 B26:E26 E25 B23 D23:E23 D24:E24 C35 C34 C33 C32 C31 C30 B28:D28 B36:D36 B35 C29:D29 B29:B30 D30 B31 D31 B32 D32 B33 D33 B34 D34 D35 AF28:AG28 AF34:AH36 AG29 AF29 AH28:AH29 AF30:AG30 AF31:AG31 AF32:AG33 AH32:AH33 AH30:AH31 AF18:AG18 AF19:AG19 AF20:AG20 AF21:AG23 AH21:AH23 AH18:AH20" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>