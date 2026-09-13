--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -2,66 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\4. อัพตาราง\สศส\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D74A708D-17C9-463D-BBD8-330B1A7F6B2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7ADEEB35-349F-4911-B4EB-15C114FE4359}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" tabRatio="549" xr2:uid="{79FCA6C2-1B0E-488C-B6C8-8741C8413892}"/>
   </bookViews>
   <sheets>
     <sheet name="ตาราง ค.1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="155">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ลูกจ้าง</t>
   </si>
   <si>
     <t>Employees</t>
   </si>
   <si>
     <t>ผู้ปฏิบัติงาน</t>
   </si>
   <si>
     <t>เสมียน</t>
   </si>
   <si>
     <t>ผู้ไม่ได้</t>
   </si>
   <si>
     <t>วิชาชีพ</t>
   </si>
   <si>
     <t>ปฏิบัติงาน</t>
   </si>
   <si>
@@ -445,111 +445,252 @@
         <rFont val="TH SarabunPSK"/>
         <family val="2"/>
       </rPr>
       <t>……..…...........…………….............………..………...</t>
     </r>
   </si>
   <si>
     <t>Assistance from Govt. and Organization</t>
   </si>
   <si>
     <t xml:space="preserve">    (including owned dwelling)</t>
   </si>
   <si>
     <t>Net profits from business</t>
   </si>
   <si>
     <t>Net profits from farming</t>
   </si>
   <si>
     <t>From current transfers</t>
   </si>
   <si>
     <t>Estimated rental value of rent-free dwelling</t>
   </si>
   <si>
+    <t>ตาราง ค.1 รายได้เฉลี่ยต่อเดือนของครัวเรือน จำแนกตามแหล่งที่มาของรายได้ และสถานะทางเศรษฐสังคมของครัวเรือน</t>
+  </si>
+  <si>
+    <t>ตาราง ค.1 รายได้เฉลี่ยต่อเดือนของครัวเรือน จำแนกตามแหล่งที่มาของรายได้ และสถานะทางเศรษฐสังคมของครัวเรือน (ต่อ)</t>
+  </si>
+  <si>
     <t>Table C.1 Average Monthly Income per Household by Source of Income and Socio-Economic Class (Contd.)</t>
   </si>
   <si>
     <t>Table C.1 Average Monthly Income per Household by Source of Income and Socio-Economic Class</t>
   </si>
   <si>
-    <t xml:space="preserve">           ...</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">            --</t>
+    <r>
+      <t xml:space="preserve">            0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">         0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">          0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">           0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">               0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">          0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rd</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">             0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">        0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">             0</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">          0</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">      0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rd</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">         0</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">ที่มา: การสำรวจภาวะเศรษฐกิจและสังคมของครัว พ.ศ.2568 สำนักงานสถิติจังหวัดเพชรบูรณ์ </t>
-  </si>
-[...4 lines deleted...]
-    <t>ตาราง ค.1 รายได้เฉลี่ยต่อเดือนของครัวเรือน จำแนกตามแหล่งที่มาของรายได้ และสถานะทางเศรษฐสังคมของครัวเรือน</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="#,##0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0\ \ \ \ \ \ "/>
     <numFmt numFmtId="166" formatCode="#,##0\ \ \ \ "/>
     <numFmt numFmtId="167" formatCode="#,##0\ \ \ \ \ \ \ "/>
     <numFmt numFmtId="168" formatCode="#,##0\ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="169" formatCode="#,##0\ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="170" formatCode="#,##0\ \ \ \ \ "/>
     <numFmt numFmtId="171" formatCode="#,##0\ \ \ "/>
     <numFmt numFmtId="172" formatCode="#,##0\ \ "/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
       <b/>
       <sz val="21"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
@@ -568,96 +709,109 @@
       <sz val="12"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="26"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="180"/>
     </xf>
@@ -798,139 +952,133 @@
     <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="172" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="4"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="4"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1202,136 +1350,136 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64176DD9-6888-4C05-9174-957070878354}">
   <dimension ref="A1:AM74"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+    <sheetView tabSelected="1" topLeftCell="A64" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <selection activeCell="A71" sqref="A71:XFD71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="3.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="31.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="0.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="4" customWidth="1"/>
     <col min="7" max="7" width="2.85546875" style="4" customWidth="1"/>
     <col min="8" max="8" width="1" style="4" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="4" customWidth="1"/>
     <col min="10" max="10" width="2.5703125" style="4" customWidth="1"/>
     <col min="11" max="11" width="10" style="4" customWidth="1"/>
     <col min="12" max="12" width="4.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="4" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" style="4" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="4" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="4" customWidth="1"/>
     <col min="18" max="18" width="3.7109375" style="4" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="4" customWidth="1"/>
     <col min="20" max="20" width="1.85546875" style="4" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" style="4" customWidth="1"/>
     <col min="22" max="22" width="2" style="4" customWidth="1"/>
     <col min="23" max="23" width="12.140625" style="4" customWidth="1"/>
     <col min="24" max="24" width="3.28515625" style="4" customWidth="1"/>
     <col min="25" max="25" width="13.7109375" style="4" customWidth="1"/>
     <col min="26" max="26" width="2.28515625" style="4" customWidth="1"/>
     <col min="27" max="27" width="1" style="4" customWidth="1"/>
     <col min="28" max="28" width="9" style="4" customWidth="1"/>
     <col min="29" max="29" width="2.140625" style="3" customWidth="1"/>
     <col min="30" max="30" width="3.7109375" style="3" customWidth="1"/>
     <col min="31" max="31" width="4" style="3" customWidth="1"/>
     <col min="32" max="32" width="3.7109375" style="3" customWidth="1"/>
     <col min="33" max="33" width="0.140625" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="38.140625" style="3" customWidth="1"/>
     <col min="35" max="35" width="0.85546875" style="5" customWidth="1"/>
     <col min="36" max="36" width="1.140625" style="3" customWidth="1"/>
     <col min="37" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="30" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="11" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="13"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
       <c r="N1" s="15"/>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
       <c r="R1" s="15"/>
       <c r="S1" s="15"/>
       <c r="T1" s="15"/>
       <c r="U1" s="15"/>
       <c r="V1" s="15"/>
       <c r="W1" s="15"/>
       <c r="X1" s="15"/>
       <c r="Y1" s="15"/>
       <c r="Z1" s="15"/>
       <c r="AA1" s="15"/>
       <c r="AB1" s="16"/>
       <c r="AC1" s="14"/>
       <c r="AD1" s="14"/>
       <c r="AE1" s="14"/>
       <c r="AF1" s="14"/>
       <c r="AG1" s="14"/>
       <c r="AH1" s="14"/>
     </row>
     <row r="2" spans="1:38" ht="30" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A2" s="17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
@@ -1406,562 +1554,562 @@
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
       <c r="AA4" s="22"/>
       <c r="AB4" s="22"/>
       <c r="AC4" s="21"/>
       <c r="AD4" s="21"/>
       <c r="AE4" s="21"/>
       <c r="AF4" s="21"/>
       <c r="AG4" s="21"/>
       <c r="AH4" s="21"/>
     </row>
     <row r="5" spans="1:38" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A5" s="13"/>
       <c r="B5" s="23"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
-      <c r="I5" s="71" t="s">
+      <c r="I5" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="71"/>
-[...4 lines deleted...]
-      <c r="O5" s="71" t="s">
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="P5" s="71"/>
-      <c r="Q5" s="71" t="s">
+      <c r="P5" s="70"/>
+      <c r="Q5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="71"/>
-[...7 lines deleted...]
-      <c r="Z5" s="71"/>
+      <c r="R5" s="70"/>
+      <c r="S5" s="70"/>
+      <c r="T5" s="70"/>
+      <c r="U5" s="70"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="70"/>
+      <c r="X5" s="70"/>
+      <c r="Y5" s="70"/>
+      <c r="Z5" s="70"/>
       <c r="AA5" s="15"/>
-      <c r="AB5" s="71" t="s">
+      <c r="AB5" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="AC5" s="71"/>
+      <c r="AC5" s="70"/>
       <c r="AD5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="14"/>
       <c r="AF5" s="14"/>
       <c r="AG5" s="14"/>
       <c r="AH5" s="14"/>
     </row>
     <row r="6" spans="1:38" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
-      <c r="F6" s="71" t="s">
+      <c r="F6" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="71"/>
+      <c r="G6" s="70"/>
       <c r="H6" s="15"/>
-      <c r="I6" s="94" t="s">
+      <c r="I6" s="90" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="94"/>
-[...4 lines deleted...]
-      <c r="O6" s="71" t="s">
+      <c r="J6" s="90"/>
+      <c r="K6" s="90"/>
+      <c r="L6" s="90"/>
+      <c r="M6" s="90"/>
+      <c r="N6" s="90"/>
+      <c r="O6" s="70" t="s">
         <v>17</v>
       </c>
-      <c r="P6" s="71"/>
-      <c r="Q6" s="94" t="s">
+      <c r="P6" s="70"/>
+      <c r="Q6" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="R6" s="94"/>
-[...7 lines deleted...]
-      <c r="Z6" s="94"/>
+      <c r="R6" s="90"/>
+      <c r="S6" s="90"/>
+      <c r="T6" s="90"/>
+      <c r="U6" s="90"/>
+      <c r="V6" s="90"/>
+      <c r="W6" s="90"/>
+      <c r="X6" s="90"/>
+      <c r="Y6" s="90"/>
+      <c r="Z6" s="90"/>
       <c r="AA6" s="15"/>
-      <c r="AB6" s="71" t="s">
+      <c r="AB6" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="71"/>
+      <c r="AC6" s="70"/>
       <c r="AD6" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AE6" s="14"/>
       <c r="AF6" s="14"/>
       <c r="AG6" s="14"/>
       <c r="AH6" s="14"/>
     </row>
     <row r="7" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A7" s="13"/>
       <c r="B7" s="23"/>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
-      <c r="F7" s="71" t="s">
+      <c r="F7" s="70" t="s">
         <v>106</v>
       </c>
-      <c r="G7" s="71"/>
+      <c r="G7" s="70"/>
       <c r="H7" s="15"/>
-      <c r="I7" s="95" t="s">
+      <c r="I7" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="J7" s="95"/>
-[...2 lines deleted...]
-      <c r="M7" s="71" t="s">
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="N7" s="71"/>
-      <c r="O7" s="71" t="s">
+      <c r="N7" s="70"/>
+      <c r="O7" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="P7" s="71"/>
-      <c r="Q7" s="71" t="s">
+      <c r="P7" s="70"/>
+      <c r="Q7" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="R7" s="71"/>
-      <c r="S7" s="71" t="s">
+      <c r="R7" s="70"/>
+      <c r="S7" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="T7" s="71"/>
-      <c r="U7" s="71" t="s">
+      <c r="T7" s="70"/>
+      <c r="U7" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="V7" s="71"/>
-      <c r="W7" s="71" t="s">
+      <c r="V7" s="70"/>
+      <c r="W7" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="X7" s="71"/>
-      <c r="Y7" s="71" t="s">
+      <c r="X7" s="70"/>
+      <c r="Y7" s="70" t="s">
         <v>44</v>
       </c>
-      <c r="Z7" s="71"/>
+      <c r="Z7" s="70"/>
       <c r="AA7" s="15"/>
-      <c r="AB7" s="71" t="s">
+      <c r="AB7" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="AC7" s="71"/>
+      <c r="AC7" s="70"/>
       <c r="AD7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE7" s="13"/>
       <c r="AF7" s="14"/>
       <c r="AG7" s="14"/>
       <c r="AH7" s="14"/>
     </row>
     <row r="8" spans="1:38" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A8" s="13"/>
       <c r="B8" s="23"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
-      <c r="I8" s="94" t="s">
+      <c r="I8" s="90" t="s">
         <v>49</v>
       </c>
-      <c r="J8" s="94"/>
-[...2 lines deleted...]
-      <c r="M8" s="71" t="s">
+      <c r="J8" s="90"/>
+      <c r="K8" s="90"/>
+      <c r="L8" s="90"/>
+      <c r="M8" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="N8" s="71"/>
-      <c r="O8" s="71" t="s">
+      <c r="N8" s="70"/>
+      <c r="O8" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="P8" s="71"/>
-      <c r="Q8" s="71" t="s">
+      <c r="P8" s="70"/>
+      <c r="Q8" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="R8" s="71"/>
-      <c r="S8" s="71" t="s">
+      <c r="R8" s="70"/>
+      <c r="S8" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="T8" s="71"/>
-      <c r="U8" s="71" t="s">
+      <c r="T8" s="70"/>
+      <c r="U8" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="V8" s="71"/>
-      <c r="W8" s="71" t="s">
+      <c r="V8" s="70"/>
+      <c r="W8" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="X8" s="71"/>
-      <c r="Y8" s="71" t="s">
+      <c r="X8" s="70"/>
+      <c r="Y8" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="Z8" s="71"/>
+      <c r="Z8" s="70"/>
       <c r="AA8" s="15"/>
-      <c r="AB8" s="71" t="s">
+      <c r="AB8" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="AC8" s="71"/>
+      <c r="AC8" s="70"/>
       <c r="AD8" s="14"/>
       <c r="AE8" s="14"/>
       <c r="AF8" s="14"/>
       <c r="AG8" s="14"/>
       <c r="AH8" s="14"/>
     </row>
     <row r="9" spans="1:38" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="71" t="s">
+      <c r="A9" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="71"/>
-[...1 lines deleted...]
-      <c r="D9" s="71"/>
+      <c r="B9" s="70"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="70"/>
       <c r="E9" s="14"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
-      <c r="I9" s="95" t="s">
+      <c r="I9" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="J9" s="95"/>
-      <c r="K9" s="95" t="s">
+      <c r="J9" s="91"/>
+      <c r="K9" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="L9" s="95"/>
-      <c r="M9" s="71" t="s">
+      <c r="L9" s="91"/>
+      <c r="M9" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="N9" s="71"/>
-      <c r="O9" s="71" t="s">
+      <c r="N9" s="70"/>
+      <c r="O9" s="70" t="s">
         <v>58</v>
       </c>
-      <c r="P9" s="71"/>
-      <c r="Q9" s="71" t="s">
+      <c r="P9" s="70"/>
+      <c r="Q9" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="R9" s="71"/>
-      <c r="S9" s="71" t="s">
+      <c r="R9" s="70"/>
+      <c r="S9" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="T9" s="71"/>
-      <c r="U9" s="71" t="s">
+      <c r="T9" s="70"/>
+      <c r="U9" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="V9" s="71"/>
-      <c r="W9" s="71" t="s">
+      <c r="V9" s="70"/>
+      <c r="W9" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="X9" s="71"/>
-      <c r="Y9" s="71" t="s">
+      <c r="X9" s="70"/>
+      <c r="Y9" s="70" t="s">
         <v>37</v>
       </c>
-      <c r="Z9" s="71"/>
+      <c r="Z9" s="70"/>
       <c r="AA9" s="15"/>
-      <c r="AB9" s="71" t="s">
+      <c r="AB9" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="AC9" s="71"/>
-      <c r="AD9" s="71" t="s">
+      <c r="AC9" s="70"/>
+      <c r="AD9" s="70" t="s">
         <v>61</v>
       </c>
-      <c r="AE9" s="71"/>
-[...2 lines deleted...]
-      <c r="AH9" s="71"/>
+      <c r="AE9" s="70"/>
+      <c r="AF9" s="70"/>
+      <c r="AG9" s="70"/>
+      <c r="AH9" s="70"/>
     </row>
     <row r="10" spans="1:38" ht="26.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="13"/>
       <c r="B10" s="23"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
-      <c r="I10" s="71" t="s">
+      <c r="I10" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="J10" s="71"/>
-      <c r="K10" s="71" t="s">
+      <c r="J10" s="70"/>
+      <c r="K10" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L10" s="71"/>
-      <c r="M10" s="71" t="s">
+      <c r="L10" s="70"/>
+      <c r="M10" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="N10" s="71"/>
-      <c r="O10" s="71" t="s">
+      <c r="N10" s="70"/>
+      <c r="O10" s="70" t="s">
         <v>59</v>
       </c>
-      <c r="P10" s="71"/>
-      <c r="Q10" s="71" t="s">
+      <c r="P10" s="70"/>
+      <c r="Q10" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="R10" s="71"/>
-      <c r="S10" s="71" t="s">
+      <c r="R10" s="70"/>
+      <c r="S10" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="T10" s="71"/>
-      <c r="U10" s="71" t="s">
+      <c r="T10" s="70"/>
+      <c r="U10" s="70" t="s">
         <v>65</v>
       </c>
-      <c r="V10" s="71"/>
-      <c r="W10" s="71" t="s">
+      <c r="V10" s="70"/>
+      <c r="W10" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="X10" s="71"/>
-      <c r="Y10" s="71" t="s">
+      <c r="X10" s="70"/>
+      <c r="Y10" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="Z10" s="71"/>
+      <c r="Z10" s="70"/>
       <c r="AA10" s="15"/>
-      <c r="AB10" s="71" t="s">
+      <c r="AB10" s="70" t="s">
         <v>78</v>
       </c>
-      <c r="AC10" s="71"/>
+      <c r="AC10" s="70"/>
       <c r="AD10" s="14"/>
       <c r="AE10" s="14"/>
       <c r="AF10" s="25"/>
       <c r="AG10" s="14"/>
       <c r="AH10" s="14"/>
     </row>
     <row r="11" spans="1:38" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A11" s="13"/>
       <c r="B11" s="23"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
-      <c r="I11" s="71" t="s">
+      <c r="I11" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="J11" s="71"/>
-      <c r="K11" s="71" t="s">
+      <c r="J11" s="70"/>
+      <c r="K11" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="L11" s="71"/>
-      <c r="M11" s="71" t="s">
+      <c r="L11" s="70"/>
+      <c r="M11" s="70" t="s">
         <v>55</v>
       </c>
-      <c r="N11" s="71"/>
-      <c r="O11" s="71" t="s">
+      <c r="N11" s="70"/>
+      <c r="O11" s="70" t="s">
         <v>60</v>
       </c>
-      <c r="P11" s="71"/>
-      <c r="Q11" s="71" t="s">
+      <c r="P11" s="70"/>
+      <c r="Q11" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="R11" s="71"/>
-      <c r="S11" s="71" t="s">
+      <c r="R11" s="70"/>
+      <c r="S11" s="70" t="s">
         <v>65</v>
       </c>
-      <c r="T11" s="71"/>
-      <c r="U11" s="71" t="s">
+      <c r="T11" s="70"/>
+      <c r="U11" s="70" t="s">
         <v>68</v>
       </c>
-      <c r="V11" s="71"/>
-      <c r="W11" s="71" t="s">
+      <c r="V11" s="70"/>
+      <c r="W11" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="X11" s="71"/>
-      <c r="Y11" s="71" t="s">
+      <c r="X11" s="70"/>
+      <c r="Y11" s="70" t="s">
         <v>74</v>
       </c>
-      <c r="Z11" s="71"/>
+      <c r="Z11" s="70"/>
       <c r="AA11" s="15"/>
       <c r="AB11" s="15"/>
       <c r="AC11" s="14"/>
       <c r="AD11" s="14"/>
       <c r="AE11" s="14"/>
       <c r="AF11" s="14"/>
       <c r="AG11" s="14"/>
       <c r="AH11" s="14"/>
     </row>
     <row r="12" spans="1:38" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A12" s="13"/>
       <c r="B12" s="23"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
-      <c r="I12" s="71" t="s">
+      <c r="I12" s="70" t="s">
         <v>50</v>
       </c>
-      <c r="J12" s="71"/>
-      <c r="K12" s="71" t="s">
+      <c r="J12" s="70"/>
+      <c r="K12" s="70" t="s">
         <v>105</v>
       </c>
-      <c r="L12" s="71"/>
-      <c r="M12" s="71" t="s">
+      <c r="L12" s="70"/>
+      <c r="M12" s="70" t="s">
         <v>56</v>
       </c>
-      <c r="N12" s="71"/>
+      <c r="N12" s="70"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
-      <c r="Q12" s="71" t="s">
+      <c r="Q12" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="R12" s="71"/>
-      <c r="S12" s="71" t="s">
+      <c r="R12" s="70"/>
+      <c r="S12" s="70" t="s">
         <v>64</v>
       </c>
-      <c r="T12" s="71"/>
-      <c r="U12" s="71" t="s">
+      <c r="T12" s="70"/>
+      <c r="U12" s="70" t="s">
         <v>69</v>
       </c>
-      <c r="V12" s="71"/>
-      <c r="W12" s="71" t="s">
+      <c r="V12" s="70"/>
+      <c r="W12" s="70" t="s">
         <v>72</v>
       </c>
-      <c r="X12" s="71"/>
-      <c r="Y12" s="71" t="s">
+      <c r="X12" s="70"/>
+      <c r="Y12" s="70" t="s">
         <v>75</v>
       </c>
-      <c r="Z12" s="71"/>
+      <c r="Z12" s="70"/>
       <c r="AA12" s="15"/>
       <c r="AB12" s="15"/>
       <c r="AC12" s="14"/>
       <c r="AD12" s="14"/>
       <c r="AE12" s="14"/>
       <c r="AF12" s="14"/>
       <c r="AG12" s="14"/>
       <c r="AH12" s="14"/>
     </row>
     <row r="13" spans="1:38" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A13" s="13"/>
       <c r="B13" s="23"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
-      <c r="I13" s="71" t="s">
+      <c r="I13" s="70" t="s">
         <v>51</v>
       </c>
-      <c r="J13" s="71"/>
-      <c r="K13" s="71" t="s">
+      <c r="J13" s="70"/>
+      <c r="K13" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="L13" s="71"/>
-      <c r="M13" s="71" t="s">
+      <c r="L13" s="70"/>
+      <c r="M13" s="70" t="s">
         <v>57</v>
       </c>
-      <c r="N13" s="71"/>
+      <c r="N13" s="70"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
-      <c r="Q13" s="71" t="s">
+      <c r="Q13" s="70" t="s">
         <v>62</v>
       </c>
-      <c r="R13" s="71"/>
-      <c r="S13" s="71" t="s">
+      <c r="R13" s="70"/>
+      <c r="S13" s="70" t="s">
         <v>66</v>
       </c>
-      <c r="T13" s="71"/>
-      <c r="U13" s="71" t="s">
+      <c r="T13" s="70"/>
+      <c r="U13" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="V13" s="71"/>
-      <c r="W13" s="71" t="s">
+      <c r="V13" s="70"/>
+      <c r="W13" s="70" t="s">
         <v>99</v>
       </c>
-      <c r="X13" s="71"/>
-      <c r="Y13" s="71" t="s">
+      <c r="X13" s="70"/>
+      <c r="Y13" s="70" t="s">
         <v>76</v>
       </c>
-      <c r="Z13" s="71"/>
+      <c r="Z13" s="70"/>
       <c r="AA13" s="15"/>
       <c r="AB13" s="15"/>
       <c r="AC13" s="14"/>
       <c r="AD13" s="14"/>
       <c r="AE13" s="14"/>
       <c r="AF13" s="14"/>
       <c r="AG13" s="14"/>
       <c r="AH13" s="14"/>
     </row>
     <row r="14" spans="1:38" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A14" s="13"/>
       <c r="B14" s="23"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
-      <c r="K14" s="71" t="s">
+      <c r="K14" s="70" t="s">
         <v>53</v>
       </c>
-      <c r="L14" s="71"/>
-[...1 lines deleted...]
-      <c r="N14" s="71"/>
+      <c r="L14" s="70"/>
+      <c r="M14" s="70"/>
+      <c r="N14" s="70"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
-      <c r="Q14" s="71" t="s">
+      <c r="Q14" s="70" t="s">
         <v>63</v>
       </c>
-      <c r="R14" s="71"/>
-      <c r="S14" s="71" t="s">
+      <c r="R14" s="70"/>
+      <c r="S14" s="70" t="s">
         <v>67</v>
       </c>
-      <c r="T14" s="71"/>
-      <c r="U14" s="71" t="s">
+      <c r="T14" s="70"/>
+      <c r="U14" s="70" t="s">
         <v>71</v>
       </c>
-      <c r="V14" s="71"/>
-      <c r="W14" s="71" t="s">
+      <c r="V14" s="70"/>
+      <c r="W14" s="70" t="s">
         <v>73</v>
       </c>
-      <c r="X14" s="71"/>
-      <c r="Y14" s="71" t="s">
+      <c r="X14" s="70"/>
+      <c r="Y14" s="70" t="s">
         <v>77</v>
       </c>
-      <c r="Z14" s="71"/>
+      <c r="Z14" s="70"/>
       <c r="AA14" s="15"/>
       <c r="AB14" s="15"/>
       <c r="AC14" s="14"/>
       <c r="AD14" s="14"/>
       <c r="AE14" s="14"/>
       <c r="AF14" s="14"/>
       <c r="AG14" s="14"/>
       <c r="AH14" s="14"/>
     </row>
     <row r="15" spans="1:38" s="6" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27"/>
       <c r="C15" s="28"/>
       <c r="D15" s="29"/>
       <c r="E15" s="28"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
       <c r="N15" s="30"/>
       <c r="O15" s="30"/>
@@ -2309,280 +2457,280 @@
     <row r="22" spans="1:35" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="13" t="s">
         <v>128</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="34">
         <v>18001</v>
       </c>
       <c r="G22" s="35" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="34"/>
       <c r="I22" s="72">
         <v>25721</v>
       </c>
       <c r="J22" s="72"/>
       <c r="K22" s="72">
         <v>46108</v>
       </c>
       <c r="L22" s="72"/>
-      <c r="M22" s="91">
+      <c r="M22" s="93">
         <v>7848</v>
       </c>
-      <c r="N22" s="91"/>
+      <c r="N22" s="93"/>
       <c r="O22" s="72">
         <v>17836</v>
       </c>
       <c r="P22" s="72"/>
-      <c r="Q22" s="83">
+      <c r="Q22" s="82">
         <v>49636</v>
       </c>
-      <c r="R22" s="83"/>
+      <c r="R22" s="82"/>
       <c r="S22" s="72">
         <v>39568</v>
       </c>
       <c r="T22" s="72"/>
       <c r="U22" s="72">
         <v>14822</v>
       </c>
       <c r="V22" s="72"/>
       <c r="W22" s="72">
         <v>28933</v>
       </c>
       <c r="X22" s="72"/>
       <c r="Y22" s="72">
         <v>19715</v>
       </c>
       <c r="Z22" s="72"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="42">
         <v>2761</v>
       </c>
       <c r="AC22" s="42"/>
       <c r="AD22" s="13"/>
       <c r="AE22" s="13"/>
       <c r="AF22" s="13" t="s">
         <v>98</v>
       </c>
       <c r="AG22" s="13"/>
       <c r="AH22" s="13"/>
       <c r="AI22" s="1"/>
     </row>
     <row r="23" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A23" s="12"/>
       <c r="B23" s="23"/>
       <c r="C23" s="37"/>
       <c r="D23" s="14" t="s">
         <v>127</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="36">
         <v>8526</v>
       </c>
       <c r="G23" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="36"/>
-      <c r="I23" s="88">
-[...3 lines deleted...]
-      <c r="K23" s="93">
+      <c r="I23" s="86">
+        <v>1837</v>
+      </c>
+      <c r="J23" s="86"/>
+      <c r="K23" s="88">
         <v>6018</v>
       </c>
-      <c r="L23" s="93"/>
+      <c r="L23" s="88"/>
       <c r="M23" s="67" t="s">
         <v>146</v>
       </c>
       <c r="N23" s="67"/>
-      <c r="O23" s="70">
-[...2 lines deleted...]
-      <c r="P23" s="70"/>
+      <c r="O23" s="69">
+        <v>1686</v>
+      </c>
+      <c r="P23" s="69"/>
       <c r="Q23" s="73">
         <v>46790</v>
       </c>
       <c r="R23" s="73"/>
-      <c r="S23" s="85">
+      <c r="S23" s="84">
         <v>36305</v>
       </c>
-      <c r="T23" s="85"/>
+      <c r="T23" s="84"/>
       <c r="U23" s="74">
         <v>13492</v>
       </c>
       <c r="V23" s="74"/>
       <c r="W23" s="73">
         <v>26586</v>
       </c>
       <c r="X23" s="73"/>
       <c r="Y23" s="73">
         <v>16878</v>
       </c>
       <c r="Z23" s="73"/>
       <c r="AA23" s="15"/>
       <c r="AB23" s="41">
         <v>966</v>
       </c>
       <c r="AC23" s="41"/>
       <c r="AD23" s="37"/>
       <c r="AE23" s="37"/>
       <c r="AF23" s="14"/>
       <c r="AG23" s="14"/>
       <c r="AH23" s="14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A24" s="12"/>
       <c r="B24" s="23"/>
       <c r="C24" s="37"/>
       <c r="D24" s="14" t="s">
         <v>126</v>
       </c>
       <c r="E24" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="36">
-        <v>5108</v>
+        <v>5107</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="36"/>
-      <c r="I24" s="88">
+      <c r="I24" s="86">
         <v>35</v>
       </c>
-      <c r="J24" s="88"/>
-      <c r="K24" s="93">
+      <c r="J24" s="86"/>
+      <c r="K24" s="88">
         <v>411</v>
       </c>
-      <c r="L24" s="93"/>
+      <c r="L24" s="88"/>
       <c r="M24" s="67" t="s">
         <v>146</v>
       </c>
       <c r="N24" s="67"/>
-      <c r="O24" s="70">
+      <c r="O24" s="69">
         <v>15407</v>
       </c>
-      <c r="P24" s="70"/>
-      <c r="Q24" s="82">
+      <c r="P24" s="69"/>
+      <c r="Q24" s="81">
         <v>2669</v>
       </c>
-      <c r="R24" s="82"/>
-      <c r="S24" s="85">
+      <c r="R24" s="81"/>
+      <c r="S24" s="84">
         <v>3263</v>
       </c>
-      <c r="T24" s="85"/>
+      <c r="T24" s="84"/>
       <c r="U24" s="74">
         <v>1203</v>
       </c>
       <c r="V24" s="74"/>
-      <c r="W24" s="70">
+      <c r="W24" s="69">
         <v>1831</v>
       </c>
-      <c r="X24" s="70"/>
-      <c r="Y24" s="70">
+      <c r="X24" s="69"/>
+      <c r="Y24" s="69">
         <v>2236</v>
       </c>
-      <c r="Z24" s="70"/>
+      <c r="Z24" s="69"/>
       <c r="AA24" s="15"/>
       <c r="AB24" s="41">
         <v>1247</v>
       </c>
       <c r="AC24" s="41"/>
       <c r="AD24" s="37"/>
       <c r="AE24" s="37"/>
       <c r="AF24" s="14"/>
       <c r="AG24" s="14"/>
       <c r="AH24" s="14" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A25" s="12"/>
       <c r="B25" s="23"/>
       <c r="C25" s="37"/>
       <c r="D25" s="14" t="s">
         <v>125</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="36">
         <v>4367</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="36"/>
-      <c r="I25" s="88">
+      <c r="I25" s="86">
         <v>23850</v>
       </c>
-      <c r="J25" s="88"/>
+      <c r="J25" s="86"/>
       <c r="K25" s="73">
         <v>36679</v>
       </c>
       <c r="L25" s="73"/>
-      <c r="M25" s="90">
+      <c r="M25" s="92">
         <v>7848</v>
       </c>
-      <c r="N25" s="90"/>
-      <c r="O25" s="70">
+      <c r="N25" s="92"/>
+      <c r="O25" s="69">
         <v>744</v>
       </c>
-      <c r="P25" s="70"/>
-      <c r="Q25" s="82">
+      <c r="P25" s="69"/>
+      <c r="Q25" s="81">
         <v>177</v>
       </c>
-      <c r="R25" s="82"/>
+      <c r="R25" s="81"/>
       <c r="S25" s="67" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="T25" s="67"/>
       <c r="U25" s="74">
         <v>127</v>
       </c>
       <c r="V25" s="74"/>
-      <c r="W25" s="70">
+      <c r="W25" s="69">
         <v>516</v>
       </c>
-      <c r="X25" s="70"/>
-      <c r="Y25" s="70">
+      <c r="X25" s="69"/>
+      <c r="Y25" s="69">
         <v>601</v>
       </c>
-      <c r="Z25" s="70"/>
+      <c r="Z25" s="69"/>
       <c r="AA25" s="15"/>
       <c r="AB25" s="41">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="AC25" s="41"/>
       <c r="AD25" s="37"/>
       <c r="AE25" s="37"/>
       <c r="AF25" s="14"/>
       <c r="AG25" s="14"/>
       <c r="AH25" s="14" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="26" spans="1:35" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A26" s="12"/>
       <c r="B26" s="23"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="15"/>
       <c r="G26" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="36"/>
       <c r="I26" s="15"/>
       <c r="J26" s="36"/>
       <c r="K26" s="15"/>
       <c r="L26" s="36"/>
@@ -2604,445 +2752,445 @@
       <c r="AB26" s="41"/>
       <c r="AC26" s="41"/>
       <c r="AD26" s="14"/>
       <c r="AE26" s="14"/>
       <c r="AF26" s="14"/>
       <c r="AG26" s="14"/>
       <c r="AH26" s="14"/>
     </row>
     <row r="27" spans="1:35" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A27" s="12"/>
       <c r="B27" s="12"/>
       <c r="C27" s="13" t="s">
         <v>124</v>
       </c>
       <c r="D27" s="13"/>
       <c r="E27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="34">
         <v>6045</v>
       </c>
       <c r="G27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="34"/>
-      <c r="I27" s="89">
+      <c r="I27" s="87">
         <v>2804</v>
       </c>
-      <c r="J27" s="89"/>
-      <c r="K27" s="92">
+      <c r="J27" s="87"/>
+      <c r="K27" s="89">
         <v>2534</v>
       </c>
-      <c r="L27" s="92"/>
+      <c r="L27" s="89"/>
       <c r="M27" s="79">
         <v>3511</v>
       </c>
       <c r="N27" s="79"/>
-      <c r="O27" s="87">
+      <c r="O27" s="78">
         <v>2677</v>
       </c>
-      <c r="P27" s="87"/>
+      <c r="P27" s="78"/>
       <c r="Q27" s="75">
         <v>3826</v>
       </c>
       <c r="R27" s="75"/>
-      <c r="S27" s="86">
+      <c r="S27" s="85">
         <v>5667</v>
       </c>
-      <c r="T27" s="86"/>
+      <c r="T27" s="85"/>
       <c r="U27" s="75">
         <v>2079</v>
       </c>
       <c r="V27" s="75"/>
       <c r="W27" s="78">
         <v>2456</v>
       </c>
       <c r="X27" s="78"/>
       <c r="Y27" s="78">
         <v>1656</v>
       </c>
       <c r="Z27" s="78"/>
       <c r="AA27" s="16"/>
       <c r="AB27" s="42">
         <v>12833</v>
       </c>
       <c r="AC27" s="42"/>
       <c r="AD27" s="13"/>
       <c r="AE27" s="13"/>
       <c r="AF27" s="13" t="s">
         <v>136</v>
       </c>
       <c r="AG27" s="13"/>
       <c r="AH27" s="13"/>
       <c r="AI27" s="1"/>
     </row>
     <row r="28" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A28" s="12"/>
       <c r="B28" s="23"/>
       <c r="C28" s="37"/>
       <c r="D28" s="14" t="s">
         <v>100</v>
       </c>
       <c r="E28" s="14"/>
       <c r="F28" s="15"/>
       <c r="G28" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="36"/>
       <c r="I28" s="15"/>
       <c r="J28" s="36"/>
       <c r="K28" s="15"/>
       <c r="L28" s="36"/>
-      <c r="M28" s="67"/>
-      <c r="N28" s="67"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="66"/>
       <c r="O28" s="36"/>
       <c r="P28" s="36"/>
       <c r="Q28" s="36"/>
       <c r="R28" s="36"/>
       <c r="S28" s="54"/>
       <c r="T28" s="54"/>
       <c r="U28" s="36"/>
       <c r="V28" s="36"/>
       <c r="W28" s="56"/>
       <c r="X28" s="56"/>
       <c r="Y28" s="56"/>
       <c r="Z28" s="56"/>
       <c r="AA28" s="15"/>
-      <c r="AB28" s="68"/>
-      <c r="AC28" s="68"/>
+      <c r="AB28" s="67"/>
+      <c r="AC28" s="67"/>
       <c r="AD28" s="37"/>
       <c r="AE28" s="37"/>
       <c r="AF28" s="14"/>
       <c r="AG28" s="14"/>
       <c r="AH28" s="14" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A29" s="12"/>
       <c r="B29" s="23"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14" t="s">
         <v>123</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="36">
         <v>2098</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="36"/>
-      <c r="I29" s="88">
+      <c r="I29" s="86">
         <v>199</v>
       </c>
-      <c r="J29" s="88"/>
+      <c r="J29" s="86"/>
       <c r="K29" s="67" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="L29" s="67"/>
       <c r="M29" s="67" t="s">
         <v>146</v>
       </c>
       <c r="N29" s="67"/>
       <c r="O29" s="67" t="s">
         <v>142</v>
       </c>
       <c r="P29" s="67"/>
       <c r="Q29" s="74">
         <v>2539</v>
       </c>
       <c r="R29" s="74"/>
       <c r="S29" s="67" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="T29" s="67"/>
       <c r="U29" s="67" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="V29" s="67"/>
-      <c r="W29" s="70">
+      <c r="W29" s="69">
         <v>36</v>
       </c>
-      <c r="X29" s="70"/>
+      <c r="X29" s="69"/>
       <c r="Y29" s="67" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Z29" s="67"/>
       <c r="AA29" s="15"/>
       <c r="AB29" s="41">
         <v>5876</v>
       </c>
       <c r="AC29" s="41"/>
       <c r="AD29" s="14"/>
       <c r="AE29" s="14"/>
       <c r="AF29" s="14"/>
       <c r="AG29" s="14"/>
       <c r="AH29" s="14" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A30" s="12"/>
       <c r="B30" s="23"/>
       <c r="C30" s="37"/>
       <c r="D30" s="14" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="36"/>
       <c r="I30" s="52" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="50"/>
       <c r="K30" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L30" s="51"/>
       <c r="M30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="N30" s="36"/>
-      <c r="O30" s="67"/>
-      <c r="P30" s="67"/>
+      <c r="O30" s="66"/>
+      <c r="P30" s="66"/>
       <c r="Q30" s="59"/>
       <c r="R30" s="59"/>
       <c r="S30" s="54"/>
       <c r="T30" s="54"/>
-      <c r="U30" s="67"/>
-      <c r="V30" s="67"/>
+      <c r="U30" s="66"/>
+      <c r="V30" s="66"/>
       <c r="W30" s="41"/>
       <c r="X30" s="41"/>
-      <c r="Y30" s="67"/>
-      <c r="Z30" s="67"/>
+      <c r="Y30" s="66"/>
+      <c r="Z30" s="66"/>
       <c r="AA30" s="15"/>
       <c r="AB30" s="36"/>
       <c r="AC30" s="14"/>
       <c r="AD30" s="37"/>
       <c r="AE30" s="37"/>
       <c r="AF30" s="14"/>
       <c r="AG30" s="14"/>
       <c r="AH30" s="14" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A31" s="12"/>
       <c r="B31" s="23"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14" t="s">
         <v>122</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="36">
         <v>12</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="36"/>
       <c r="I31" s="67" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="J31" s="67"/>
-      <c r="K31" s="93">
+      <c r="K31" s="88">
         <v>49</v>
       </c>
-      <c r="L31" s="93"/>
+      <c r="L31" s="88"/>
       <c r="M31" s="67" t="s">
         <v>146</v>
       </c>
       <c r="N31" s="67"/>
       <c r="O31" s="67" t="s">
         <v>142</v>
       </c>
       <c r="P31" s="67"/>
       <c r="Q31" s="67" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="R31" s="67"/>
-      <c r="S31" s="85">
+      <c r="S31" s="84">
         <v>1566</v>
       </c>
-      <c r="T31" s="85"/>
+      <c r="T31" s="84"/>
       <c r="U31" s="67" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="V31" s="67"/>
       <c r="W31" s="67" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="X31" s="67"/>
       <c r="Y31" s="67" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Z31" s="67"/>
       <c r="AA31" s="15"/>
       <c r="AB31" s="67" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="AC31" s="67"/>
       <c r="AD31" s="14"/>
       <c r="AE31" s="14"/>
       <c r="AF31" s="14"/>
       <c r="AG31" s="14"/>
       <c r="AH31" s="14" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A32" s="12"/>
       <c r="B32" s="23"/>
       <c r="C32" s="37"/>
       <c r="D32" s="14" t="s">
         <v>121</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="36">
         <v>2378</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="36"/>
-      <c r="I32" s="88">
+      <c r="I32" s="86">
         <v>602</v>
       </c>
-      <c r="J32" s="88"/>
-      <c r="K32" s="93">
+      <c r="J32" s="86"/>
+      <c r="K32" s="88">
         <v>540</v>
       </c>
-      <c r="L32" s="93"/>
-      <c r="M32" s="81">
+      <c r="L32" s="88"/>
+      <c r="M32" s="71">
         <v>2554</v>
       </c>
-      <c r="N32" s="81"/>
-      <c r="O32" s="70">
+      <c r="N32" s="71"/>
+      <c r="O32" s="69">
         <v>1046</v>
       </c>
-      <c r="P32" s="70"/>
+      <c r="P32" s="69"/>
       <c r="Q32" s="74">
         <v>356</v>
       </c>
       <c r="R32" s="74"/>
-      <c r="S32" s="85">
+      <c r="S32" s="84">
         <v>1740</v>
       </c>
-      <c r="T32" s="85"/>
+      <c r="T32" s="84"/>
       <c r="U32" s="74">
         <v>322</v>
       </c>
       <c r="V32" s="74"/>
-      <c r="W32" s="70">
+      <c r="W32" s="69">
         <v>1002</v>
       </c>
-      <c r="X32" s="70"/>
-      <c r="Y32" s="70">
+      <c r="X32" s="69"/>
+      <c r="Y32" s="69">
         <v>244</v>
       </c>
-      <c r="Z32" s="70"/>
+      <c r="Z32" s="69"/>
       <c r="AA32" s="15"/>
       <c r="AB32" s="41">
         <v>5484</v>
       </c>
       <c r="AC32" s="14"/>
       <c r="AD32" s="37"/>
       <c r="AE32" s="37"/>
       <c r="AF32" s="14"/>
       <c r="AG32" s="14"/>
       <c r="AH32" s="14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A33" s="12"/>
       <c r="B33" s="23"/>
       <c r="C33" s="37"/>
       <c r="D33" s="14" t="s">
         <v>120</v>
       </c>
       <c r="E33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="36">
         <v>1558</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="36"/>
-      <c r="I33" s="88">
+      <c r="I33" s="86">
         <v>2003</v>
       </c>
-      <c r="J33" s="88"/>
-      <c r="K33" s="93">
+      <c r="J33" s="86"/>
+      <c r="K33" s="88">
         <v>1945</v>
       </c>
-      <c r="L33" s="93"/>
-      <c r="M33" s="81">
+      <c r="L33" s="88"/>
+      <c r="M33" s="71">
         <v>957</v>
       </c>
-      <c r="N33" s="81"/>
-      <c r="O33" s="70">
+      <c r="N33" s="71"/>
+      <c r="O33" s="69">
         <v>1631</v>
       </c>
-      <c r="P33" s="70"/>
+      <c r="P33" s="69"/>
       <c r="Q33" s="74">
         <v>932</v>
       </c>
       <c r="R33" s="74"/>
-      <c r="S33" s="85">
+      <c r="S33" s="84">
         <v>2362</v>
       </c>
-      <c r="T33" s="85"/>
+      <c r="T33" s="84"/>
       <c r="U33" s="74">
         <v>1758</v>
       </c>
       <c r="V33" s="74"/>
-      <c r="W33" s="70">
+      <c r="W33" s="69">
         <v>1418</v>
       </c>
-      <c r="X33" s="70"/>
-      <c r="Y33" s="70">
+      <c r="X33" s="69"/>
+      <c r="Y33" s="69">
         <v>1412</v>
       </c>
-      <c r="Z33" s="70"/>
+      <c r="Z33" s="69"/>
       <c r="AA33" s="15"/>
       <c r="AB33" s="41">
         <v>1473</v>
       </c>
       <c r="AC33" s="14"/>
       <c r="AD33" s="37"/>
       <c r="AE33" s="37"/>
       <c r="AF33" s="14"/>
       <c r="AG33" s="14"/>
       <c r="AH33" s="14" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:35" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="15"/>
       <c r="G34" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="52"/>
@@ -3067,74 +3215,74 @@
       <c r="AB34" s="41"/>
       <c r="AC34" s="14"/>
       <c r="AD34" s="14"/>
       <c r="AE34" s="14"/>
       <c r="AF34" s="14"/>
       <c r="AG34" s="14"/>
       <c r="AH34" s="14"/>
     </row>
     <row r="35" spans="1:35" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A35" s="39"/>
       <c r="B35" s="12"/>
       <c r="C35" s="39" t="s">
         <v>119</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="34">
         <v>344</v>
       </c>
       <c r="G35" s="35" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="34"/>
-      <c r="I35" s="89">
+      <c r="I35" s="87">
         <v>23</v>
       </c>
-      <c r="J35" s="89"/>
-      <c r="K35" s="92">
+      <c r="J35" s="87"/>
+      <c r="K35" s="89">
         <v>41</v>
       </c>
-      <c r="L35" s="92"/>
+      <c r="L35" s="89"/>
       <c r="M35" s="79">
         <v>1</v>
       </c>
       <c r="N35" s="79"/>
       <c r="O35" s="78">
         <v>117</v>
       </c>
       <c r="P35" s="78"/>
-      <c r="Q35" s="84">
+      <c r="Q35" s="83">
         <v>1041</v>
       </c>
-      <c r="R35" s="84"/>
-[...3 lines deleted...]
-      <c r="T35" s="84"/>
+      <c r="R35" s="83"/>
+      <c r="S35" s="68" t="s">
+        <v>151</v>
+      </c>
+      <c r="T35" s="68"/>
       <c r="U35" s="75">
         <v>1</v>
       </c>
       <c r="V35" s="75"/>
       <c r="W35" s="78">
         <v>236</v>
       </c>
       <c r="X35" s="78"/>
       <c r="Y35" s="78">
         <v>5</v>
       </c>
       <c r="Z35" s="78"/>
       <c r="AA35" s="16"/>
       <c r="AB35" s="42">
         <v>679</v>
       </c>
       <c r="AC35" s="13"/>
       <c r="AD35" s="13"/>
       <c r="AE35" s="13"/>
       <c r="AF35" s="13" t="s">
         <v>46</v>
       </c>
       <c r="AG35" s="13"/>
       <c r="AH35" s="13"/>
       <c r="AI35" s="1"/>
@@ -3185,151 +3333,151 @@
       <c r="AE36" s="37"/>
       <c r="AF36" s="14"/>
       <c r="AG36" s="14"/>
       <c r="AH36" s="14" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A37" s="13"/>
       <c r="B37" s="23"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="36">
         <v>177</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="67" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="J37" s="67"/>
-      <c r="K37" s="93">
+      <c r="K37" s="88">
         <v>10</v>
       </c>
-      <c r="L37" s="93"/>
+      <c r="L37" s="88"/>
       <c r="M37" s="67" t="s">
         <v>146</v>
       </c>
       <c r="N37" s="67"/>
-      <c r="O37" s="70">
+      <c r="O37" s="69">
         <v>104</v>
       </c>
-      <c r="P37" s="70"/>
+      <c r="P37" s="69"/>
       <c r="Q37" s="74">
         <v>40</v>
       </c>
       <c r="R37" s="74"/>
       <c r="S37" s="67" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="T37" s="67"/>
       <c r="U37" s="67" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="V37" s="67"/>
-      <c r="W37" s="70">
+      <c r="W37" s="69">
         <v>147</v>
       </c>
-      <c r="X37" s="70"/>
+      <c r="X37" s="69"/>
       <c r="Y37" s="67" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Z37" s="67"/>
       <c r="AA37" s="15"/>
       <c r="AB37" s="36">
         <v>375</v>
       </c>
       <c r="AC37" s="14"/>
       <c r="AD37" s="14"/>
       <c r="AE37" s="14"/>
       <c r="AF37" s="14"/>
       <c r="AG37" s="14"/>
       <c r="AH37" s="14" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="13"/>
       <c r="B38" s="23"/>
       <c r="C38" s="37"/>
       <c r="D38" s="14" t="s">
         <v>117</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F38" s="36">
         <v>167</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H38" s="36"/>
-      <c r="I38" s="88">
+      <c r="I38" s="86">
         <v>23</v>
       </c>
-      <c r="J38" s="88"/>
-      <c r="K38" s="93">
+      <c r="J38" s="86"/>
+      <c r="K38" s="88">
         <v>31</v>
       </c>
-      <c r="L38" s="93"/>
-      <c r="M38" s="81">
+      <c r="L38" s="88"/>
+      <c r="M38" s="71">
         <v>1</v>
       </c>
-      <c r="N38" s="81"/>
-      <c r="O38" s="70">
+      <c r="N38" s="71"/>
+      <c r="O38" s="69">
         <v>13</v>
       </c>
-      <c r="P38" s="70"/>
+      <c r="P38" s="69"/>
       <c r="Q38" s="74">
         <v>1001</v>
       </c>
       <c r="R38" s="74"/>
       <c r="S38" s="67" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="T38" s="67"/>
       <c r="U38" s="74">
         <v>1</v>
       </c>
       <c r="V38" s="74"/>
-      <c r="W38" s="70">
+      <c r="W38" s="69">
         <v>89</v>
       </c>
-      <c r="X38" s="70"/>
-      <c r="Y38" s="70">
+      <c r="X38" s="69"/>
+      <c r="Y38" s="69">
         <v>5</v>
       </c>
-      <c r="Z38" s="70"/>
+      <c r="Z38" s="69"/>
       <c r="AA38" s="15"/>
       <c r="AB38" s="36">
         <v>303</v>
       </c>
       <c r="AC38" s="14"/>
       <c r="AD38" s="14"/>
       <c r="AE38" s="37"/>
       <c r="AF38" s="25"/>
       <c r="AG38" s="14"/>
       <c r="AH38" s="14" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A39" s="13"/>
       <c r="B39" s="23"/>
       <c r="C39" s="37"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F39" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G39" s="38" t="s">
@@ -3360,93 +3508,93 @@
       <c r="X39" s="36"/>
       <c r="Y39" s="36"/>
       <c r="Z39" s="36"/>
       <c r="AA39" s="15"/>
       <c r="AB39" s="36"/>
       <c r="AC39" s="14"/>
       <c r="AD39" s="14"/>
       <c r="AE39" s="14"/>
       <c r="AF39" s="14"/>
       <c r="AG39" s="14"/>
       <c r="AH39" s="14" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="40" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A40" s="13"/>
       <c r="B40" s="23"/>
       <c r="C40" s="37"/>
       <c r="D40" s="14" t="s">
         <v>116</v>
       </c>
       <c r="E40" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="67" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G40" s="67"/>
       <c r="H40" s="36"/>
       <c r="I40" s="67" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="J40" s="67"/>
       <c r="K40" s="67" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="L40" s="67"/>
       <c r="M40" s="67" t="s">
         <v>146</v>
       </c>
       <c r="N40" s="67"/>
       <c r="O40" s="67" t="s">
         <v>142</v>
       </c>
       <c r="P40" s="67"/>
       <c r="Q40" s="67" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="R40" s="67"/>
       <c r="S40" s="67" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="T40" s="67"/>
       <c r="U40" s="67" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="V40" s="67"/>
       <c r="W40" s="67" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="X40" s="67"/>
-      <c r="Y40" s="67" t="s">
-[...2 lines deleted...]
-      <c r="Z40" s="67"/>
+      <c r="Y40" s="41" t="s">
+        <v>145</v>
+      </c>
+      <c r="Z40" s="41"/>
       <c r="AA40" s="15"/>
       <c r="AB40" s="67" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="AC40" s="67"/>
       <c r="AD40" s="14"/>
       <c r="AE40" s="37"/>
       <c r="AF40" s="14"/>
       <c r="AG40" s="14"/>
       <c r="AH40" s="14" t="s">
         <v>89</v>
       </c>
       <c r="AI40" s="8"/>
     </row>
     <row r="41" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A41" s="13"/>
       <c r="B41" s="23"/>
       <c r="C41" s="37"/>
       <c r="D41" s="14"/>
       <c r="E41" s="14"/>
       <c r="F41" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="38"/>
       <c r="H41" s="36"/>
       <c r="I41" s="36"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
@@ -3455,90 +3603,90 @@
       <c r="N41" s="36"/>
       <c r="O41" s="36"/>
       <c r="P41" s="36"/>
       <c r="Q41" s="36"/>
       <c r="R41" s="36"/>
       <c r="S41" s="36"/>
       <c r="T41" s="36"/>
       <c r="U41" s="36"/>
       <c r="V41" s="36"/>
       <c r="W41" s="36"/>
       <c r="X41" s="36"/>
       <c r="Y41" s="36"/>
       <c r="Z41" s="36"/>
       <c r="AA41" s="15"/>
       <c r="AB41" s="36"/>
       <c r="AC41" s="14"/>
       <c r="AD41" s="14"/>
       <c r="AE41" s="37"/>
       <c r="AF41" s="14"/>
       <c r="AG41" s="14"/>
       <c r="AH41" s="14"/>
       <c r="AI41" s="8"/>
     </row>
     <row r="42" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A42" s="40" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42" s="15"/>
       <c r="S42" s="15"/>
       <c r="T42" s="15"/>
       <c r="U42" s="15"/>
       <c r="V42" s="15"/>
       <c r="W42" s="15"/>
       <c r="X42" s="15"/>
       <c r="Y42" s="15"/>
       <c r="Z42" s="15"/>
       <c r="AA42" s="15"/>
       <c r="AB42" s="16"/>
       <c r="AC42" s="14"/>
       <c r="AD42" s="14"/>
       <c r="AE42" s="14"/>
       <c r="AF42" s="14"/>
       <c r="AG42" s="14"/>
       <c r="AH42" s="14"/>
       <c r="AI42" s="8"/>
     </row>
     <row r="43" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A43" s="17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="13"/>
       <c r="D43" s="14"/>
       <c r="E43" s="14"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
       <c r="L43" s="15"/>
       <c r="M43" s="15"/>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43" s="15"/>
       <c r="S43" s="15"/>
       <c r="T43" s="15"/>
       <c r="U43" s="15"/>
       <c r="V43" s="15"/>
       <c r="W43" s="15"/>
       <c r="X43" s="15"/>
       <c r="Y43" s="15"/>
@@ -3613,609 +3761,609 @@
       <c r="T45" s="22"/>
       <c r="U45" s="22"/>
       <c r="V45" s="22"/>
       <c r="W45" s="22"/>
       <c r="X45" s="22"/>
       <c r="Y45" s="22"/>
       <c r="Z45" s="22"/>
       <c r="AA45" s="22"/>
       <c r="AB45" s="22"/>
       <c r="AC45" s="21"/>
       <c r="AD45" s="21"/>
       <c r="AE45" s="21"/>
       <c r="AF45" s="21"/>
       <c r="AG45" s="21"/>
       <c r="AH45" s="21"/>
     </row>
     <row r="46" spans="1:35" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A46" s="13"/>
       <c r="B46" s="23"/>
       <c r="C46" s="14"/>
       <c r="D46" s="14"/>
       <c r="E46" s="14"/>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
-      <c r="I46" s="71" t="s">
+      <c r="I46" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="J46" s="71"/>
-[...4 lines deleted...]
-      <c r="O46" s="71" t="s">
+      <c r="J46" s="70"/>
+      <c r="K46" s="70"/>
+      <c r="L46" s="70"/>
+      <c r="M46" s="70"/>
+      <c r="N46" s="70"/>
+      <c r="O46" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="P46" s="71"/>
-      <c r="Q46" s="71" t="s">
+      <c r="P46" s="70"/>
+      <c r="Q46" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="R46" s="71"/>
-[...7 lines deleted...]
-      <c r="Z46" s="71"/>
+      <c r="R46" s="70"/>
+      <c r="S46" s="70"/>
+      <c r="T46" s="70"/>
+      <c r="U46" s="70"/>
+      <c r="V46" s="70"/>
+      <c r="W46" s="70"/>
+      <c r="X46" s="70"/>
+      <c r="Y46" s="70"/>
+      <c r="Z46" s="70"/>
       <c r="AA46" s="15"/>
-      <c r="AB46" s="71" t="s">
+      <c r="AB46" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="AC46" s="71"/>
+      <c r="AC46" s="70"/>
       <c r="AD46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AE46" s="14"/>
       <c r="AF46" s="14"/>
       <c r="AG46" s="14"/>
       <c r="AH46" s="14"/>
     </row>
     <row r="47" spans="1:35" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="23"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
-      <c r="F47" s="71" t="s">
+      <c r="F47" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="G47" s="71"/>
+      <c r="G47" s="70"/>
       <c r="H47" s="15"/>
-      <c r="I47" s="94" t="s">
+      <c r="I47" s="90" t="s">
         <v>48</v>
       </c>
-      <c r="J47" s="94"/>
-[...4 lines deleted...]
-      <c r="O47" s="71" t="s">
+      <c r="J47" s="90"/>
+      <c r="K47" s="90"/>
+      <c r="L47" s="90"/>
+      <c r="M47" s="90"/>
+      <c r="N47" s="90"/>
+      <c r="O47" s="70" t="s">
         <v>17</v>
       </c>
-      <c r="P47" s="71"/>
-      <c r="Q47" s="94" t="s">
+      <c r="P47" s="70"/>
+      <c r="Q47" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="R47" s="94"/>
-[...7 lines deleted...]
-      <c r="Z47" s="94"/>
+      <c r="R47" s="90"/>
+      <c r="S47" s="90"/>
+      <c r="T47" s="90"/>
+      <c r="U47" s="90"/>
+      <c r="V47" s="90"/>
+      <c r="W47" s="90"/>
+      <c r="X47" s="90"/>
+      <c r="Y47" s="90"/>
+      <c r="Z47" s="90"/>
       <c r="AA47" s="15"/>
-      <c r="AB47" s="71" t="s">
+      <c r="AB47" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="AC47" s="71"/>
+      <c r="AC47" s="70"/>
       <c r="AD47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AE47" s="14"/>
       <c r="AF47" s="14"/>
       <c r="AG47" s="14"/>
       <c r="AH47" s="14"/>
     </row>
     <row r="48" spans="1:35" ht="28.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A48" s="13"/>
       <c r="B48" s="23"/>
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
       <c r="E48" s="14"/>
-      <c r="F48" s="71" t="s">
+      <c r="F48" s="70" t="s">
         <v>106</v>
       </c>
-      <c r="G48" s="71"/>
+      <c r="G48" s="70"/>
       <c r="H48" s="15"/>
-      <c r="I48" s="95" t="s">
+      <c r="I48" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="J48" s="95"/>
-[...2 lines deleted...]
-      <c r="M48" s="71" t="s">
+      <c r="J48" s="91"/>
+      <c r="K48" s="91"/>
+      <c r="L48" s="91"/>
+      <c r="M48" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="N48" s="71"/>
-      <c r="O48" s="71" t="s">
+      <c r="N48" s="70"/>
+      <c r="O48" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="P48" s="71"/>
-      <c r="Q48" s="71" t="s">
+      <c r="P48" s="70"/>
+      <c r="Q48" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="R48" s="71"/>
-      <c r="S48" s="71" t="s">
+      <c r="R48" s="70"/>
+      <c r="S48" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="T48" s="71"/>
-      <c r="U48" s="71" t="s">
+      <c r="T48" s="70"/>
+      <c r="U48" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="V48" s="71"/>
-      <c r="W48" s="71" t="s">
+      <c r="V48" s="70"/>
+      <c r="W48" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="X48" s="71"/>
-      <c r="Y48" s="71" t="s">
+      <c r="X48" s="70"/>
+      <c r="Y48" s="70" t="s">
         <v>44</v>
       </c>
-      <c r="Z48" s="71"/>
+      <c r="Z48" s="70"/>
       <c r="AA48" s="15"/>
-      <c r="AB48" s="71" t="s">
+      <c r="AB48" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="AC48" s="71"/>
+      <c r="AC48" s="70"/>
       <c r="AD48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AE48" s="13"/>
       <c r="AF48" s="14"/>
       <c r="AG48" s="14"/>
       <c r="AH48" s="14"/>
     </row>
     <row r="49" spans="1:39" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A49" s="13"/>
       <c r="B49" s="23"/>
       <c r="C49" s="14"/>
       <c r="D49" s="14"/>
       <c r="E49" s="14"/>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15"/>
-      <c r="I49" s="94" t="s">
+      <c r="I49" s="90" t="s">
         <v>49</v>
       </c>
-      <c r="J49" s="94"/>
-[...2 lines deleted...]
-      <c r="M49" s="71" t="s">
+      <c r="J49" s="90"/>
+      <c r="K49" s="90"/>
+      <c r="L49" s="90"/>
+      <c r="M49" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="N49" s="71"/>
-      <c r="O49" s="71" t="s">
+      <c r="N49" s="70"/>
+      <c r="O49" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="P49" s="71"/>
-      <c r="Q49" s="71" t="s">
+      <c r="P49" s="70"/>
+      <c r="Q49" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="R49" s="71"/>
-      <c r="S49" s="71" t="s">
+      <c r="R49" s="70"/>
+      <c r="S49" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="T49" s="71"/>
-      <c r="U49" s="71" t="s">
+      <c r="T49" s="70"/>
+      <c r="U49" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="V49" s="71"/>
-      <c r="W49" s="71" t="s">
+      <c r="V49" s="70"/>
+      <c r="W49" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="X49" s="71"/>
-      <c r="Y49" s="71" t="s">
+      <c r="X49" s="70"/>
+      <c r="Y49" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="Z49" s="71"/>
+      <c r="Z49" s="70"/>
       <c r="AA49" s="15"/>
-      <c r="AB49" s="71" t="s">
+      <c r="AB49" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="AC49" s="71"/>
+      <c r="AC49" s="70"/>
       <c r="AD49" s="14"/>
       <c r="AE49" s="14"/>
       <c r="AF49" s="14"/>
       <c r="AG49" s="14"/>
       <c r="AH49" s="14"/>
     </row>
     <row r="50" spans="1:39" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A50" s="71" t="s">
+      <c r="A50" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="B50" s="71"/>
-[...1 lines deleted...]
-      <c r="D50" s="71"/>
+      <c r="B50" s="70"/>
+      <c r="C50" s="70"/>
+      <c r="D50" s="70"/>
       <c r="E50" s="14"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
-      <c r="I50" s="95" t="s">
+      <c r="I50" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="J50" s="95"/>
-      <c r="K50" s="95" t="s">
+      <c r="J50" s="91"/>
+      <c r="K50" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="L50" s="95"/>
-      <c r="M50" s="71" t="s">
+      <c r="L50" s="91"/>
+      <c r="M50" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="N50" s="71"/>
-      <c r="O50" s="71" t="s">
+      <c r="N50" s="70"/>
+      <c r="O50" s="70" t="s">
         <v>58</v>
       </c>
-      <c r="P50" s="71"/>
-      <c r="Q50" s="71" t="s">
+      <c r="P50" s="70"/>
+      <c r="Q50" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="R50" s="71"/>
-      <c r="S50" s="71" t="s">
+      <c r="R50" s="70"/>
+      <c r="S50" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="T50" s="71"/>
-      <c r="U50" s="71" t="s">
+      <c r="T50" s="70"/>
+      <c r="U50" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="V50" s="71"/>
-      <c r="W50" s="71" t="s">
+      <c r="V50" s="70"/>
+      <c r="W50" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="X50" s="71"/>
-      <c r="Y50" s="71" t="s">
+      <c r="X50" s="70"/>
+      <c r="Y50" s="70" t="s">
         <v>37</v>
       </c>
-      <c r="Z50" s="71"/>
+      <c r="Z50" s="70"/>
       <c r="AA50" s="15"/>
-      <c r="AB50" s="71" t="s">
+      <c r="AB50" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="AC50" s="71"/>
-      <c r="AD50" s="71" t="s">
+      <c r="AC50" s="70"/>
+      <c r="AD50" s="70" t="s">
         <v>61</v>
       </c>
-      <c r="AE50" s="71"/>
-[...2 lines deleted...]
-      <c r="AH50" s="71"/>
+      <c r="AE50" s="70"/>
+      <c r="AF50" s="70"/>
+      <c r="AG50" s="70"/>
+      <c r="AH50" s="70"/>
     </row>
     <row r="51" spans="1:39" ht="26.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="13"/>
       <c r="B51" s="23"/>
       <c r="C51" s="14"/>
       <c r="D51" s="14"/>
       <c r="E51" s="14"/>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
-      <c r="I51" s="71" t="s">
+      <c r="I51" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="J51" s="71"/>
-      <c r="K51" s="71" t="s">
+      <c r="J51" s="70"/>
+      <c r="K51" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="L51" s="71"/>
-      <c r="M51" s="71" t="s">
+      <c r="L51" s="70"/>
+      <c r="M51" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="N51" s="71"/>
-      <c r="O51" s="71" t="s">
+      <c r="N51" s="70"/>
+      <c r="O51" s="70" t="s">
         <v>59</v>
       </c>
-      <c r="P51" s="71"/>
-      <c r="Q51" s="71" t="s">
+      <c r="P51" s="70"/>
+      <c r="Q51" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="R51" s="71"/>
-      <c r="S51" s="71" t="s">
+      <c r="R51" s="70"/>
+      <c r="S51" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="T51" s="71"/>
-      <c r="U51" s="71" t="s">
+      <c r="T51" s="70"/>
+      <c r="U51" s="70" t="s">
         <v>65</v>
       </c>
-      <c r="V51" s="71"/>
-      <c r="W51" s="71" t="s">
+      <c r="V51" s="70"/>
+      <c r="W51" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="X51" s="71"/>
-      <c r="Y51" s="71" t="s">
+      <c r="X51" s="70"/>
+      <c r="Y51" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="Z51" s="71"/>
+      <c r="Z51" s="70"/>
       <c r="AA51" s="15"/>
-      <c r="AB51" s="71" t="s">
+      <c r="AB51" s="70" t="s">
         <v>78</v>
       </c>
-      <c r="AC51" s="71"/>
+      <c r="AC51" s="70"/>
       <c r="AD51" s="14"/>
       <c r="AE51" s="14"/>
       <c r="AF51" s="25"/>
       <c r="AG51" s="14"/>
       <c r="AH51" s="14"/>
     </row>
     <row r="52" spans="1:39" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A52" s="13"/>
       <c r="B52" s="23"/>
       <c r="C52" s="14"/>
       <c r="D52" s="14"/>
       <c r="E52" s="14"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
-      <c r="I52" s="71" t="s">
+      <c r="I52" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="J52" s="71"/>
-      <c r="K52" s="71" t="s">
+      <c r="J52" s="70"/>
+      <c r="K52" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="L52" s="71"/>
-      <c r="M52" s="71" t="s">
+      <c r="L52" s="70"/>
+      <c r="M52" s="70" t="s">
         <v>55</v>
       </c>
-      <c r="N52" s="71"/>
-      <c r="O52" s="71" t="s">
+      <c r="N52" s="70"/>
+      <c r="O52" s="70" t="s">
         <v>60</v>
       </c>
-      <c r="P52" s="71"/>
-      <c r="Q52" s="71" t="s">
+      <c r="P52" s="70"/>
+      <c r="Q52" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="R52" s="71"/>
-      <c r="S52" s="71" t="s">
+      <c r="R52" s="70"/>
+      <c r="S52" s="70" t="s">
         <v>65</v>
       </c>
-      <c r="T52" s="71"/>
-      <c r="U52" s="71" t="s">
+      <c r="T52" s="70"/>
+      <c r="U52" s="70" t="s">
         <v>68</v>
       </c>
-      <c r="V52" s="71"/>
-      <c r="W52" s="71" t="s">
+      <c r="V52" s="70"/>
+      <c r="W52" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="X52" s="71"/>
-      <c r="Y52" s="71" t="s">
+      <c r="X52" s="70"/>
+      <c r="Y52" s="70" t="s">
         <v>74</v>
       </c>
-      <c r="Z52" s="71"/>
+      <c r="Z52" s="70"/>
       <c r="AA52" s="15"/>
       <c r="AB52" s="15"/>
       <c r="AC52" s="14"/>
       <c r="AD52" s="14"/>
       <c r="AE52" s="14"/>
       <c r="AF52" s="14"/>
       <c r="AG52" s="14"/>
       <c r="AH52" s="14"/>
     </row>
     <row r="53" spans="1:39" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A53" s="13"/>
       <c r="B53" s="23"/>
       <c r="C53" s="14"/>
       <c r="D53" s="14"/>
       <c r="E53" s="14"/>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15"/>
-      <c r="I53" s="71" t="s">
+      <c r="I53" s="70" t="s">
         <v>50</v>
       </c>
-      <c r="J53" s="71"/>
-      <c r="K53" s="71" t="s">
+      <c r="J53" s="70"/>
+      <c r="K53" s="70" t="s">
         <v>105</v>
       </c>
-      <c r="L53" s="71"/>
-      <c r="M53" s="71" t="s">
+      <c r="L53" s="70"/>
+      <c r="M53" s="70" t="s">
         <v>56</v>
       </c>
-      <c r="N53" s="71"/>
+      <c r="N53" s="70"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
-      <c r="Q53" s="71" t="s">
+      <c r="Q53" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="R53" s="71"/>
-      <c r="S53" s="71" t="s">
+      <c r="R53" s="70"/>
+      <c r="S53" s="70" t="s">
         <v>64</v>
       </c>
-      <c r="T53" s="71"/>
-      <c r="U53" s="71" t="s">
+      <c r="T53" s="70"/>
+      <c r="U53" s="70" t="s">
         <v>69</v>
       </c>
-      <c r="V53" s="71"/>
-      <c r="W53" s="71" t="s">
+      <c r="V53" s="70"/>
+      <c r="W53" s="70" t="s">
         <v>72</v>
       </c>
-      <c r="X53" s="71"/>
-      <c r="Y53" s="71" t="s">
+      <c r="X53" s="70"/>
+      <c r="Y53" s="70" t="s">
         <v>75</v>
       </c>
-      <c r="Z53" s="71"/>
+      <c r="Z53" s="70"/>
       <c r="AA53" s="15"/>
       <c r="AB53" s="15"/>
       <c r="AC53" s="14"/>
       <c r="AD53" s="14"/>
       <c r="AE53" s="14"/>
       <c r="AF53" s="14"/>
       <c r="AG53" s="14"/>
       <c r="AH53" s="14"/>
     </row>
     <row r="54" spans="1:39" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A54" s="13"/>
       <c r="B54" s="23"/>
       <c r="C54" s="14"/>
       <c r="D54" s="14"/>
       <c r="E54" s="14"/>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
-      <c r="I54" s="71" t="s">
+      <c r="I54" s="70" t="s">
         <v>51</v>
       </c>
-      <c r="J54" s="71"/>
-      <c r="K54" s="71" t="s">
+      <c r="J54" s="70"/>
+      <c r="K54" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="L54" s="71"/>
-      <c r="M54" s="71" t="s">
+      <c r="L54" s="70"/>
+      <c r="M54" s="70" t="s">
         <v>57</v>
       </c>
-      <c r="N54" s="71"/>
+      <c r="N54" s="70"/>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
-      <c r="Q54" s="71" t="s">
+      <c r="Q54" s="70" t="s">
         <v>62</v>
       </c>
-      <c r="R54" s="71"/>
-      <c r="S54" s="71" t="s">
+      <c r="R54" s="70"/>
+      <c r="S54" s="70" t="s">
         <v>66</v>
       </c>
-      <c r="T54" s="71"/>
-      <c r="U54" s="71" t="s">
+      <c r="T54" s="70"/>
+      <c r="U54" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="V54" s="71"/>
-      <c r="W54" s="71" t="s">
+      <c r="V54" s="70"/>
+      <c r="W54" s="70" t="s">
         <v>99</v>
       </c>
-      <c r="X54" s="71"/>
-      <c r="Y54" s="71" t="s">
+      <c r="X54" s="70"/>
+      <c r="Y54" s="70" t="s">
         <v>76</v>
       </c>
-      <c r="Z54" s="71"/>
+      <c r="Z54" s="70"/>
       <c r="AA54" s="15"/>
       <c r="AB54" s="15"/>
       <c r="AC54" s="14"/>
       <c r="AD54" s="14"/>
       <c r="AE54" s="14"/>
       <c r="AF54" s="14"/>
       <c r="AG54" s="14"/>
       <c r="AH54" s="14"/>
     </row>
     <row r="55" spans="1:39" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A55" s="13"/>
       <c r="B55" s="23"/>
       <c r="C55" s="14"/>
       <c r="D55" s="14"/>
       <c r="E55" s="14"/>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15"/>
       <c r="I55" s="23"/>
       <c r="J55" s="23"/>
-      <c r="K55" s="71" t="s">
+      <c r="K55" s="70" t="s">
         <v>53</v>
       </c>
-      <c r="L55" s="71"/>
-[...1 lines deleted...]
-      <c r="N55" s="71"/>
+      <c r="L55" s="70"/>
+      <c r="M55" s="70"/>
+      <c r="N55" s="70"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
-      <c r="Q55" s="71" t="s">
+      <c r="Q55" s="70" t="s">
         <v>63</v>
       </c>
-      <c r="R55" s="71"/>
-      <c r="S55" s="71" t="s">
+      <c r="R55" s="70"/>
+      <c r="S55" s="70" t="s">
         <v>67</v>
       </c>
-      <c r="T55" s="71"/>
-      <c r="U55" s="71" t="s">
+      <c r="T55" s="70"/>
+      <c r="U55" s="70" t="s">
         <v>71</v>
       </c>
-      <c r="V55" s="71"/>
-      <c r="W55" s="71" t="s">
+      <c r="V55" s="70"/>
+      <c r="W55" s="70" t="s">
         <v>73</v>
       </c>
-      <c r="X55" s="71"/>
-      <c r="Y55" s="71" t="s">
+      <c r="X55" s="70"/>
+      <c r="Y55" s="70" t="s">
         <v>77</v>
       </c>
-      <c r="Z55" s="71"/>
+      <c r="Z55" s="70"/>
       <c r="AA55" s="15"/>
       <c r="AB55" s="15"/>
       <c r="AC55" s="14"/>
       <c r="AD55" s="14"/>
       <c r="AE55" s="14"/>
       <c r="AF55" s="14"/>
       <c r="AG55" s="14"/>
       <c r="AH55" s="14"/>
     </row>
     <row r="56" spans="1:39" s="6" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A56" s="26"/>
       <c r="B56" s="27"/>
       <c r="C56" s="28"/>
       <c r="D56" s="29"/>
       <c r="E56" s="28"/>
       <c r="F56" s="30"/>
       <c r="G56" s="30"/>
       <c r="H56" s="30"/>
       <c r="I56" s="30"/>
       <c r="J56" s="30"/>
       <c r="K56" s="30"/>
       <c r="L56" s="30"/>
       <c r="M56" s="30"/>
       <c r="N56" s="30"/>
       <c r="O56" s="30"/>
       <c r="P56" s="30"/>
       <c r="Q56" s="30"/>
       <c r="R56" s="30"/>
       <c r="S56" s="30"/>
       <c r="T56" s="30"/>
       <c r="U56" s="30"/>
       <c r="V56" s="30"/>
       <c r="W56" s="30"/>
       <c r="X56" s="30"/>
       <c r="Y56" s="30"/>
       <c r="Z56" s="30"/>
       <c r="AA56" s="30"/>
       <c r="AB56" s="30"/>
       <c r="AC56" s="28"/>
       <c r="AD56" s="28"/>
       <c r="AE56" s="28"/>
       <c r="AF56" s="28"/>
       <c r="AG56" s="31"/>
       <c r="AH56" s="31"/>
       <c r="AI56" s="7"/>
     </row>
-    <row r="57" spans="1:39" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="57" spans="1:39" ht="3" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A57" s="13"/>
       <c r="B57" s="12"/>
       <c r="C57" s="13"/>
       <c r="D57" s="13"/>
       <c r="E57" s="13"/>
       <c r="F57" s="32"/>
       <c r="G57" s="32"/>
       <c r="H57" s="33"/>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="33"/>
       <c r="L57" s="33"/>
       <c r="M57" s="33"/>
       <c r="N57" s="33"/>
       <c r="O57" s="33"/>
       <c r="P57" s="33"/>
       <c r="Q57" s="33"/>
       <c r="R57" s="33"/>
       <c r="S57" s="33"/>
       <c r="T57" s="33"/>
       <c r="U57" s="33"/>
       <c r="V57" s="33"/>
       <c r="W57" s="33"/>
       <c r="X57" s="33"/>
       <c r="Y57" s="33"/>
@@ -4291,108 +4439,108 @@
       <c r="AE58" s="13" t="s">
         <v>90</v>
       </c>
       <c r="AF58" s="13"/>
       <c r="AG58" s="13"/>
       <c r="AH58" s="13"/>
       <c r="AI58" s="1"/>
     </row>
     <row r="59" spans="1:39" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A59" s="13"/>
       <c r="B59" s="37"/>
       <c r="C59" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="41"/>
       <c r="G59" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H59" s="41"/>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15"/>
       <c r="L59" s="15"/>
-      <c r="M59" s="71"/>
-[...2 lines deleted...]
-      <c r="P59" s="81"/>
+      <c r="M59" s="70"/>
+      <c r="N59" s="70"/>
+      <c r="O59" s="71"/>
+      <c r="P59" s="71"/>
       <c r="Q59" s="15"/>
       <c r="R59" s="15"/>
       <c r="S59" s="15"/>
       <c r="T59" s="15"/>
       <c r="U59" s="15"/>
       <c r="V59" s="15"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="15"/>
       <c r="AB59" s="14"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="37"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14" t="s">
         <v>137</v>
       </c>
       <c r="AG59" s="14"/>
       <c r="AH59" s="14"/>
     </row>
     <row r="60" spans="1:39" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A60" s="13"/>
       <c r="B60" s="15"/>
       <c r="C60" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="14"/>
       <c r="E60" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="41">
         <v>2234</v>
       </c>
       <c r="G60" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H60" s="41"/>
       <c r="I60" s="73">
         <v>2321</v>
       </c>
       <c r="J60" s="73"/>
       <c r="K60" s="73">
         <v>2135</v>
       </c>
       <c r="L60" s="73"/>
       <c r="M60" s="73">
         <v>1851</v>
       </c>
       <c r="N60" s="73"/>
-      <c r="O60" s="81">
+      <c r="O60" s="71">
         <v>2054</v>
       </c>
-      <c r="P60" s="81"/>
+      <c r="P60" s="71"/>
       <c r="Q60" s="73">
         <v>3415</v>
       </c>
       <c r="R60" s="73"/>
       <c r="S60" s="73">
         <v>2500</v>
       </c>
       <c r="T60" s="73"/>
       <c r="U60" s="59">
         <v>1845</v>
       </c>
       <c r="V60" s="41"/>
       <c r="W60" s="59">
         <v>2236</v>
       </c>
       <c r="X60" s="41"/>
       <c r="Y60" s="61">
         <v>1906</v>
       </c>
       <c r="Z60" s="41"/>
       <c r="AA60" s="15"/>
       <c r="AB60" s="63">
         <v>2274</v>
       </c>
       <c r="AC60" s="41"/>
@@ -4403,62 +4551,62 @@
       </c>
       <c r="AG60" s="14"/>
       <c r="AH60" s="14"/>
     </row>
     <row r="61" spans="1:39" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A61" s="13"/>
       <c r="B61" s="37"/>
       <c r="C61" s="14" t="s">
         <v>113</v>
       </c>
       <c r="D61" s="14"/>
       <c r="E61" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="41">
         <v>835</v>
       </c>
       <c r="G61" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H61" s="41"/>
       <c r="I61" s="73">
         <v>2232</v>
       </c>
       <c r="J61" s="73"/>
-      <c r="K61" s="70">
+      <c r="K61" s="69">
         <v>638</v>
       </c>
-      <c r="L61" s="70"/>
+      <c r="L61" s="69"/>
       <c r="M61" s="80">
         <v>158</v>
       </c>
       <c r="N61" s="80"/>
-      <c r="O61" s="81">
+      <c r="O61" s="71">
         <v>508</v>
       </c>
-      <c r="P61" s="81"/>
+      <c r="P61" s="71"/>
       <c r="Q61" s="77">
         <v>543</v>
       </c>
       <c r="R61" s="77"/>
       <c r="S61" s="73">
         <v>1083</v>
       </c>
       <c r="T61" s="73"/>
       <c r="U61" s="59">
         <v>664</v>
       </c>
       <c r="V61" s="41"/>
       <c r="W61" s="59">
         <v>588</v>
       </c>
       <c r="X61" s="41"/>
       <c r="Y61" s="61">
         <v>698</v>
       </c>
       <c r="Z61" s="41"/>
       <c r="AA61" s="15"/>
       <c r="AB61" s="63">
         <v>948</v>
       </c>
       <c r="AC61" s="41"/>
@@ -4477,88 +4625,88 @@
         <v>112</v>
       </c>
       <c r="D62" s="14"/>
       <c r="E62" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="41">
         <v>1212</v>
       </c>
       <c r="G62" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H62" s="41"/>
       <c r="I62" s="74">
         <v>810</v>
       </c>
       <c r="J62" s="74"/>
       <c r="K62" s="73">
         <v>1730</v>
       </c>
       <c r="L62" s="73"/>
       <c r="M62" s="73">
         <v>1773</v>
       </c>
       <c r="N62" s="73"/>
-      <c r="O62" s="81">
+      <c r="O62" s="71">
         <v>1335</v>
       </c>
-      <c r="P62" s="81"/>
+      <c r="P62" s="71"/>
       <c r="Q62" s="76">
         <v>985</v>
       </c>
       <c r="R62" s="76"/>
       <c r="S62" s="73">
         <v>1507</v>
       </c>
       <c r="T62" s="73"/>
       <c r="U62" s="59">
         <v>920</v>
       </c>
       <c r="V62" s="41"/>
       <c r="W62" s="59">
         <v>1074</v>
       </c>
       <c r="X62" s="41"/>
       <c r="Y62" s="61">
         <v>1746</v>
       </c>
       <c r="Z62" s="41"/>
       <c r="AA62" s="15"/>
       <c r="AB62" s="63">
         <v>1178</v>
       </c>
       <c r="AC62" s="41"/>
       <c r="AD62" s="37"/>
       <c r="AE62" s="14"/>
       <c r="AF62" s="14" t="s">
         <v>92</v>
       </c>
       <c r="AG62" s="14"/>
       <c r="AH62" s="14"/>
     </row>
-    <row r="63" spans="1:39" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="63" spans="1:39" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A63" s="13"/>
       <c r="B63" s="23"/>
       <c r="C63" s="14"/>
       <c r="D63" s="14"/>
       <c r="E63" s="14"/>
       <c r="F63" s="41"/>
       <c r="G63" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H63" s="41"/>
       <c r="I63" s="59"/>
       <c r="J63" s="59"/>
       <c r="K63" s="36"/>
       <c r="L63" s="36"/>
       <c r="M63" s="36"/>
       <c r="N63" s="36"/>
       <c r="O63" s="65"/>
       <c r="P63" s="65"/>
       <c r="Q63" s="36"/>
       <c r="R63" s="36"/>
       <c r="S63" s="36"/>
       <c r="T63" s="36"/>
       <c r="U63" s="41"/>
       <c r="V63" s="41"/>
       <c r="W63" s="41"/>
@@ -4577,358 +4725,358 @@
     <row r="64" spans="1:39" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="13"/>
       <c r="B64" s="13" t="s">
         <v>96</v>
       </c>
       <c r="C64" s="13"/>
       <c r="D64" s="13"/>
       <c r="E64" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="42">
         <v>598</v>
       </c>
       <c r="G64" s="35" t="s">
         <v>0</v>
       </c>
       <c r="H64" s="42"/>
       <c r="I64" s="75">
         <v>59</v>
       </c>
       <c r="J64" s="75"/>
       <c r="K64" s="78">
         <v>232</v>
       </c>
       <c r="L64" s="78"/>
-      <c r="M64" s="69" t="s">
-[...2 lines deleted...]
-      <c r="N64" s="69"/>
+      <c r="M64" s="68" t="s">
+        <v>150</v>
+      </c>
+      <c r="N64" s="68"/>
       <c r="O64" s="79">
         <v>280</v>
       </c>
       <c r="P64" s="79"/>
       <c r="Q64" s="75">
         <v>912</v>
       </c>
       <c r="R64" s="75"/>
       <c r="S64" s="72">
         <v>2185</v>
       </c>
       <c r="T64" s="72"/>
-      <c r="U64" s="69" t="s">
-[...2 lines deleted...]
-      <c r="V64" s="69"/>
+      <c r="U64" s="68" t="s">
+        <v>153</v>
+      </c>
+      <c r="V64" s="68"/>
       <c r="W64" s="57">
         <v>420</v>
       </c>
       <c r="X64" s="42"/>
       <c r="Y64" s="58">
         <v>29</v>
       </c>
       <c r="Z64" s="42"/>
       <c r="AA64" s="16"/>
       <c r="AB64" s="64">
         <v>1169</v>
       </c>
       <c r="AC64" s="42"/>
       <c r="AD64" s="13"/>
       <c r="AE64" s="13" t="s">
         <v>95</v>
       </c>
       <c r="AF64" s="13"/>
       <c r="AG64" s="13"/>
       <c r="AH64" s="13"/>
       <c r="AI64" s="1"/>
       <c r="AM64" s="10"/>
     </row>
     <row r="65" spans="1:34" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A65" s="13"/>
       <c r="B65" s="43" t="s">
         <v>111</v>
       </c>
       <c r="C65" s="14"/>
       <c r="D65" s="14"/>
       <c r="E65" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="41">
         <v>2</v>
       </c>
       <c r="G65" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H65" s="41"/>
       <c r="I65" s="74">
         <v>5</v>
       </c>
       <c r="J65" s="74"/>
-      <c r="K65" s="70">
+      <c r="K65" s="69">
         <v>6</v>
       </c>
-      <c r="L65" s="70"/>
-[...12 lines deleted...]
-      <c r="S65" s="68" t="s">
+      <c r="L65" s="69"/>
+      <c r="M65" s="67" t="s">
+        <v>148</v>
+      </c>
+      <c r="N65" s="67"/>
+      <c r="O65" s="71" t="s">
+        <v>147</v>
+      </c>
+      <c r="P65" s="71"/>
+      <c r="Q65" s="67" t="s">
         <v>144</v>
       </c>
-      <c r="T65" s="68"/>
-[...3 lines deleted...]
-      <c r="V65" s="68"/>
+      <c r="R65" s="67"/>
+      <c r="S65" s="67" t="s">
+        <v>143</v>
+      </c>
+      <c r="T65" s="67"/>
+      <c r="U65" s="67" t="s">
+        <v>143</v>
+      </c>
+      <c r="V65" s="67"/>
       <c r="W65" s="59">
         <v>6</v>
       </c>
       <c r="X65" s="41"/>
-      <c r="Y65" s="68" t="s">
-[...2 lines deleted...]
-      <c r="Z65" s="68"/>
+      <c r="Y65" s="41" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z65" s="41"/>
       <c r="AA65" s="15"/>
-      <c r="AB65" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AC65" s="41"/>
+      <c r="AB65" s="71" t="s">
+        <v>152</v>
+      </c>
+      <c r="AC65" s="71"/>
       <c r="AD65" s="14"/>
       <c r="AE65" s="14"/>
       <c r="AF65" s="14" t="s">
         <v>47</v>
       </c>
       <c r="AG65" s="14"/>
       <c r="AH65" s="14"/>
     </row>
     <row r="66" spans="1:34" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="13"/>
       <c r="B66" s="43" t="s">
         <v>110</v>
       </c>
       <c r="C66" s="14"/>
       <c r="D66" s="14"/>
       <c r="E66" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F66" s="41">
         <v>128</v>
       </c>
       <c r="G66" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H66" s="41"/>
-      <c r="I66" s="68" t="s">
-[...11 lines deleted...]
-      <c r="O66" s="81">
+      <c r="I66" s="67" t="s">
+        <v>149</v>
+      </c>
+      <c r="J66" s="67"/>
+      <c r="K66" s="67" t="s">
+        <v>144</v>
+      </c>
+      <c r="L66" s="67"/>
+      <c r="M66" s="67" t="s">
+        <v>148</v>
+      </c>
+      <c r="N66" s="67"/>
+      <c r="O66" s="71">
         <v>117</v>
       </c>
-      <c r="P66" s="81"/>
-[...4 lines deleted...]
-      <c r="S66" s="68" t="s">
+      <c r="P66" s="71"/>
+      <c r="Q66" s="67" t="s">
         <v>144</v>
       </c>
-      <c r="T66" s="68"/>
-[...3 lines deleted...]
-      <c r="V66" s="68"/>
+      <c r="R66" s="67"/>
+      <c r="S66" s="67" t="s">
+        <v>143</v>
+      </c>
+      <c r="T66" s="67"/>
+      <c r="U66" s="67" t="s">
+        <v>143</v>
+      </c>
+      <c r="V66" s="67"/>
       <c r="W66" s="62">
         <v>119</v>
       </c>
       <c r="X66" s="49"/>
       <c r="Y66" s="61">
         <v>3</v>
       </c>
       <c r="Z66" s="41"/>
       <c r="AA66" s="15"/>
       <c r="AB66" s="63">
         <v>239</v>
       </c>
       <c r="AC66" s="41"/>
       <c r="AD66" s="14"/>
       <c r="AE66" s="14"/>
       <c r="AF66" s="14" t="s">
         <v>104</v>
       </c>
       <c r="AG66" s="14"/>
       <c r="AH66" s="14"/>
     </row>
     <row r="67" spans="1:34" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A67" s="13"/>
       <c r="B67" s="43" t="s">
         <v>109</v>
       </c>
       <c r="C67" s="14"/>
       <c r="D67" s="14"/>
       <c r="E67" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="41">
         <v>275</v>
       </c>
       <c r="G67" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H67" s="41"/>
-      <c r="I67" s="68" t="s">
-[...11 lines deleted...]
-      <c r="O67" s="81">
+      <c r="I67" s="67" t="s">
+        <v>149</v>
+      </c>
+      <c r="J67" s="67"/>
+      <c r="K67" s="67" t="s">
+        <v>144</v>
+      </c>
+      <c r="L67" s="67"/>
+      <c r="M67" s="67" t="s">
+        <v>148</v>
+      </c>
+      <c r="N67" s="67"/>
+      <c r="O67" s="71">
         <v>4</v>
       </c>
-      <c r="P67" s="81"/>
+      <c r="P67" s="71"/>
       <c r="Q67" s="74">
         <v>12</v>
       </c>
       <c r="R67" s="74"/>
-      <c r="S67" s="67">
+      <c r="S67" s="66">
         <v>2185</v>
       </c>
-      <c r="T67" s="67"/>
-[...3 lines deleted...]
-      <c r="V67" s="68"/>
+      <c r="T67" s="66"/>
+      <c r="U67" s="67" t="s">
+        <v>143</v>
+      </c>
+      <c r="V67" s="67"/>
       <c r="W67" s="59">
         <v>219</v>
       </c>
       <c r="X67" s="41"/>
       <c r="Y67" s="61">
         <v>26</v>
       </c>
       <c r="Z67" s="41"/>
       <c r="AA67" s="15"/>
       <c r="AB67" s="63">
         <v>682</v>
       </c>
       <c r="AC67" s="41"/>
       <c r="AD67" s="14"/>
       <c r="AE67" s="14"/>
       <c r="AF67" s="14" t="s">
         <v>93</v>
       </c>
       <c r="AG67" s="14"/>
       <c r="AH67" s="14"/>
     </row>
     <row r="68" spans="1:34" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A68" s="13"/>
       <c r="B68" s="43" t="s">
         <v>108</v>
       </c>
       <c r="C68" s="14"/>
       <c r="D68" s="14"/>
       <c r="E68" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F68" s="41">
         <v>193</v>
       </c>
       <c r="G68" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H68" s="41"/>
       <c r="I68" s="74">
         <v>55</v>
       </c>
       <c r="J68" s="74"/>
-      <c r="K68" s="70">
+      <c r="K68" s="69">
         <v>225</v>
       </c>
-      <c r="L68" s="70"/>
-[...4 lines deleted...]
-      <c r="O68" s="81">
+      <c r="L68" s="69"/>
+      <c r="M68" s="67" t="s">
+        <v>148</v>
+      </c>
+      <c r="N68" s="67"/>
+      <c r="O68" s="71">
         <v>159</v>
       </c>
-      <c r="P68" s="81"/>
+      <c r="P68" s="71"/>
       <c r="Q68" s="74">
         <v>900</v>
       </c>
       <c r="R68" s="74"/>
-      <c r="S68" s="68" t="s">
-[...6 lines deleted...]
-      <c r="V68" s="68"/>
+      <c r="S68" s="67" t="s">
+        <v>143</v>
+      </c>
+      <c r="T68" s="67"/>
+      <c r="U68" s="67" t="s">
+        <v>143</v>
+      </c>
+      <c r="V68" s="67"/>
       <c r="W68" s="59">
         <v>77</v>
       </c>
       <c r="X68" s="41"/>
-      <c r="Y68" s="68" t="s">
-[...2 lines deleted...]
-      <c r="Z68" s="68"/>
+      <c r="Y68" s="41" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z68" s="41"/>
       <c r="AA68" s="15"/>
       <c r="AB68" s="63">
         <v>248</v>
       </c>
       <c r="AC68" s="41"/>
       <c r="AD68" s="14"/>
       <c r="AE68" s="14"/>
       <c r="AF68" s="14" t="s">
         <v>94</v>
       </c>
       <c r="AG68" s="14"/>
       <c r="AH68" s="14"/>
     </row>
-    <row r="69" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="69" spans="1:34" ht="3" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A69" s="44"/>
       <c r="B69" s="24"/>
       <c r="C69" s="29"/>
       <c r="D69" s="29"/>
       <c r="E69" s="29"/>
       <c r="F69" s="45"/>
       <c r="G69" s="45" t="s">
         <v>0</v>
       </c>
       <c r="H69" s="46"/>
       <c r="I69" s="46"/>
       <c r="J69" s="46"/>
       <c r="K69" s="46"/>
       <c r="L69" s="46"/>
       <c r="M69" s="46"/>
       <c r="N69" s="46"/>
       <c r="O69" s="46"/>
       <c r="P69" s="46"/>
       <c r="Q69" s="46"/>
       <c r="R69" s="46"/>
       <c r="S69" s="46"/>
       <c r="T69" s="46"/>
       <c r="U69" s="46"/>
       <c r="V69" s="46"/>
       <c r="W69" s="46"/>
@@ -4959,135 +5107,137 @@
       <c r="L70" s="15"/>
       <c r="M70" s="15"/>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70" s="15"/>
       <c r="S70" s="15"/>
       <c r="T70" s="15"/>
       <c r="U70" s="15"/>
       <c r="V70" s="15"/>
       <c r="W70" s="15"/>
       <c r="X70" s="15"/>
       <c r="Y70" s="15"/>
       <c r="Z70" s="15"/>
       <c r="AA70" s="15"/>
       <c r="AB70" s="15"/>
       <c r="AC70" s="14"/>
       <c r="AD70" s="14"/>
       <c r="AE70" s="14"/>
       <c r="AF70" s="14"/>
       <c r="AG70" s="14"/>
       <c r="AH70" s="14"/>
     </row>
     <row r="71" spans="1:34" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A71" s="13" t="s">
-        <v>150</v>
+      <c r="A71" s="14" t="s">
+        <v>154</v>
       </c>
       <c r="B71" s="43"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15"/>
       <c r="L71" s="15"/>
       <c r="M71" s="43"/>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71" s="15"/>
       <c r="S71" s="15"/>
       <c r="T71" s="15"/>
       <c r="U71" s="48"/>
       <c r="V71" s="15"/>
       <c r="W71" s="43"/>
       <c r="X71" s="15"/>
       <c r="Y71" s="15"/>
       <c r="Z71" s="15"/>
       <c r="AA71" s="15"/>
       <c r="AB71" s="15"/>
       <c r="AC71" s="14"/>
       <c r="AD71" s="14"/>
       <c r="AE71" s="14"/>
       <c r="AF71" s="14"/>
       <c r="AG71" s="14"/>
       <c r="AH71" s="14"/>
     </row>
     <row r="74" spans="1:34" x14ac:dyDescent="0.35">
       <c r="A74" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="379">
-[...6 lines deleted...]
-    <mergeCell ref="W53:X53"/>
+  <mergeCells count="377">
     <mergeCell ref="I54:J54"/>
     <mergeCell ref="K54:L54"/>
     <mergeCell ref="Q54:R54"/>
     <mergeCell ref="W54:X54"/>
     <mergeCell ref="I53:J53"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="K53:L53"/>
     <mergeCell ref="M53:N53"/>
     <mergeCell ref="M49:N49"/>
     <mergeCell ref="O49:P49"/>
     <mergeCell ref="I50:J50"/>
     <mergeCell ref="Q51:R51"/>
     <mergeCell ref="W51:X51"/>
     <mergeCell ref="U51:V51"/>
     <mergeCell ref="S51:T51"/>
+    <mergeCell ref="Q46:Z46"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="U30:V30"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A9:D9"/>
     <mergeCell ref="U10:V10"/>
-    <mergeCell ref="Q46:Z46"/>
-[...8 lines deleted...]
-    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="F40:G40"/>
     <mergeCell ref="O52:P52"/>
-    <mergeCell ref="S52:T52"/>
-[...2 lines deleted...]
-    <mergeCell ref="Y53:Z53"/>
+    <mergeCell ref="I47:N47"/>
+    <mergeCell ref="O47:P47"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="M31:N31"/>
     <mergeCell ref="I52:J52"/>
     <mergeCell ref="K52:L52"/>
     <mergeCell ref="M52:N52"/>
     <mergeCell ref="Q52:R52"/>
     <mergeCell ref="W52:X52"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="K31:L31"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AB6:AC6"/>
     <mergeCell ref="W11:X11"/>
     <mergeCell ref="W12:X12"/>
     <mergeCell ref="U7:V7"/>
     <mergeCell ref="U8:V8"/>
     <mergeCell ref="U9:V9"/>
     <mergeCell ref="Y8:Z8"/>
     <mergeCell ref="AB10:AC10"/>
     <mergeCell ref="Y10:Z10"/>
     <mergeCell ref="Y11:Z11"/>
     <mergeCell ref="W7:X7"/>
     <mergeCell ref="W8:X8"/>
     <mergeCell ref="W10:X10"/>
     <mergeCell ref="AB7:AC7"/>
     <mergeCell ref="AB8:AC8"/>
     <mergeCell ref="Q5:Z5"/>
     <mergeCell ref="Q6:Z6"/>
     <mergeCell ref="Q11:R11"/>
     <mergeCell ref="U11:V11"/>
     <mergeCell ref="I5:N5"/>
     <mergeCell ref="I6:N6"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="O6:P6"/>
@@ -5125,211 +5275,205 @@
     <mergeCell ref="U50:V50"/>
     <mergeCell ref="W50:X50"/>
     <mergeCell ref="AB48:AC48"/>
     <mergeCell ref="AB49:AC49"/>
     <mergeCell ref="I49:L49"/>
     <mergeCell ref="K50:L50"/>
     <mergeCell ref="M50:N50"/>
     <mergeCell ref="Q49:R49"/>
     <mergeCell ref="S49:T49"/>
     <mergeCell ref="U49:V49"/>
     <mergeCell ref="S50:T50"/>
     <mergeCell ref="AD9:AH9"/>
     <mergeCell ref="S12:T12"/>
     <mergeCell ref="S13:T13"/>
     <mergeCell ref="S14:T14"/>
     <mergeCell ref="Q12:R12"/>
     <mergeCell ref="Q13:R13"/>
     <mergeCell ref="W9:X9"/>
     <mergeCell ref="S10:T10"/>
     <mergeCell ref="S9:T9"/>
     <mergeCell ref="W13:X13"/>
     <mergeCell ref="Q10:R10"/>
     <mergeCell ref="Q9:R9"/>
     <mergeCell ref="Y9:Z9"/>
     <mergeCell ref="AB9:AC9"/>
-    <mergeCell ref="I47:N47"/>
-    <mergeCell ref="O47:P47"/>
     <mergeCell ref="Q14:R14"/>
-    <mergeCell ref="AB47:AC47"/>
     <mergeCell ref="I46:N46"/>
     <mergeCell ref="O46:P46"/>
     <mergeCell ref="Y54:Z54"/>
     <mergeCell ref="U12:V12"/>
     <mergeCell ref="U13:V13"/>
     <mergeCell ref="U14:V14"/>
     <mergeCell ref="Y12:Z12"/>
     <mergeCell ref="S54:T54"/>
     <mergeCell ref="Y13:Z13"/>
     <mergeCell ref="Y14:Z14"/>
     <mergeCell ref="W49:X49"/>
     <mergeCell ref="W48:X48"/>
     <mergeCell ref="Q53:R53"/>
-    <mergeCell ref="AB51:AC51"/>
     <mergeCell ref="I51:J51"/>
     <mergeCell ref="K51:L51"/>
     <mergeCell ref="M51:N51"/>
     <mergeCell ref="O51:P51"/>
     <mergeCell ref="Y51:Z51"/>
     <mergeCell ref="Q47:Z47"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="S52:T52"/>
+    <mergeCell ref="U52:V52"/>
     <mergeCell ref="K55:L55"/>
     <mergeCell ref="Q55:R55"/>
     <mergeCell ref="S55:T55"/>
     <mergeCell ref="U55:V55"/>
     <mergeCell ref="Y55:Z55"/>
     <mergeCell ref="S53:T53"/>
     <mergeCell ref="M55:N55"/>
     <mergeCell ref="W55:X55"/>
     <mergeCell ref="M54:N54"/>
     <mergeCell ref="U54:V54"/>
+    <mergeCell ref="U53:V53"/>
+    <mergeCell ref="Y53:Z53"/>
+    <mergeCell ref="W53:X53"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F47:G47"/>
     <mergeCell ref="F48:G48"/>
     <mergeCell ref="W14:X14"/>
     <mergeCell ref="Y50:Z50"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="M14:N14"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="S11:T11"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="Y7:Z7"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="K17:L17"/>
     <mergeCell ref="K27:L27"/>
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="K23:L23"/>
     <mergeCell ref="K22:L22"/>
     <mergeCell ref="K20:L20"/>
-    <mergeCell ref="I19:J19"/>
-[...14 lines deleted...]
-    <mergeCell ref="M20:N20"/>
     <mergeCell ref="M19:N19"/>
     <mergeCell ref="M17:N17"/>
     <mergeCell ref="I40:J40"/>
     <mergeCell ref="I38:J38"/>
     <mergeCell ref="I37:J37"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="K19:L19"/>
     <mergeCell ref="K40:L40"/>
-    <mergeCell ref="O33:P33"/>
-[...3 lines deleted...]
-    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="K38:L38"/>
     <mergeCell ref="I25:J25"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="I31:J31"/>
     <mergeCell ref="I29:J29"/>
     <mergeCell ref="I27:J27"/>
-    <mergeCell ref="O20:P20"/>
-    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="M25:N25"/>
     <mergeCell ref="O17:P17"/>
     <mergeCell ref="S40:T40"/>
     <mergeCell ref="S38:T38"/>
-    <mergeCell ref="S37:T37"/>
     <mergeCell ref="S35:T35"/>
     <mergeCell ref="S33:T33"/>
     <mergeCell ref="S32:T32"/>
     <mergeCell ref="S31:T31"/>
     <mergeCell ref="S29:T29"/>
     <mergeCell ref="S27:T27"/>
-    <mergeCell ref="S25:T25"/>
+    <mergeCell ref="S37:T37"/>
     <mergeCell ref="S24:T24"/>
     <mergeCell ref="S23:T23"/>
     <mergeCell ref="S22:T22"/>
     <mergeCell ref="S20:T20"/>
     <mergeCell ref="S19:T19"/>
     <mergeCell ref="S17:T17"/>
     <mergeCell ref="Q40:R40"/>
     <mergeCell ref="O40:P40"/>
     <mergeCell ref="O38:P38"/>
     <mergeCell ref="O37:P37"/>
     <mergeCell ref="O35:P35"/>
-    <mergeCell ref="Q32:R32"/>
-    <mergeCell ref="Q31:R31"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="O31:P31"/>
     <mergeCell ref="Q29:R29"/>
     <mergeCell ref="Q27:R27"/>
     <mergeCell ref="Q25:R25"/>
     <mergeCell ref="O25:P25"/>
     <mergeCell ref="O24:P24"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="O22:P22"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="O27:P27"/>
     <mergeCell ref="Q19:R19"/>
     <mergeCell ref="Q17:R17"/>
-    <mergeCell ref="Y40:Z40"/>
     <mergeCell ref="Y38:Z38"/>
     <mergeCell ref="Y37:Z37"/>
     <mergeCell ref="Y35:Z35"/>
     <mergeCell ref="Y33:Z33"/>
     <mergeCell ref="Y32:Z32"/>
     <mergeCell ref="Y31:Z31"/>
     <mergeCell ref="Y29:Z29"/>
     <mergeCell ref="Y27:Z27"/>
     <mergeCell ref="Y25:Z25"/>
     <mergeCell ref="Y24:Z24"/>
     <mergeCell ref="Y23:Z23"/>
     <mergeCell ref="Y22:Z22"/>
     <mergeCell ref="Y20:Z20"/>
     <mergeCell ref="Y19:Z19"/>
     <mergeCell ref="Y17:Z17"/>
-    <mergeCell ref="W40:X40"/>
     <mergeCell ref="W38:X38"/>
     <mergeCell ref="Q38:R38"/>
     <mergeCell ref="Q37:R37"/>
     <mergeCell ref="Q35:R35"/>
     <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="Q31:R31"/>
     <mergeCell ref="W25:X25"/>
     <mergeCell ref="W24:X24"/>
     <mergeCell ref="Q24:R24"/>
     <mergeCell ref="Q23:R23"/>
     <mergeCell ref="Q22:R22"/>
     <mergeCell ref="W23:X23"/>
     <mergeCell ref="W22:X22"/>
     <mergeCell ref="Q20:R20"/>
     <mergeCell ref="W20:X20"/>
+    <mergeCell ref="S25:T25"/>
     <mergeCell ref="W19:X19"/>
     <mergeCell ref="W17:X17"/>
     <mergeCell ref="U40:V40"/>
     <mergeCell ref="U38:V38"/>
     <mergeCell ref="U37:V37"/>
     <mergeCell ref="U35:V35"/>
     <mergeCell ref="U33:V33"/>
     <mergeCell ref="U32:V32"/>
     <mergeCell ref="U31:V31"/>
     <mergeCell ref="U29:V29"/>
     <mergeCell ref="U27:V27"/>
     <mergeCell ref="U25:V25"/>
     <mergeCell ref="U24:V24"/>
     <mergeCell ref="U22:V22"/>
     <mergeCell ref="U23:V23"/>
     <mergeCell ref="U20:V20"/>
     <mergeCell ref="U19:V19"/>
     <mergeCell ref="U17:V17"/>
     <mergeCell ref="W37:X37"/>
     <mergeCell ref="W35:X35"/>
     <mergeCell ref="W33:X33"/>
     <mergeCell ref="W32:X32"/>
     <mergeCell ref="W31:X31"/>
     <mergeCell ref="W27:X27"/>
     <mergeCell ref="I68:J68"/>
@@ -5375,55 +5519,57 @@
     <mergeCell ref="Q66:R66"/>
     <mergeCell ref="Q65:R65"/>
     <mergeCell ref="Q64:R64"/>
     <mergeCell ref="Q62:R62"/>
     <mergeCell ref="Q61:R61"/>
     <mergeCell ref="Q58:R58"/>
     <mergeCell ref="Q60:R60"/>
     <mergeCell ref="S68:T68"/>
     <mergeCell ref="S67:T67"/>
     <mergeCell ref="S66:T66"/>
     <mergeCell ref="S65:T65"/>
     <mergeCell ref="S64:T64"/>
     <mergeCell ref="S62:T62"/>
     <mergeCell ref="S61:T61"/>
     <mergeCell ref="S60:T60"/>
     <mergeCell ref="S58:T58"/>
     <mergeCell ref="Y30:Z30"/>
     <mergeCell ref="AB40:AC40"/>
     <mergeCell ref="AB31:AC31"/>
     <mergeCell ref="AB28:AC28"/>
     <mergeCell ref="U64:V64"/>
     <mergeCell ref="U65:V65"/>
     <mergeCell ref="U66:V66"/>
     <mergeCell ref="U67:V67"/>
     <mergeCell ref="U68:V68"/>
-    <mergeCell ref="Y65:Z65"/>
-    <mergeCell ref="Y68:Z68"/>
     <mergeCell ref="W29:X29"/>
     <mergeCell ref="AB46:AC46"/>
     <mergeCell ref="Y52:Z52"/>
+    <mergeCell ref="AB65:AC65"/>
+    <mergeCell ref="W40:X40"/>
+    <mergeCell ref="AB47:AC47"/>
+    <mergeCell ref="AB51:AC51"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="7.874015748031496E-2" top="0.62992125984251968" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">