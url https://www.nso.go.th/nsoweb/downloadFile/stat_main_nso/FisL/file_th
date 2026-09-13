--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\4. อัพตาราง\สศส\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71551E94-A6DB-4851-870E-B24EEC547001}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FA0EF1C2-44A4-4517-917B-484645D6AE3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" tabRatio="497" xr2:uid="{60FAF4CA-C81F-4845-842C-92297F2372C5}"/>
   </bookViews>
   <sheets>
     <sheet name="ตาราง ค.5" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="659" uniqueCount="238">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ลูกจ้าง</t>
   </si>
   <si>
     <t>Employees</t>
   </si>
   <si>
     <t>ผู้ปฏิบัติงาน</t>
   </si>
   <si>
@@ -712,99 +712,209 @@
   <si>
     <t xml:space="preserve">      Reading/religious activities</t>
   </si>
   <si>
     <t>Type of expenditure</t>
   </si>
   <si>
     <t xml:space="preserve">      Estimated rental value of</t>
   </si>
   <si>
     <t>Table C.5 Average Monthly Expenditure per Household by Type of Expenditure and Socio-Economic Class</t>
   </si>
   <si>
     <t>Table C.5 Average Monthly Expenditure per Household by Type of Expenditure and Socio-Economic Class (Contd.)</t>
   </si>
   <si>
     <t>ตาราง ค.5 ค่าใช้จ่ายเฉลี่ยต่อเดือนของครัวเรือน จำแนกตามประเภทของค่าใช้จ่าย และสถานะทางเศรษฐสังคมของครัวเรือน</t>
   </si>
   <si>
     <t>ตาราง ค.5 ค่าใช้จ่ายเฉลี่ยต่อเดือนของครัวเรือน จำแนกตามประเภทของค่าใช้จ่าย และสถานะทางเศรษฐสังคมของครัวเรือน (ต่อ)</t>
   </si>
   <si>
     <t>เงิน/สิ่งของที่ส่งให้บุคคลนอกครัวเรือน…………...…....……....…....</t>
   </si>
   <si>
-    <t xml:space="preserve">             ...</t>
-[...26 lines deleted...]
-    <t>ตารางที่ ค.5 ค่าใช้จ่ายเฉลี่ยต่อเดือนของครัวเรือน จำแนกตามประเภทของค่าใช้จ่าย และสถานะทางเศรษฐสังคมของครัวเรือน (ต่อ)</t>
+    <r>
+      <t xml:space="preserve">           0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">          0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">             0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">         0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">      0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rd</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">            0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">        0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">          0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rd</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">         0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rd</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">       0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">ที่มา: การสำรวจภาวะเศรษฐกิจและสังคมของครัว พ.ศ.2568 สำนักงานสถิติจังหวัดเพชรบูรณ์ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="\(0\)"/>
     <numFmt numFmtId="165" formatCode="#,##0\ \ \ \ \ \ "/>
     <numFmt numFmtId="166" formatCode="#,##0\ \ \ "/>
     <numFmt numFmtId="167" formatCode="#,##0\ \ \ \ "/>
     <numFmt numFmtId="168" formatCode="#,##0\ \ \ \ \ "/>
     <numFmt numFmtId="169" formatCode="#,##0\ \ \ \ \ \ \ "/>
     <numFmt numFmtId="170" formatCode="#,##0\ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="171" formatCode="#,##0\ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="172" formatCode="#,##0\ \ \ \ \ \ \ \ \ \ "/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
       <i/>
       <sz val="14"/>
       <name val="Angsana New"/>
       <family val="1"/>
       <charset val="222"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="27"/>
@@ -816,50 +926,56 @@
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="15"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
       <charset val="222"/>
     </font>
     <font>
       <b/>
       <sz val="21"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -878,61 +994,67 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="180"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="180"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1055,134 +1177,128 @@
     </xf>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="171" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="171" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="172" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="171" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="172" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...23 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="170" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="171" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="172" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1452,8885 +1568,8910 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{151CDCEF-6D66-4ED1-A61C-085CA4EAFE86}">
-  <dimension ref="A1:AI168"/>
+  <dimension ref="A1:AI169"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A142" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="C161" sqref="C161"/>
+    <sheetView tabSelected="1" topLeftCell="A149" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="A156" sqref="A156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="46.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="7" width="1.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="3.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="4" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="3.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="2.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="5.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="2.5703125" style="1" customWidth="1"/>
     <col min="26" max="26" width="0.85546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="2.42578125" style="1" customWidth="1"/>
     <col min="29" max="29" width="0.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="2.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="48.7109375" style="1" customWidth="1"/>
     <col min="32" max="32" width="2.140625" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="13" t="s">
         <v>224</v>
       </c>
-      <c r="B1" s="12"/>
-[...28 lines deleted...]
-      <c r="AE1" s="12"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="14"/>
+      <c r="Q1" s="14"/>
+      <c r="R1" s="14"/>
+      <c r="S1" s="14"/>
+      <c r="T1" s="14"/>
+      <c r="U1" s="14"/>
+      <c r="V1" s="15"/>
+      <c r="W1" s="15"/>
+      <c r="X1" s="14"/>
+      <c r="Y1" s="14"/>
+      <c r="Z1" s="14"/>
+      <c r="AA1" s="14"/>
+      <c r="AB1" s="14"/>
+      <c r="AC1" s="14"/>
+      <c r="AD1" s="14"/>
+      <c r="AE1" s="14"/>
       <c r="AF1" s="3"/>
     </row>
     <row r="2" spans="1:34" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="16" t="s">
         <v>222</v>
       </c>
-      <c r="B2" s="12"/>
-[...28 lines deleted...]
-      <c r="AE2" s="15" t="s">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+      <c r="T2" s="14"/>
+      <c r="U2" s="14"/>
+      <c r="V2" s="14"/>
+      <c r="W2" s="14"/>
+      <c r="X2" s="14"/>
+      <c r="Y2" s="14"/>
+      <c r="Z2" s="15"/>
+      <c r="AA2" s="14"/>
+      <c r="AB2" s="14"/>
+      <c r="AC2" s="14"/>
+      <c r="AD2" s="14"/>
+      <c r="AE2" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:34" ht="8.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="16"/>
-[...29 lines deleted...]
-      <c r="AE3" s="16"/>
+      <c r="A3" s="18"/>
+      <c r="B3" s="18"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="18"/>
+      <c r="Y3" s="18"/>
+      <c r="Z3" s="18"/>
+      <c r="AA3" s="18"/>
+      <c r="AB3" s="18"/>
+      <c r="AC3" s="18"/>
+      <c r="AD3" s="18"/>
+      <c r="AE3" s="18"/>
     </row>
     <row r="4" spans="1:34" ht="8.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="18"/>
-[...29 lines deleted...]
-      <c r="AE4" s="12"/>
+      <c r="A4" s="20"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14"/>
+      <c r="N4" s="14"/>
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+      <c r="V4" s="14"/>
+      <c r="W4" s="14"/>
+      <c r="X4" s="14"/>
+      <c r="Y4" s="14"/>
+      <c r="Z4" s="14"/>
+      <c r="AA4" s="14"/>
+      <c r="AB4" s="14"/>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="14"/>
+      <c r="AE4" s="14"/>
     </row>
     <row r="5" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A5" s="12"/>
-[...6 lines deleted...]
-      <c r="H5" s="91" t="s">
+      <c r="A5" s="14"/>
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="72" t="s">
         <v>73</v>
       </c>
-      <c r="I5" s="91"/>
-[...4 lines deleted...]
-      <c r="N5" s="91" t="s">
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="O5" s="91"/>
-      <c r="P5" s="91" t="s">
+      <c r="O5" s="72"/>
+      <c r="P5" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="91"/>
-[...9 lines deleted...]
-      <c r="AA5" s="91" t="s">
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="22"/>
+      <c r="AA5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AB5" s="91"/>
-[...1 lines deleted...]
-      <c r="AD5" s="12" t="s">
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="14"/>
+      <c r="AD5" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="12"/>
+      <c r="AE5" s="14"/>
     </row>
     <row r="6" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A6" s="12" t="s">
+      <c r="A6" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="12"/>
-[...2 lines deleted...]
-      <c r="E6" s="19" t="s">
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="12"/>
-[...1 lines deleted...]
-      <c r="H6" s="90" t="s">
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="77" t="s">
         <v>111</v>
       </c>
-      <c r="I6" s="90"/>
-[...4 lines deleted...]
-      <c r="N6" s="91" t="s">
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="O6" s="91"/>
-      <c r="P6" s="90" t="s">
+      <c r="O6" s="72"/>
+      <c r="P6" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="Q6" s="90"/>
-[...9 lines deleted...]
-      <c r="AA6" s="91" t="s">
+      <c r="Q6" s="77"/>
+      <c r="R6" s="77"/>
+      <c r="S6" s="77"/>
+      <c r="T6" s="77"/>
+      <c r="U6" s="77"/>
+      <c r="V6" s="77"/>
+      <c r="W6" s="77"/>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="77"/>
+      <c r="Z6" s="22"/>
+      <c r="AA6" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="AB6" s="91"/>
-[...1 lines deleted...]
-      <c r="AD6" s="12" t="s">
+      <c r="AB6" s="72"/>
+      <c r="AC6" s="14"/>
+      <c r="AD6" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="12"/>
+      <c r="AE6" s="14"/>
     </row>
     <row r="7" spans="1:34" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A7" s="19"/>
-[...3 lines deleted...]
-      <c r="E7" s="19" t="s">
+      <c r="A7" s="21"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21" t="s">
         <v>218</v>
       </c>
-      <c r="F7" s="19"/>
-[...1 lines deleted...]
-      <c r="H7" s="89" t="s">
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="73" t="s">
         <v>74</v>
       </c>
-      <c r="I7" s="89"/>
-[...2 lines deleted...]
-      <c r="L7" s="91" t="s">
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="M7" s="91"/>
-      <c r="N7" s="91" t="s">
+      <c r="M7" s="72"/>
+      <c r="N7" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="O7" s="91"/>
-      <c r="P7" s="91" t="s">
+      <c r="O7" s="72"/>
+      <c r="P7" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="Q7" s="91"/>
-      <c r="R7" s="91" t="s">
+      <c r="Q7" s="72"/>
+      <c r="R7" s="72" t="s">
         <v>65</v>
       </c>
-      <c r="S7" s="91"/>
-      <c r="T7" s="91" t="s">
+      <c r="S7" s="72"/>
+      <c r="T7" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="U7" s="91"/>
-      <c r="V7" s="91" t="s">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="91"/>
-      <c r="X7" s="91" t="s">
+      <c r="W7" s="72"/>
+      <c r="X7" s="72" t="s">
         <v>77</v>
       </c>
-      <c r="Y7" s="91"/>
-[...1 lines deleted...]
-      <c r="AA7" s="91" t="s">
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="22"/>
+      <c r="AA7" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="AB7" s="91"/>
-[...1 lines deleted...]
-      <c r="AD7" s="21" t="s">
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="21"/>
+      <c r="AD7" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="19"/>
+      <c r="AE7" s="21"/>
     </row>
     <row r="8" spans="1:34" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A8" s="19"/>
-[...6 lines deleted...]
-      <c r="H8" s="90" t="s">
+      <c r="A8" s="21"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="77" t="s">
         <v>112</v>
       </c>
-      <c r="I8" s="90"/>
-[...2 lines deleted...]
-      <c r="L8" s="91" t="s">
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="77"/>
+      <c r="L8" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="M8" s="91"/>
-      <c r="N8" s="91" t="s">
+      <c r="M8" s="72"/>
+      <c r="N8" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="91"/>
-      <c r="P8" s="91" t="s">
+      <c r="O8" s="72"/>
+      <c r="P8" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="Q8" s="91"/>
-      <c r="R8" s="91" t="s">
+      <c r="Q8" s="72"/>
+      <c r="R8" s="72" t="s">
         <v>66</v>
       </c>
-      <c r="S8" s="91"/>
-      <c r="T8" s="91" t="s">
+      <c r="S8" s="72"/>
+      <c r="T8" s="72" t="s">
         <v>67</v>
       </c>
-      <c r="U8" s="91"/>
-      <c r="V8" s="91" t="s">
+      <c r="U8" s="72"/>
+      <c r="V8" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="W8" s="91"/>
-      <c r="X8" s="91" t="s">
+      <c r="W8" s="72"/>
+      <c r="X8" s="72" t="s">
         <v>78</v>
       </c>
-      <c r="Y8" s="91"/>
-[...1 lines deleted...]
-      <c r="AA8" s="91" t="s">
+      <c r="Y8" s="72"/>
+      <c r="Z8" s="22"/>
+      <c r="AA8" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="AB8" s="91"/>
-[...2 lines deleted...]
-      <c r="AE8" s="19"/>
+      <c r="AB8" s="72"/>
+      <c r="AC8" s="21"/>
+      <c r="AD8" s="21"/>
+      <c r="AE8" s="21"/>
     </row>
     <row r="9" spans="1:34" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="91" t="s">
+      <c r="A9" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="91"/>
-[...5 lines deleted...]
-      <c r="H9" s="89" t="s">
+      <c r="B9" s="72"/>
+      <c r="C9" s="72"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="I9" s="89"/>
-      <c r="J9" s="89" t="s">
+      <c r="I9" s="73"/>
+      <c r="J9" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="K9" s="89"/>
-      <c r="L9" s="91" t="s">
+      <c r="K9" s="73"/>
+      <c r="L9" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="M9" s="91"/>
-      <c r="N9" s="91" t="s">
+      <c r="M9" s="72"/>
+      <c r="N9" s="72" t="s">
         <v>121</v>
       </c>
-      <c r="O9" s="91"/>
-      <c r="P9" s="91" t="s">
+      <c r="O9" s="72"/>
+      <c r="P9" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="Q9" s="91"/>
-      <c r="R9" s="91" t="s">
+      <c r="Q9" s="72"/>
+      <c r="R9" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="S9" s="91"/>
-      <c r="T9" s="91" t="s">
+      <c r="S9" s="72"/>
+      <c r="T9" s="72" t="s">
         <v>69</v>
       </c>
-      <c r="U9" s="91"/>
-      <c r="V9" s="91" t="s">
+      <c r="U9" s="72"/>
+      <c r="V9" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="W9" s="91"/>
-      <c r="X9" s="91" t="s">
+      <c r="W9" s="72"/>
+      <c r="X9" s="72" t="s">
         <v>70</v>
       </c>
-      <c r="Y9" s="91"/>
-[...1 lines deleted...]
-      <c r="AA9" s="91" t="s">
+      <c r="Y9" s="72"/>
+      <c r="Z9" s="22"/>
+      <c r="AA9" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="AB9" s="91"/>
-[...1 lines deleted...]
-      <c r="AD9" s="91" t="s">
+      <c r="AB9" s="72"/>
+      <c r="AC9" s="21"/>
+      <c r="AD9" s="72" t="s">
         <v>220</v>
       </c>
-      <c r="AE9" s="91"/>
+      <c r="AE9" s="72"/>
     </row>
     <row r="10" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A10" s="12"/>
-[...6 lines deleted...]
-      <c r="H10" s="91" t="s">
+      <c r="A10" s="14"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="I10" s="91"/>
-      <c r="J10" s="91" t="s">
+      <c r="I10" s="72"/>
+      <c r="J10" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="K10" s="91"/>
-      <c r="L10" s="91" t="s">
+      <c r="K10" s="72"/>
+      <c r="L10" s="72" t="s">
         <v>118</v>
       </c>
-      <c r="M10" s="91"/>
-      <c r="N10" s="91" t="s">
+      <c r="M10" s="72"/>
+      <c r="N10" s="72" t="s">
         <v>123</v>
       </c>
-      <c r="O10" s="91"/>
-      <c r="P10" s="91" t="s">
+      <c r="O10" s="72"/>
+      <c r="P10" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="91"/>
-      <c r="R10" s="91" t="s">
+      <c r="Q10" s="72"/>
+      <c r="R10" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="S10" s="91"/>
-      <c r="T10" s="91" t="s">
+      <c r="S10" s="72"/>
+      <c r="T10" s="72" t="s">
         <v>129</v>
       </c>
-      <c r="U10" s="91"/>
-      <c r="V10" s="91" t="s">
+      <c r="U10" s="72"/>
+      <c r="V10" s="72" t="s">
         <v>79</v>
       </c>
-      <c r="W10" s="91"/>
-      <c r="X10" s="91" t="s">
+      <c r="W10" s="72"/>
+      <c r="X10" s="72" t="s">
         <v>72</v>
       </c>
-      <c r="Y10" s="91"/>
-[...1 lines deleted...]
-      <c r="AA10" s="91" t="s">
+      <c r="Y10" s="72"/>
+      <c r="Z10" s="22"/>
+      <c r="AA10" s="72" t="s">
         <v>139</v>
       </c>
-      <c r="AB10" s="91"/>
-[...2 lines deleted...]
-      <c r="AE10" s="12"/>
+      <c r="AB10" s="72"/>
+      <c r="AC10" s="14"/>
+      <c r="AD10" s="14"/>
+      <c r="AE10" s="14"/>
     </row>
     <row r="11" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A11" s="12"/>
-[...6 lines deleted...]
-      <c r="H11" s="91" t="s">
+      <c r="A11" s="14"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="91"/>
-      <c r="J11" s="91" t="s">
+      <c r="I11" s="72"/>
+      <c r="J11" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="K11" s="91"/>
-      <c r="L11" s="91" t="s">
+      <c r="K11" s="72"/>
+      <c r="L11" s="72" t="s">
         <v>117</v>
       </c>
-      <c r="M11" s="91"/>
-      <c r="N11" s="91" t="s">
+      <c r="M11" s="72"/>
+      <c r="N11" s="72" t="s">
         <v>122</v>
       </c>
-      <c r="O11" s="91"/>
-      <c r="P11" s="91" t="s">
+      <c r="O11" s="72"/>
+      <c r="P11" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="Q11" s="91"/>
-      <c r="R11" s="91" t="s">
+      <c r="Q11" s="72"/>
+      <c r="R11" s="72" t="s">
         <v>129</v>
       </c>
-      <c r="S11" s="91"/>
-      <c r="T11" s="91" t="s">
+      <c r="S11" s="72"/>
+      <c r="T11" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="U11" s="91"/>
-      <c r="V11" s="91" t="s">
+      <c r="U11" s="72"/>
+      <c r="V11" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="W11" s="91"/>
-      <c r="X11" s="91" t="s">
+      <c r="W11" s="72"/>
+      <c r="X11" s="72" t="s">
         <v>138</v>
       </c>
-      <c r="Y11" s="91"/>
-[...5 lines deleted...]
-      <c r="AE11" s="12"/>
+      <c r="Y11" s="72"/>
+      <c r="Z11" s="22"/>
+      <c r="AA11" s="22"/>
+      <c r="AB11" s="14"/>
+      <c r="AC11" s="14"/>
+      <c r="AD11" s="14"/>
+      <c r="AE11" s="14"/>
     </row>
     <row r="12" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A12" s="12"/>
-[...6 lines deleted...]
-      <c r="H12" s="91" t="s">
+      <c r="A12" s="14"/>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="72" t="s">
         <v>113</v>
       </c>
-      <c r="I12" s="91"/>
-      <c r="J12" s="91" t="s">
+      <c r="I12" s="72"/>
+      <c r="J12" s="72" t="s">
         <v>207</v>
       </c>
-      <c r="K12" s="91"/>
-      <c r="L12" s="91" t="s">
+      <c r="K12" s="72"/>
+      <c r="L12" s="72" t="s">
         <v>120</v>
       </c>
-      <c r="M12" s="91"/>
-[...2 lines deleted...]
-      <c r="P12" s="91" t="s">
+      <c r="M12" s="72"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
+      <c r="P12" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="Q12" s="91"/>
-      <c r="R12" s="91" t="s">
+      <c r="Q12" s="72"/>
+      <c r="R12" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="S12" s="91"/>
-      <c r="T12" s="91" t="s">
+      <c r="S12" s="72"/>
+      <c r="T12" s="72" t="s">
         <v>131</v>
       </c>
-      <c r="U12" s="91"/>
-      <c r="V12" s="91" t="s">
+      <c r="U12" s="72"/>
+      <c r="V12" s="72" t="s">
         <v>130</v>
       </c>
-      <c r="W12" s="91"/>
-      <c r="X12" s="91" t="s">
+      <c r="W12" s="72"/>
+      <c r="X12" s="72" t="s">
         <v>137</v>
       </c>
-      <c r="Y12" s="91"/>
-[...5 lines deleted...]
-      <c r="AE12" s="12"/>
+      <c r="Y12" s="72"/>
+      <c r="Z12" s="22"/>
+      <c r="AA12" s="22"/>
+      <c r="AB12" s="14"/>
+      <c r="AC12" s="14"/>
+      <c r="AD12" s="14"/>
+      <c r="AE12" s="14"/>
     </row>
     <row r="13" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A13" s="12"/>
-[...6 lines deleted...]
-      <c r="H13" s="91" t="s">
+      <c r="A13" s="14"/>
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="72" t="s">
         <v>114</v>
       </c>
-      <c r="I13" s="91"/>
-      <c r="J13" s="91" t="s">
+      <c r="I13" s="72"/>
+      <c r="J13" s="72" t="s">
         <v>115</v>
       </c>
-      <c r="K13" s="91"/>
-      <c r="L13" s="91" t="s">
+      <c r="K13" s="72"/>
+      <c r="L13" s="72" t="s">
         <v>119</v>
       </c>
-      <c r="M13" s="91"/>
-[...2 lines deleted...]
-      <c r="P13" s="91" t="s">
+      <c r="M13" s="72"/>
+      <c r="N13" s="22"/>
+      <c r="O13" s="22"/>
+      <c r="P13" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="Q13" s="91"/>
-      <c r="R13" s="91" t="s">
+      <c r="Q13" s="72"/>
+      <c r="R13" s="72" t="s">
         <v>127</v>
       </c>
-      <c r="S13" s="91"/>
-      <c r="T13" s="91" t="s">
+      <c r="S13" s="72"/>
+      <c r="T13" s="72" t="s">
         <v>133</v>
       </c>
-      <c r="U13" s="91"/>
-      <c r="V13" s="91" t="s">
+      <c r="U13" s="72"/>
+      <c r="V13" s="72" t="s">
         <v>204</v>
       </c>
-      <c r="W13" s="91"/>
-      <c r="X13" s="91" t="s">
+      <c r="W13" s="72"/>
+      <c r="X13" s="72" t="s">
         <v>136</v>
       </c>
-      <c r="Y13" s="91"/>
-[...5 lines deleted...]
-      <c r="AE13" s="12"/>
+      <c r="Y13" s="72"/>
+      <c r="Z13" s="22"/>
+      <c r="AA13" s="22"/>
+      <c r="AB13" s="14"/>
+      <c r="AC13" s="14"/>
+      <c r="AD13" s="14"/>
+      <c r="AE13" s="14"/>
     </row>
     <row r="14" spans="1:34" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A14" s="12"/>
-[...8 lines deleted...]
-      <c r="J14" s="91" t="s">
+      <c r="A14" s="14"/>
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="72" t="s">
         <v>116</v>
       </c>
-      <c r="K14" s="91"/>
-[...4 lines deleted...]
-      <c r="P14" s="91" t="s">
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
+      <c r="P14" s="72" t="s">
         <v>125</v>
       </c>
-      <c r="Q14" s="91"/>
-      <c r="R14" s="91" t="s">
+      <c r="Q14" s="72"/>
+      <c r="R14" s="72" t="s">
         <v>126</v>
       </c>
-      <c r="S14" s="91"/>
-      <c r="T14" s="91" t="s">
+      <c r="S14" s="72"/>
+      <c r="T14" s="72" t="s">
         <v>134</v>
       </c>
-      <c r="U14" s="91"/>
-      <c r="V14" s="91" t="s">
+      <c r="U14" s="72"/>
+      <c r="V14" s="72" t="s">
         <v>135</v>
       </c>
-      <c r="W14" s="91"/>
-      <c r="X14" s="91" t="s">
+      <c r="W14" s="72"/>
+      <c r="X14" s="72" t="s">
         <v>140</v>
       </c>
-      <c r="Y14" s="91"/>
-[...72 lines deleted...]
-      <c r="AH16" s="10"/>
+      <c r="Y14" s="72"/>
+      <c r="Z14" s="22"/>
+      <c r="AA14" s="22"/>
+      <c r="AB14" s="14"/>
+      <c r="AC14" s="14"/>
+      <c r="AD14" s="14"/>
+      <c r="AE14" s="14"/>
+    </row>
+    <row r="15" spans="1:34" s="6" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="27"/>
+      <c r="L15" s="27"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+      <c r="O15" s="27"/>
+      <c r="P15" s="27"/>
+      <c r="Q15" s="27"/>
+      <c r="R15" s="27"/>
+      <c r="S15" s="27"/>
+      <c r="T15" s="27"/>
+      <c r="U15" s="27"/>
+      <c r="V15" s="27"/>
+      <c r="W15" s="27"/>
+      <c r="X15" s="27"/>
+      <c r="Y15" s="27"/>
+      <c r="Z15" s="24"/>
+      <c r="AA15" s="27"/>
+      <c r="AB15" s="27"/>
+      <c r="AC15" s="24"/>
+      <c r="AD15" s="28"/>
+      <c r="AE15" s="24"/>
+    </row>
+    <row r="16" spans="1:34" s="7" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="74"/>
+      <c r="B16" s="74"/>
+      <c r="C16" s="74"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="29"/>
+      <c r="O16" s="29"/>
+      <c r="P16" s="29"/>
+      <c r="Q16" s="29"/>
+      <c r="R16" s="29"/>
+      <c r="S16" s="29"/>
+      <c r="T16" s="29"/>
+      <c r="U16" s="29"/>
+      <c r="V16" s="29"/>
+      <c r="W16" s="29"/>
+      <c r="X16" s="29"/>
+      <c r="Y16" s="29"/>
+      <c r="Z16" s="30"/>
+      <c r="AA16" s="29"/>
+      <c r="AB16" s="29"/>
+      <c r="AC16" s="30"/>
+      <c r="AD16" s="29"/>
+      <c r="AE16" s="31"/>
+      <c r="AH16" s="12"/>
     </row>
     <row r="17" spans="1:35" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="13"/>
-[...1 lines deleted...]
-      <c r="D17" s="13" t="s">
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E17" s="101">
+      <c r="E17" s="93">
         <v>20654</v>
       </c>
-      <c r="F17" s="101"/>
-[...1 lines deleted...]
-      <c r="H17" s="93">
+      <c r="F17" s="93"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="75">
         <v>23910</v>
       </c>
-      <c r="I17" s="93"/>
-      <c r="J17" s="93">
+      <c r="I17" s="75"/>
+      <c r="J17" s="75">
         <v>29878.81</v>
       </c>
-      <c r="K17" s="93"/>
-      <c r="L17" s="93">
+      <c r="K17" s="75"/>
+      <c r="L17" s="75">
         <v>14137.07</v>
       </c>
-      <c r="M17" s="93"/>
-      <c r="N17" s="93">
+      <c r="M17" s="75"/>
+      <c r="N17" s="75">
         <v>19738.32</v>
       </c>
-      <c r="O17" s="93"/>
-      <c r="P17" s="93">
+      <c r="O17" s="75"/>
+      <c r="P17" s="75">
         <v>38350.53</v>
       </c>
-      <c r="Q17" s="93"/>
-      <c r="R17" s="93">
+      <c r="Q17" s="75"/>
+      <c r="R17" s="75">
         <v>35208.019999999997</v>
       </c>
-      <c r="S17" s="93"/>
-      <c r="T17" s="93">
+      <c r="S17" s="75"/>
+      <c r="T17" s="75">
         <v>19591.7</v>
       </c>
-      <c r="U17" s="93"/>
-      <c r="V17" s="93">
+      <c r="U17" s="75"/>
+      <c r="V17" s="75">
         <v>21449.05</v>
       </c>
-      <c r="W17" s="93"/>
-      <c r="X17" s="93">
+      <c r="W17" s="75"/>
+      <c r="X17" s="75">
         <v>18410.900000000001</v>
       </c>
-      <c r="Y17" s="93"/>
-[...1 lines deleted...]
-      <c r="AA17" s="93">
+      <c r="Y17" s="75"/>
+      <c r="Z17" s="23"/>
+      <c r="AA17" s="75">
         <v>16614.400000000001</v>
       </c>
-      <c r="AB17" s="93"/>
-[...1 lines deleted...]
-      <c r="AD17" s="13" t="s">
+      <c r="AB17" s="75"/>
+      <c r="AC17" s="15"/>
+      <c r="AD17" s="15" t="s">
         <v>202</v>
       </c>
-      <c r="AE17" s="13"/>
+      <c r="AE17" s="15"/>
     </row>
     <row r="18" spans="1:35" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="13"/>
-[...1 lines deleted...]
-      <c r="D18" s="13" t="s">
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E18" s="101">
+      <c r="E18" s="93">
         <v>18476</v>
       </c>
-      <c r="F18" s="101"/>
-[...1 lines deleted...]
-      <c r="H18" s="93">
+      <c r="F18" s="93"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="75">
         <v>21453</v>
       </c>
-      <c r="I18" s="93"/>
-      <c r="J18" s="93">
+      <c r="I18" s="75"/>
+      <c r="J18" s="75">
         <v>25835.43</v>
       </c>
-      <c r="K18" s="93"/>
-      <c r="L18" s="93">
+      <c r="K18" s="75"/>
+      <c r="L18" s="75">
         <v>13898.25</v>
       </c>
-      <c r="M18" s="93"/>
-      <c r="N18" s="93">
+      <c r="M18" s="75"/>
+      <c r="N18" s="75">
         <v>17887.41</v>
       </c>
-      <c r="O18" s="93"/>
-      <c r="P18" s="93">
+      <c r="O18" s="75"/>
+      <c r="P18" s="75">
         <v>32247.54</v>
       </c>
-      <c r="Q18" s="93"/>
-      <c r="R18" s="93">
+      <c r="Q18" s="75"/>
+      <c r="R18" s="75">
         <v>32126.76</v>
       </c>
-      <c r="S18" s="93"/>
-      <c r="T18" s="93">
+      <c r="S18" s="75"/>
+      <c r="T18" s="75">
         <v>18103.87</v>
       </c>
-      <c r="U18" s="93"/>
-      <c r="V18" s="93">
+      <c r="U18" s="75"/>
+      <c r="V18" s="75">
         <v>19224.53</v>
       </c>
-      <c r="W18" s="93"/>
-      <c r="X18" s="93">
+      <c r="W18" s="75"/>
+      <c r="X18" s="75">
         <v>17112.509999999998</v>
       </c>
-      <c r="Y18" s="93"/>
-[...1 lines deleted...]
-      <c r="AA18" s="93">
+      <c r="Y18" s="75"/>
+      <c r="Z18" s="23"/>
+      <c r="AA18" s="75">
         <v>14911.31</v>
       </c>
-      <c r="AB18" s="93"/>
-[...2 lines deleted...]
-      <c r="AE18" s="13" t="s">
+      <c r="AB18" s="75"/>
+      <c r="AC18" s="15"/>
+      <c r="AD18" s="15"/>
+      <c r="AE18" s="15" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="19" spans="1:35" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="13"/>
-[...2 lines deleted...]
-      <c r="D19" s="13" t="s">
+      <c r="A19" s="15"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E19" s="31" t="s">
+      <c r="E19" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="F19" s="30"/>
-[...24 lines deleted...]
-      <c r="AE19" s="13"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+      <c r="N19" s="32"/>
+      <c r="O19" s="32"/>
+      <c r="P19" s="32"/>
+      <c r="Q19" s="32"/>
+      <c r="R19" s="32"/>
+      <c r="S19" s="32"/>
+      <c r="T19" s="32"/>
+      <c r="U19" s="32"/>
+      <c r="V19" s="32"/>
+      <c r="W19" s="32"/>
+      <c r="X19" s="32"/>
+      <c r="Y19" s="32"/>
+      <c r="Z19" s="23"/>
+      <c r="AA19" s="32"/>
+      <c r="AB19" s="23"/>
+      <c r="AC19" s="15"/>
+      <c r="AD19" s="15"/>
+      <c r="AE19" s="15"/>
     </row>
     <row r="20" spans="1:35" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A20" s="33"/>
-      <c r="B20" s="13" t="s">
+      <c r="A20" s="35"/>
+      <c r="B20" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="13"/>
-      <c r="D20" s="13" t="s">
+      <c r="C20" s="15"/>
+      <c r="D20" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E20" s="99">
+      <c r="E20" s="94">
         <v>7391</v>
       </c>
-      <c r="F20" s="99"/>
-[...1 lines deleted...]
-      <c r="H20" s="72">
+      <c r="F20" s="94"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="90">
         <v>7706</v>
       </c>
-      <c r="I20" s="72"/>
-      <c r="J20" s="76">
+      <c r="I20" s="90"/>
+      <c r="J20" s="89">
         <v>9090.26</v>
       </c>
-      <c r="K20" s="76"/>
-      <c r="L20" s="80">
+      <c r="K20" s="89"/>
+      <c r="L20" s="84">
         <v>4828.6400000000003</v>
       </c>
-      <c r="M20" s="80"/>
-      <c r="N20" s="80">
+      <c r="M20" s="84"/>
+      <c r="N20" s="84">
         <v>7244.39</v>
       </c>
-      <c r="O20" s="80"/>
-      <c r="P20" s="81">
+      <c r="O20" s="84"/>
+      <c r="P20" s="78">
         <v>9599.2999999999993</v>
       </c>
-      <c r="Q20" s="81"/>
-      <c r="R20" s="72">
+      <c r="Q20" s="78"/>
+      <c r="R20" s="90">
         <v>15570.68</v>
       </c>
-      <c r="S20" s="72"/>
-      <c r="T20" s="76">
+      <c r="S20" s="90"/>
+      <c r="T20" s="89">
         <v>7367.12</v>
       </c>
-      <c r="U20" s="76"/>
-      <c r="V20" s="81">
+      <c r="U20" s="89"/>
+      <c r="V20" s="78">
         <v>8396.69</v>
       </c>
-      <c r="W20" s="81"/>
-      <c r="X20" s="80">
+      <c r="W20" s="78"/>
+      <c r="X20" s="84">
         <v>9264.85</v>
       </c>
-      <c r="Y20" s="80"/>
-[...1 lines deleted...]
-      <c r="AA20" s="99">
+      <c r="Y20" s="84"/>
+      <c r="Z20" s="15"/>
+      <c r="AA20" s="94">
         <v>6059.67</v>
       </c>
-      <c r="AB20" s="99"/>
-[...2 lines deleted...]
-      <c r="AE20" s="13" t="s">
+      <c r="AB20" s="94"/>
+      <c r="AC20" s="15"/>
+      <c r="AD20" s="15"/>
+      <c r="AE20" s="15" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="21" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="19"/>
-[...1 lines deleted...]
-      <c r="C21" s="13" t="s">
+      <c r="A21" s="21"/>
+      <c r="B21" s="14"/>
+      <c r="C21" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="D21" s="12" t="s">
+      <c r="D21" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E21" s="99">
+      <c r="E21" s="94">
         <v>5224</v>
       </c>
-      <c r="F21" s="99"/>
-[...1 lines deleted...]
-      <c r="H21" s="72">
+      <c r="F21" s="94"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="90">
         <v>6149</v>
       </c>
-      <c r="I21" s="72"/>
-      <c r="J21" s="76">
+      <c r="I21" s="90"/>
+      <c r="J21" s="89">
         <v>6977.28</v>
       </c>
-      <c r="K21" s="76"/>
-      <c r="L21" s="102">
+      <c r="K21" s="89"/>
+      <c r="L21" s="91">
         <v>2641.45</v>
       </c>
-      <c r="M21" s="102"/>
-      <c r="N21" s="80">
+      <c r="M21" s="91"/>
+      <c r="N21" s="84">
         <v>5104.75</v>
       </c>
-      <c r="O21" s="80"/>
-      <c r="P21" s="81">
+      <c r="O21" s="84"/>
+      <c r="P21" s="78">
         <v>5694.76</v>
       </c>
-      <c r="Q21" s="81"/>
-      <c r="R21" s="72">
+      <c r="Q21" s="78"/>
+      <c r="R21" s="90">
         <v>12689.86</v>
       </c>
-      <c r="S21" s="72"/>
-      <c r="T21" s="76">
+      <c r="S21" s="90"/>
+      <c r="T21" s="89">
         <v>5347.95</v>
       </c>
-      <c r="U21" s="76"/>
-      <c r="V21" s="81">
+      <c r="U21" s="89"/>
+      <c r="V21" s="78">
         <v>5331.71</v>
       </c>
-      <c r="W21" s="81"/>
-      <c r="X21" s="80">
+      <c r="W21" s="78"/>
+      <c r="X21" s="84">
         <v>6233.85</v>
       </c>
-      <c r="Y21" s="80"/>
-[...1 lines deleted...]
-      <c r="AA21" s="99">
+      <c r="Y21" s="84"/>
+      <c r="Z21" s="15"/>
+      <c r="AA21" s="94">
         <v>4458.6000000000004</v>
       </c>
-      <c r="AB21" s="99"/>
-[...2 lines deleted...]
-      <c r="AE21" s="13" t="s">
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="14"/>
+      <c r="AD21" s="14"/>
+      <c r="AE21" s="15" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="22" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="19"/>
-[...1 lines deleted...]
-      <c r="C22" s="12" t="s">
+      <c r="A22" s="21"/>
+      <c r="B22" s="14"/>
+      <c r="C22" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="12" t="s">
+      <c r="D22" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E22" s="98">
+      <c r="E22" s="92">
         <v>978</v>
       </c>
-      <c r="F22" s="98"/>
-[...1 lines deleted...]
-      <c r="H22" s="71">
+      <c r="F22" s="92"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="85">
         <v>1153</v>
       </c>
-      <c r="I22" s="71"/>
-      <c r="J22" s="75">
+      <c r="I22" s="85"/>
+      <c r="J22" s="88">
         <v>1253.94</v>
       </c>
-      <c r="K22" s="75"/>
+      <c r="K22" s="88"/>
       <c r="L22" s="82">
         <v>338.33</v>
       </c>
       <c r="M22" s="82"/>
       <c r="N22" s="82">
         <v>1023.73</v>
       </c>
       <c r="O22" s="82"/>
-      <c r="P22" s="73">
+      <c r="P22" s="76">
         <v>914.55</v>
       </c>
-      <c r="Q22" s="73"/>
-      <c r="R22" s="71">
+      <c r="Q22" s="76"/>
+      <c r="R22" s="85">
         <v>2194.1</v>
       </c>
-      <c r="S22" s="71"/>
-      <c r="T22" s="75">
+      <c r="S22" s="85"/>
+      <c r="T22" s="88">
         <v>1225.99</v>
       </c>
-      <c r="U22" s="75"/>
-      <c r="V22" s="73">
+      <c r="U22" s="88"/>
+      <c r="V22" s="76">
         <v>979.97</v>
       </c>
-      <c r="W22" s="73"/>
+      <c r="W22" s="76"/>
       <c r="X22" s="82">
         <v>1181.17</v>
       </c>
       <c r="Y22" s="82"/>
-      <c r="Z22" s="12"/>
-      <c r="AA22" s="100">
+      <c r="Z22" s="14"/>
+      <c r="AA22" s="95">
         <v>800.17</v>
       </c>
-      <c r="AB22" s="100"/>
-[...2 lines deleted...]
-      <c r="AE22" s="12" t="s">
+      <c r="AB22" s="95"/>
+      <c r="AC22" s="14"/>
+      <c r="AD22" s="14"/>
+      <c r="AE22" s="14" t="s">
         <v>143</v>
       </c>
-      <c r="AG22" s="9"/>
-      <c r="AI22" s="9"/>
+      <c r="AG22" s="11"/>
+      <c r="AI22" s="11"/>
     </row>
     <row r="23" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="19"/>
-[...1 lines deleted...]
-      <c r="C23" s="12" t="s">
+      <c r="A23" s="21"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="D23" s="12" t="s">
+      <c r="D23" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E23" s="98">
+      <c r="E23" s="92">
         <v>1032</v>
       </c>
-      <c r="F23" s="98"/>
-[...1 lines deleted...]
-      <c r="H23" s="71">
+      <c r="F23" s="92"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="85">
         <v>1275</v>
       </c>
-      <c r="I23" s="71"/>
-      <c r="J23" s="75">
+      <c r="I23" s="85"/>
+      <c r="J23" s="88">
         <v>1474.63</v>
       </c>
-      <c r="K23" s="75"/>
+      <c r="K23" s="88"/>
       <c r="L23" s="82">
         <v>457.6</v>
       </c>
       <c r="M23" s="82"/>
       <c r="N23" s="82">
         <v>983.15</v>
       </c>
       <c r="O23" s="82"/>
-      <c r="P23" s="73">
+      <c r="P23" s="76">
         <v>1067.42</v>
       </c>
-      <c r="Q23" s="73"/>
-      <c r="R23" s="71">
+      <c r="Q23" s="76"/>
+      <c r="R23" s="85">
         <v>2581.7600000000002</v>
       </c>
-      <c r="S23" s="71"/>
-      <c r="T23" s="75">
+      <c r="S23" s="85"/>
+      <c r="T23" s="88">
         <v>959.23</v>
       </c>
-      <c r="U23" s="75"/>
-      <c r="V23" s="73">
+      <c r="U23" s="88"/>
+      <c r="V23" s="76">
         <v>1095.8599999999999</v>
       </c>
-      <c r="W23" s="73"/>
-      <c r="X23" s="87">
+      <c r="W23" s="76"/>
+      <c r="X23" s="83">
         <v>1308.1199999999999</v>
       </c>
-      <c r="Y23" s="87"/>
-[...1 lines deleted...]
-      <c r="AA23" s="98">
+      <c r="Y23" s="83"/>
+      <c r="Z23" s="14"/>
+      <c r="AA23" s="92">
         <v>857.93</v>
       </c>
-      <c r="AB23" s="98"/>
-[...2 lines deleted...]
-      <c r="AE23" s="12" t="s">
+      <c r="AB23" s="92"/>
+      <c r="AC23" s="14"/>
+      <c r="AD23" s="14"/>
+      <c r="AE23" s="14" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A24" s="19"/>
-[...1 lines deleted...]
-      <c r="C24" s="12" t="s">
+      <c r="A24" s="21"/>
+      <c r="B24" s="14"/>
+      <c r="C24" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="D24" s="12" t="s">
+      <c r="D24" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E24" s="98">
+      <c r="E24" s="92">
         <v>508</v>
       </c>
-      <c r="F24" s="98"/>
-[...1 lines deleted...]
-      <c r="H24" s="71">
+      <c r="F24" s="92"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="85">
         <v>615</v>
       </c>
-      <c r="I24" s="71"/>
-      <c r="J24" s="75">
+      <c r="I24" s="85"/>
+      <c r="J24" s="88">
         <v>731.53</v>
       </c>
-      <c r="K24" s="75"/>
+      <c r="K24" s="88"/>
       <c r="L24" s="82">
         <v>217.32</v>
       </c>
       <c r="M24" s="82"/>
       <c r="N24" s="82">
         <v>487.95</v>
       </c>
       <c r="O24" s="82"/>
-      <c r="P24" s="73">
+      <c r="P24" s="76">
         <v>420.34</v>
       </c>
-      <c r="Q24" s="73"/>
-      <c r="R24" s="71">
+      <c r="Q24" s="76"/>
+      <c r="R24" s="85">
         <v>1640.43</v>
       </c>
-      <c r="S24" s="71"/>
-      <c r="T24" s="75">
+      <c r="S24" s="85"/>
+      <c r="T24" s="88">
         <v>421.49</v>
       </c>
-      <c r="U24" s="75"/>
-      <c r="V24" s="73">
+      <c r="U24" s="88"/>
+      <c r="V24" s="76">
         <v>508.2</v>
       </c>
-      <c r="W24" s="73"/>
+      <c r="W24" s="76"/>
       <c r="X24" s="82">
         <v>491.38</v>
       </c>
       <c r="Y24" s="82"/>
-      <c r="Z24" s="12"/>
-      <c r="AA24" s="98">
+      <c r="Z24" s="14"/>
+      <c r="AA24" s="92">
         <v>466.3</v>
       </c>
-      <c r="AB24" s="98"/>
-[...2 lines deleted...]
-      <c r="AE24" s="12" t="s">
+      <c r="AB24" s="92"/>
+      <c r="AC24" s="14"/>
+      <c r="AD24" s="14"/>
+      <c r="AE24" s="14" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="25" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A25" s="19"/>
-[...1 lines deleted...]
-      <c r="C25" s="12" t="s">
+      <c r="A25" s="21"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="D25" s="12" t="s">
+      <c r="D25" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E25" s="98">
+      <c r="E25" s="92">
         <v>388</v>
       </c>
-      <c r="F25" s="98"/>
-[...1 lines deleted...]
-      <c r="H25" s="71">
+      <c r="F25" s="92"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="85">
         <v>430</v>
       </c>
-      <c r="I25" s="71"/>
-      <c r="J25" s="75">
+      <c r="I25" s="85"/>
+      <c r="J25" s="88">
         <v>703.8</v>
       </c>
-      <c r="K25" s="75"/>
+      <c r="K25" s="88"/>
       <c r="L25" s="82">
         <v>131.76</v>
       </c>
       <c r="M25" s="82"/>
       <c r="N25" s="82">
         <v>352.71</v>
       </c>
       <c r="O25" s="82"/>
-      <c r="P25" s="73">
+      <c r="P25" s="76">
         <v>378.57</v>
       </c>
-      <c r="Q25" s="73"/>
-      <c r="R25" s="71">
+      <c r="Q25" s="76"/>
+      <c r="R25" s="85">
         <v>1233.08</v>
       </c>
-      <c r="S25" s="71"/>
-      <c r="T25" s="75">
+      <c r="S25" s="85"/>
+      <c r="T25" s="88">
         <v>519.79</v>
       </c>
-      <c r="U25" s="75"/>
-      <c r="V25" s="73">
+      <c r="U25" s="88"/>
+      <c r="V25" s="76">
         <v>372.84</v>
       </c>
-      <c r="W25" s="73"/>
+      <c r="W25" s="76"/>
       <c r="X25" s="82">
         <v>296.5</v>
       </c>
       <c r="Y25" s="82"/>
-      <c r="Z25" s="12"/>
-      <c r="AA25" s="98">
+      <c r="Z25" s="14"/>
+      <c r="AA25" s="92">
         <v>357.74</v>
       </c>
-      <c r="AB25" s="98"/>
-[...2 lines deleted...]
-      <c r="AE25" s="12" t="s">
+      <c r="AB25" s="92"/>
+      <c r="AC25" s="14"/>
+      <c r="AD25" s="14"/>
+      <c r="AE25" s="14" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A26" s="19"/>
-[...1 lines deleted...]
-      <c r="C26" s="12" t="s">
+      <c r="A26" s="21"/>
+      <c r="B26" s="14"/>
+      <c r="C26" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="D26" s="12" t="s">
+      <c r="D26" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E26" s="98">
+      <c r="E26" s="92">
         <v>95</v>
       </c>
-      <c r="F26" s="98"/>
-[...1 lines deleted...]
-      <c r="H26" s="71">
+      <c r="F26" s="92"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="85">
         <v>124</v>
       </c>
-      <c r="I26" s="71"/>
-      <c r="J26" s="75">
+      <c r="I26" s="85"/>
+      <c r="J26" s="88">
         <v>147.76</v>
       </c>
-      <c r="K26" s="75"/>
+      <c r="K26" s="88"/>
       <c r="L26" s="82">
         <v>49.39</v>
       </c>
       <c r="M26" s="82"/>
       <c r="N26" s="82">
         <v>84.65</v>
       </c>
       <c r="O26" s="82"/>
-      <c r="P26" s="73">
+      <c r="P26" s="76">
         <v>83.4</v>
       </c>
-      <c r="Q26" s="73"/>
-      <c r="R26" s="71">
+      <c r="Q26" s="76"/>
+      <c r="R26" s="85">
         <v>120.4</v>
       </c>
-      <c r="S26" s="71"/>
-      <c r="T26" s="75">
+      <c r="S26" s="85"/>
+      <c r="T26" s="88">
         <v>108.68</v>
       </c>
-      <c r="U26" s="75"/>
-      <c r="V26" s="73">
+      <c r="U26" s="88"/>
+      <c r="V26" s="76">
         <v>88.47</v>
       </c>
-      <c r="W26" s="73"/>
+      <c r="W26" s="76"/>
       <c r="X26" s="82">
         <v>125.14</v>
       </c>
       <c r="Y26" s="82"/>
-      <c r="Z26" s="12"/>
-      <c r="AA26" s="98">
+      <c r="Z26" s="14"/>
+      <c r="AA26" s="92">
         <v>86.97</v>
       </c>
-      <c r="AB26" s="98"/>
-[...2 lines deleted...]
-      <c r="AE26" s="12" t="s">
+      <c r="AB26" s="92"/>
+      <c r="AC26" s="14"/>
+      <c r="AD26" s="14"/>
+      <c r="AE26" s="14" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A27" s="19"/>
-[...1 lines deleted...]
-      <c r="C27" s="12" t="s">
+      <c r="A27" s="21"/>
+      <c r="B27" s="14"/>
+      <c r="C27" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="D27" s="12" t="s">
+      <c r="D27" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E27" s="98">
+      <c r="E27" s="92">
         <v>510</v>
       </c>
-      <c r="F27" s="98"/>
-[...1 lines deleted...]
-      <c r="H27" s="71">
+      <c r="F27" s="92"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="85">
         <v>530</v>
       </c>
-      <c r="I27" s="71"/>
-      <c r="J27" s="75">
+      <c r="I27" s="85"/>
+      <c r="J27" s="88">
         <v>421.81</v>
       </c>
-      <c r="K27" s="75"/>
+      <c r="K27" s="88"/>
       <c r="L27" s="82">
         <v>246.96</v>
       </c>
       <c r="M27" s="82"/>
       <c r="N27" s="82">
         <v>493.78</v>
       </c>
       <c r="O27" s="82"/>
-      <c r="P27" s="73">
+      <c r="P27" s="76">
         <v>667.4</v>
       </c>
-      <c r="Q27" s="73"/>
-      <c r="R27" s="71">
+      <c r="Q27" s="76"/>
+      <c r="R27" s="85">
         <v>772.24</v>
       </c>
-      <c r="S27" s="71"/>
-      <c r="T27" s="75">
+      <c r="S27" s="85"/>
+      <c r="T27" s="88">
         <v>349.03</v>
       </c>
-      <c r="U27" s="75"/>
-      <c r="V27" s="73">
+      <c r="U27" s="88"/>
+      <c r="V27" s="76">
         <v>555.38</v>
       </c>
-      <c r="W27" s="73"/>
+      <c r="W27" s="76"/>
       <c r="X27" s="82">
         <v>577.79</v>
       </c>
       <c r="Y27" s="82"/>
-      <c r="Z27" s="12"/>
-      <c r="AA27" s="98">
+      <c r="Z27" s="14"/>
+      <c r="AA27" s="92">
         <v>488.69</v>
       </c>
-      <c r="AB27" s="98"/>
-[...2 lines deleted...]
-      <c r="AE27" s="12" t="s">
+      <c r="AB27" s="92"/>
+      <c r="AC27" s="14"/>
+      <c r="AD27" s="14"/>
+      <c r="AE27" s="14" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A28" s="19"/>
-[...1 lines deleted...]
-      <c r="C28" s="12" t="s">
+      <c r="A28" s="21"/>
+      <c r="B28" s="14"/>
+      <c r="C28" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="D28" s="12" t="s">
+      <c r="D28" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E28" s="98">
+      <c r="E28" s="92">
         <v>551</v>
       </c>
-      <c r="F28" s="98"/>
-[...1 lines deleted...]
-      <c r="H28" s="71">
+      <c r="F28" s="92"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="85">
         <v>633</v>
       </c>
-      <c r="I28" s="71"/>
-      <c r="J28" s="75">
+      <c r="I28" s="85"/>
+      <c r="J28" s="88">
         <v>675.57</v>
       </c>
-      <c r="K28" s="75"/>
+      <c r="K28" s="88"/>
       <c r="L28" s="82">
         <v>286.47000000000003</v>
       </c>
       <c r="M28" s="82"/>
       <c r="N28" s="82">
         <v>561.83000000000004</v>
       </c>
       <c r="O28" s="82"/>
-      <c r="P28" s="73">
+      <c r="P28" s="76">
         <v>606.67999999999995</v>
       </c>
-      <c r="Q28" s="73"/>
-      <c r="R28" s="71">
+      <c r="Q28" s="76"/>
+      <c r="R28" s="85">
         <v>836.6</v>
       </c>
-      <c r="S28" s="71"/>
-      <c r="T28" s="75">
+      <c r="S28" s="85"/>
+      <c r="T28" s="88">
         <v>596.86</v>
       </c>
-      <c r="U28" s="75"/>
-      <c r="V28" s="73">
+      <c r="U28" s="88"/>
+      <c r="V28" s="76">
         <v>515.24</v>
       </c>
-      <c r="W28" s="73"/>
+      <c r="W28" s="76"/>
       <c r="X28" s="82">
         <v>625.88</v>
       </c>
       <c r="Y28" s="82"/>
-      <c r="Z28" s="12"/>
-      <c r="AA28" s="98">
+      <c r="Z28" s="14"/>
+      <c r="AA28" s="92">
         <v>495.65</v>
       </c>
-      <c r="AB28" s="98"/>
-[...2 lines deleted...]
-      <c r="AE28" s="12" t="s">
+      <c r="AB28" s="92"/>
+      <c r="AC28" s="14"/>
+      <c r="AD28" s="14"/>
+      <c r="AE28" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A29" s="19"/>
-[...1 lines deleted...]
-      <c r="C29" s="12" t="s">
+      <c r="A29" s="21"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="D29" s="12" t="s">
+      <c r="D29" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E29" s="98">
+      <c r="E29" s="92">
         <v>349</v>
       </c>
-      <c r="F29" s="98"/>
-[...1 lines deleted...]
-      <c r="H29" s="71">
+      <c r="F29" s="92"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="85">
         <v>369</v>
       </c>
-      <c r="I29" s="71"/>
-      <c r="J29" s="75">
+      <c r="I29" s="85"/>
+      <c r="J29" s="88">
         <v>433.17</v>
       </c>
-      <c r="K29" s="75"/>
+      <c r="K29" s="88"/>
       <c r="L29" s="82">
         <v>337.46</v>
       </c>
       <c r="M29" s="82"/>
       <c r="N29" s="82">
         <v>379.84</v>
       </c>
       <c r="O29" s="82"/>
-      <c r="P29" s="73">
+      <c r="P29" s="76">
         <v>418.85</v>
       </c>
-      <c r="Q29" s="73"/>
-      <c r="R29" s="71">
+      <c r="Q29" s="76"/>
+      <c r="R29" s="85">
         <v>1441.44</v>
       </c>
-      <c r="S29" s="71"/>
-      <c r="T29" s="75">
+      <c r="S29" s="85"/>
+      <c r="T29" s="88">
         <v>262.01</v>
       </c>
-      <c r="U29" s="75"/>
-      <c r="V29" s="73">
+      <c r="U29" s="88"/>
+      <c r="V29" s="76">
         <v>321.26</v>
       </c>
-      <c r="W29" s="73"/>
+      <c r="W29" s="76"/>
       <c r="X29" s="82">
         <v>665.07</v>
       </c>
       <c r="Y29" s="82"/>
-      <c r="Z29" s="12"/>
-      <c r="AA29" s="98">
+      <c r="Z29" s="14"/>
+      <c r="AA29" s="92">
         <v>255</v>
       </c>
-      <c r="AB29" s="98"/>
-[...2 lines deleted...]
-      <c r="AE29" s="12" t="s">
+      <c r="AB29" s="92"/>
+      <c r="AC29" s="14"/>
+      <c r="AD29" s="14"/>
+      <c r="AE29" s="14" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="30" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A30" s="19"/>
-[...1 lines deleted...]
-      <c r="C30" s="12" t="s">
+      <c r="A30" s="21"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D30" s="12" t="s">
+      <c r="D30" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E30" s="98">
+      <c r="E30" s="92">
         <v>150</v>
       </c>
-      <c r="F30" s="98"/>
-[...1 lines deleted...]
-      <c r="H30" s="71">
+      <c r="F30" s="92"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="85">
         <v>192</v>
       </c>
-      <c r="I30" s="71"/>
-      <c r="J30" s="75">
+      <c r="I30" s="85"/>
+      <c r="J30" s="88">
         <v>216.99</v>
       </c>
-      <c r="K30" s="75"/>
+      <c r="K30" s="88"/>
       <c r="L30" s="82">
         <v>69.150000000000006</v>
       </c>
       <c r="M30" s="82"/>
       <c r="N30" s="82">
         <v>140.19</v>
       </c>
       <c r="O30" s="82"/>
-      <c r="P30" s="73">
+      <c r="P30" s="76">
         <v>115.95</v>
       </c>
-      <c r="Q30" s="73"/>
-      <c r="R30" s="71">
+      <c r="Q30" s="76"/>
+      <c r="R30" s="85">
         <v>439</v>
       </c>
-      <c r="S30" s="71"/>
-      <c r="T30" s="75">
+      <c r="S30" s="85"/>
+      <c r="T30" s="88">
         <v>173.45</v>
       </c>
-      <c r="U30" s="75"/>
-      <c r="V30" s="73">
+      <c r="U30" s="88"/>
+      <c r="V30" s="76">
         <v>153.72</v>
       </c>
-      <c r="W30" s="73"/>
+      <c r="W30" s="76"/>
       <c r="X30" s="82">
         <v>186.2</v>
       </c>
       <c r="Y30" s="82"/>
-      <c r="Z30" s="12"/>
-      <c r="AA30" s="98">
+      <c r="Z30" s="14"/>
+      <c r="AA30" s="92">
         <v>130.76</v>
       </c>
-      <c r="AB30" s="98"/>
-[...2 lines deleted...]
-      <c r="AE30" s="12" t="s">
+      <c r="AB30" s="92"/>
+      <c r="AC30" s="14"/>
+      <c r="AD30" s="14"/>
+      <c r="AE30" s="14" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A31" s="19"/>
-[...1 lines deleted...]
-      <c r="C31" s="35" t="s">
+      <c r="A31" s="21"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="D31" s="12" t="s">
+      <c r="D31" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E31" s="98">
+      <c r="E31" s="92">
         <v>662</v>
       </c>
-      <c r="F31" s="98"/>
-[...1 lines deleted...]
-      <c r="H31" s="71">
+      <c r="F31" s="92"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="85">
         <v>830</v>
       </c>
-      <c r="I31" s="71"/>
-      <c r="J31" s="75">
+      <c r="I31" s="85"/>
+      <c r="J31" s="88">
         <v>918.06</v>
       </c>
-      <c r="K31" s="75"/>
+      <c r="K31" s="88"/>
       <c r="L31" s="82">
         <v>506.99</v>
       </c>
       <c r="M31" s="82"/>
       <c r="N31" s="82">
         <v>596.91</v>
       </c>
       <c r="O31" s="82"/>
-      <c r="P31" s="73">
+      <c r="P31" s="76">
         <v>1021.6</v>
       </c>
-      <c r="Q31" s="73"/>
-      <c r="R31" s="71">
+      <c r="Q31" s="76"/>
+      <c r="R31" s="85">
         <v>1430.82</v>
       </c>
-      <c r="S31" s="71"/>
-      <c r="T31" s="75">
+      <c r="S31" s="85"/>
+      <c r="T31" s="88">
         <v>731.43</v>
       </c>
-      <c r="U31" s="75"/>
-      <c r="V31" s="73">
+      <c r="U31" s="88"/>
+      <c r="V31" s="76">
         <v>740.77</v>
       </c>
-      <c r="W31" s="73"/>
+      <c r="W31" s="76"/>
       <c r="X31" s="82">
         <v>776.6</v>
       </c>
       <c r="Y31" s="82"/>
-      <c r="Z31" s="12"/>
-      <c r="AA31" s="98">
+      <c r="Z31" s="14"/>
+      <c r="AA31" s="92">
         <v>519.41</v>
       </c>
-      <c r="AB31" s="98"/>
-[...2 lines deleted...]
-      <c r="AE31" s="12" t="s">
+      <c r="AB31" s="92"/>
+      <c r="AC31" s="14"/>
+      <c r="AD31" s="14"/>
+      <c r="AE31" s="14" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="32" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="19"/>
-[...1 lines deleted...]
-      <c r="C32" s="35" t="s">
+      <c r="A32" s="21"/>
+      <c r="B32" s="14"/>
+      <c r="C32" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="D32" s="12" t="s">
+      <c r="D32" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E32" s="45"/>
-[...25 lines deleted...]
-      <c r="AE32" s="12" t="s">
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+      <c r="J32" s="46"/>
+      <c r="K32" s="46"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="50"/>
+      <c r="N32" s="50"/>
+      <c r="O32" s="50"/>
+      <c r="P32" s="76"/>
+      <c r="Q32" s="76"/>
+      <c r="R32" s="48"/>
+      <c r="S32" s="48"/>
+      <c r="T32" s="52"/>
+      <c r="U32" s="46"/>
+      <c r="V32" s="49"/>
+      <c r="W32" s="49"/>
+      <c r="X32" s="50"/>
+      <c r="Y32" s="50"/>
+      <c r="Z32" s="14"/>
+      <c r="AA32" s="47"/>
+      <c r="AB32" s="47"/>
+      <c r="AC32" s="14"/>
+      <c r="AD32" s="14"/>
+      <c r="AE32" s="14" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="33" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A33" s="19"/>
-[...29 lines deleted...]
-      <c r="AE33" s="12"/>
+      <c r="A33" s="21"/>
+      <c r="B33" s="14"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="14"/>
+      <c r="E33" s="47"/>
+      <c r="F33" s="47"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="48"/>
+      <c r="I33" s="48"/>
+      <c r="J33" s="46"/>
+      <c r="K33" s="46"/>
+      <c r="L33" s="50"/>
+      <c r="M33" s="50"/>
+      <c r="N33" s="50"/>
+      <c r="O33" s="50"/>
+      <c r="P33" s="49"/>
+      <c r="Q33" s="49"/>
+      <c r="R33" s="48"/>
+      <c r="S33" s="48"/>
+      <c r="T33" s="46"/>
+      <c r="U33" s="46"/>
+      <c r="V33" s="49"/>
+      <c r="W33" s="49"/>
+      <c r="X33" s="50"/>
+      <c r="Y33" s="50"/>
+      <c r="Z33" s="14"/>
+      <c r="AA33" s="47"/>
+      <c r="AB33" s="47"/>
+      <c r="AC33" s="14"/>
+      <c r="AD33" s="14"/>
+      <c r="AE33" s="14"/>
     </row>
     <row r="34" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A34" s="19"/>
-[...1 lines deleted...]
-      <c r="C34" s="13" t="s">
+      <c r="A34" s="21"/>
+      <c r="B34" s="14"/>
+      <c r="C34" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="D34" s="12" t="s">
+      <c r="D34" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E34" s="99">
+      <c r="E34" s="94">
         <v>2166.84</v>
       </c>
-      <c r="F34" s="99"/>
-[...1 lines deleted...]
-      <c r="H34" s="72">
+      <c r="F34" s="94"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="90">
         <v>1556.29</v>
       </c>
-      <c r="I34" s="72"/>
-      <c r="J34" s="76">
+      <c r="I34" s="90"/>
+      <c r="J34" s="89">
         <v>2112.98</v>
       </c>
-      <c r="K34" s="76"/>
-      <c r="L34" s="80">
+      <c r="K34" s="89"/>
+      <c r="L34" s="84">
         <v>2187.19</v>
       </c>
-      <c r="M34" s="80"/>
-      <c r="N34" s="80">
+      <c r="M34" s="84"/>
+      <c r="N34" s="84">
         <v>2139.64</v>
       </c>
-      <c r="O34" s="80"/>
-      <c r="P34" s="81">
+      <c r="O34" s="84"/>
+      <c r="P34" s="78">
         <v>3904.54</v>
       </c>
-      <c r="Q34" s="81"/>
-      <c r="R34" s="72">
+      <c r="Q34" s="78"/>
+      <c r="R34" s="90">
         <v>2880.82</v>
       </c>
-      <c r="S34" s="72"/>
-      <c r="T34" s="76">
+      <c r="S34" s="90"/>
+      <c r="T34" s="89">
         <v>2019.16</v>
       </c>
-      <c r="U34" s="76"/>
-      <c r="V34" s="81">
+      <c r="U34" s="89"/>
+      <c r="V34" s="78">
         <v>3064.98</v>
       </c>
-      <c r="W34" s="81"/>
-      <c r="X34" s="80">
+      <c r="W34" s="78"/>
+      <c r="X34" s="84">
         <v>3031</v>
       </c>
-      <c r="Y34" s="80"/>
-[...1 lines deleted...]
-      <c r="AA34" s="99">
+      <c r="Y34" s="84"/>
+      <c r="Z34" s="15"/>
+      <c r="AA34" s="94">
         <v>1601.08</v>
       </c>
-      <c r="AB34" s="99"/>
-[...2 lines deleted...]
-      <c r="AE34" s="13" t="s">
+      <c r="AB34" s="94"/>
+      <c r="AC34" s="14"/>
+      <c r="AD34" s="14"/>
+      <c r="AE34" s="15" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A35" s="19"/>
-[...1 lines deleted...]
-      <c r="C35" s="12" t="s">
+      <c r="A35" s="21"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="D35" s="13" t="s">
+      <c r="D35" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E35" s="98">
+      <c r="E35" s="92">
         <v>1129.81</v>
       </c>
-      <c r="F35" s="98"/>
-[...1 lines deleted...]
-      <c r="H35" s="71">
+      <c r="F35" s="92"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="85">
         <v>1028.18</v>
       </c>
-      <c r="I35" s="71"/>
-      <c r="J35" s="75">
+      <c r="I35" s="85"/>
+      <c r="J35" s="88">
         <v>1092</v>
       </c>
-      <c r="K35" s="75"/>
+      <c r="K35" s="88"/>
       <c r="L35" s="82">
         <v>393.39</v>
       </c>
       <c r="M35" s="82"/>
       <c r="N35" s="82">
         <v>1241.23</v>
       </c>
       <c r="O35" s="82"/>
-      <c r="P35" s="73">
+      <c r="P35" s="76">
         <v>1491.65</v>
       </c>
-      <c r="Q35" s="73"/>
-      <c r="R35" s="71">
+      <c r="Q35" s="76"/>
+      <c r="R35" s="85">
         <v>1611.62</v>
       </c>
-      <c r="S35" s="71"/>
-      <c r="T35" s="75">
+      <c r="S35" s="85"/>
+      <c r="T35" s="88">
         <v>1310.58</v>
       </c>
-      <c r="U35" s="75"/>
-      <c r="V35" s="73">
+      <c r="U35" s="88"/>
+      <c r="V35" s="76">
         <v>1174.49</v>
       </c>
-      <c r="W35" s="73"/>
+      <c r="W35" s="76"/>
       <c r="X35" s="82">
         <v>1176.75</v>
       </c>
       <c r="Y35" s="82"/>
-      <c r="Z35" s="12"/>
-      <c r="AA35" s="98">
+      <c r="Z35" s="14"/>
+      <c r="AA35" s="92">
         <v>976.06</v>
       </c>
-      <c r="AB35" s="98"/>
-[...2 lines deleted...]
-      <c r="AE35" s="12" t="s">
+      <c r="AB35" s="92"/>
+      <c r="AC35" s="14"/>
+      <c r="AD35" s="14"/>
+      <c r="AE35" s="14" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A36" s="19"/>
-[...1 lines deleted...]
-      <c r="C36" s="12" t="s">
+      <c r="A36" s="21"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="D36" s="13" t="s">
+      <c r="D36" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E36" s="98">
+      <c r="E36" s="92">
         <v>1037.03</v>
       </c>
-      <c r="F36" s="98"/>
-[...1 lines deleted...]
-      <c r="H36" s="71">
+      <c r="F36" s="92"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="85">
         <v>528.11</v>
       </c>
-      <c r="I36" s="71"/>
-      <c r="J36" s="75">
+      <c r="I36" s="85"/>
+      <c r="J36" s="88">
         <v>1020.98</v>
       </c>
-      <c r="K36" s="75"/>
+      <c r="K36" s="88"/>
       <c r="L36" s="82">
         <v>1793.8</v>
       </c>
       <c r="M36" s="82"/>
       <c r="N36" s="82">
         <v>898.41</v>
       </c>
       <c r="O36" s="82"/>
-      <c r="P36" s="73">
+      <c r="P36" s="76">
         <v>2412.88</v>
       </c>
-      <c r="Q36" s="73"/>
-      <c r="R36" s="71">
+      <c r="Q36" s="76"/>
+      <c r="R36" s="85">
         <v>1269.2</v>
       </c>
-      <c r="S36" s="71"/>
-      <c r="T36" s="75">
+      <c r="S36" s="85"/>
+      <c r="T36" s="88">
         <v>708.58</v>
       </c>
-      <c r="U36" s="75"/>
-      <c r="V36" s="73">
+      <c r="U36" s="88"/>
+      <c r="V36" s="76">
         <v>1890.48</v>
       </c>
-      <c r="W36" s="73"/>
+      <c r="W36" s="76"/>
       <c r="X36" s="82">
         <v>1854.25</v>
       </c>
       <c r="Y36" s="82"/>
-      <c r="Z36" s="12"/>
-      <c r="AA36" s="98">
+      <c r="Z36" s="14"/>
+      <c r="AA36" s="92">
         <v>625.01</v>
       </c>
-      <c r="AB36" s="98"/>
-[...2 lines deleted...]
-      <c r="AE36" s="12" t="s">
+      <c r="AB36" s="92"/>
+      <c r="AC36" s="14"/>
+      <c r="AD36" s="14"/>
+      <c r="AE36" s="14" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="19"/>
-[...1 lines deleted...]
-      <c r="C37" s="12" t="s">
+      <c r="A37" s="21"/>
+      <c r="B37" s="14"/>
+      <c r="C37" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="D37" s="13" t="s">
+      <c r="D37" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E37" s="45"/>
-[...25 lines deleted...]
-      <c r="AE37" s="12" t="s">
+      <c r="E37" s="47"/>
+      <c r="F37" s="47"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="46"/>
+      <c r="K37" s="46"/>
+      <c r="L37" s="50"/>
+      <c r="M37" s="50"/>
+      <c r="N37" s="50"/>
+      <c r="O37" s="50"/>
+      <c r="P37" s="49"/>
+      <c r="Q37" s="49"/>
+      <c r="R37" s="48"/>
+      <c r="S37" s="48"/>
+      <c r="T37" s="46"/>
+      <c r="U37" s="46"/>
+      <c r="V37" s="49"/>
+      <c r="W37" s="49"/>
+      <c r="X37" s="50"/>
+      <c r="Y37" s="50"/>
+      <c r="Z37" s="14"/>
+      <c r="AA37" s="47"/>
+      <c r="AB37" s="53"/>
+      <c r="AC37" s="14"/>
+      <c r="AD37" s="14"/>
+      <c r="AE37" s="14" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A38" s="19"/>
-[...2 lines deleted...]
-      <c r="D38" s="13" t="s">
+      <c r="A38" s="21"/>
+      <c r="B38" s="14"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E38" s="45"/>
-[...25 lines deleted...]
-      <c r="AE38" s="12"/>
+      <c r="E38" s="47"/>
+      <c r="F38" s="47"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="48"/>
+      <c r="I38" s="48"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="46"/>
+      <c r="L38" s="50"/>
+      <c r="M38" s="50"/>
+      <c r="N38" s="50"/>
+      <c r="O38" s="50"/>
+      <c r="P38" s="49"/>
+      <c r="Q38" s="49"/>
+      <c r="R38" s="48"/>
+      <c r="S38" s="48"/>
+      <c r="T38" s="46"/>
+      <c r="U38" s="46"/>
+      <c r="V38" s="49"/>
+      <c r="W38" s="49"/>
+      <c r="X38" s="50"/>
+      <c r="Y38" s="50"/>
+      <c r="Z38" s="14"/>
+      <c r="AA38" s="47"/>
+      <c r="AB38" s="47"/>
+      <c r="AC38" s="14"/>
+      <c r="AD38" s="14"/>
+      <c r="AE38" s="14"/>
     </row>
     <row r="39" spans="1:32" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A39" s="33"/>
-      <c r="B39" s="13" t="s">
+      <c r="A39" s="35"/>
+      <c r="B39" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="C39" s="13"/>
-      <c r="D39" s="13" t="s">
+      <c r="C39" s="15"/>
+      <c r="D39" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E39" s="99">
+      <c r="E39" s="94">
         <v>222.01</v>
       </c>
-      <c r="F39" s="99"/>
-[...1 lines deleted...]
-      <c r="H39" s="72">
+      <c r="F39" s="94"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="90">
         <v>47.93</v>
       </c>
-      <c r="I39" s="72"/>
-      <c r="J39" s="76">
+      <c r="I39" s="90"/>
+      <c r="J39" s="89">
         <v>448.48</v>
       </c>
-      <c r="K39" s="76"/>
-      <c r="L39" s="80">
+      <c r="K39" s="89"/>
+      <c r="L39" s="84">
         <v>1123.6600000000001</v>
       </c>
-      <c r="M39" s="80"/>
-      <c r="N39" s="80">
+      <c r="M39" s="84"/>
+      <c r="N39" s="84">
         <v>175.84</v>
       </c>
-      <c r="O39" s="80"/>
-      <c r="P39" s="81">
+      <c r="O39" s="84"/>
+      <c r="P39" s="78">
         <v>822.07</v>
       </c>
-      <c r="Q39" s="81"/>
-[...4 lines deleted...]
-      <c r="T39" s="76">
+      <c r="Q39" s="78"/>
+      <c r="R39" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="S39" s="85"/>
+      <c r="T39" s="89">
         <v>410.7</v>
       </c>
-      <c r="U39" s="76"/>
-      <c r="V39" s="81">
+      <c r="U39" s="89"/>
+      <c r="V39" s="78">
         <v>236.93</v>
       </c>
-      <c r="W39" s="81"/>
-      <c r="X39" s="80">
+      <c r="W39" s="78"/>
+      <c r="X39" s="84">
         <v>189.26</v>
       </c>
-      <c r="Y39" s="80"/>
-[...1 lines deleted...]
-      <c r="AA39" s="99">
+      <c r="Y39" s="84"/>
+      <c r="Z39" s="15"/>
+      <c r="AA39" s="94">
         <v>173.17</v>
       </c>
-      <c r="AB39" s="99"/>
-[...2 lines deleted...]
-      <c r="AE39" s="13" t="s">
+      <c r="AB39" s="94"/>
+      <c r="AC39" s="15"/>
+      <c r="AD39" s="15"/>
+      <c r="AE39" s="15" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A40" s="12"/>
-[...1 lines deleted...]
-      <c r="C40" s="12" t="s">
+      <c r="A40" s="14"/>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D40" s="13" t="s">
+      <c r="D40" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E40" s="98">
+      <c r="E40" s="92">
         <v>174.45</v>
       </c>
-      <c r="F40" s="98"/>
-[...1 lines deleted...]
-      <c r="H40" s="71">
+      <c r="F40" s="92"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="85">
         <v>47.93</v>
       </c>
-      <c r="I40" s="71"/>
-      <c r="J40" s="75">
+      <c r="I40" s="85"/>
+      <c r="J40" s="88">
         <v>448.48</v>
       </c>
-      <c r="K40" s="75"/>
+      <c r="K40" s="88"/>
       <c r="L40" s="82">
         <v>1123.6600000000001</v>
       </c>
       <c r="M40" s="82"/>
       <c r="N40" s="82">
         <v>162.36000000000001</v>
       </c>
       <c r="O40" s="82"/>
-      <c r="P40" s="73">
+      <c r="P40" s="76">
         <v>445.22</v>
       </c>
-      <c r="Q40" s="73"/>
-[...4 lines deleted...]
-      <c r="T40" s="75">
+      <c r="Q40" s="76"/>
+      <c r="R40" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="S40" s="85"/>
+      <c r="T40" s="88">
         <v>410.7</v>
       </c>
-      <c r="U40" s="75"/>
-      <c r="V40" s="73">
+      <c r="U40" s="88"/>
+      <c r="V40" s="76">
         <v>204.49</v>
       </c>
-      <c r="W40" s="73"/>
+      <c r="W40" s="76"/>
       <c r="X40" s="82">
         <v>131.6</v>
       </c>
       <c r="Y40" s="82"/>
-      <c r="Z40" s="12"/>
-      <c r="AA40" s="98">
+      <c r="Z40" s="14"/>
+      <c r="AA40" s="92">
         <v>115.6</v>
       </c>
-      <c r="AB40" s="98"/>
-[...2 lines deleted...]
-      <c r="AE40" s="12" t="s">
+      <c r="AB40" s="92"/>
+      <c r="AC40" s="14"/>
+      <c r="AD40" s="14"/>
+      <c r="AE40" s="14" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A41" s="12"/>
-[...1 lines deleted...]
-      <c r="C41" s="12" t="s">
+      <c r="A41" s="14"/>
+      <c r="B41" s="14"/>
+      <c r="C41" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="D41" s="13" t="s">
+      <c r="D41" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E41" s="98">
+      <c r="E41" s="92">
         <v>47.56</v>
       </c>
-      <c r="F41" s="98"/>
-[...1 lines deleted...]
-      <c r="H41" s="71" t="s">
+      <c r="F41" s="92"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="I41" s="85"/>
+      <c r="J41" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="K41" s="85"/>
+      <c r="L41" s="85" t="s">
         <v>229</v>
       </c>
-      <c r="I41" s="71"/>
-[...7 lines deleted...]
-      <c r="M41" s="75"/>
+      <c r="M41" s="85"/>
       <c r="N41" s="82">
         <v>13.47</v>
       </c>
       <c r="O41" s="82"/>
-      <c r="P41" s="73">
+      <c r="P41" s="76">
         <v>376.85</v>
       </c>
-      <c r="Q41" s="73"/>
-[...8 lines deleted...]
-      <c r="V41" s="73">
+      <c r="Q41" s="76"/>
+      <c r="R41" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="S41" s="85"/>
+      <c r="T41" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="U41" s="85"/>
+      <c r="V41" s="76">
         <v>32.44</v>
       </c>
-      <c r="W41" s="73"/>
+      <c r="W41" s="76"/>
       <c r="X41" s="82">
         <v>57.66</v>
       </c>
       <c r="Y41" s="82"/>
-      <c r="Z41" s="12"/>
-      <c r="AA41" s="98">
+      <c r="Z41" s="14"/>
+      <c r="AA41" s="92">
         <v>57.58</v>
       </c>
-      <c r="AB41" s="98"/>
-[...2 lines deleted...]
-      <c r="AE41" s="12" t="s">
+      <c r="AB41" s="92"/>
+      <c r="AC41" s="14"/>
+      <c r="AD41" s="14"/>
+      <c r="AE41" s="14" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A42" s="12"/>
-[...29 lines deleted...]
-      <c r="AE42" s="12"/>
+      <c r="A42" s="14"/>
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="36"/>
+      <c r="F42" s="36"/>
+      <c r="G42" s="21"/>
+      <c r="H42" s="36"/>
+      <c r="I42" s="36"/>
+      <c r="J42" s="36"/>
+      <c r="K42" s="36"/>
+      <c r="L42" s="36"/>
+      <c r="M42" s="36"/>
+      <c r="N42" s="36"/>
+      <c r="O42" s="36"/>
+      <c r="P42" s="36"/>
+      <c r="Q42" s="36"/>
+      <c r="R42" s="36"/>
+      <c r="S42" s="36"/>
+      <c r="T42" s="36"/>
+      <c r="U42" s="36"/>
+      <c r="V42" s="36"/>
+      <c r="W42" s="36"/>
+      <c r="X42" s="36"/>
+      <c r="Y42" s="36"/>
+      <c r="Z42" s="21"/>
+      <c r="AA42" s="36"/>
+      <c r="AB42" s="36"/>
+      <c r="AC42" s="14"/>
+      <c r="AD42" s="14"/>
+      <c r="AE42" s="14"/>
     </row>
     <row r="43" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A43" s="12"/>
-[...29 lines deleted...]
-      <c r="AE43" s="12"/>
+      <c r="A43" s="14"/>
+      <c r="B43" s="14"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="36"/>
+      <c r="F43" s="36"/>
+      <c r="G43" s="21"/>
+      <c r="H43" s="36"/>
+      <c r="I43" s="36"/>
+      <c r="J43" s="36"/>
+      <c r="K43" s="36"/>
+      <c r="L43" s="36"/>
+      <c r="M43" s="36"/>
+      <c r="N43" s="36"/>
+      <c r="O43" s="36"/>
+      <c r="P43" s="36"/>
+      <c r="Q43" s="36"/>
+      <c r="R43" s="36"/>
+      <c r="S43" s="36"/>
+      <c r="T43" s="36"/>
+      <c r="U43" s="36"/>
+      <c r="V43" s="36"/>
+      <c r="W43" s="36"/>
+      <c r="X43" s="36"/>
+      <c r="Y43" s="36"/>
+      <c r="Z43" s="21"/>
+      <c r="AA43" s="36"/>
+      <c r="AB43" s="36"/>
+      <c r="AC43" s="14"/>
+      <c r="AD43" s="14"/>
+      <c r="AE43" s="14"/>
     </row>
     <row r="44" spans="1:32" ht="28.5" x14ac:dyDescent="0.5">
-      <c r="A44" s="11" t="s">
-[...31 lines deleted...]
-      <c r="AE44" s="12"/>
+      <c r="A44" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="14"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
+      <c r="N44" s="14"/>
+      <c r="O44" s="14"/>
+      <c r="P44" s="14"/>
+      <c r="Q44" s="14"/>
+      <c r="R44" s="14"/>
+      <c r="S44" s="14"/>
+      <c r="T44" s="14"/>
+      <c r="U44" s="14"/>
+      <c r="V44" s="14"/>
+      <c r="W44" s="14"/>
+      <c r="X44" s="14"/>
+      <c r="Y44" s="14"/>
+      <c r="Z44" s="14"/>
+      <c r="AA44" s="14"/>
+      <c r="AB44" s="14"/>
+      <c r="AC44" s="14"/>
+      <c r="AD44" s="14"/>
+      <c r="AE44" s="14"/>
       <c r="AF44" s="3"/>
     </row>
     <row r="45" spans="1:32" ht="27" x14ac:dyDescent="0.5">
-      <c r="A45" s="14" t="s">
+      <c r="A45" s="16" t="s">
         <v>223</v>
       </c>
-      <c r="B45" s="12"/>
-[...28 lines deleted...]
-      <c r="AE45" s="15" t="s">
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="14"/>
+      <c r="O45" s="14"/>
+      <c r="P45" s="14"/>
+      <c r="Q45" s="14"/>
+      <c r="R45" s="14"/>
+      <c r="S45" s="14"/>
+      <c r="T45" s="14"/>
+      <c r="U45" s="14"/>
+      <c r="V45" s="14"/>
+      <c r="W45" s="14"/>
+      <c r="X45" s="14"/>
+      <c r="Y45" s="14"/>
+      <c r="Z45" s="15"/>
+      <c r="AA45" s="14"/>
+      <c r="AB45" s="14"/>
+      <c r="AC45" s="14"/>
+      <c r="AD45" s="14"/>
+      <c r="AE45" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:32" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="17"/>
-[...29 lines deleted...]
-      <c r="AE46" s="16"/>
+      <c r="A46" s="19"/>
+      <c r="B46" s="18"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="18"/>
+      <c r="E46" s="18"/>
+      <c r="F46" s="18"/>
+      <c r="G46" s="18"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="18"/>
+      <c r="N46" s="18"/>
+      <c r="O46" s="18"/>
+      <c r="P46" s="18"/>
+      <c r="Q46" s="18"/>
+      <c r="R46" s="18"/>
+      <c r="S46" s="18"/>
+      <c r="T46" s="18"/>
+      <c r="U46" s="18"/>
+      <c r="V46" s="18"/>
+      <c r="W46" s="18"/>
+      <c r="X46" s="18"/>
+      <c r="Y46" s="18"/>
+      <c r="Z46" s="18"/>
+      <c r="AA46" s="18"/>
+      <c r="AB46" s="18"/>
+      <c r="AC46" s="18"/>
+      <c r="AD46" s="18"/>
+      <c r="AE46" s="18"/>
     </row>
     <row r="47" spans="1:32" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A47" s="12"/>
-[...29 lines deleted...]
-      <c r="AE47" s="12"/>
+      <c r="A47" s="14"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="14"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="14"/>
+      <c r="O47" s="14"/>
+      <c r="P47" s="14"/>
+      <c r="Q47" s="14"/>
+      <c r="R47" s="14"/>
+      <c r="S47" s="14"/>
+      <c r="T47" s="14"/>
+      <c r="U47" s="14"/>
+      <c r="V47" s="14"/>
+      <c r="W47" s="14"/>
+      <c r="X47" s="14"/>
+      <c r="Y47" s="14"/>
+      <c r="Z47" s="14"/>
+      <c r="AA47" s="14"/>
+      <c r="AB47" s="14"/>
+      <c r="AC47" s="14"/>
+      <c r="AD47" s="14"/>
+      <c r="AE47" s="14"/>
     </row>
     <row r="48" spans="1:32" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A48" s="12"/>
-[...6 lines deleted...]
-      <c r="H48" s="91" t="s">
+      <c r="A48" s="14"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="72" t="s">
         <v>73</v>
       </c>
-      <c r="I48" s="91"/>
-[...4 lines deleted...]
-      <c r="N48" s="91" t="s">
+      <c r="I48" s="72"/>
+      <c r="J48" s="72"/>
+      <c r="K48" s="72"/>
+      <c r="L48" s="72"/>
+      <c r="M48" s="72"/>
+      <c r="N48" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="O48" s="91"/>
-      <c r="P48" s="91" t="s">
+      <c r="O48" s="72"/>
+      <c r="P48" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="Q48" s="91"/>
-[...9 lines deleted...]
-      <c r="AA48" s="91" t="s">
+      <c r="Q48" s="72"/>
+      <c r="R48" s="72"/>
+      <c r="S48" s="72"/>
+      <c r="T48" s="72"/>
+      <c r="U48" s="72"/>
+      <c r="V48" s="72"/>
+      <c r="W48" s="72"/>
+      <c r="X48" s="72"/>
+      <c r="Y48" s="72"/>
+      <c r="Z48" s="22"/>
+      <c r="AA48" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AB48" s="91"/>
-[...1 lines deleted...]
-      <c r="AD48" s="12" t="s">
+      <c r="AB48" s="72"/>
+      <c r="AC48" s="14"/>
+      <c r="AD48" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AE48" s="12"/>
+      <c r="AE48" s="14"/>
     </row>
     <row r="49" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A49" s="12" t="s">
+      <c r="A49" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="12"/>
-[...2 lines deleted...]
-      <c r="E49" s="19" t="s">
+      <c r="B49" s="14"/>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="F49" s="12"/>
-[...1 lines deleted...]
-      <c r="H49" s="90" t="s">
+      <c r="F49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="77" t="s">
         <v>111</v>
       </c>
-      <c r="I49" s="90"/>
-[...4 lines deleted...]
-      <c r="N49" s="91" t="s">
+      <c r="I49" s="77"/>
+      <c r="J49" s="77"/>
+      <c r="K49" s="77"/>
+      <c r="L49" s="77"/>
+      <c r="M49" s="77"/>
+      <c r="N49" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="O49" s="91"/>
-      <c r="P49" s="90" t="s">
+      <c r="O49" s="72"/>
+      <c r="P49" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="Q49" s="90"/>
-[...9 lines deleted...]
-      <c r="AA49" s="91" t="s">
+      <c r="Q49" s="77"/>
+      <c r="R49" s="77"/>
+      <c r="S49" s="77"/>
+      <c r="T49" s="77"/>
+      <c r="U49" s="77"/>
+      <c r="V49" s="77"/>
+      <c r="W49" s="77"/>
+      <c r="X49" s="77"/>
+      <c r="Y49" s="77"/>
+      <c r="Z49" s="22"/>
+      <c r="AA49" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="AB49" s="91"/>
-[...1 lines deleted...]
-      <c r="AD49" s="12" t="s">
+      <c r="AB49" s="72"/>
+      <c r="AC49" s="14"/>
+      <c r="AD49" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AE49" s="12"/>
+      <c r="AE49" s="14"/>
     </row>
     <row r="50" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A50" s="19"/>
-[...3 lines deleted...]
-      <c r="E50" s="19" t="s">
+      <c r="A50" s="21"/>
+      <c r="B50" s="21"/>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21" t="s">
         <v>218</v>
       </c>
-      <c r="F50" s="19"/>
-[...1 lines deleted...]
-      <c r="H50" s="89" t="s">
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="73" t="s">
         <v>74</v>
       </c>
-      <c r="I50" s="89"/>
-[...2 lines deleted...]
-      <c r="L50" s="91" t="s">
+      <c r="I50" s="73"/>
+      <c r="J50" s="73"/>
+      <c r="K50" s="73"/>
+      <c r="L50" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="M50" s="91"/>
-      <c r="N50" s="91" t="s">
+      <c r="M50" s="72"/>
+      <c r="N50" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="O50" s="91"/>
-      <c r="P50" s="91" t="s">
+      <c r="O50" s="72"/>
+      <c r="P50" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="Q50" s="91"/>
-      <c r="R50" s="91" t="s">
+      <c r="Q50" s="72"/>
+      <c r="R50" s="72" t="s">
         <v>65</v>
       </c>
-      <c r="S50" s="91"/>
-      <c r="T50" s="91" t="s">
+      <c r="S50" s="72"/>
+      <c r="T50" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="U50" s="91"/>
-      <c r="V50" s="91" t="s">
+      <c r="U50" s="72"/>
+      <c r="V50" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="W50" s="91"/>
-      <c r="X50" s="91" t="s">
+      <c r="W50" s="72"/>
+      <c r="X50" s="72" t="s">
         <v>77</v>
       </c>
-      <c r="Y50" s="91"/>
-[...1 lines deleted...]
-      <c r="AA50" s="91" t="s">
+      <c r="Y50" s="72"/>
+      <c r="Z50" s="22"/>
+      <c r="AA50" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="AB50" s="91"/>
-[...1 lines deleted...]
-      <c r="AD50" s="21" t="s">
+      <c r="AB50" s="72"/>
+      <c r="AC50" s="21"/>
+      <c r="AD50" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AE50" s="19"/>
+      <c r="AE50" s="21"/>
     </row>
     <row r="51" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A51" s="19"/>
-[...6 lines deleted...]
-      <c r="H51" s="90" t="s">
+      <c r="A51" s="21"/>
+      <c r="B51" s="21"/>
+      <c r="C51" s="21"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="77" t="s">
         <v>112</v>
       </c>
-      <c r="I51" s="90"/>
-[...2 lines deleted...]
-      <c r="L51" s="91" t="s">
+      <c r="I51" s="77"/>
+      <c r="J51" s="77"/>
+      <c r="K51" s="77"/>
+      <c r="L51" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="M51" s="91"/>
-      <c r="N51" s="91" t="s">
+      <c r="M51" s="72"/>
+      <c r="N51" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="O51" s="91"/>
-      <c r="P51" s="91" t="s">
+      <c r="O51" s="72"/>
+      <c r="P51" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="Q51" s="91"/>
-      <c r="R51" s="91" t="s">
+      <c r="Q51" s="72"/>
+      <c r="R51" s="72" t="s">
         <v>66</v>
       </c>
-      <c r="S51" s="91"/>
-      <c r="T51" s="91" t="s">
+      <c r="S51" s="72"/>
+      <c r="T51" s="72" t="s">
         <v>67</v>
       </c>
-      <c r="U51" s="91"/>
-      <c r="V51" s="91" t="s">
+      <c r="U51" s="72"/>
+      <c r="V51" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="W51" s="91"/>
-      <c r="X51" s="91" t="s">
+      <c r="W51" s="72"/>
+      <c r="X51" s="72" t="s">
         <v>78</v>
       </c>
-      <c r="Y51" s="91"/>
-[...1 lines deleted...]
-      <c r="AA51" s="91" t="s">
+      <c r="Y51" s="72"/>
+      <c r="Z51" s="22"/>
+      <c r="AA51" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="AB51" s="91"/>
-[...2 lines deleted...]
-      <c r="AE51" s="19"/>
+      <c r="AB51" s="72"/>
+      <c r="AC51" s="21"/>
+      <c r="AD51" s="21"/>
+      <c r="AE51" s="21"/>
     </row>
     <row r="52" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A52" s="91" t="s">
+      <c r="A52" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="91"/>
-[...5 lines deleted...]
-      <c r="H52" s="89" t="s">
+      <c r="B52" s="72"/>
+      <c r="C52" s="72"/>
+      <c r="D52" s="21"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="14"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="I52" s="89"/>
-      <c r="J52" s="89" t="s">
+      <c r="I52" s="73"/>
+      <c r="J52" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="K52" s="89"/>
-      <c r="L52" s="91" t="s">
+      <c r="K52" s="73"/>
+      <c r="L52" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="M52" s="91"/>
-      <c r="N52" s="91" t="s">
+      <c r="M52" s="72"/>
+      <c r="N52" s="72" t="s">
         <v>121</v>
       </c>
-      <c r="O52" s="91"/>
-      <c r="P52" s="91" t="s">
+      <c r="O52" s="72"/>
+      <c r="P52" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="Q52" s="91"/>
-      <c r="R52" s="91" t="s">
+      <c r="Q52" s="72"/>
+      <c r="R52" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="S52" s="91"/>
-      <c r="T52" s="91" t="s">
+      <c r="S52" s="72"/>
+      <c r="T52" s="72" t="s">
         <v>69</v>
       </c>
-      <c r="U52" s="91"/>
-      <c r="V52" s="91" t="s">
+      <c r="U52" s="72"/>
+      <c r="V52" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="W52" s="91"/>
-      <c r="X52" s="91" t="s">
+      <c r="W52" s="72"/>
+      <c r="X52" s="72" t="s">
         <v>70</v>
       </c>
-      <c r="Y52" s="91"/>
-[...1 lines deleted...]
-      <c r="AA52" s="91" t="s">
+      <c r="Y52" s="72"/>
+      <c r="Z52" s="22"/>
+      <c r="AA52" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="AB52" s="91"/>
-[...1 lines deleted...]
-      <c r="AD52" s="91" t="s">
+      <c r="AB52" s="72"/>
+      <c r="AC52" s="21"/>
+      <c r="AD52" s="72" t="s">
         <v>220</v>
       </c>
-      <c r="AE52" s="91"/>
+      <c r="AE52" s="72"/>
     </row>
     <row r="53" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A53" s="12"/>
-[...6 lines deleted...]
-      <c r="H53" s="91" t="s">
+      <c r="A53" s="14"/>
+      <c r="B53" s="14"/>
+      <c r="C53" s="14"/>
+      <c r="D53" s="14"/>
+      <c r="E53" s="14"/>
+      <c r="F53" s="14"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="I53" s="91"/>
-      <c r="J53" s="91" t="s">
+      <c r="I53" s="72"/>
+      <c r="J53" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="K53" s="91"/>
-      <c r="L53" s="91" t="s">
+      <c r="K53" s="72"/>
+      <c r="L53" s="72" t="s">
         <v>118</v>
       </c>
-      <c r="M53" s="91"/>
-      <c r="N53" s="91" t="s">
+      <c r="M53" s="72"/>
+      <c r="N53" s="72" t="s">
         <v>123</v>
       </c>
-      <c r="O53" s="91"/>
-      <c r="P53" s="91" t="s">
+      <c r="O53" s="72"/>
+      <c r="P53" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="Q53" s="91"/>
-      <c r="R53" s="91" t="s">
+      <c r="Q53" s="72"/>
+      <c r="R53" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="S53" s="91"/>
-      <c r="T53" s="91" t="s">
+      <c r="S53" s="72"/>
+      <c r="T53" s="72" t="s">
         <v>129</v>
       </c>
-      <c r="U53" s="91"/>
-      <c r="V53" s="91" t="s">
+      <c r="U53" s="72"/>
+      <c r="V53" s="72" t="s">
         <v>79</v>
       </c>
-      <c r="W53" s="91"/>
-      <c r="X53" s="91" t="s">
+      <c r="W53" s="72"/>
+      <c r="X53" s="72" t="s">
         <v>72</v>
       </c>
-      <c r="Y53" s="91"/>
-[...1 lines deleted...]
-      <c r="AA53" s="91" t="s">
+      <c r="Y53" s="72"/>
+      <c r="Z53" s="22"/>
+      <c r="AA53" s="72" t="s">
         <v>139</v>
       </c>
-      <c r="AB53" s="91"/>
-[...2 lines deleted...]
-      <c r="AE53" s="12"/>
+      <c r="AB53" s="72"/>
+      <c r="AC53" s="14"/>
+      <c r="AD53" s="14"/>
+      <c r="AE53" s="14"/>
     </row>
     <row r="54" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A54" s="12"/>
-[...6 lines deleted...]
-      <c r="H54" s="91" t="s">
+      <c r="A54" s="14"/>
+      <c r="B54" s="14"/>
+      <c r="C54" s="14"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="14"/>
+      <c r="F54" s="14"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="I54" s="91"/>
-      <c r="J54" s="91" t="s">
+      <c r="I54" s="72"/>
+      <c r="J54" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="K54" s="91"/>
-      <c r="L54" s="91" t="s">
+      <c r="K54" s="72"/>
+      <c r="L54" s="72" t="s">
         <v>117</v>
       </c>
-      <c r="M54" s="91"/>
-      <c r="N54" s="91" t="s">
+      <c r="M54" s="72"/>
+      <c r="N54" s="72" t="s">
         <v>122</v>
       </c>
-      <c r="O54" s="91"/>
-      <c r="P54" s="91" t="s">
+      <c r="O54" s="72"/>
+      <c r="P54" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="Q54" s="91"/>
-      <c r="R54" s="91" t="s">
+      <c r="Q54" s="72"/>
+      <c r="R54" s="72" t="s">
         <v>129</v>
       </c>
-      <c r="S54" s="91"/>
-      <c r="T54" s="91" t="s">
+      <c r="S54" s="72"/>
+      <c r="T54" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="U54" s="91"/>
-      <c r="V54" s="91" t="s">
+      <c r="U54" s="72"/>
+      <c r="V54" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="W54" s="91"/>
-      <c r="X54" s="91" t="s">
+      <c r="W54" s="72"/>
+      <c r="X54" s="72" t="s">
         <v>138</v>
       </c>
-      <c r="Y54" s="91"/>
-[...5 lines deleted...]
-      <c r="AE54" s="12"/>
+      <c r="Y54" s="72"/>
+      <c r="Z54" s="22"/>
+      <c r="AA54" s="22"/>
+      <c r="AB54" s="14"/>
+      <c r="AC54" s="14"/>
+      <c r="AD54" s="14"/>
+      <c r="AE54" s="14"/>
     </row>
     <row r="55" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A55" s="12"/>
-[...6 lines deleted...]
-      <c r="H55" s="91" t="s">
+      <c r="A55" s="14"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="14"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="72" t="s">
         <v>113</v>
       </c>
-      <c r="I55" s="91"/>
-      <c r="J55" s="91" t="s">
+      <c r="I55" s="72"/>
+      <c r="J55" s="72" t="s">
         <v>207</v>
       </c>
-      <c r="K55" s="91"/>
-      <c r="L55" s="91" t="s">
+      <c r="K55" s="72"/>
+      <c r="L55" s="72" t="s">
         <v>120</v>
       </c>
-      <c r="M55" s="91"/>
-[...2 lines deleted...]
-      <c r="P55" s="91" t="s">
+      <c r="M55" s="72"/>
+      <c r="N55" s="22"/>
+      <c r="O55" s="22"/>
+      <c r="P55" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="Q55" s="91"/>
-      <c r="R55" s="91" t="s">
+      <c r="Q55" s="72"/>
+      <c r="R55" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="S55" s="91"/>
-      <c r="T55" s="91" t="s">
+      <c r="S55" s="72"/>
+      <c r="T55" s="72" t="s">
         <v>131</v>
       </c>
-      <c r="U55" s="91"/>
-      <c r="V55" s="91" t="s">
+      <c r="U55" s="72"/>
+      <c r="V55" s="72" t="s">
         <v>130</v>
       </c>
-      <c r="W55" s="91"/>
-      <c r="X55" s="91" t="s">
+      <c r="W55" s="72"/>
+      <c r="X55" s="72" t="s">
         <v>137</v>
       </c>
-      <c r="Y55" s="91"/>
-[...5 lines deleted...]
-      <c r="AE55" s="12"/>
+      <c r="Y55" s="72"/>
+      <c r="Z55" s="22"/>
+      <c r="AA55" s="22"/>
+      <c r="AB55" s="14"/>
+      <c r="AC55" s="14"/>
+      <c r="AD55" s="14"/>
+      <c r="AE55" s="14"/>
     </row>
     <row r="56" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A56" s="12"/>
-[...6 lines deleted...]
-      <c r="H56" s="91" t="s">
+      <c r="A56" s="14"/>
+      <c r="B56" s="14"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="14"/>
+      <c r="E56" s="14"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="72" t="s">
         <v>114</v>
       </c>
-      <c r="I56" s="91"/>
-      <c r="J56" s="91" t="s">
+      <c r="I56" s="72"/>
+      <c r="J56" s="72" t="s">
         <v>115</v>
       </c>
-      <c r="K56" s="91"/>
-      <c r="L56" s="91" t="s">
+      <c r="K56" s="72"/>
+      <c r="L56" s="72" t="s">
         <v>119</v>
       </c>
-      <c r="M56" s="91"/>
-[...2 lines deleted...]
-      <c r="P56" s="91" t="s">
+      <c r="M56" s="72"/>
+      <c r="N56" s="22"/>
+      <c r="O56" s="22"/>
+      <c r="P56" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="Q56" s="91"/>
-      <c r="R56" s="91" t="s">
+      <c r="Q56" s="72"/>
+      <c r="R56" s="72" t="s">
         <v>127</v>
       </c>
-      <c r="S56" s="91"/>
-      <c r="T56" s="91" t="s">
+      <c r="S56" s="72"/>
+      <c r="T56" s="72" t="s">
         <v>133</v>
       </c>
-      <c r="U56" s="91"/>
-      <c r="V56" s="91" t="s">
+      <c r="U56" s="72"/>
+      <c r="V56" s="72" t="s">
         <v>204</v>
       </c>
-      <c r="W56" s="91"/>
-      <c r="X56" s="91" t="s">
+      <c r="W56" s="72"/>
+      <c r="X56" s="72" t="s">
         <v>136</v>
       </c>
-      <c r="Y56" s="91"/>
-[...5 lines deleted...]
-      <c r="AE56" s="12"/>
+      <c r="Y56" s="72"/>
+      <c r="Z56" s="22"/>
+      <c r="AA56" s="22"/>
+      <c r="AB56" s="14"/>
+      <c r="AC56" s="14"/>
+      <c r="AD56" s="14"/>
+      <c r="AE56" s="14"/>
     </row>
     <row r="57" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A57" s="12"/>
-[...8 lines deleted...]
-      <c r="J57" s="91" t="s">
+      <c r="A57" s="14"/>
+      <c r="B57" s="14"/>
+      <c r="C57" s="14"/>
+      <c r="D57" s="14"/>
+      <c r="E57" s="14"/>
+      <c r="F57" s="14"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="21"/>
+      <c r="I57" s="21"/>
+      <c r="J57" s="72" t="s">
         <v>116</v>
       </c>
-      <c r="K57" s="91"/>
-[...4 lines deleted...]
-      <c r="P57" s="91" t="s">
+      <c r="K57" s="72"/>
+      <c r="L57" s="72"/>
+      <c r="M57" s="72"/>
+      <c r="N57" s="22"/>
+      <c r="O57" s="22"/>
+      <c r="P57" s="72" t="s">
         <v>125</v>
       </c>
-      <c r="Q57" s="91"/>
-      <c r="R57" s="91" t="s">
+      <c r="Q57" s="72"/>
+      <c r="R57" s="72" t="s">
         <v>126</v>
       </c>
-      <c r="S57" s="91"/>
-      <c r="T57" s="91" t="s">
+      <c r="S57" s="72"/>
+      <c r="T57" s="72" t="s">
         <v>134</v>
       </c>
-      <c r="U57" s="91"/>
-      <c r="V57" s="91" t="s">
+      <c r="U57" s="72"/>
+      <c r="V57" s="72" t="s">
         <v>135</v>
       </c>
-      <c r="W57" s="91"/>
-      <c r="X57" s="91" t="s">
+      <c r="W57" s="72"/>
+      <c r="X57" s="72" t="s">
         <v>140</v>
       </c>
-      <c r="Y57" s="91"/>
-[...71 lines deleted...]
-      <c r="AE59" s="29"/>
+      <c r="Y57" s="72"/>
+      <c r="Z57" s="22"/>
+      <c r="AA57" s="22"/>
+      <c r="AB57" s="14"/>
+      <c r="AC57" s="14"/>
+      <c r="AD57" s="14"/>
+      <c r="AE57" s="14"/>
+    </row>
+    <row r="58" spans="1:31" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A58" s="24"/>
+      <c r="B58" s="25"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="14"/>
+      <c r="F58" s="14"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="26"/>
+      <c r="I58" s="26"/>
+      <c r="J58" s="27"/>
+      <c r="K58" s="27"/>
+      <c r="L58" s="27"/>
+      <c r="M58" s="27"/>
+      <c r="N58" s="27"/>
+      <c r="O58" s="27"/>
+      <c r="P58" s="27"/>
+      <c r="Q58" s="27"/>
+      <c r="R58" s="27"/>
+      <c r="S58" s="27"/>
+      <c r="T58" s="27"/>
+      <c r="U58" s="27"/>
+      <c r="V58" s="27"/>
+      <c r="W58" s="27"/>
+      <c r="X58" s="27"/>
+      <c r="Y58" s="27"/>
+      <c r="Z58" s="24"/>
+      <c r="AA58" s="27"/>
+      <c r="AB58" s="27"/>
+      <c r="AC58" s="24"/>
+      <c r="AD58" s="28"/>
+      <c r="AE58" s="24"/>
+    </row>
+    <row r="59" spans="1:31" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A59" s="74"/>
+      <c r="B59" s="74"/>
+      <c r="C59" s="74"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="30"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="29"/>
+      <c r="N59" s="29"/>
+      <c r="O59" s="29"/>
+      <c r="P59" s="29"/>
+      <c r="Q59" s="29"/>
+      <c r="R59" s="29"/>
+      <c r="S59" s="29"/>
+      <c r="T59" s="29"/>
+      <c r="U59" s="29"/>
+      <c r="V59" s="29"/>
+      <c r="W59" s="29"/>
+      <c r="X59" s="29"/>
+      <c r="Y59" s="29"/>
+      <c r="Z59" s="30"/>
+      <c r="AA59" s="29"/>
+      <c r="AB59" s="29"/>
+      <c r="AC59" s="30"/>
+      <c r="AD59" s="29"/>
+      <c r="AE59" s="31"/>
     </row>
     <row r="60" spans="1:31" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A60" s="33"/>
-      <c r="B60" s="13" t="s">
+      <c r="A60" s="35"/>
+      <c r="B60" s="15" t="s">
         <v>211</v>
       </c>
-      <c r="C60" s="13"/>
-      <c r="D60" s="13" t="s">
+      <c r="C60" s="15"/>
+      <c r="D60" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E60" s="94">
+      <c r="E60" s="98">
         <v>109.48</v>
       </c>
-      <c r="F60" s="94"/>
-[...1 lines deleted...]
-      <c r="H60" s="81">
+      <c r="F60" s="98"/>
+      <c r="G60" s="23"/>
+      <c r="H60" s="78">
         <v>52.63</v>
       </c>
-      <c r="I60" s="81"/>
-      <c r="J60" s="76">
+      <c r="I60" s="78"/>
+      <c r="J60" s="89">
         <v>61.67</v>
       </c>
-      <c r="K60" s="76"/>
-      <c r="L60" s="79">
+      <c r="K60" s="89"/>
+      <c r="L60" s="99">
         <v>197.57</v>
       </c>
-      <c r="M60" s="79"/>
-      <c r="N60" s="79">
+      <c r="M60" s="99"/>
+      <c r="N60" s="84">
         <v>168.5</v>
       </c>
-      <c r="O60" s="79"/>
-      <c r="P60" s="76">
+      <c r="O60" s="84"/>
+      <c r="P60" s="89">
         <v>263.14999999999998</v>
       </c>
-      <c r="Q60" s="76"/>
-      <c r="R60" s="81">
+      <c r="Q60" s="89"/>
+      <c r="R60" s="78">
         <v>54.19</v>
       </c>
-      <c r="S60" s="81"/>
-      <c r="T60" s="80">
+      <c r="S60" s="78"/>
+      <c r="T60" s="89">
         <v>53.07</v>
       </c>
-      <c r="U60" s="80"/>
-      <c r="V60" s="76">
+      <c r="U60" s="89"/>
+      <c r="V60" s="89">
         <v>203.36</v>
       </c>
-      <c r="W60" s="76"/>
-[...5 lines deleted...]
-      <c r="AA60" s="72">
+      <c r="W60" s="89"/>
+      <c r="X60" s="84">
+        <v>107</v>
+      </c>
+      <c r="Y60" s="84"/>
+      <c r="Z60" s="23"/>
+      <c r="AA60" s="90">
         <v>26.06</v>
       </c>
-      <c r="AB60" s="72"/>
-[...2 lines deleted...]
-      <c r="AE60" s="13" t="s">
+      <c r="AB60" s="90"/>
+      <c r="AC60" s="15"/>
+      <c r="AD60" s="15"/>
+      <c r="AE60" s="15" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A61" s="33"/>
-[...1 lines deleted...]
-      <c r="C61" s="12" t="s">
+      <c r="A61" s="35"/>
+      <c r="B61" s="14"/>
+      <c r="C61" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="D61" s="13" t="s">
+      <c r="D61" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E61" s="71">
+      <c r="E61" s="85">
         <v>109.15</v>
       </c>
-      <c r="F61" s="71"/>
-[...1 lines deleted...]
-      <c r="H61" s="73">
+      <c r="F61" s="85"/>
+      <c r="G61" s="21"/>
+      <c r="H61" s="76">
         <v>52.63</v>
       </c>
-      <c r="I61" s="73"/>
-      <c r="J61" s="75">
+      <c r="I61" s="76"/>
+      <c r="J61" s="88">
         <v>61.67</v>
       </c>
-      <c r="K61" s="75"/>
-      <c r="L61" s="78">
+      <c r="K61" s="88"/>
+      <c r="L61" s="80">
         <v>197.57</v>
       </c>
-      <c r="M61" s="78"/>
-      <c r="N61" s="78">
+      <c r="M61" s="80"/>
+      <c r="N61" s="82">
         <v>167.57</v>
       </c>
-      <c r="O61" s="78"/>
-      <c r="P61" s="75">
+      <c r="O61" s="82"/>
+      <c r="P61" s="88">
         <v>263.14999999999998</v>
       </c>
-      <c r="Q61" s="75"/>
-      <c r="R61" s="73">
+      <c r="Q61" s="88"/>
+      <c r="R61" s="76">
         <v>54.19</v>
       </c>
-      <c r="S61" s="73"/>
-      <c r="T61" s="82">
+      <c r="S61" s="76"/>
+      <c r="T61" s="88">
         <v>53.07</v>
       </c>
-      <c r="U61" s="82"/>
-      <c r="V61" s="75">
+      <c r="U61" s="88"/>
+      <c r="V61" s="88">
         <v>202.82</v>
       </c>
-      <c r="W61" s="75"/>
+      <c r="W61" s="88"/>
       <c r="X61" s="82">
         <v>107.2</v>
       </c>
       <c r="Y61" s="82"/>
-      <c r="Z61" s="19"/>
-      <c r="AA61" s="71">
+      <c r="Z61" s="21"/>
+      <c r="AA61" s="85">
         <v>26.06</v>
       </c>
-      <c r="AB61" s="71"/>
-[...2 lines deleted...]
-      <c r="AE61" s="12" t="s">
+      <c r="AB61" s="85"/>
+      <c r="AC61" s="15"/>
+      <c r="AD61" s="14"/>
+      <c r="AE61" s="14" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="62" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A62" s="33"/>
-[...1 lines deleted...]
-      <c r="C62" s="12" t="s">
+      <c r="A62" s="35"/>
+      <c r="B62" s="14"/>
+      <c r="C62" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="D62" s="13" t="s">
+      <c r="D62" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E62" s="71" t="s">
+      <c r="E62" s="85" t="s">
+        <v>231</v>
+      </c>
+      <c r="F62" s="85"/>
+      <c r="G62" s="14"/>
+      <c r="H62" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="I62" s="85"/>
+      <c r="J62" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="K62" s="85"/>
+      <c r="L62" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="M62" s="85"/>
+      <c r="N62" s="82">
+        <v>0.92</v>
+      </c>
+      <c r="O62" s="82"/>
+      <c r="P62" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q62" s="85"/>
+      <c r="R62" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="S62" s="85"/>
+      <c r="T62" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="U62" s="85"/>
+      <c r="V62" s="88">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="W62" s="88"/>
+      <c r="X62" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="Y62" s="85"/>
+      <c r="Z62" s="14"/>
+      <c r="AA62" s="85" t="s">
         <v>233</v>
       </c>
-      <c r="F62" s="71"/>
-[...5 lines deleted...]
-      <c r="J62" s="92" t="s">
+      <c r="AB62" s="85"/>
+      <c r="AC62" s="15"/>
+      <c r="AD62" s="14"/>
+      <c r="AE62" s="14" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A63" s="28"/>
+      <c r="B63" s="15"/>
+      <c r="C63" s="28"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="28"/>
+      <c r="H63" s="40"/>
+      <c r="I63" s="40"/>
+      <c r="J63" s="39"/>
+      <c r="K63" s="39"/>
+      <c r="L63" s="39"/>
+      <c r="M63" s="39"/>
+      <c r="N63" s="39"/>
+      <c r="O63" s="39"/>
+      <c r="P63" s="39"/>
+      <c r="Q63" s="39"/>
+      <c r="R63" s="39"/>
+      <c r="S63" s="39"/>
+      <c r="T63" s="39"/>
+      <c r="U63" s="39"/>
+      <c r="V63" s="39"/>
+      <c r="W63" s="39"/>
+      <c r="X63" s="39"/>
+      <c r="Y63" s="39"/>
+      <c r="Z63" s="28"/>
+      <c r="AA63" s="65"/>
+      <c r="AB63" s="65"/>
+      <c r="AC63" s="28"/>
+      <c r="AD63" s="28"/>
+      <c r="AE63" s="28"/>
+    </row>
+    <row r="64" spans="1:31" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A64" s="35"/>
+      <c r="B64" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C64" s="15"/>
+      <c r="D64" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="23"/>
+      <c r="F64" s="23"/>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="23"/>
+      <c r="K64" s="23"/>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
+      <c r="N64" s="23"/>
+      <c r="O64" s="23"/>
+      <c r="P64" s="23"/>
+      <c r="Q64" s="23"/>
+      <c r="R64" s="23"/>
+      <c r="S64" s="23"/>
+      <c r="T64" s="23"/>
+      <c r="U64" s="23"/>
+      <c r="V64" s="23"/>
+      <c r="W64" s="23"/>
+      <c r="X64" s="23"/>
+      <c r="Y64" s="23"/>
+      <c r="Z64" s="23"/>
+      <c r="AA64" s="66"/>
+      <c r="AB64" s="66"/>
+      <c r="AC64" s="15"/>
+      <c r="AD64" s="15"/>
+      <c r="AE64" s="15" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A65" s="15"/>
+      <c r="B65" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="C65" s="15"/>
+      <c r="D65" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="75">
+        <v>4395.58</v>
+      </c>
+      <c r="F65" s="75"/>
+      <c r="G65" s="23"/>
+      <c r="H65" s="75">
+        <v>4432.04</v>
+      </c>
+      <c r="I65" s="75"/>
+      <c r="J65" s="75">
+        <v>5356.93</v>
+      </c>
+      <c r="K65" s="75"/>
+      <c r="L65" s="75">
+        <v>2638.89</v>
+      </c>
+      <c r="M65" s="75"/>
+      <c r="N65" s="75">
+        <v>4837.54</v>
+      </c>
+      <c r="O65" s="75"/>
+      <c r="P65" s="75">
+        <v>6056.6</v>
+      </c>
+      <c r="Q65" s="75"/>
+      <c r="R65" s="75">
+        <v>5119.1000000000004</v>
+      </c>
+      <c r="S65" s="75"/>
+      <c r="T65" s="75">
+        <v>3614.88</v>
+      </c>
+      <c r="U65" s="75"/>
+      <c r="V65" s="75">
+        <v>4145.21</v>
+      </c>
+      <c r="W65" s="75"/>
+      <c r="X65" s="75">
+        <v>3499.18</v>
+      </c>
+      <c r="Y65" s="75"/>
+      <c r="Z65" s="23"/>
+      <c r="AA65" s="75">
+        <v>3945.64</v>
+      </c>
+      <c r="AB65" s="75"/>
+      <c r="AC65" s="15"/>
+      <c r="AD65" s="15"/>
+      <c r="AE65" s="15" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A66" s="14"/>
+      <c r="B66" s="15"/>
+      <c r="C66" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" s="85">
+        <v>55.84</v>
+      </c>
+      <c r="F66" s="85"/>
+      <c r="G66" s="23"/>
+      <c r="H66" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="K62" s="92"/>
-[...29 lines deleted...]
-      <c r="AA62" s="71" t="s">
+      <c r="I66" s="85"/>
+      <c r="J66" s="88">
+        <v>22.74</v>
+      </c>
+      <c r="K66" s="88"/>
+      <c r="L66" s="85" t="s">
         <v>232</v>
       </c>
-      <c r="AB62" s="71"/>
-[...164 lines deleted...]
-      <c r="M66" s="92"/>
+      <c r="M66" s="85"/>
       <c r="N66" s="82">
         <v>102.27</v>
       </c>
       <c r="O66" s="82"/>
-      <c r="P66" s="92" t="s">
-[...7 lines deleted...]
-      <c r="T66" s="75">
+      <c r="P66" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q66" s="85"/>
+      <c r="R66" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="S66" s="85"/>
+      <c r="T66" s="88">
         <v>21.45</v>
       </c>
-      <c r="U66" s="75"/>
-      <c r="V66" s="75">
+      <c r="U66" s="88"/>
+      <c r="V66" s="88">
         <v>90.21</v>
       </c>
-      <c r="W66" s="75"/>
-[...5 lines deleted...]
-      <c r="AA66" s="71">
+      <c r="W66" s="88"/>
+      <c r="X66" s="80">
+        <v>88</v>
+      </c>
+      <c r="Y66" s="80"/>
+      <c r="Z66" s="23"/>
+      <c r="AA66" s="85">
         <v>29.47</v>
       </c>
-      <c r="AB66" s="71"/>
-[...2 lines deleted...]
-      <c r="AE66" s="12" t="s">
+      <c r="AB66" s="85"/>
+      <c r="AC66" s="15"/>
+      <c r="AD66" s="14"/>
+      <c r="AE66" s="14" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="67" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A67" s="12"/>
-[...1 lines deleted...]
-      <c r="C67" s="12" t="s">
+      <c r="A67" s="14"/>
+      <c r="B67" s="14"/>
+      <c r="C67" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D67" s="13" t="s">
+      <c r="D67" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E67" s="46"/>
-[...25 lines deleted...]
-      <c r="AE67" s="12" t="s">
+      <c r="E67" s="48"/>
+      <c r="F67" s="48"/>
+      <c r="G67" s="21"/>
+      <c r="H67" s="21"/>
+      <c r="I67" s="21"/>
+      <c r="J67" s="46"/>
+      <c r="K67" s="46"/>
+      <c r="L67" s="21"/>
+      <c r="M67" s="21"/>
+      <c r="N67" s="50"/>
+      <c r="O67" s="50"/>
+      <c r="P67" s="21"/>
+      <c r="Q67" s="21"/>
+      <c r="R67" s="21"/>
+      <c r="S67" s="21"/>
+      <c r="T67" s="46"/>
+      <c r="U67" s="46"/>
+      <c r="V67" s="46"/>
+      <c r="W67" s="46"/>
+      <c r="X67" s="50"/>
+      <c r="Y67" s="50"/>
+      <c r="Z67" s="21"/>
+      <c r="AA67" s="48"/>
+      <c r="AB67" s="48"/>
+      <c r="AC67" s="14"/>
+      <c r="AD67" s="14"/>
+      <c r="AE67" s="14" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="68" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A68" s="12"/>
-[...1 lines deleted...]
-      <c r="C68" s="12" t="s">
+      <c r="A68" s="14"/>
+      <c r="B68" s="14"/>
+      <c r="C68" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="D68" s="13" t="s">
+      <c r="D68" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E68" s="71">
+      <c r="E68" s="85">
         <v>2233.5700000000002</v>
       </c>
-      <c r="F68" s="71"/>
-[...1 lines deleted...]
-      <c r="H68" s="73">
+      <c r="F68" s="85"/>
+      <c r="G68" s="21"/>
+      <c r="H68" s="76">
         <v>2320.54</v>
       </c>
-      <c r="I68" s="73"/>
-      <c r="J68" s="75">
+      <c r="I68" s="76"/>
+      <c r="J68" s="88">
         <v>2134.6799999999998</v>
       </c>
-      <c r="K68" s="75"/>
-      <c r="L68" s="97">
+      <c r="K68" s="88"/>
+      <c r="L68" s="96">
         <v>1851.35</v>
       </c>
-      <c r="M68" s="97"/>
+      <c r="M68" s="96"/>
       <c r="N68" s="82">
         <v>2054.08</v>
       </c>
       <c r="O68" s="82"/>
-      <c r="P68" s="75">
+      <c r="P68" s="88">
         <v>3415.34</v>
       </c>
-      <c r="Q68" s="75"/>
-      <c r="R68" s="97">
+      <c r="Q68" s="88"/>
+      <c r="R68" s="96">
         <v>2500</v>
       </c>
-      <c r="S68" s="97"/>
-      <c r="T68" s="75">
+      <c r="S68" s="96"/>
+      <c r="T68" s="88">
         <v>1844.61</v>
       </c>
-      <c r="U68" s="75"/>
-      <c r="V68" s="75">
+      <c r="U68" s="88"/>
+      <c r="V68" s="88">
         <v>2236.09</v>
       </c>
-      <c r="W68" s="75"/>
+      <c r="W68" s="88"/>
       <c r="X68" s="82">
         <v>1905.51</v>
       </c>
       <c r="Y68" s="82"/>
-      <c r="Z68" s="19"/>
-      <c r="AA68" s="71">
+      <c r="Z68" s="21"/>
+      <c r="AA68" s="85">
         <v>2273.5100000000002</v>
       </c>
-      <c r="AB68" s="71"/>
-[...2 lines deleted...]
-      <c r="AE68" s="12" t="s">
+      <c r="AB68" s="85"/>
+      <c r="AC68" s="14"/>
+      <c r="AD68" s="14"/>
+      <c r="AE68" s="14" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A69" s="12"/>
-[...1 lines deleted...]
-      <c r="C69" s="12" t="s">
+      <c r="A69" s="14"/>
+      <c r="B69" s="14"/>
+      <c r="C69" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="D69" s="13" t="s">
+      <c r="D69" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E69" s="71">
+      <c r="E69" s="85">
         <v>434.98</v>
       </c>
-      <c r="F69" s="71"/>
-[...1 lines deleted...]
-      <c r="H69" s="73">
+      <c r="F69" s="85"/>
+      <c r="G69" s="21"/>
+      <c r="H69" s="76">
         <v>185.08</v>
       </c>
-      <c r="I69" s="73"/>
-      <c r="J69" s="75">
+      <c r="I69" s="76"/>
+      <c r="J69" s="88">
         <v>401.75</v>
       </c>
-      <c r="K69" s="75"/>
-[...3 lines deleted...]
-      <c r="M69" s="92"/>
+      <c r="K69" s="88"/>
+      <c r="L69" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="M69" s="85"/>
       <c r="N69" s="82">
         <v>1150.6199999999999</v>
       </c>
       <c r="O69" s="82"/>
-      <c r="P69" s="75">
+      <c r="P69" s="88">
         <v>29.78</v>
       </c>
-      <c r="Q69" s="75"/>
-[...4 lines deleted...]
-      <c r="T69" s="75">
+      <c r="Q69" s="88"/>
+      <c r="R69" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="S69" s="85"/>
+      <c r="T69" s="88">
         <v>265.42</v>
       </c>
-      <c r="U69" s="75"/>
-      <c r="V69" s="75">
+      <c r="U69" s="88"/>
+      <c r="V69" s="88">
         <v>139.94</v>
       </c>
-      <c r="W69" s="75"/>
+      <c r="W69" s="88"/>
       <c r="X69" s="82">
         <v>20.09</v>
       </c>
       <c r="Y69" s="82"/>
-      <c r="Z69" s="19"/>
-      <c r="AA69" s="71">
+      <c r="Z69" s="21"/>
+      <c r="AA69" s="85">
         <v>189.28</v>
       </c>
-      <c r="AB69" s="71"/>
-[...2 lines deleted...]
-      <c r="AE69" s="12" t="s">
+      <c r="AB69" s="85"/>
+      <c r="AC69" s="14"/>
+      <c r="AD69" s="14"/>
+      <c r="AE69" s="14" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A70" s="12"/>
-[...1 lines deleted...]
-      <c r="C70" s="12" t="s">
+      <c r="A70" s="14"/>
+      <c r="B70" s="14"/>
+      <c r="C70" s="14" t="s">
         <v>213</v>
       </c>
-      <c r="D70" s="13" t="s">
+      <c r="D70" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E70" s="71">
+      <c r="E70" s="85">
         <v>108.21</v>
       </c>
-      <c r="F70" s="71"/>
-[...1 lines deleted...]
-      <c r="H70" s="73">
+      <c r="F70" s="85"/>
+      <c r="G70" s="21"/>
+      <c r="H70" s="76">
         <v>245.6</v>
       </c>
-      <c r="I70" s="73"/>
-      <c r="J70" s="75">
+      <c r="I70" s="76"/>
+      <c r="J70" s="88">
         <v>204.17</v>
       </c>
-      <c r="K70" s="75"/>
-[...3 lines deleted...]
-      <c r="M70" s="92"/>
+      <c r="K70" s="88"/>
+      <c r="L70" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="M70" s="85"/>
       <c r="N70" s="82">
         <v>69.16</v>
       </c>
       <c r="O70" s="82"/>
-      <c r="P70" s="75">
+      <c r="P70" s="88">
         <v>318.60000000000002</v>
       </c>
-      <c r="Q70" s="75"/>
-[...4 lines deleted...]
-      <c r="T70" s="75">
+      <c r="Q70" s="88"/>
+      <c r="R70" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="S70" s="85"/>
+      <c r="T70" s="88">
         <v>125.77</v>
       </c>
-      <c r="U70" s="75"/>
-      <c r="V70" s="75">
+      <c r="U70" s="88"/>
+      <c r="V70" s="88">
         <v>95.67</v>
       </c>
-      <c r="W70" s="75"/>
+      <c r="W70" s="88"/>
       <c r="X70" s="82">
         <v>12</v>
       </c>
       <c r="Y70" s="82"/>
-      <c r="Z70" s="43"/>
-      <c r="AA70" s="71">
+      <c r="Z70" s="45"/>
+      <c r="AA70" s="85">
         <v>81.569999999999993</v>
       </c>
-      <c r="AB70" s="71"/>
-[...2 lines deleted...]
-      <c r="AE70" s="12" t="s">
+      <c r="AB70" s="85"/>
+      <c r="AC70" s="14"/>
+      <c r="AD70" s="14"/>
+      <c r="AE70" s="14" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="71" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A71" s="12"/>
-[...1 lines deleted...]
-      <c r="C71" s="12" t="s">
+      <c r="A71" s="14"/>
+      <c r="B71" s="14"/>
+      <c r="C71" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="D71" s="13" t="s">
+      <c r="D71" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E71" s="71">
+      <c r="E71" s="85">
         <v>45.8</v>
       </c>
-      <c r="F71" s="71"/>
-[...1 lines deleted...]
-      <c r="H71" s="73">
+      <c r="F71" s="85"/>
+      <c r="G71" s="21"/>
+      <c r="H71" s="76">
         <v>1.74</v>
       </c>
-      <c r="I71" s="73"/>
-      <c r="J71" s="75">
+      <c r="I71" s="76"/>
+      <c r="J71" s="88">
         <v>130.54</v>
       </c>
-      <c r="K71" s="75"/>
-[...3 lines deleted...]
-      <c r="M71" s="92"/>
+      <c r="K71" s="88"/>
+      <c r="L71" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="M71" s="85"/>
       <c r="N71" s="82">
         <v>67.59</v>
       </c>
       <c r="O71" s="82"/>
-      <c r="P71" s="75">
+      <c r="P71" s="88">
         <v>62.44</v>
       </c>
-      <c r="Q71" s="75"/>
-[...4 lines deleted...]
-      <c r="T71" s="92" t="s">
+      <c r="Q71" s="88"/>
+      <c r="R71" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="U71" s="92"/>
-      <c r="V71" s="75">
+      <c r="S71" s="85"/>
+      <c r="T71" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="U71" s="85"/>
+      <c r="V71" s="88">
         <v>81.52</v>
       </c>
-      <c r="W71" s="75"/>
-[...5 lines deleted...]
-      <c r="AA71" s="71">
+      <c r="W71" s="88"/>
+      <c r="X71" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="Y71" s="85"/>
+      <c r="Z71" s="45"/>
+      <c r="AA71" s="85">
         <v>20.34</v>
       </c>
-      <c r="AB71" s="71"/>
-[...2 lines deleted...]
-      <c r="AE71" s="12" t="s">
+      <c r="AB71" s="85"/>
+      <c r="AC71" s="14"/>
+      <c r="AD71" s="14"/>
+      <c r="AE71" s="14" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A72" s="12"/>
-[...1 lines deleted...]
-      <c r="C72" s="12" t="s">
+      <c r="A72" s="14"/>
+      <c r="B72" s="14"/>
+      <c r="C72" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="D72" s="13" t="s">
+      <c r="D72" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E72" s="71">
+      <c r="E72" s="85">
         <v>14.1</v>
       </c>
-      <c r="F72" s="71"/>
-[...1 lines deleted...]
-      <c r="H72" s="73">
+      <c r="F72" s="85"/>
+      <c r="G72" s="36"/>
+      <c r="H72" s="76">
         <v>18.87</v>
       </c>
-      <c r="I72" s="73"/>
-      <c r="J72" s="75">
+      <c r="I72" s="76"/>
+      <c r="J72" s="88">
         <v>56.43</v>
       </c>
-      <c r="K72" s="75"/>
-[...3 lines deleted...]
-      <c r="M72" s="92"/>
+      <c r="K72" s="88"/>
+      <c r="L72" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="M72" s="85"/>
       <c r="N72" s="82">
         <v>7.12</v>
       </c>
       <c r="O72" s="82"/>
-      <c r="P72" s="92" t="s">
-[...7 lines deleted...]
-      <c r="T72" s="75">
+      <c r="P72" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q72" s="85"/>
+      <c r="R72" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="S72" s="85"/>
+      <c r="T72" s="88">
         <v>24.86</v>
       </c>
-      <c r="U72" s="75"/>
-      <c r="V72" s="75">
+      <c r="U72" s="88"/>
+      <c r="V72" s="88">
         <v>30.31</v>
       </c>
-      <c r="W72" s="75"/>
-[...5 lines deleted...]
-      <c r="AA72" s="71">
+      <c r="W72" s="88"/>
+      <c r="X72" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="Y72" s="85"/>
+      <c r="Z72" s="36"/>
+      <c r="AA72" s="85">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AB72" s="71"/>
-[...2 lines deleted...]
-      <c r="AE72" s="12" t="s">
+      <c r="AB72" s="85"/>
+      <c r="AC72" s="14"/>
+      <c r="AD72" s="14"/>
+      <c r="AE72" s="14" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="73" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A73" s="12"/>
-[...1 lines deleted...]
-      <c r="C73" s="12" t="s">
+      <c r="A73" s="14"/>
+      <c r="B73" s="14"/>
+      <c r="C73" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="D73" s="13" t="s">
+      <c r="D73" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E73" s="71">
+      <c r="E73" s="85">
         <v>1142.05</v>
       </c>
-      <c r="F73" s="71"/>
-[...1 lines deleted...]
-      <c r="H73" s="73">
+      <c r="F73" s="85"/>
+      <c r="G73" s="21"/>
+      <c r="H73" s="76">
         <v>1275.58</v>
       </c>
-      <c r="I73" s="73"/>
-      <c r="J73" s="75">
+      <c r="I73" s="76"/>
+      <c r="J73" s="88">
         <v>1830.19</v>
       </c>
-      <c r="K73" s="75"/>
-      <c r="L73" s="78">
+      <c r="K73" s="88"/>
+      <c r="L73" s="80">
         <v>606.45000000000005</v>
       </c>
-      <c r="M73" s="78"/>
+      <c r="M73" s="80"/>
       <c r="N73" s="82">
         <v>1074.5</v>
       </c>
       <c r="O73" s="82"/>
-      <c r="P73" s="75">
+      <c r="P73" s="88">
         <v>1742.52</v>
       </c>
-      <c r="Q73" s="75"/>
-      <c r="R73" s="97">
+      <c r="Q73" s="88"/>
+      <c r="R73" s="96">
         <v>2085.35</v>
       </c>
-      <c r="S73" s="97"/>
-      <c r="T73" s="75">
+      <c r="S73" s="96"/>
+      <c r="T73" s="88">
         <v>979.8</v>
       </c>
-      <c r="U73" s="75"/>
-      <c r="V73" s="75">
+      <c r="U73" s="88"/>
+      <c r="V73" s="88">
         <v>1098.02</v>
       </c>
-      <c r="W73" s="75"/>
+      <c r="W73" s="88"/>
       <c r="X73" s="82">
         <v>1026.1500000000001</v>
       </c>
       <c r="Y73" s="82"/>
-      <c r="Z73" s="19"/>
-      <c r="AA73" s="71">
+      <c r="Z73" s="21"/>
+      <c r="AA73" s="85">
         <v>1014.74</v>
       </c>
-      <c r="AB73" s="71"/>
-[...2 lines deleted...]
-      <c r="AE73" s="12" t="s">
+      <c r="AB73" s="85"/>
+      <c r="AC73" s="14"/>
+      <c r="AD73" s="14"/>
+      <c r="AE73" s="14" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="74" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A74" s="12"/>
-[...1 lines deleted...]
-      <c r="C74" s="12" t="s">
+      <c r="A74" s="14"/>
+      <c r="B74" s="14"/>
+      <c r="C74" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="D74" s="13" t="s">
+      <c r="D74" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E74" s="71">
+      <c r="E74" s="85">
         <v>346.14</v>
       </c>
-      <c r="F74" s="71"/>
-[...1 lines deleted...]
-      <c r="H74" s="73">
+      <c r="F74" s="85"/>
+      <c r="G74" s="21"/>
+      <c r="H74" s="76">
         <v>384.64</v>
       </c>
-      <c r="I74" s="73"/>
-      <c r="J74" s="95">
+      <c r="I74" s="76"/>
+      <c r="J74" s="97">
         <v>466.86</v>
       </c>
-      <c r="K74" s="95"/>
-      <c r="L74" s="78">
+      <c r="K74" s="97"/>
+      <c r="L74" s="80">
         <v>181.08</v>
       </c>
-      <c r="M74" s="78"/>
+      <c r="M74" s="80"/>
       <c r="N74" s="82">
         <v>312.22000000000003</v>
       </c>
       <c r="O74" s="82"/>
-      <c r="P74" s="75">
+      <c r="P74" s="88">
         <v>487.92</v>
       </c>
-      <c r="Q74" s="75"/>
-      <c r="R74" s="73">
+      <c r="Q74" s="88"/>
+      <c r="R74" s="76">
         <v>533.75</v>
       </c>
-      <c r="S74" s="73"/>
-      <c r="T74" s="75">
+      <c r="S74" s="76"/>
+      <c r="T74" s="88">
         <v>352.96</v>
       </c>
-      <c r="U74" s="75"/>
-      <c r="V74" s="75">
+      <c r="U74" s="88"/>
+      <c r="V74" s="88">
         <v>358.99</v>
       </c>
-      <c r="W74" s="75"/>
+      <c r="W74" s="88"/>
       <c r="X74" s="82">
         <v>447.27</v>
       </c>
       <c r="Y74" s="82"/>
-      <c r="Z74" s="19"/>
-      <c r="AA74" s="71">
+      <c r="Z74" s="21"/>
+      <c r="AA74" s="85">
         <v>304.63</v>
       </c>
-      <c r="AB74" s="71"/>
-[...2 lines deleted...]
-      <c r="AE74" s="12" t="s">
+      <c r="AB74" s="85"/>
+      <c r="AC74" s="14"/>
+      <c r="AD74" s="14"/>
+      <c r="AE74" s="14" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="75" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A75" s="12"/>
-[...1 lines deleted...]
-      <c r="C75" s="12" t="s">
+      <c r="A75" s="14"/>
+      <c r="B75" s="14"/>
+      <c r="C75" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="D75" s="13" t="s">
+      <c r="D75" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E75" s="71">
+      <c r="E75" s="85">
         <v>14.89</v>
       </c>
-      <c r="F75" s="71"/>
-[...5 lines deleted...]
-      <c r="J75" s="75">
+      <c r="F75" s="85"/>
+      <c r="G75" s="21"/>
+      <c r="H75" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="I75" s="85"/>
+      <c r="J75" s="88">
         <v>109.58</v>
       </c>
-      <c r="K75" s="75"/>
-      <c r="L75" s="92" t="s">
+      <c r="K75" s="88"/>
+      <c r="L75" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="M75" s="85"/>
+      <c r="N75" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="O75" s="85"/>
+      <c r="P75" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q75" s="85"/>
+      <c r="R75" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="S75" s="85"/>
+      <c r="T75" s="85" t="s">
         <v>227</v>
       </c>
-      <c r="M75" s="92"/>
-[...16 lines deleted...]
-      <c r="V75" s="75">
+      <c r="U75" s="85"/>
+      <c r="V75" s="88">
         <v>14.45</v>
       </c>
-      <c r="W75" s="75"/>
-[...5 lines deleted...]
-      <c r="AA75" s="71">
+      <c r="W75" s="88"/>
+      <c r="X75" s="85" t="s">
+        <v>232</v>
+      </c>
+      <c r="Y75" s="85"/>
+      <c r="Z75" s="21"/>
+      <c r="AA75" s="85">
         <v>23.14</v>
       </c>
-      <c r="AB75" s="71"/>
-[...2 lines deleted...]
-      <c r="AE75" s="12" t="s">
+      <c r="AB75" s="85"/>
+      <c r="AC75" s="14"/>
+      <c r="AD75" s="14"/>
+      <c r="AE75" s="14" t="s">
         <v>172</v>
       </c>
       <c r="AF75" s="3"/>
     </row>
-    <row r="76" spans="1:32" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.5">
-[...30 lines deleted...]
-      <c r="AE76" s="26"/>
+    <row r="76" spans="1:32" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A76" s="28"/>
+      <c r="B76" s="15"/>
+      <c r="C76" s="28"/>
+      <c r="D76" s="28"/>
+      <c r="E76" s="54"/>
+      <c r="F76" s="54"/>
+      <c r="G76" s="28"/>
+      <c r="H76" s="55"/>
+      <c r="I76" s="55"/>
+      <c r="J76" s="57"/>
+      <c r="K76" s="57"/>
+      <c r="L76" s="59"/>
+      <c r="M76" s="59"/>
+      <c r="N76" s="60"/>
+      <c r="O76" s="60"/>
+      <c r="P76" s="56"/>
+      <c r="Q76" s="56"/>
+      <c r="R76" s="56"/>
+      <c r="S76" s="56"/>
+      <c r="T76" s="57"/>
+      <c r="U76" s="57"/>
+      <c r="V76" s="57"/>
+      <c r="W76" s="57"/>
+      <c r="X76" s="57"/>
+      <c r="Y76" s="57"/>
+      <c r="Z76" s="28"/>
+      <c r="AA76" s="54"/>
+      <c r="AB76" s="54"/>
+      <c r="AC76" s="28"/>
+      <c r="AD76" s="28"/>
+      <c r="AE76" s="28"/>
     </row>
     <row r="77" spans="1:32" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A77" s="33"/>
-      <c r="B77" s="13" t="s">
+      <c r="A77" s="35"/>
+      <c r="B77" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C77" s="13"/>
-      <c r="D77" s="13" t="s">
+      <c r="C77" s="15"/>
+      <c r="D77" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E77" s="72">
+      <c r="E77" s="90">
         <v>342.77</v>
       </c>
-      <c r="F77" s="72"/>
-[...1 lines deleted...]
-      <c r="H77" s="81">
+      <c r="F77" s="90"/>
+      <c r="G77" s="23"/>
+      <c r="H77" s="78">
         <v>417.14</v>
       </c>
-      <c r="I77" s="81"/>
-      <c r="J77" s="76">
+      <c r="I77" s="78"/>
+      <c r="J77" s="89">
         <v>527.71</v>
       </c>
-      <c r="K77" s="76"/>
-      <c r="L77" s="79">
+      <c r="K77" s="89"/>
+      <c r="L77" s="99">
         <v>229.73</v>
       </c>
-      <c r="M77" s="79"/>
-      <c r="N77" s="80">
+      <c r="M77" s="99"/>
+      <c r="N77" s="84">
         <v>251.46</v>
       </c>
-      <c r="O77" s="80"/>
-      <c r="P77" s="76">
+      <c r="O77" s="84"/>
+      <c r="P77" s="89">
         <v>1209.94</v>
       </c>
-      <c r="Q77" s="76"/>
-      <c r="R77" s="81">
+      <c r="Q77" s="89"/>
+      <c r="R77" s="78">
         <v>637.91</v>
       </c>
-      <c r="S77" s="81"/>
-      <c r="T77" s="76">
+      <c r="S77" s="78"/>
+      <c r="T77" s="89">
         <v>107.93</v>
       </c>
-      <c r="U77" s="76"/>
-      <c r="V77" s="76">
+      <c r="U77" s="89"/>
+      <c r="V77" s="89">
         <v>456.76</v>
       </c>
-      <c r="W77" s="76"/>
-      <c r="X77" s="80">
+      <c r="W77" s="89"/>
+      <c r="X77" s="84">
         <v>278.38</v>
       </c>
-      <c r="Y77" s="80"/>
-[...1 lines deleted...]
-      <c r="AA77" s="72">
+      <c r="Y77" s="84"/>
+      <c r="Z77" s="23"/>
+      <c r="AA77" s="90">
         <v>222.43</v>
       </c>
-      <c r="AB77" s="72"/>
-[...2 lines deleted...]
-      <c r="AE77" s="13" t="s">
+      <c r="AB77" s="90"/>
+      <c r="AC77" s="15"/>
+      <c r="AD77" s="15"/>
+      <c r="AE77" s="15" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="78" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A78" s="12"/>
-[...1 lines deleted...]
-      <c r="C78" s="12" t="s">
+      <c r="A78" s="14"/>
+      <c r="B78" s="14"/>
+      <c r="C78" s="14" t="s">
         <v>217</v>
       </c>
-      <c r="D78" s="12" t="s">
+      <c r="D78" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E78" s="71">
+      <c r="E78" s="85">
         <v>285.81</v>
       </c>
-      <c r="F78" s="71"/>
-[...1 lines deleted...]
-      <c r="H78" s="88">
+      <c r="F78" s="85"/>
+      <c r="G78" s="21"/>
+      <c r="H78" s="79">
         <v>382.93</v>
       </c>
-      <c r="I78" s="88"/>
-      <c r="J78" s="75">
+      <c r="I78" s="79"/>
+      <c r="J78" s="88">
         <v>386.36</v>
       </c>
-      <c r="K78" s="75"/>
-      <c r="L78" s="78">
+      <c r="K78" s="88"/>
+      <c r="L78" s="80">
         <v>114.86</v>
       </c>
-      <c r="M78" s="78"/>
+      <c r="M78" s="80"/>
       <c r="N78" s="82">
         <v>221.21</v>
       </c>
       <c r="O78" s="82"/>
-      <c r="P78" s="75">
+      <c r="P78" s="88">
         <v>1118.4000000000001</v>
       </c>
-      <c r="Q78" s="75"/>
-      <c r="R78" s="73">
+      <c r="Q78" s="88"/>
+      <c r="R78" s="76">
         <v>463.93</v>
       </c>
-      <c r="S78" s="73"/>
-      <c r="T78" s="75">
+      <c r="S78" s="76"/>
+      <c r="T78" s="88">
         <v>37.44</v>
       </c>
-      <c r="U78" s="75"/>
-      <c r="V78" s="75">
+      <c r="U78" s="88"/>
+      <c r="V78" s="88">
         <v>369.87</v>
       </c>
-      <c r="W78" s="75"/>
+      <c r="W78" s="88"/>
       <c r="X78" s="82">
         <v>193.64</v>
       </c>
       <c r="Y78" s="82"/>
-      <c r="Z78" s="19"/>
-      <c r="AA78" s="71">
+      <c r="Z78" s="21"/>
+      <c r="AA78" s="85">
         <v>174.81</v>
       </c>
-      <c r="AB78" s="71"/>
-[...2 lines deleted...]
-      <c r="AE78" s="12" t="s">
+      <c r="AB78" s="85"/>
+      <c r="AC78" s="14"/>
+      <c r="AD78" s="14"/>
+      <c r="AE78" s="14" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="79" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A79" s="12"/>
-[...1 lines deleted...]
-      <c r="C79" s="12" t="s">
+      <c r="A79" s="14"/>
+      <c r="B79" s="14"/>
+      <c r="C79" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="D79" s="12" t="s">
+      <c r="D79" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E79" s="71">
+      <c r="E79" s="85">
         <v>56.96</v>
       </c>
-      <c r="F79" s="71"/>
-[...1 lines deleted...]
-      <c r="H79" s="73">
+      <c r="F79" s="85"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="76">
         <v>34.22</v>
       </c>
-      <c r="I79" s="73"/>
-      <c r="J79" s="75">
+      <c r="I79" s="76"/>
+      <c r="J79" s="88">
         <v>141.35</v>
       </c>
-      <c r="K79" s="75"/>
-      <c r="L79" s="78">
+      <c r="K79" s="88"/>
+      <c r="L79" s="80">
         <v>114.86</v>
       </c>
-      <c r="M79" s="78"/>
+      <c r="M79" s="80"/>
       <c r="N79" s="82">
         <v>30.25</v>
       </c>
       <c r="O79" s="82"/>
-      <c r="P79" s="75">
+      <c r="P79" s="88">
         <v>91.54</v>
       </c>
-      <c r="Q79" s="75"/>
-      <c r="R79" s="73">
+      <c r="Q79" s="88"/>
+      <c r="R79" s="76">
         <v>173.97</v>
       </c>
-      <c r="S79" s="73"/>
-      <c r="T79" s="75">
+      <c r="S79" s="76"/>
+      <c r="T79" s="88">
         <v>70.48</v>
       </c>
-      <c r="U79" s="75"/>
-      <c r="V79" s="75">
+      <c r="U79" s="88"/>
+      <c r="V79" s="88">
         <v>86.9</v>
       </c>
-      <c r="W79" s="75"/>
+      <c r="W79" s="88"/>
       <c r="X79" s="82">
         <v>84.74</v>
       </c>
       <c r="Y79" s="82"/>
-      <c r="Z79" s="19"/>
-      <c r="AA79" s="71">
+      <c r="Z79" s="21"/>
+      <c r="AA79" s="85">
         <v>47.62</v>
       </c>
-      <c r="AB79" s="71"/>
-[...2 lines deleted...]
-      <c r="AE79" s="12" t="s">
+      <c r="AB79" s="85"/>
+      <c r="AC79" s="14"/>
+      <c r="AD79" s="14"/>
+      <c r="AE79" s="14" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A80" s="12"/>
-[...2 lines deleted...]
-      <c r="D80" s="12" t="s">
+      <c r="A80" s="14"/>
+      <c r="B80" s="14"/>
+      <c r="C80" s="14"/>
+      <c r="D80" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E80" s="46"/>
-[...25 lines deleted...]
-      <c r="AE80" s="13"/>
+      <c r="E80" s="48"/>
+      <c r="F80" s="48"/>
+      <c r="G80" s="21"/>
+      <c r="H80" s="49"/>
+      <c r="I80" s="49"/>
+      <c r="J80" s="50"/>
+      <c r="K80" s="50"/>
+      <c r="L80" s="58"/>
+      <c r="M80" s="58"/>
+      <c r="N80" s="51"/>
+      <c r="O80" s="51"/>
+      <c r="P80" s="46"/>
+      <c r="Q80" s="46"/>
+      <c r="R80" s="46"/>
+      <c r="S80" s="46"/>
+      <c r="T80" s="46"/>
+      <c r="U80" s="46"/>
+      <c r="V80" s="46"/>
+      <c r="W80" s="46"/>
+      <c r="X80" s="50"/>
+      <c r="Y80" s="50"/>
+      <c r="Z80" s="21"/>
+      <c r="AA80" s="48"/>
+      <c r="AB80" s="48"/>
+      <c r="AC80" s="14"/>
+      <c r="AD80" s="14"/>
+      <c r="AE80" s="15"/>
     </row>
     <row r="81" spans="1:32" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A81" s="33"/>
-      <c r="B81" s="13" t="s">
+      <c r="A81" s="35"/>
+      <c r="B81" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="C81" s="13"/>
-      <c r="D81" s="13" t="s">
+      <c r="C81" s="15"/>
+      <c r="D81" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E81" s="72">
+      <c r="E81" s="90">
         <v>771.61</v>
       </c>
-      <c r="F81" s="72"/>
-[...1 lines deleted...]
-      <c r="H81" s="81">
+      <c r="F81" s="90"/>
+      <c r="G81" s="23"/>
+      <c r="H81" s="78">
         <v>862.19</v>
       </c>
-      <c r="I81" s="81"/>
-      <c r="J81" s="76">
+      <c r="I81" s="78"/>
+      <c r="J81" s="89">
         <v>1353.74</v>
       </c>
-      <c r="K81" s="76"/>
-      <c r="L81" s="79">
+      <c r="K81" s="89"/>
+      <c r="L81" s="99">
         <v>302.26</v>
       </c>
-      <c r="M81" s="79"/>
-      <c r="N81" s="80">
+      <c r="M81" s="99"/>
+      <c r="N81" s="84">
         <v>654.65</v>
       </c>
-      <c r="O81" s="80"/>
-      <c r="P81" s="76">
+      <c r="O81" s="84"/>
+      <c r="P81" s="89">
         <v>1421.56</v>
       </c>
-      <c r="Q81" s="76"/>
-      <c r="R81" s="81">
+      <c r="Q81" s="89"/>
+      <c r="R81" s="78">
         <v>1643.88</v>
       </c>
-      <c r="S81" s="81"/>
-      <c r="T81" s="76">
+      <c r="S81" s="78"/>
+      <c r="T81" s="89">
         <v>626.05999999999995</v>
       </c>
-      <c r="U81" s="76"/>
-      <c r="V81" s="76">
+      <c r="U81" s="89"/>
+      <c r="V81" s="89">
         <v>866.21</v>
       </c>
-      <c r="W81" s="76"/>
-      <c r="X81" s="80">
+      <c r="W81" s="89"/>
+      <c r="X81" s="84">
         <v>871.74</v>
       </c>
-      <c r="Y81" s="80"/>
-[...1 lines deleted...]
-      <c r="AA81" s="72">
+      <c r="Y81" s="84"/>
+      <c r="Z81" s="23"/>
+      <c r="AA81" s="90">
         <v>613.36</v>
       </c>
-      <c r="AB81" s="72"/>
-[...2 lines deleted...]
-      <c r="AE81" s="13" t="s">
+      <c r="AB81" s="90"/>
+      <c r="AC81" s="15"/>
+      <c r="AD81" s="15"/>
+      <c r="AE81" s="15" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="82" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A82" s="12"/>
-[...1 lines deleted...]
-      <c r="C82" s="12" t="s">
+      <c r="A82" s="14"/>
+      <c r="B82" s="14"/>
+      <c r="C82" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D82" s="12" t="s">
+      <c r="D82" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E82" s="71">
+      <c r="E82" s="85">
         <v>647.64</v>
       </c>
-      <c r="F82" s="71"/>
-[...1 lines deleted...]
-      <c r="H82" s="73">
+      <c r="F82" s="85"/>
+      <c r="G82" s="21"/>
+      <c r="H82" s="76">
         <v>725.5</v>
       </c>
-      <c r="I82" s="73"/>
-      <c r="J82" s="75">
+      <c r="I82" s="76"/>
+      <c r="J82" s="88">
         <v>968.33</v>
       </c>
-      <c r="K82" s="75"/>
-      <c r="L82" s="78">
+      <c r="K82" s="88"/>
+      <c r="L82" s="80">
         <v>210.98</v>
       </c>
-      <c r="M82" s="78"/>
+      <c r="M82" s="80"/>
       <c r="N82" s="82">
         <v>555.77</v>
       </c>
       <c r="O82" s="82"/>
-      <c r="P82" s="75">
+      <c r="P82" s="88">
         <v>1138.03</v>
       </c>
-      <c r="Q82" s="75"/>
-      <c r="R82" s="73">
+      <c r="Q82" s="88"/>
+      <c r="R82" s="76">
         <v>1434.29</v>
       </c>
-      <c r="S82" s="73"/>
-      <c r="T82" s="75">
+      <c r="S82" s="76"/>
+      <c r="T82" s="88">
         <v>515.46</v>
       </c>
-      <c r="U82" s="75"/>
-      <c r="V82" s="75">
+      <c r="U82" s="88"/>
+      <c r="V82" s="88">
         <v>740.4</v>
       </c>
-      <c r="W82" s="75"/>
+      <c r="W82" s="88"/>
       <c r="X82" s="82">
         <v>758.24</v>
       </c>
       <c r="Y82" s="82"/>
-      <c r="Z82" s="19"/>
-      <c r="AA82" s="71">
+      <c r="Z82" s="21"/>
+      <c r="AA82" s="85">
         <v>530.87</v>
       </c>
-      <c r="AB82" s="71"/>
-[...2 lines deleted...]
-      <c r="AE82" s="12" t="s">
+      <c r="AB82" s="85"/>
+      <c r="AC82" s="14"/>
+      <c r="AD82" s="14"/>
+      <c r="AE82" s="14" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="83" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A83" s="12"/>
-[...1 lines deleted...]
-      <c r="C83" s="12" t="s">
+      <c r="A83" s="14"/>
+      <c r="B83" s="14"/>
+      <c r="C83" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="D83" s="12" t="s">
+      <c r="D83" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E83" s="71">
+      <c r="E83" s="85">
         <v>123.98</v>
       </c>
-      <c r="F83" s="71"/>
-[...1 lines deleted...]
-      <c r="H83" s="73">
+      <c r="F83" s="85"/>
+      <c r="G83" s="21"/>
+      <c r="H83" s="76">
         <v>136.69</v>
       </c>
-      <c r="I83" s="73"/>
-      <c r="J83" s="75">
+      <c r="I83" s="76"/>
+      <c r="J83" s="88">
         <v>385.41</v>
       </c>
-      <c r="K83" s="75"/>
-      <c r="L83" s="78">
+      <c r="K83" s="88"/>
+      <c r="L83" s="80">
         <v>91.28</v>
       </c>
-      <c r="M83" s="78"/>
+      <c r="M83" s="80"/>
       <c r="N83" s="82">
         <v>98.88</v>
       </c>
       <c r="O83" s="82"/>
-      <c r="P83" s="75">
+      <c r="P83" s="88">
         <v>283.52999999999997</v>
       </c>
-      <c r="Q83" s="75"/>
-      <c r="R83" s="73">
+      <c r="Q83" s="88"/>
+      <c r="R83" s="76">
         <v>209.59</v>
       </c>
-      <c r="S83" s="73"/>
-      <c r="T83" s="75">
+      <c r="S83" s="76"/>
+      <c r="T83" s="88">
         <v>110.59</v>
       </c>
-      <c r="U83" s="75"/>
-      <c r="V83" s="75">
+      <c r="U83" s="88"/>
+      <c r="V83" s="88">
         <v>125.81</v>
       </c>
-      <c r="W83" s="75"/>
+      <c r="W83" s="88"/>
       <c r="X83" s="82">
         <v>113.5</v>
       </c>
       <c r="Y83" s="82"/>
-      <c r="Z83" s="19"/>
-      <c r="AA83" s="71">
+      <c r="Z83" s="21"/>
+      <c r="AA83" s="85">
         <v>82.48</v>
       </c>
-      <c r="AB83" s="71"/>
-[...2 lines deleted...]
-      <c r="AE83" s="12" t="s">
+      <c r="AB83" s="85"/>
+      <c r="AC83" s="14"/>
+      <c r="AD83" s="14"/>
+      <c r="AE83" s="14" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="84" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A84" s="12"/>
-[...30 lines deleted...]
-      <c r="AF84" s="7"/>
+      <c r="A84" s="14"/>
+      <c r="B84" s="14"/>
+      <c r="C84" s="14"/>
+      <c r="D84" s="14"/>
+      <c r="E84" s="36"/>
+      <c r="F84" s="36"/>
+      <c r="G84" s="21"/>
+      <c r="H84" s="36"/>
+      <c r="I84" s="36"/>
+      <c r="J84" s="36"/>
+      <c r="K84" s="36"/>
+      <c r="L84" s="36"/>
+      <c r="M84" s="36"/>
+      <c r="N84" s="43"/>
+      <c r="O84" s="43"/>
+      <c r="P84" s="36"/>
+      <c r="Q84" s="36"/>
+      <c r="R84" s="36"/>
+      <c r="S84" s="36"/>
+      <c r="T84" s="36"/>
+      <c r="U84" s="36"/>
+      <c r="V84" s="36"/>
+      <c r="W84" s="36"/>
+      <c r="X84" s="36"/>
+      <c r="Y84" s="36"/>
+      <c r="Z84" s="21"/>
+      <c r="AA84" s="36"/>
+      <c r="AB84" s="36"/>
+      <c r="AC84" s="14"/>
+      <c r="AD84" s="14"/>
+      <c r="AE84" s="14"/>
+      <c r="AF84" s="8"/>
     </row>
     <row r="85" spans="1:32" ht="28.5" x14ac:dyDescent="0.5">
-      <c r="A85" s="11" t="s">
+      <c r="A85" s="13" t="s">
         <v>225</v>
       </c>
-      <c r="B85" s="12"/>
-[...28 lines deleted...]
-      <c r="AE85" s="12"/>
+      <c r="B85" s="14"/>
+      <c r="C85" s="14"/>
+      <c r="D85" s="14"/>
+      <c r="E85" s="14"/>
+      <c r="F85" s="14"/>
+      <c r="G85" s="14"/>
+      <c r="H85" s="14"/>
+      <c r="I85" s="14"/>
+      <c r="J85" s="14"/>
+      <c r="K85" s="14"/>
+      <c r="L85" s="14"/>
+      <c r="M85" s="14"/>
+      <c r="N85" s="14"/>
+      <c r="O85" s="14"/>
+      <c r="P85" s="14"/>
+      <c r="Q85" s="14"/>
+      <c r="R85" s="14"/>
+      <c r="S85" s="14"/>
+      <c r="T85" s="14"/>
+      <c r="U85" s="14"/>
+      <c r="V85" s="14"/>
+      <c r="W85" s="14"/>
+      <c r="X85" s="14"/>
+      <c r="Y85" s="14"/>
+      <c r="Z85" s="14"/>
+      <c r="AA85" s="14"/>
+      <c r="AB85" s="14"/>
+      <c r="AC85" s="14"/>
+      <c r="AD85" s="14"/>
+      <c r="AE85" s="14"/>
       <c r="AF85" s="3"/>
     </row>
     <row r="86" spans="1:32" ht="27" x14ac:dyDescent="0.5">
-      <c r="A86" s="14" t="s">
+      <c r="A86" s="16" t="s">
         <v>223</v>
       </c>
-      <c r="B86" s="12"/>
-[...28 lines deleted...]
-      <c r="AE86" s="15" t="s">
+      <c r="B86" s="14"/>
+      <c r="C86" s="14"/>
+      <c r="D86" s="14"/>
+      <c r="E86" s="14"/>
+      <c r="F86" s="14"/>
+      <c r="G86" s="14"/>
+      <c r="H86" s="14"/>
+      <c r="I86" s="14"/>
+      <c r="J86" s="14"/>
+      <c r="K86" s="14"/>
+      <c r="L86" s="14"/>
+      <c r="M86" s="14"/>
+      <c r="N86" s="14"/>
+      <c r="O86" s="14"/>
+      <c r="P86" s="14"/>
+      <c r="Q86" s="14"/>
+      <c r="R86" s="14"/>
+      <c r="S86" s="14"/>
+      <c r="T86" s="14"/>
+      <c r="U86" s="14"/>
+      <c r="V86" s="14"/>
+      <c r="W86" s="14"/>
+      <c r="X86" s="14"/>
+      <c r="Y86" s="14"/>
+      <c r="Z86" s="15"/>
+      <c r="AA86" s="14"/>
+      <c r="AB86" s="14"/>
+      <c r="AC86" s="14"/>
+      <c r="AD86" s="14"/>
+      <c r="AE86" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="87" spans="1:32" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A87" s="17"/>
-[...29 lines deleted...]
-      <c r="AE87" s="16"/>
+      <c r="A87" s="19"/>
+      <c r="B87" s="18"/>
+      <c r="C87" s="19"/>
+      <c r="D87" s="18"/>
+      <c r="E87" s="18"/>
+      <c r="F87" s="18"/>
+      <c r="G87" s="18"/>
+      <c r="H87" s="18"/>
+      <c r="I87" s="18"/>
+      <c r="J87" s="18"/>
+      <c r="K87" s="18"/>
+      <c r="L87" s="18"/>
+      <c r="M87" s="18"/>
+      <c r="N87" s="18"/>
+      <c r="O87" s="18"/>
+      <c r="P87" s="18"/>
+      <c r="Q87" s="18"/>
+      <c r="R87" s="18"/>
+      <c r="S87" s="18"/>
+      <c r="T87" s="18"/>
+      <c r="U87" s="18"/>
+      <c r="V87" s="18"/>
+      <c r="W87" s="18"/>
+      <c r="X87" s="18"/>
+      <c r="Y87" s="18"/>
+      <c r="Z87" s="18"/>
+      <c r="AA87" s="18"/>
+      <c r="AB87" s="18"/>
+      <c r="AC87" s="18"/>
+      <c r="AD87" s="18"/>
+      <c r="AE87" s="18"/>
     </row>
     <row r="88" spans="1:32" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A88" s="12"/>
-[...29 lines deleted...]
-      <c r="AE88" s="12"/>
+      <c r="A88" s="14"/>
+      <c r="B88" s="14"/>
+      <c r="C88" s="14"/>
+      <c r="D88" s="14"/>
+      <c r="E88" s="14"/>
+      <c r="F88" s="14"/>
+      <c r="G88" s="14"/>
+      <c r="H88" s="14"/>
+      <c r="I88" s="14"/>
+      <c r="J88" s="14"/>
+      <c r="K88" s="14"/>
+      <c r="L88" s="14"/>
+      <c r="M88" s="14"/>
+      <c r="N88" s="14"/>
+      <c r="O88" s="14"/>
+      <c r="P88" s="14"/>
+      <c r="Q88" s="14"/>
+      <c r="R88" s="14"/>
+      <c r="S88" s="14"/>
+      <c r="T88" s="14"/>
+      <c r="U88" s="14"/>
+      <c r="V88" s="14"/>
+      <c r="W88" s="14"/>
+      <c r="X88" s="14"/>
+      <c r="Y88" s="14"/>
+      <c r="Z88" s="14"/>
+      <c r="AA88" s="14"/>
+      <c r="AB88" s="14"/>
+      <c r="AC88" s="14"/>
+      <c r="AD88" s="14"/>
+      <c r="AE88" s="14"/>
     </row>
     <row r="89" spans="1:32" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A89" s="12"/>
-[...6 lines deleted...]
-      <c r="H89" s="91" t="s">
+      <c r="A89" s="14"/>
+      <c r="B89" s="14"/>
+      <c r="C89" s="14"/>
+      <c r="D89" s="14"/>
+      <c r="E89" s="14"/>
+      <c r="F89" s="14"/>
+      <c r="G89" s="14"/>
+      <c r="H89" s="72" t="s">
         <v>73</v>
       </c>
-      <c r="I89" s="91"/>
-[...4 lines deleted...]
-      <c r="N89" s="91" t="s">
+      <c r="I89" s="72"/>
+      <c r="J89" s="72"/>
+      <c r="K89" s="72"/>
+      <c r="L89" s="72"/>
+      <c r="M89" s="72"/>
+      <c r="N89" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="O89" s="91"/>
-      <c r="P89" s="91" t="s">
+      <c r="O89" s="72"/>
+      <c r="P89" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="Q89" s="91"/>
-[...9 lines deleted...]
-      <c r="AA89" s="91" t="s">
+      <c r="Q89" s="72"/>
+      <c r="R89" s="72"/>
+      <c r="S89" s="72"/>
+      <c r="T89" s="72"/>
+      <c r="U89" s="72"/>
+      <c r="V89" s="72"/>
+      <c r="W89" s="72"/>
+      <c r="X89" s="72"/>
+      <c r="Y89" s="72"/>
+      <c r="Z89" s="22"/>
+      <c r="AA89" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AB89" s="91"/>
-[...1 lines deleted...]
-      <c r="AD89" s="12" t="s">
+      <c r="AB89" s="72"/>
+      <c r="AC89" s="14"/>
+      <c r="AD89" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AE89" s="12"/>
+      <c r="AE89" s="14"/>
     </row>
     <row r="90" spans="1:32" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A90" s="12" t="s">
+      <c r="A90" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B90" s="12"/>
-[...2 lines deleted...]
-      <c r="E90" s="19" t="s">
+      <c r="B90" s="14"/>
+      <c r="C90" s="14"/>
+      <c r="D90" s="14"/>
+      <c r="E90" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="F90" s="12"/>
-[...1 lines deleted...]
-      <c r="H90" s="90" t="s">
+      <c r="F90" s="14"/>
+      <c r="G90" s="14"/>
+      <c r="H90" s="77" t="s">
         <v>111</v>
       </c>
-      <c r="I90" s="90"/>
-[...4 lines deleted...]
-      <c r="N90" s="91" t="s">
+      <c r="I90" s="77"/>
+      <c r="J90" s="77"/>
+      <c r="K90" s="77"/>
+      <c r="L90" s="77"/>
+      <c r="M90" s="77"/>
+      <c r="N90" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="O90" s="91"/>
-      <c r="P90" s="90" t="s">
+      <c r="O90" s="72"/>
+      <c r="P90" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="Q90" s="90"/>
-[...9 lines deleted...]
-      <c r="AA90" s="91" t="s">
+      <c r="Q90" s="77"/>
+      <c r="R90" s="77"/>
+      <c r="S90" s="77"/>
+      <c r="T90" s="77"/>
+      <c r="U90" s="77"/>
+      <c r="V90" s="77"/>
+      <c r="W90" s="77"/>
+      <c r="X90" s="77"/>
+      <c r="Y90" s="77"/>
+      <c r="Z90" s="22"/>
+      <c r="AA90" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="AB90" s="91"/>
-[...1 lines deleted...]
-      <c r="AD90" s="12" t="s">
+      <c r="AB90" s="72"/>
+      <c r="AC90" s="14"/>
+      <c r="AD90" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AE90" s="12"/>
+      <c r="AE90" s="14"/>
     </row>
     <row r="91" spans="1:32" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A91" s="19"/>
-[...3 lines deleted...]
-      <c r="E91" s="19" t="s">
+      <c r="A91" s="21"/>
+      <c r="B91" s="21"/>
+      <c r="C91" s="21"/>
+      <c r="D91" s="21"/>
+      <c r="E91" s="21" t="s">
         <v>218</v>
       </c>
-      <c r="F91" s="19"/>
-[...1 lines deleted...]
-      <c r="H91" s="89" t="s">
+      <c r="F91" s="21"/>
+      <c r="G91" s="21"/>
+      <c r="H91" s="73" t="s">
         <v>74</v>
       </c>
-      <c r="I91" s="89"/>
-[...2 lines deleted...]
-      <c r="L91" s="91" t="s">
+      <c r="I91" s="73"/>
+      <c r="J91" s="73"/>
+      <c r="K91" s="73"/>
+      <c r="L91" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="M91" s="91"/>
-      <c r="N91" s="91" t="s">
+      <c r="M91" s="72"/>
+      <c r="N91" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="O91" s="91"/>
-      <c r="P91" s="91" t="s">
+      <c r="O91" s="72"/>
+      <c r="P91" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="Q91" s="91"/>
-      <c r="R91" s="91" t="s">
+      <c r="Q91" s="72"/>
+      <c r="R91" s="72" t="s">
         <v>65</v>
       </c>
-      <c r="S91" s="91"/>
-      <c r="T91" s="91" t="s">
+      <c r="S91" s="72"/>
+      <c r="T91" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="U91" s="91"/>
-      <c r="V91" s="91" t="s">
+      <c r="U91" s="72"/>
+      <c r="V91" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="W91" s="91"/>
-      <c r="X91" s="91" t="s">
+      <c r="W91" s="72"/>
+      <c r="X91" s="72" t="s">
         <v>77</v>
       </c>
-      <c r="Y91" s="91"/>
-[...1 lines deleted...]
-      <c r="AA91" s="91" t="s">
+      <c r="Y91" s="72"/>
+      <c r="Z91" s="22"/>
+      <c r="AA91" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="AB91" s="91"/>
-[...1 lines deleted...]
-      <c r="AD91" s="21" t="s">
+      <c r="AB91" s="72"/>
+      <c r="AC91" s="21"/>
+      <c r="AD91" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AE91" s="19"/>
+      <c r="AE91" s="21"/>
     </row>
     <row r="92" spans="1:32" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A92" s="19"/>
-[...6 lines deleted...]
-      <c r="H92" s="90" t="s">
+      <c r="A92" s="21"/>
+      <c r="B92" s="21"/>
+      <c r="C92" s="21"/>
+      <c r="D92" s="21"/>
+      <c r="E92" s="21"/>
+      <c r="F92" s="21"/>
+      <c r="G92" s="21"/>
+      <c r="H92" s="77" t="s">
         <v>112</v>
       </c>
-      <c r="I92" s="90"/>
-[...2 lines deleted...]
-      <c r="L92" s="91" t="s">
+      <c r="I92" s="77"/>
+      <c r="J92" s="77"/>
+      <c r="K92" s="77"/>
+      <c r="L92" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="M92" s="91"/>
-      <c r="N92" s="91" t="s">
+      <c r="M92" s="72"/>
+      <c r="N92" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="O92" s="91"/>
-      <c r="P92" s="91" t="s">
+      <c r="O92" s="72"/>
+      <c r="P92" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="Q92" s="91"/>
-      <c r="R92" s="91" t="s">
+      <c r="Q92" s="72"/>
+      <c r="R92" s="72" t="s">
         <v>66</v>
       </c>
-      <c r="S92" s="91"/>
-      <c r="T92" s="91" t="s">
+      <c r="S92" s="72"/>
+      <c r="T92" s="72" t="s">
         <v>67</v>
       </c>
-      <c r="U92" s="91"/>
-      <c r="V92" s="91" t="s">
+      <c r="U92" s="72"/>
+      <c r="V92" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="W92" s="91"/>
-      <c r="X92" s="91" t="s">
+      <c r="W92" s="72"/>
+      <c r="X92" s="72" t="s">
         <v>78</v>
       </c>
-      <c r="Y92" s="91"/>
-[...1 lines deleted...]
-      <c r="AA92" s="91" t="s">
+      <c r="Y92" s="72"/>
+      <c r="Z92" s="22"/>
+      <c r="AA92" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="AB92" s="91"/>
-[...2 lines deleted...]
-      <c r="AE92" s="19"/>
+      <c r="AB92" s="72"/>
+      <c r="AC92" s="21"/>
+      <c r="AD92" s="21"/>
+      <c r="AE92" s="21"/>
     </row>
     <row r="93" spans="1:32" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A93" s="91" t="s">
+      <c r="A93" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B93" s="91"/>
-[...5 lines deleted...]
-      <c r="H93" s="89" t="s">
+      <c r="B93" s="72"/>
+      <c r="C93" s="72"/>
+      <c r="D93" s="21"/>
+      <c r="E93" s="21"/>
+      <c r="F93" s="14"/>
+      <c r="G93" s="21"/>
+      <c r="H93" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="I93" s="89"/>
-      <c r="J93" s="89" t="s">
+      <c r="I93" s="73"/>
+      <c r="J93" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="K93" s="89"/>
-      <c r="L93" s="91" t="s">
+      <c r="K93" s="73"/>
+      <c r="L93" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="M93" s="91"/>
-      <c r="N93" s="91" t="s">
+      <c r="M93" s="72"/>
+      <c r="N93" s="72" t="s">
         <v>121</v>
       </c>
-      <c r="O93" s="91"/>
-      <c r="P93" s="91" t="s">
+      <c r="O93" s="72"/>
+      <c r="P93" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="Q93" s="91"/>
-      <c r="R93" s="91" t="s">
+      <c r="Q93" s="72"/>
+      <c r="R93" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="S93" s="91"/>
-      <c r="T93" s="91" t="s">
+      <c r="S93" s="72"/>
+      <c r="T93" s="72" t="s">
         <v>69</v>
       </c>
-      <c r="U93" s="91"/>
-      <c r="V93" s="91" t="s">
+      <c r="U93" s="72"/>
+      <c r="V93" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="W93" s="91"/>
-      <c r="X93" s="91" t="s">
+      <c r="W93" s="72"/>
+      <c r="X93" s="72" t="s">
         <v>70</v>
       </c>
-      <c r="Y93" s="91"/>
-[...1 lines deleted...]
-      <c r="AA93" s="91" t="s">
+      <c r="Y93" s="72"/>
+      <c r="Z93" s="22"/>
+      <c r="AA93" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="AB93" s="91"/>
-[...1 lines deleted...]
-      <c r="AD93" s="91" t="s">
+      <c r="AB93" s="72"/>
+      <c r="AC93" s="21"/>
+      <c r="AD93" s="72" t="s">
         <v>220</v>
       </c>
-      <c r="AE93" s="91"/>
+      <c r="AE93" s="72"/>
     </row>
     <row r="94" spans="1:32" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A94" s="12"/>
-[...6 lines deleted...]
-      <c r="H94" s="91" t="s">
+      <c r="A94" s="14"/>
+      <c r="B94" s="14"/>
+      <c r="C94" s="14"/>
+      <c r="D94" s="14"/>
+      <c r="E94" s="14"/>
+      <c r="F94" s="14"/>
+      <c r="G94" s="14"/>
+      <c r="H94" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="I94" s="91"/>
-      <c r="J94" s="91" t="s">
+      <c r="I94" s="72"/>
+      <c r="J94" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="K94" s="91"/>
-      <c r="L94" s="91" t="s">
+      <c r="K94" s="72"/>
+      <c r="L94" s="72" t="s">
         <v>118</v>
       </c>
-      <c r="M94" s="91"/>
-      <c r="N94" s="91" t="s">
+      <c r="M94" s="72"/>
+      <c r="N94" s="72" t="s">
         <v>123</v>
       </c>
-      <c r="O94" s="91"/>
-      <c r="P94" s="91" t="s">
+      <c r="O94" s="72"/>
+      <c r="P94" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="Q94" s="91"/>
-      <c r="R94" s="91" t="s">
+      <c r="Q94" s="72"/>
+      <c r="R94" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="S94" s="91"/>
-      <c r="T94" s="91" t="s">
+      <c r="S94" s="72"/>
+      <c r="T94" s="72" t="s">
         <v>129</v>
       </c>
-      <c r="U94" s="91"/>
-      <c r="V94" s="91" t="s">
+      <c r="U94" s="72"/>
+      <c r="V94" s="72" t="s">
         <v>79</v>
       </c>
-      <c r="W94" s="91"/>
-      <c r="X94" s="91" t="s">
+      <c r="W94" s="72"/>
+      <c r="X94" s="72" t="s">
         <v>72</v>
       </c>
-      <c r="Y94" s="91"/>
-[...1 lines deleted...]
-      <c r="AA94" s="91" t="s">
+      <c r="Y94" s="72"/>
+      <c r="Z94" s="22"/>
+      <c r="AA94" s="72" t="s">
         <v>139</v>
       </c>
-      <c r="AB94" s="91"/>
-[...2 lines deleted...]
-      <c r="AE94" s="12"/>
+      <c r="AB94" s="72"/>
+      <c r="AC94" s="14"/>
+      <c r="AD94" s="14"/>
+      <c r="AE94" s="14"/>
     </row>
     <row r="95" spans="1:32" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A95" s="12"/>
-[...6 lines deleted...]
-      <c r="H95" s="91" t="s">
+      <c r="A95" s="14"/>
+      <c r="B95" s="14"/>
+      <c r="C95" s="14"/>
+      <c r="D95" s="14"/>
+      <c r="E95" s="14"/>
+      <c r="F95" s="14"/>
+      <c r="G95" s="14"/>
+      <c r="H95" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="I95" s="91"/>
-      <c r="J95" s="91" t="s">
+      <c r="I95" s="72"/>
+      <c r="J95" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="K95" s="91"/>
-      <c r="L95" s="91" t="s">
+      <c r="K95" s="72"/>
+      <c r="L95" s="72" t="s">
         <v>117</v>
       </c>
-      <c r="M95" s="91"/>
-      <c r="N95" s="91" t="s">
+      <c r="M95" s="72"/>
+      <c r="N95" s="72" t="s">
         <v>122</v>
       </c>
-      <c r="O95" s="91"/>
-      <c r="P95" s="91" t="s">
+      <c r="O95" s="72"/>
+      <c r="P95" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="Q95" s="91"/>
-      <c r="R95" s="91" t="s">
+      <c r="Q95" s="72"/>
+      <c r="R95" s="72" t="s">
         <v>129</v>
       </c>
-      <c r="S95" s="91"/>
-      <c r="T95" s="91" t="s">
+      <c r="S95" s="72"/>
+      <c r="T95" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="U95" s="91"/>
-      <c r="V95" s="91" t="s">
+      <c r="U95" s="72"/>
+      <c r="V95" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="W95" s="91"/>
-      <c r="X95" s="91" t="s">
+      <c r="W95" s="72"/>
+      <c r="X95" s="72" t="s">
         <v>138</v>
       </c>
-      <c r="Y95" s="91"/>
-[...5 lines deleted...]
-      <c r="AE95" s="12"/>
+      <c r="Y95" s="72"/>
+      <c r="Z95" s="22"/>
+      <c r="AA95" s="22"/>
+      <c r="AB95" s="14"/>
+      <c r="AC95" s="14"/>
+      <c r="AD95" s="14"/>
+      <c r="AE95" s="14"/>
     </row>
     <row r="96" spans="1:32" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A96" s="12"/>
-[...6 lines deleted...]
-      <c r="H96" s="91" t="s">
+      <c r="A96" s="14"/>
+      <c r="B96" s="14"/>
+      <c r="C96" s="14"/>
+      <c r="D96" s="14"/>
+      <c r="E96" s="14"/>
+      <c r="F96" s="14"/>
+      <c r="G96" s="14"/>
+      <c r="H96" s="72" t="s">
         <v>113</v>
       </c>
-      <c r="I96" s="91"/>
-      <c r="J96" s="91" t="s">
+      <c r="I96" s="72"/>
+      <c r="J96" s="72" t="s">
         <v>207</v>
       </c>
-      <c r="K96" s="91"/>
-      <c r="L96" s="91" t="s">
+      <c r="K96" s="72"/>
+      <c r="L96" s="72" t="s">
         <v>120</v>
       </c>
-      <c r="M96" s="91"/>
-[...2 lines deleted...]
-      <c r="P96" s="91" t="s">
+      <c r="M96" s="72"/>
+      <c r="N96" s="14"/>
+      <c r="O96" s="14"/>
+      <c r="P96" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="Q96" s="91"/>
-      <c r="R96" s="91" t="s">
+      <c r="Q96" s="72"/>
+      <c r="R96" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="S96" s="91"/>
-      <c r="T96" s="91" t="s">
+      <c r="S96" s="72"/>
+      <c r="T96" s="72" t="s">
         <v>131</v>
       </c>
-      <c r="U96" s="91"/>
-      <c r="V96" s="91" t="s">
+      <c r="U96" s="72"/>
+      <c r="V96" s="72" t="s">
         <v>130</v>
       </c>
-      <c r="W96" s="91"/>
-      <c r="X96" s="91" t="s">
+      <c r="W96" s="72"/>
+      <c r="X96" s="72" t="s">
         <v>137</v>
       </c>
-      <c r="Y96" s="91"/>
-[...5 lines deleted...]
-      <c r="AE96" s="12"/>
+      <c r="Y96" s="72"/>
+      <c r="Z96" s="22"/>
+      <c r="AA96" s="22"/>
+      <c r="AB96" s="14"/>
+      <c r="AC96" s="14"/>
+      <c r="AD96" s="14"/>
+      <c r="AE96" s="14"/>
     </row>
     <row r="97" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A97" s="12"/>
-[...6 lines deleted...]
-      <c r="H97" s="91" t="s">
+      <c r="A97" s="14"/>
+      <c r="B97" s="14"/>
+      <c r="C97" s="14"/>
+      <c r="D97" s="14"/>
+      <c r="E97" s="14"/>
+      <c r="F97" s="14"/>
+      <c r="G97" s="14"/>
+      <c r="H97" s="72" t="s">
         <v>114</v>
       </c>
-      <c r="I97" s="91"/>
-      <c r="J97" s="91" t="s">
+      <c r="I97" s="72"/>
+      <c r="J97" s="72" t="s">
         <v>115</v>
       </c>
-      <c r="K97" s="91"/>
-      <c r="L97" s="91" t="s">
+      <c r="K97" s="72"/>
+      <c r="L97" s="72" t="s">
         <v>119</v>
       </c>
-      <c r="M97" s="91"/>
-[...2 lines deleted...]
-      <c r="P97" s="91" t="s">
+      <c r="M97" s="72"/>
+      <c r="N97" s="14"/>
+      <c r="O97" s="14"/>
+      <c r="P97" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="Q97" s="91"/>
-      <c r="R97" s="91" t="s">
+      <c r="Q97" s="72"/>
+      <c r="R97" s="72" t="s">
         <v>127</v>
       </c>
-      <c r="S97" s="91"/>
-      <c r="T97" s="91" t="s">
+      <c r="S97" s="72"/>
+      <c r="T97" s="72" t="s">
         <v>133</v>
       </c>
-      <c r="U97" s="91"/>
-      <c r="V97" s="91" t="s">
+      <c r="U97" s="72"/>
+      <c r="V97" s="72" t="s">
         <v>204</v>
       </c>
-      <c r="W97" s="91"/>
-      <c r="X97" s="91" t="s">
+      <c r="W97" s="72"/>
+      <c r="X97" s="72" t="s">
         <v>136</v>
       </c>
-      <c r="Y97" s="91"/>
-[...5 lines deleted...]
-      <c r="AE97" s="12"/>
+      <c r="Y97" s="72"/>
+      <c r="Z97" s="22"/>
+      <c r="AA97" s="22"/>
+      <c r="AB97" s="14"/>
+      <c r="AC97" s="14"/>
+      <c r="AD97" s="14"/>
+      <c r="AE97" s="14"/>
     </row>
     <row r="98" spans="1:31" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A98" s="12"/>
-[...8 lines deleted...]
-      <c r="J98" s="91" t="s">
+      <c r="A98" s="14"/>
+      <c r="B98" s="14"/>
+      <c r="C98" s="14"/>
+      <c r="D98" s="14"/>
+      <c r="E98" s="14"/>
+      <c r="F98" s="14"/>
+      <c r="G98" s="14"/>
+      <c r="H98" s="21"/>
+      <c r="I98" s="21"/>
+      <c r="J98" s="72" t="s">
         <v>116</v>
       </c>
-      <c r="K98" s="91"/>
-[...4 lines deleted...]
-      <c r="P98" s="91" t="s">
+      <c r="K98" s="72"/>
+      <c r="L98" s="72"/>
+      <c r="M98" s="72"/>
+      <c r="N98" s="14"/>
+      <c r="O98" s="14"/>
+      <c r="P98" s="72" t="s">
         <v>125</v>
       </c>
-      <c r="Q98" s="91"/>
-      <c r="R98" s="91" t="s">
+      <c r="Q98" s="72"/>
+      <c r="R98" s="72" t="s">
         <v>126</v>
       </c>
-      <c r="S98" s="91"/>
-      <c r="T98" s="91" t="s">
+      <c r="S98" s="72"/>
+      <c r="T98" s="72" t="s">
         <v>134</v>
       </c>
-      <c r="U98" s="91"/>
-      <c r="V98" s="91" t="s">
+      <c r="U98" s="72"/>
+      <c r="V98" s="72" t="s">
         <v>135</v>
       </c>
-      <c r="W98" s="91"/>
-      <c r="X98" s="91" t="s">
+      <c r="W98" s="72"/>
+      <c r="X98" s="72" t="s">
         <v>140</v>
       </c>
-      <c r="Y98" s="91"/>
-[...71 lines deleted...]
-      <c r="AE100" s="29"/>
+      <c r="Y98" s="72"/>
+      <c r="Z98" s="22"/>
+      <c r="AA98" s="22"/>
+      <c r="AB98" s="14"/>
+      <c r="AC98" s="14"/>
+      <c r="AD98" s="14"/>
+      <c r="AE98" s="14"/>
+    </row>
+    <row r="99" spans="1:31" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A99" s="24"/>
+      <c r="B99" s="25"/>
+      <c r="C99" s="24"/>
+      <c r="D99" s="24"/>
+      <c r="E99" s="14"/>
+      <c r="F99" s="14"/>
+      <c r="G99" s="24"/>
+      <c r="H99" s="26"/>
+      <c r="I99" s="26"/>
+      <c r="J99" s="27"/>
+      <c r="K99" s="27"/>
+      <c r="L99" s="27"/>
+      <c r="M99" s="27"/>
+      <c r="N99" s="24"/>
+      <c r="O99" s="24"/>
+      <c r="P99" s="27"/>
+      <c r="Q99" s="27"/>
+      <c r="R99" s="27"/>
+      <c r="S99" s="27"/>
+      <c r="T99" s="27"/>
+      <c r="U99" s="27"/>
+      <c r="V99" s="27"/>
+      <c r="W99" s="27"/>
+      <c r="X99" s="27"/>
+      <c r="Y99" s="27"/>
+      <c r="Z99" s="24"/>
+      <c r="AA99" s="27"/>
+      <c r="AB99" s="27"/>
+      <c r="AC99" s="24"/>
+      <c r="AD99" s="28"/>
+      <c r="AE99" s="24"/>
+    </row>
+    <row r="100" spans="1:31" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A100" s="74"/>
+      <c r="B100" s="74"/>
+      <c r="C100" s="74"/>
+      <c r="D100" s="29"/>
+      <c r="E100" s="29"/>
+      <c r="F100" s="29"/>
+      <c r="G100" s="30"/>
+      <c r="H100" s="29"/>
+      <c r="I100" s="29"/>
+      <c r="J100" s="29"/>
+      <c r="K100" s="29"/>
+      <c r="L100" s="29"/>
+      <c r="M100" s="29"/>
+      <c r="N100" s="30"/>
+      <c r="O100" s="30"/>
+      <c r="P100" s="29"/>
+      <c r="Q100" s="29"/>
+      <c r="R100" s="29"/>
+      <c r="S100" s="29"/>
+      <c r="T100" s="29"/>
+      <c r="U100" s="29"/>
+      <c r="V100" s="29"/>
+      <c r="W100" s="29"/>
+      <c r="X100" s="29"/>
+      <c r="Y100" s="29"/>
+      <c r="Z100" s="30"/>
+      <c r="AA100" s="29"/>
+      <c r="AB100" s="29"/>
+      <c r="AC100" s="30"/>
+      <c r="AD100" s="29"/>
+      <c r="AE100" s="31"/>
     </row>
     <row r="101" spans="1:31" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A101" s="33"/>
-      <c r="B101" s="13" t="s">
+      <c r="A101" s="35"/>
+      <c r="B101" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="C101" s="13"/>
-      <c r="D101" s="13" t="s">
+      <c r="C101" s="15"/>
+      <c r="D101" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E101" s="72">
+      <c r="E101" s="90">
         <v>347.75</v>
       </c>
-      <c r="F101" s="72"/>
-[...1 lines deleted...]
-      <c r="H101" s="81">
+      <c r="F101" s="90"/>
+      <c r="G101" s="23"/>
+      <c r="H101" s="78">
         <v>1634.59</v>
       </c>
-      <c r="I101" s="81"/>
-      <c r="J101" s="80">
+      <c r="I101" s="78"/>
+      <c r="J101" s="84">
         <v>492.39</v>
       </c>
-      <c r="K101" s="80"/>
-      <c r="L101" s="84">
+      <c r="K101" s="84"/>
+      <c r="L101" s="87">
         <v>42.57</v>
       </c>
-      <c r="M101" s="84"/>
-      <c r="N101" s="79">
+      <c r="M101" s="87"/>
+      <c r="N101" s="99">
         <v>167.73</v>
       </c>
-      <c r="O101" s="79"/>
-      <c r="P101" s="81">
+      <c r="O101" s="99"/>
+      <c r="P101" s="78">
         <v>304.98</v>
       </c>
-      <c r="Q101" s="81"/>
-      <c r="R101" s="81">
+      <c r="Q101" s="78"/>
+      <c r="R101" s="78">
         <v>802.21</v>
       </c>
-      <c r="S101" s="81"/>
-      <c r="T101" s="80">
+      <c r="S101" s="78"/>
+      <c r="T101" s="84">
         <v>61.27</v>
       </c>
-      <c r="U101" s="80"/>
-      <c r="V101" s="80">
+      <c r="U101" s="84"/>
+      <c r="V101" s="84">
         <v>272.08999999999997</v>
       </c>
-      <c r="W101" s="80"/>
-      <c r="X101" s="79">
+      <c r="W101" s="84"/>
+      <c r="X101" s="99">
         <v>216.2</v>
       </c>
-      <c r="Y101" s="79"/>
-[...1 lines deleted...]
-      <c r="AA101" s="72">
+      <c r="Y101" s="99"/>
+      <c r="Z101" s="64"/>
+      <c r="AA101" s="90">
         <v>216.05</v>
       </c>
-      <c r="AB101" s="72"/>
-[...2 lines deleted...]
-      <c r="AE101" s="13" t="s">
+      <c r="AB101" s="90"/>
+      <c r="AC101" s="15"/>
+      <c r="AD101" s="15"/>
+      <c r="AE101" s="15" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="102" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C102" s="12" t="s">
+    <row r="102" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A102" s="14"/>
+      <c r="B102" s="14"/>
+      <c r="C102" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D102" s="12" t="s">
+      <c r="D102" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E102" s="71">
+      <c r="E102" s="85">
         <v>69.7</v>
       </c>
-      <c r="F102" s="71"/>
-[...1 lines deleted...]
-      <c r="H102" s="73">
+      <c r="F102" s="85"/>
+      <c r="G102" s="21"/>
+      <c r="H102" s="76">
         <v>61.9</v>
       </c>
-      <c r="I102" s="73"/>
+      <c r="I102" s="76"/>
       <c r="J102" s="82">
         <v>86.91</v>
       </c>
       <c r="K102" s="82"/>
-      <c r="L102" s="83" t="s">
+      <c r="L102" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="M102" s="85"/>
+      <c r="N102" s="80">
+        <v>61.01</v>
+      </c>
+      <c r="O102" s="80"/>
+      <c r="P102" s="76">
+        <v>65.510000000000005</v>
+      </c>
+      <c r="Q102" s="76"/>
+      <c r="R102" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="M102" s="83"/>
-[...11 lines deleted...]
-      <c r="S102" s="83"/>
+      <c r="S102" s="85"/>
       <c r="T102" s="82">
         <v>57.71</v>
       </c>
       <c r="U102" s="82"/>
       <c r="V102" s="82">
         <v>99.67</v>
       </c>
       <c r="W102" s="82"/>
-      <c r="X102" s="78">
+      <c r="X102" s="80">
         <v>80.62</v>
       </c>
-      <c r="Y102" s="78"/>
-[...1 lines deleted...]
-      <c r="AA102" s="71">
+      <c r="Y102" s="80"/>
+      <c r="Z102" s="51"/>
+      <c r="AA102" s="85">
         <v>64.760000000000005</v>
       </c>
-      <c r="AB102" s="71"/>
-[...2 lines deleted...]
-      <c r="AE102" s="12" t="s">
+      <c r="AB102" s="85"/>
+      <c r="AC102" s="14"/>
+      <c r="AD102" s="14"/>
+      <c r="AE102" s="14" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="103" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C103" s="12" t="s">
+    <row r="103" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A103" s="14"/>
+      <c r="B103" s="14"/>
+      <c r="C103" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="D103" s="12" t="s">
+      <c r="D103" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E103" s="71">
+      <c r="E103" s="85">
         <v>101.09</v>
       </c>
-      <c r="F103" s="71"/>
-[...1 lines deleted...]
-      <c r="H103" s="73">
+      <c r="F103" s="85"/>
+      <c r="G103" s="21"/>
+      <c r="H103" s="76">
         <v>51.37</v>
       </c>
-      <c r="I103" s="73"/>
+      <c r="I103" s="76"/>
       <c r="J103" s="82">
         <v>376.7</v>
       </c>
       <c r="K103" s="82"/>
-      <c r="L103" s="83" t="s">
-[...3 lines deleted...]
-      <c r="N103" s="78">
+      <c r="L103" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="M103" s="85"/>
+      <c r="N103" s="80">
         <v>56.37</v>
       </c>
-      <c r="O103" s="78"/>
-      <c r="P103" s="73">
+      <c r="O103" s="80"/>
+      <c r="P103" s="76">
         <v>226.04</v>
       </c>
-      <c r="Q103" s="73"/>
-      <c r="R103" s="73">
+      <c r="Q103" s="76"/>
+      <c r="R103" s="76">
         <v>126.03</v>
       </c>
-      <c r="S103" s="73"/>
+      <c r="S103" s="76"/>
       <c r="T103" s="82">
         <v>3.56</v>
       </c>
       <c r="U103" s="82"/>
       <c r="V103" s="82">
         <v>158.18</v>
       </c>
       <c r="W103" s="82"/>
-      <c r="X103" s="78">
+      <c r="X103" s="80">
         <v>133.26</v>
       </c>
-      <c r="Y103" s="78"/>
-[...1 lines deleted...]
-      <c r="AA103" s="71">
+      <c r="Y103" s="80"/>
+      <c r="Z103" s="51"/>
+      <c r="AA103" s="85">
         <v>71.819999999999993</v>
       </c>
-      <c r="AB103" s="71"/>
-[...2 lines deleted...]
-      <c r="AE103" s="12" t="s">
+      <c r="AB103" s="85"/>
+      <c r="AC103" s="14"/>
+      <c r="AD103" s="14"/>
+      <c r="AE103" s="14" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A104" s="12"/>
-[...1 lines deleted...]
-      <c r="C104" s="12" t="s">
+      <c r="A104" s="14"/>
+      <c r="B104" s="14"/>
+      <c r="C104" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="D104" s="12" t="s">
+      <c r="D104" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E104" s="71">
+      <c r="E104" s="85">
         <v>176.96</v>
       </c>
-      <c r="F104" s="71"/>
-[...1 lines deleted...]
-      <c r="H104" s="73">
+      <c r="F104" s="85"/>
+      <c r="G104" s="21"/>
+      <c r="H104" s="76">
         <v>1521.32</v>
       </c>
-      <c r="I104" s="73"/>
+      <c r="I104" s="76"/>
       <c r="J104" s="82">
         <v>28.78</v>
       </c>
       <c r="K104" s="82"/>
-      <c r="L104" s="83">
+      <c r="L104" s="86">
         <v>42.57</v>
       </c>
-      <c r="M104" s="83"/>
-      <c r="N104" s="78">
+      <c r="M104" s="86"/>
+      <c r="N104" s="80">
         <v>50.35</v>
       </c>
-      <c r="O104" s="78"/>
-      <c r="P104" s="73">
+      <c r="O104" s="80"/>
+      <c r="P104" s="76">
         <v>13.43</v>
       </c>
-      <c r="Q104" s="73"/>
-      <c r="R104" s="73">
+      <c r="Q104" s="76"/>
+      <c r="R104" s="76">
         <v>676.18</v>
       </c>
-      <c r="S104" s="73"/>
-[...3 lines deleted...]
-      <c r="U104" s="83"/>
+      <c r="S104" s="76"/>
+      <c r="T104" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="U104" s="85"/>
       <c r="V104" s="82">
         <v>14.24</v>
       </c>
       <c r="W104" s="82"/>
-      <c r="X104" s="78">
+      <c r="X104" s="80">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Y104" s="78"/>
-[...1 lines deleted...]
-      <c r="AA104" s="71">
+      <c r="Y104" s="80"/>
+      <c r="Z104" s="51"/>
+      <c r="AA104" s="85">
         <v>79.47</v>
       </c>
-      <c r="AB104" s="71"/>
-[...2 lines deleted...]
-      <c r="AE104" s="12" t="s">
+      <c r="AB104" s="85"/>
+      <c r="AC104" s="14"/>
+      <c r="AD104" s="14"/>
+      <c r="AE104" s="14" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="105" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A105" s="12"/>
-[...2 lines deleted...]
-      <c r="D105" s="12" t="s">
+      <c r="A105" s="14"/>
+      <c r="B105" s="14"/>
+      <c r="C105" s="14"/>
+      <c r="D105" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E105" s="30"/>
-[...25 lines deleted...]
-      <c r="AE105" s="12"/>
+      <c r="E105" s="32"/>
+      <c r="F105" s="32"/>
+      <c r="G105" s="36"/>
+      <c r="H105" s="49"/>
+      <c r="I105" s="49"/>
+      <c r="J105" s="50"/>
+      <c r="K105" s="50"/>
+      <c r="L105" s="68"/>
+      <c r="M105" s="68"/>
+      <c r="N105" s="64"/>
+      <c r="O105" s="64"/>
+      <c r="P105" s="61"/>
+      <c r="Q105" s="61"/>
+      <c r="R105" s="61"/>
+      <c r="S105" s="61"/>
+      <c r="T105" s="63"/>
+      <c r="U105" s="63"/>
+      <c r="V105" s="63"/>
+      <c r="W105" s="63"/>
+      <c r="X105" s="64"/>
+      <c r="Y105" s="64"/>
+      <c r="Z105" s="51"/>
+      <c r="AA105" s="62"/>
+      <c r="AB105" s="62"/>
+      <c r="AC105" s="14"/>
+      <c r="AD105" s="14"/>
+      <c r="AE105" s="14"/>
     </row>
     <row r="106" spans="1:31" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A106" s="33"/>
-      <c r="B106" s="40" t="s">
+      <c r="A106" s="35"/>
+      <c r="B106" s="42" t="s">
         <v>96</v>
       </c>
-      <c r="C106" s="13"/>
-      <c r="D106" s="13" t="s">
+      <c r="C106" s="15"/>
+      <c r="D106" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E106" s="72">
+      <c r="E106" s="90">
         <v>4103.1899999999996</v>
       </c>
-      <c r="F106" s="72"/>
-[...1 lines deleted...]
-      <c r="H106" s="81">
+      <c r="F106" s="90"/>
+      <c r="G106" s="23"/>
+      <c r="H106" s="78">
         <v>5582.7</v>
       </c>
-      <c r="I106" s="81"/>
-      <c r="J106" s="80">
+      <c r="I106" s="78"/>
+      <c r="J106" s="84">
         <v>7540.4</v>
       </c>
-      <c r="K106" s="80"/>
-      <c r="L106" s="84">
+      <c r="K106" s="84"/>
+      <c r="L106" s="87">
         <v>4334.93</v>
       </c>
-      <c r="M106" s="84"/>
-      <c r="N106" s="79">
+      <c r="M106" s="87"/>
+      <c r="N106" s="99">
         <v>3783.1</v>
       </c>
-      <c r="O106" s="79"/>
-      <c r="P106" s="81">
+      <c r="O106" s="99"/>
+      <c r="P106" s="78">
         <v>11564.63</v>
       </c>
-      <c r="Q106" s="81"/>
-      <c r="R106" s="81">
+      <c r="Q106" s="78"/>
+      <c r="R106" s="78">
         <v>6970.8</v>
       </c>
-      <c r="S106" s="81"/>
-      <c r="T106" s="80">
+      <c r="S106" s="78"/>
+      <c r="T106" s="84">
         <v>5516.3</v>
       </c>
-      <c r="U106" s="80"/>
-      <c r="V106" s="80">
+      <c r="U106" s="84"/>
+      <c r="V106" s="84">
         <v>3839.74</v>
       </c>
-      <c r="W106" s="80"/>
-      <c r="X106" s="79">
+      <c r="W106" s="84"/>
+      <c r="X106" s="99">
         <v>2458.64</v>
       </c>
-      <c r="Y106" s="79"/>
-[...1 lines deleted...]
-      <c r="AA106" s="72">
+      <c r="Y106" s="99"/>
+      <c r="Z106" s="64"/>
+      <c r="AA106" s="90">
         <v>2649.11</v>
       </c>
-      <c r="AB106" s="72"/>
-[...2 lines deleted...]
-      <c r="AE106" s="13" t="s">
+      <c r="AB106" s="90"/>
+      <c r="AC106" s="15"/>
+      <c r="AD106" s="15"/>
+      <c r="AE106" s="15" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="107" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A107" s="12"/>
-[...1 lines deleted...]
-      <c r="C107" s="12" t="s">
+      <c r="A107" s="14"/>
+      <c r="B107" s="14"/>
+      <c r="C107" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="D107" s="12" t="s">
+      <c r="D107" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E107" s="71">
+      <c r="E107" s="85">
         <v>1140.5899999999999</v>
       </c>
-      <c r="F107" s="71"/>
-[...1 lines deleted...]
-      <c r="H107" s="73">
+      <c r="F107" s="85"/>
+      <c r="G107" s="21"/>
+      <c r="H107" s="76">
         <v>1712.82</v>
       </c>
-      <c r="I107" s="73"/>
+      <c r="I107" s="76"/>
       <c r="J107" s="82">
         <v>2109.9899999999998</v>
       </c>
       <c r="K107" s="82"/>
-      <c r="L107" s="83">
+      <c r="L107" s="86">
         <v>2766.9</v>
       </c>
-      <c r="M107" s="83"/>
-      <c r="N107" s="78">
+      <c r="M107" s="86"/>
+      <c r="N107" s="80">
         <v>1253.76</v>
       </c>
-      <c r="O107" s="78"/>
-      <c r="P107" s="73">
+      <c r="O107" s="80"/>
+      <c r="P107" s="76">
         <v>4185.46</v>
       </c>
-      <c r="Q107" s="73"/>
-      <c r="R107" s="73">
+      <c r="Q107" s="76"/>
+      <c r="R107" s="76">
         <v>1449.79</v>
       </c>
-      <c r="S107" s="73"/>
+      <c r="S107" s="76"/>
       <c r="T107" s="82">
         <v>2950.06</v>
       </c>
       <c r="U107" s="82"/>
       <c r="V107" s="82">
         <v>573.39</v>
       </c>
       <c r="W107" s="82"/>
-      <c r="X107" s="78">
+      <c r="X107" s="80">
         <v>59.32</v>
       </c>
-      <c r="Y107" s="78"/>
-[...1 lines deleted...]
-      <c r="AA107" s="71">
+      <c r="Y107" s="80"/>
+      <c r="Z107" s="51"/>
+      <c r="AA107" s="85">
         <v>594.15</v>
       </c>
-      <c r="AB107" s="71"/>
-[...2 lines deleted...]
-      <c r="AE107" s="12" t="s">
+      <c r="AB107" s="85"/>
+      <c r="AC107" s="15"/>
+      <c r="AD107" s="14"/>
+      <c r="AE107" s="14" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="108" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A108" s="12"/>
-[...1 lines deleted...]
-      <c r="C108" s="12" t="s">
+      <c r="A108" s="14"/>
+      <c r="B108" s="14"/>
+      <c r="C108" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="D108" s="12" t="s">
+      <c r="D108" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E108" s="71">
+      <c r="E108" s="85">
         <v>428.3</v>
       </c>
-      <c r="F108" s="71"/>
-[...1 lines deleted...]
-      <c r="H108" s="73">
+      <c r="F108" s="85"/>
+      <c r="G108" s="21"/>
+      <c r="H108" s="76">
         <v>675.9</v>
       </c>
-      <c r="I108" s="73"/>
+      <c r="I108" s="76"/>
       <c r="J108" s="82">
         <v>1112.3399999999999</v>
       </c>
       <c r="K108" s="82"/>
-      <c r="L108" s="83">
+      <c r="L108" s="86">
         <v>388.7</v>
       </c>
-      <c r="M108" s="83"/>
-      <c r="N108" s="78">
+      <c r="M108" s="86"/>
+      <c r="N108" s="80">
         <v>376.17</v>
       </c>
-      <c r="O108" s="78"/>
-      <c r="P108" s="73">
+      <c r="O108" s="80"/>
+      <c r="P108" s="76">
         <v>1130.53</v>
       </c>
-      <c r="Q108" s="73"/>
-      <c r="R108" s="73">
+      <c r="Q108" s="76"/>
+      <c r="R108" s="76">
         <v>352.38</v>
       </c>
-      <c r="S108" s="73"/>
+      <c r="S108" s="76"/>
       <c r="T108" s="82">
         <v>245.47</v>
       </c>
       <c r="U108" s="82"/>
       <c r="V108" s="82">
         <v>359.61</v>
       </c>
       <c r="W108" s="82"/>
-      <c r="X108" s="78">
+      <c r="X108" s="80">
         <v>213.81</v>
       </c>
-      <c r="Y108" s="78"/>
-[...1 lines deleted...]
-      <c r="AA108" s="71">
+      <c r="Y108" s="80"/>
+      <c r="Z108" s="51"/>
+      <c r="AA108" s="85">
         <v>287.89</v>
       </c>
-      <c r="AB108" s="71"/>
-[...2 lines deleted...]
-      <c r="AE108" s="12" t="s">
+      <c r="AB108" s="85"/>
+      <c r="AC108" s="14"/>
+      <c r="AD108" s="14"/>
+      <c r="AE108" s="14" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="109" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A109" s="12"/>
-[...1 lines deleted...]
-      <c r="C109" s="12" t="s">
+      <c r="A109" s="14"/>
+      <c r="B109" s="14"/>
+      <c r="C109" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="D109" s="12" t="s">
+      <c r="D109" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E109" s="71">
+      <c r="E109" s="85">
         <v>1545.61</v>
       </c>
-      <c r="F109" s="71"/>
-[...1 lines deleted...]
-      <c r="H109" s="73">
+      <c r="F109" s="85"/>
+      <c r="G109" s="21"/>
+      <c r="H109" s="76">
         <v>2115.5</v>
       </c>
-      <c r="I109" s="73"/>
+      <c r="I109" s="76"/>
       <c r="J109" s="82">
         <v>2878.1</v>
       </c>
       <c r="K109" s="82"/>
-      <c r="L109" s="83">
+      <c r="L109" s="86">
         <v>760.14</v>
       </c>
-      <c r="M109" s="83"/>
-      <c r="N109" s="78">
+      <c r="M109" s="86"/>
+      <c r="N109" s="80">
         <v>1254.77</v>
       </c>
-      <c r="O109" s="78"/>
-      <c r="P109" s="73">
+      <c r="O109" s="80"/>
+      <c r="P109" s="76">
         <v>3892.37</v>
       </c>
-      <c r="Q109" s="73"/>
-      <c r="R109" s="73">
+      <c r="Q109" s="76"/>
+      <c r="R109" s="76">
         <v>3500</v>
       </c>
-      <c r="S109" s="73"/>
+      <c r="S109" s="76"/>
       <c r="T109" s="82">
         <v>1421.41</v>
       </c>
       <c r="U109" s="82"/>
       <c r="V109" s="82">
         <v>1827.1</v>
       </c>
       <c r="W109" s="82"/>
-      <c r="X109" s="78">
+      <c r="X109" s="80">
         <v>1401.6</v>
       </c>
-      <c r="Y109" s="78"/>
-[...1 lines deleted...]
-      <c r="AA109" s="71">
+      <c r="Y109" s="80"/>
+      <c r="Z109" s="51"/>
+      <c r="AA109" s="85">
         <v>997.02</v>
       </c>
-      <c r="AB109" s="71"/>
-[...2 lines deleted...]
-      <c r="AE109" s="12" t="s">
+      <c r="AB109" s="85"/>
+      <c r="AC109" s="14"/>
+      <c r="AD109" s="14"/>
+      <c r="AE109" s="14" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="110" spans="1:31" s="9" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C110" s="18" t="s">
+    <row r="110" spans="1:31" s="11" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A110" s="20"/>
+      <c r="B110" s="20"/>
+      <c r="C110" s="20" t="s">
         <v>97</v>
       </c>
-      <c r="D110" s="18" t="s">
+      <c r="D110" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="E110" s="85">
+      <c r="E110" s="100">
         <v>271.60000000000002</v>
       </c>
-      <c r="F110" s="85"/>
-[...1 lines deleted...]
-      <c r="H110" s="88">
+      <c r="F110" s="100"/>
+      <c r="G110" s="38"/>
+      <c r="H110" s="79">
         <v>352.48</v>
       </c>
-      <c r="I110" s="88"/>
-      <c r="J110" s="87">
+      <c r="I110" s="79"/>
+      <c r="J110" s="83">
         <v>422.97</v>
       </c>
-      <c r="K110" s="87"/>
-      <c r="L110" s="83">
+      <c r="K110" s="83"/>
+      <c r="L110" s="86">
         <v>48.93</v>
       </c>
-      <c r="M110" s="83"/>
-      <c r="N110" s="86">
+      <c r="M110" s="86"/>
+      <c r="N110" s="81">
         <v>207.32</v>
       </c>
-      <c r="O110" s="86"/>
-      <c r="P110" s="88">
+      <c r="O110" s="81"/>
+      <c r="P110" s="79">
         <v>1141.6400000000001</v>
       </c>
-      <c r="Q110" s="88"/>
-      <c r="R110" s="88">
+      <c r="Q110" s="79"/>
+      <c r="R110" s="79">
         <v>320.54000000000002</v>
       </c>
-      <c r="S110" s="88"/>
-      <c r="T110" s="87">
+      <c r="S110" s="79"/>
+      <c r="T110" s="83">
         <v>44.13</v>
       </c>
-      <c r="U110" s="87"/>
-      <c r="V110" s="87">
+      <c r="U110" s="83"/>
+      <c r="V110" s="83">
         <v>192.21</v>
       </c>
-      <c r="W110" s="87"/>
-      <c r="X110" s="86">
+      <c r="W110" s="83"/>
+      <c r="X110" s="81">
         <v>165.75</v>
       </c>
-      <c r="Y110" s="86"/>
-[...1 lines deleted...]
-      <c r="AA110" s="85">
+      <c r="Y110" s="81"/>
+      <c r="Z110" s="67"/>
+      <c r="AA110" s="100">
         <v>225.9</v>
       </c>
-      <c r="AB110" s="85"/>
-[...2 lines deleted...]
-      <c r="AE110" s="18" t="s">
+      <c r="AB110" s="100"/>
+      <c r="AC110" s="20"/>
+      <c r="AD110" s="20"/>
+      <c r="AE110" s="20" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="111" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A111" s="12"/>
-[...1 lines deleted...]
-      <c r="C111" s="12" t="s">
+      <c r="A111" s="14"/>
+      <c r="B111" s="14"/>
+      <c r="C111" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="D111" s="12" t="s">
+      <c r="D111" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E111" s="71">
+      <c r="E111" s="85">
         <v>717.09</v>
       </c>
-      <c r="F111" s="71"/>
-[...1 lines deleted...]
-      <c r="H111" s="73">
+      <c r="F111" s="85"/>
+      <c r="G111" s="21"/>
+      <c r="H111" s="76">
         <v>726</v>
       </c>
-      <c r="I111" s="73"/>
+      <c r="I111" s="76"/>
       <c r="J111" s="82">
         <v>1017.01</v>
       </c>
       <c r="K111" s="82"/>
-      <c r="L111" s="83">
+      <c r="L111" s="86">
         <v>370.27</v>
       </c>
-      <c r="M111" s="83"/>
-      <c r="N111" s="78">
+      <c r="M111" s="86"/>
+      <c r="N111" s="80">
         <v>691.08</v>
       </c>
-      <c r="O111" s="78"/>
-      <c r="P111" s="73">
+      <c r="O111" s="80"/>
+      <c r="P111" s="76">
         <v>1214.6400000000001</v>
       </c>
-      <c r="Q111" s="73"/>
-      <c r="R111" s="73">
+      <c r="Q111" s="76"/>
+      <c r="R111" s="76">
         <v>1348.09</v>
       </c>
-      <c r="S111" s="73"/>
+      <c r="S111" s="76"/>
       <c r="T111" s="82">
         <v>855.24</v>
       </c>
       <c r="U111" s="82"/>
       <c r="V111" s="82">
         <v>887.43</v>
       </c>
       <c r="W111" s="82"/>
-      <c r="X111" s="78">
+      <c r="X111" s="80">
         <v>618.15</v>
       </c>
-      <c r="Y111" s="78"/>
-[...1 lines deleted...]
-      <c r="AA111" s="71">
+      <c r="Y111" s="80"/>
+      <c r="Z111" s="51"/>
+      <c r="AA111" s="85">
         <v>544.14</v>
       </c>
-      <c r="AB111" s="71"/>
-[...2 lines deleted...]
-      <c r="AE111" s="12" t="s">
+      <c r="AB111" s="85"/>
+      <c r="AC111" s="14"/>
+      <c r="AD111" s="14"/>
+      <c r="AE111" s="14" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="112" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A112" s="12"/>
-[...2 lines deleted...]
-      <c r="D112" s="12" t="s">
+      <c r="A112" s="14"/>
+      <c r="B112" s="14"/>
+      <c r="C112" s="14"/>
+      <c r="D112" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E112" s="46"/>
-[...29 lines deleted...]
-      <c r="B113" s="13" t="s">
+      <c r="E112" s="48"/>
+      <c r="F112" s="48"/>
+      <c r="G112" s="21"/>
+      <c r="H112" s="49"/>
+      <c r="I112" s="49"/>
+      <c r="J112" s="50"/>
+      <c r="K112" s="50"/>
+      <c r="L112" s="69"/>
+      <c r="M112" s="69"/>
+      <c r="N112" s="51"/>
+      <c r="O112" s="51"/>
+      <c r="P112" s="49"/>
+      <c r="Q112" s="49"/>
+      <c r="R112" s="49"/>
+      <c r="S112" s="49"/>
+      <c r="T112" s="50"/>
+      <c r="U112" s="50"/>
+      <c r="V112" s="50"/>
+      <c r="W112" s="50"/>
+      <c r="X112" s="51"/>
+      <c r="Y112" s="51"/>
+      <c r="Z112" s="51"/>
+      <c r="AA112" s="48"/>
+      <c r="AB112" s="48"/>
+      <c r="AC112" s="14"/>
+      <c r="AD112" s="14"/>
+      <c r="AE112" s="14"/>
+    </row>
+    <row r="113" spans="1:32" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A113" s="35"/>
+      <c r="B113" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="C113" s="13"/>
-      <c r="D113" s="13" t="s">
+      <c r="C113" s="15"/>
+      <c r="D113" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E113" s="72">
+      <c r="E113" s="90">
         <v>161.9</v>
       </c>
-      <c r="F113" s="72"/>
-[...1 lines deleted...]
-      <c r="H113" s="81">
+      <c r="F113" s="90"/>
+      <c r="G113" s="23"/>
+      <c r="H113" s="78">
         <v>389</v>
       </c>
-      <c r="I113" s="81"/>
-      <c r="J113" s="80">
+      <c r="I113" s="78"/>
+      <c r="J113" s="84">
         <v>447</v>
       </c>
-      <c r="K113" s="80"/>
-      <c r="L113" s="83" t="s">
+      <c r="K113" s="84"/>
+      <c r="L113" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="M113" s="85"/>
+      <c r="N113" s="99">
+        <v>131</v>
+      </c>
+      <c r="O113" s="99"/>
+      <c r="P113" s="78">
+        <v>227.2</v>
+      </c>
+      <c r="Q113" s="78"/>
+      <c r="R113" s="78">
+        <v>954</v>
+      </c>
+      <c r="S113" s="78"/>
+      <c r="T113" s="84">
+        <v>97</v>
+      </c>
+      <c r="U113" s="84"/>
+      <c r="V113" s="84">
+        <v>118</v>
+      </c>
+      <c r="W113" s="84"/>
+      <c r="X113" s="99">
+        <v>49</v>
+      </c>
+      <c r="Y113" s="99"/>
+      <c r="Z113" s="64"/>
+      <c r="AA113" s="90">
+        <v>106</v>
+      </c>
+      <c r="AB113" s="90"/>
+      <c r="AC113" s="15"/>
+      <c r="AD113" s="15"/>
+      <c r="AE113" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="114" spans="1:32" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="35"/>
+      <c r="B114" s="15"/>
+      <c r="C114" s="15"/>
+      <c r="D114" s="15"/>
+      <c r="E114" s="62"/>
+      <c r="F114" s="62"/>
+      <c r="G114" s="17"/>
+      <c r="H114" s="61"/>
+      <c r="I114" s="61"/>
+      <c r="J114" s="63"/>
+      <c r="K114" s="63"/>
+      <c r="L114" s="68"/>
+      <c r="M114" s="68"/>
+      <c r="N114" s="64"/>
+      <c r="O114" s="64"/>
+      <c r="P114" s="61"/>
+      <c r="Q114" s="61"/>
+      <c r="R114" s="61"/>
+      <c r="S114" s="61"/>
+      <c r="T114" s="63"/>
+      <c r="U114" s="63"/>
+      <c r="V114" s="63"/>
+      <c r="W114" s="63"/>
+      <c r="X114" s="64"/>
+      <c r="Y114" s="64"/>
+      <c r="Z114" s="64"/>
+      <c r="AA114" s="62"/>
+      <c r="AB114" s="62"/>
+      <c r="AC114" s="15"/>
+      <c r="AD114" s="15"/>
+      <c r="AE114" s="15"/>
+    </row>
+    <row r="115" spans="1:32" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="15"/>
+      <c r="B115" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C115" s="15"/>
+      <c r="D115" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="90">
+        <v>332</v>
+      </c>
+      <c r="F115" s="90"/>
+      <c r="G115" s="23"/>
+      <c r="H115" s="78">
+        <v>315</v>
+      </c>
+      <c r="I115" s="78"/>
+      <c r="J115" s="84">
+        <v>486</v>
+      </c>
+      <c r="K115" s="84"/>
+      <c r="L115" s="87">
+        <v>200</v>
+      </c>
+      <c r="M115" s="87"/>
+      <c r="N115" s="99">
+        <v>271</v>
+      </c>
+      <c r="O115" s="99"/>
+      <c r="P115" s="78">
+        <v>777</v>
+      </c>
+      <c r="Q115" s="78"/>
+      <c r="R115" s="78">
+        <v>374</v>
+      </c>
+      <c r="S115" s="78"/>
+      <c r="T115" s="84">
+        <v>229</v>
+      </c>
+      <c r="U115" s="84"/>
+      <c r="V115" s="84">
+        <v>340</v>
+      </c>
+      <c r="W115" s="84"/>
+      <c r="X115" s="99">
+        <v>159</v>
+      </c>
+      <c r="Y115" s="99"/>
+      <c r="Z115" s="64"/>
+      <c r="AA115" s="90">
+        <v>328</v>
+      </c>
+      <c r="AB115" s="90"/>
+      <c r="AC115" s="15"/>
+      <c r="AD115" s="23"/>
+      <c r="AE115" s="15" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="116" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A116" s="14"/>
+      <c r="B116" s="14"/>
+      <c r="C116" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="D116" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="85">
+        <v>13</v>
+      </c>
+      <c r="F116" s="85"/>
+      <c r="G116" s="21"/>
+      <c r="H116" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="M113" s="83"/>
-[...146 lines deleted...]
-      <c r="I116" s="73"/>
+      <c r="I116" s="85"/>
       <c r="J116" s="82">
         <v>18</v>
       </c>
       <c r="K116" s="82"/>
-      <c r="L116" s="83" t="s">
+      <c r="L116" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="M116" s="85"/>
+      <c r="N116" s="80">
+        <v>13</v>
+      </c>
+      <c r="O116" s="80"/>
+      <c r="P116" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q116" s="85"/>
+      <c r="R116" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="M116" s="83"/>
-[...15 lines deleted...]
-      <c r="U116" s="83"/>
+      <c r="S116" s="85"/>
+      <c r="T116" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="U116" s="85"/>
       <c r="V116" s="82">
         <v>18</v>
       </c>
       <c r="W116" s="82"/>
-      <c r="X116" s="83" t="s">
-[...4 lines deleted...]
-      <c r="AA116" s="71">
+      <c r="X116" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y116" s="85"/>
+      <c r="Z116" s="51"/>
+      <c r="AA116" s="85">
         <v>18</v>
       </c>
-      <c r="AB116" s="71"/>
-[...2 lines deleted...]
-      <c r="AE116" s="12" t="s">
+      <c r="AB116" s="85"/>
+      <c r="AC116" s="14"/>
+      <c r="AD116" s="21"/>
+      <c r="AE116" s="14" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="117" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A117" s="12"/>
-[...1 lines deleted...]
-      <c r="C117" s="12" t="s">
+      <c r="A117" s="14"/>
+      <c r="B117" s="14"/>
+      <c r="C117" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="D117" s="12" t="s">
+      <c r="D117" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E117" s="46"/>
-[...25 lines deleted...]
-      <c r="AE117" s="12"/>
+      <c r="E117" s="48"/>
+      <c r="F117" s="48"/>
+      <c r="G117" s="21"/>
+      <c r="H117" s="49"/>
+      <c r="I117" s="49"/>
+      <c r="J117" s="50"/>
+      <c r="K117" s="50"/>
+      <c r="L117" s="69"/>
+      <c r="M117" s="69"/>
+      <c r="N117" s="51"/>
+      <c r="O117" s="51"/>
+      <c r="P117" s="49"/>
+      <c r="Q117" s="49"/>
+      <c r="R117" s="49"/>
+      <c r="S117" s="49"/>
+      <c r="T117" s="50"/>
+      <c r="U117" s="50"/>
+      <c r="V117" s="50"/>
+      <c r="W117" s="50"/>
+      <c r="X117" s="51"/>
+      <c r="Y117" s="51"/>
+      <c r="Z117" s="51"/>
+      <c r="AA117" s="48"/>
+      <c r="AB117" s="48"/>
+      <c r="AC117" s="14"/>
+      <c r="AD117" s="21"/>
+      <c r="AE117" s="14"/>
     </row>
     <row r="118" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A118" s="12"/>
-[...1 lines deleted...]
-      <c r="C118" s="12" t="s">
+      <c r="A118" s="14"/>
+      <c r="B118" s="14"/>
+      <c r="C118" s="14" t="s">
         <v>101</v>
       </c>
-      <c r="D118" s="12" t="s">
+      <c r="D118" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E118" s="71">
+      <c r="E118" s="85">
         <v>111</v>
       </c>
-      <c r="F118" s="71"/>
-[...1 lines deleted...]
-      <c r="H118" s="73">
+      <c r="F118" s="85"/>
+      <c r="G118" s="21"/>
+      <c r="H118" s="76">
         <v>124</v>
       </c>
-      <c r="I118" s="73"/>
+      <c r="I118" s="76"/>
       <c r="J118" s="82">
         <v>84</v>
       </c>
       <c r="K118" s="82"/>
-      <c r="L118" s="83">
+      <c r="L118" s="86">
         <v>85</v>
       </c>
-      <c r="M118" s="83"/>
-      <c r="N118" s="78">
+      <c r="M118" s="86"/>
+      <c r="N118" s="80">
         <v>91</v>
       </c>
-      <c r="O118" s="78"/>
-      <c r="P118" s="73">
+      <c r="O118" s="80"/>
+      <c r="P118" s="76">
         <v>327</v>
       </c>
-      <c r="Q118" s="73"/>
-      <c r="R118" s="73">
+      <c r="Q118" s="76"/>
+      <c r="R118" s="76">
         <v>232</v>
       </c>
-      <c r="S118" s="73"/>
+      <c r="S118" s="76"/>
       <c r="T118" s="82">
         <v>36</v>
       </c>
       <c r="U118" s="82"/>
       <c r="V118" s="82">
         <v>154</v>
       </c>
       <c r="W118" s="82"/>
-      <c r="X118" s="78">
+      <c r="X118" s="80">
         <v>49</v>
       </c>
-      <c r="Y118" s="78"/>
-[...1 lines deleted...]
-      <c r="AA118" s="71">
+      <c r="Y118" s="80"/>
+      <c r="Z118" s="51"/>
+      <c r="AA118" s="85">
         <v>90</v>
       </c>
-      <c r="AB118" s="71"/>
-[...2 lines deleted...]
-      <c r="AE118" s="12" t="s">
+      <c r="AB118" s="85"/>
+      <c r="AC118" s="14"/>
+      <c r="AD118" s="21"/>
+      <c r="AE118" s="14" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="119" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C119" s="12" t="s">
+    <row r="119" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A119" s="14"/>
+      <c r="B119" s="14"/>
+      <c r="C119" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="D119" s="12" t="s">
+      <c r="D119" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E119" s="71">
+      <c r="E119" s="85">
         <v>14</v>
       </c>
-      <c r="F119" s="71"/>
-[...4 lines deleted...]
-      <c r="I119" s="73"/>
+      <c r="F119" s="85"/>
+      <c r="G119" s="21"/>
+      <c r="H119" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="I119" s="85"/>
       <c r="J119" s="82">
         <v>12</v>
       </c>
       <c r="K119" s="82"/>
-      <c r="L119" s="83" t="s">
+      <c r="L119" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="M119" s="85"/>
+      <c r="N119" s="85" t="s">
+        <v>234</v>
+      </c>
+      <c r="O119" s="85"/>
+      <c r="P119" s="76">
+        <v>260</v>
+      </c>
+      <c r="Q119" s="76"/>
+      <c r="R119" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="M119" s="83"/>
-[...15 lines deleted...]
-      <c r="U119" s="83"/>
+      <c r="S119" s="85"/>
+      <c r="T119" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="U119" s="85"/>
       <c r="V119" s="82">
         <v>1</v>
       </c>
       <c r="W119" s="82"/>
-      <c r="X119" s="78" t="s">
-[...4 lines deleted...]
-      <c r="AA119" s="71">
+      <c r="X119" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y119" s="85"/>
+      <c r="Z119" s="51"/>
+      <c r="AA119" s="85">
         <v>3</v>
       </c>
-      <c r="AB119" s="71"/>
-[...2 lines deleted...]
-      <c r="AE119" s="12" t="s">
+      <c r="AB119" s="85"/>
+      <c r="AC119" s="14"/>
+      <c r="AD119" s="21"/>
+      <c r="AE119" s="14" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="120" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A120" s="12"/>
-[...1 lines deleted...]
-      <c r="C120" s="12" t="s">
+      <c r="A120" s="14"/>
+      <c r="B120" s="14"/>
+      <c r="C120" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="D120" s="12" t="s">
+      <c r="D120" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E120" s="46"/>
-[...25 lines deleted...]
-      <c r="AE120" s="18"/>
+      <c r="E120" s="48"/>
+      <c r="F120" s="48"/>
+      <c r="G120" s="23"/>
+      <c r="H120" s="49"/>
+      <c r="I120" s="49"/>
+      <c r="J120" s="50"/>
+      <c r="K120" s="50"/>
+      <c r="L120" s="69"/>
+      <c r="M120" s="69"/>
+      <c r="N120" s="51"/>
+      <c r="O120" s="51"/>
+      <c r="P120" s="49"/>
+      <c r="Q120" s="49"/>
+      <c r="R120" s="49"/>
+      <c r="S120" s="49"/>
+      <c r="T120" s="50"/>
+      <c r="U120" s="50"/>
+      <c r="V120" s="50"/>
+      <c r="W120" s="50"/>
+      <c r="X120" s="51"/>
+      <c r="Y120" s="51"/>
+      <c r="Z120" s="64"/>
+      <c r="AA120" s="48"/>
+      <c r="AB120" s="48"/>
+      <c r="AC120" s="15"/>
+      <c r="AD120" s="23"/>
+      <c r="AE120" s="20"/>
     </row>
     <row r="121" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A121" s="12"/>
-[...1 lines deleted...]
-      <c r="C121" s="12" t="s">
+      <c r="A121" s="14"/>
+      <c r="B121" s="14"/>
+      <c r="C121" s="14" t="s">
         <v>103</v>
       </c>
-      <c r="D121" s="12" t="s">
+      <c r="D121" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="E121" s="71">
+      <c r="E121" s="85">
         <v>194</v>
       </c>
-      <c r="F121" s="71"/>
-[...1 lines deleted...]
-      <c r="H121" s="73">
+      <c r="F121" s="85"/>
+      <c r="G121" s="21"/>
+      <c r="H121" s="76">
         <v>190</v>
       </c>
-      <c r="I121" s="73"/>
+      <c r="I121" s="76"/>
       <c r="J121" s="82">
         <v>371</v>
       </c>
       <c r="K121" s="82"/>
-      <c r="L121" s="83">
+      <c r="L121" s="86">
         <v>115</v>
       </c>
-      <c r="M121" s="83"/>
-      <c r="N121" s="78">
+      <c r="M121" s="86"/>
+      <c r="N121" s="80">
         <v>167</v>
       </c>
-      <c r="O121" s="78"/>
-      <c r="P121" s="73">
+      <c r="O121" s="80"/>
+      <c r="P121" s="76">
         <v>189</v>
       </c>
-      <c r="Q121" s="73"/>
-      <c r="R121" s="73">
+      <c r="Q121" s="76"/>
+      <c r="R121" s="76">
         <v>142</v>
       </c>
-      <c r="S121" s="73"/>
+      <c r="S121" s="76"/>
       <c r="T121" s="82">
         <v>193</v>
       </c>
       <c r="U121" s="82"/>
       <c r="V121" s="82">
         <v>167</v>
       </c>
       <c r="W121" s="82"/>
-      <c r="X121" s="78">
+      <c r="X121" s="101">
         <v>111</v>
       </c>
-      <c r="Y121" s="78"/>
-[...1 lines deleted...]
-      <c r="AA121" s="71">
+      <c r="Y121" s="101"/>
+      <c r="Z121" s="101"/>
+      <c r="AA121" s="85">
         <v>217</v>
       </c>
-      <c r="AB121" s="71"/>
-[...2 lines deleted...]
-      <c r="AE121" s="12" t="s">
+      <c r="AB121" s="85"/>
+      <c r="AC121" s="14"/>
+      <c r="AD121" s="14"/>
+      <c r="AE121" s="14" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="122" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A122" s="12"/>
-[...33 lines deleted...]
-      <c r="B123" s="13" t="s">
+      <c r="A122" s="14"/>
+      <c r="B122" s="14"/>
+      <c r="C122" s="14"/>
+      <c r="D122" s="14"/>
+      <c r="E122" s="48"/>
+      <c r="F122" s="48"/>
+      <c r="G122" s="21"/>
+      <c r="H122" s="49"/>
+      <c r="I122" s="49"/>
+      <c r="J122" s="50"/>
+      <c r="K122" s="50"/>
+      <c r="L122" s="69"/>
+      <c r="M122" s="69"/>
+      <c r="N122" s="51"/>
+      <c r="O122" s="51"/>
+      <c r="P122" s="49"/>
+      <c r="Q122" s="49"/>
+      <c r="R122" s="49"/>
+      <c r="S122" s="49"/>
+      <c r="T122" s="50"/>
+      <c r="U122" s="50"/>
+      <c r="V122" s="50"/>
+      <c r="W122" s="50"/>
+      <c r="X122" s="51"/>
+      <c r="Y122" s="51"/>
+      <c r="Z122" s="51"/>
+      <c r="AA122" s="48"/>
+      <c r="AB122" s="48"/>
+      <c r="AC122" s="14"/>
+      <c r="AD122" s="14"/>
+      <c r="AE122" s="14"/>
+    </row>
+    <row r="123" spans="1:32" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A123" s="35"/>
+      <c r="B123" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="C123" s="13"/>
-      <c r="D123" s="13" t="s">
+      <c r="C123" s="15"/>
+      <c r="D123" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E123" s="72">
+      <c r="E123" s="90">
         <v>299</v>
       </c>
-      <c r="F123" s="72"/>
-[...1 lines deleted...]
-      <c r="H123" s="81">
+      <c r="F123" s="90"/>
+      <c r="G123" s="23"/>
+      <c r="H123" s="78">
         <v>14</v>
       </c>
-      <c r="I123" s="81"/>
-      <c r="J123" s="80">
+      <c r="I123" s="78"/>
+      <c r="J123" s="84">
         <v>31</v>
       </c>
-      <c r="K123" s="80"/>
-      <c r="L123" s="83" t="s">
+      <c r="K123" s="84"/>
+      <c r="L123" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="M123" s="85"/>
+      <c r="N123" s="99">
+        <v>203</v>
+      </c>
+      <c r="O123" s="99"/>
+      <c r="P123" s="78">
+        <v>1</v>
+      </c>
+      <c r="Q123" s="78"/>
+      <c r="R123" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="M123" s="83"/>
-      <c r="N123" s="79">
+      <c r="S123" s="85"/>
+      <c r="T123" s="84">
+        <v>20</v>
+      </c>
+      <c r="U123" s="84"/>
+      <c r="V123" s="84">
+        <v>349</v>
+      </c>
+      <c r="W123" s="84"/>
+      <c r="X123" s="99">
+        <v>18</v>
+      </c>
+      <c r="Y123" s="99"/>
+      <c r="Z123" s="64"/>
+      <c r="AA123" s="90">
+        <v>572</v>
+      </c>
+      <c r="AB123" s="90"/>
+      <c r="AC123" s="15"/>
+      <c r="AD123" s="15"/>
+      <c r="AE123" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="AF123" s="9"/>
+    </row>
+    <row r="124" spans="1:32" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A124" s="15"/>
+      <c r="B124" s="15"/>
+      <c r="C124" s="15"/>
+      <c r="D124" s="15"/>
+      <c r="E124" s="32"/>
+      <c r="F124" s="32"/>
+      <c r="G124" s="32"/>
+      <c r="H124" s="32"/>
+      <c r="I124" s="32"/>
+      <c r="J124" s="32"/>
+      <c r="K124" s="32"/>
+      <c r="L124" s="32"/>
+      <c r="M124" s="32"/>
+      <c r="N124" s="44"/>
+      <c r="O124" s="44"/>
+      <c r="P124" s="44"/>
+      <c r="Q124" s="44"/>
+      <c r="R124" s="44"/>
+      <c r="S124" s="44"/>
+      <c r="T124" s="44"/>
+      <c r="U124" s="44"/>
+      <c r="V124" s="44"/>
+      <c r="W124" s="44"/>
+      <c r="X124" s="44"/>
+      <c r="Y124" s="44"/>
+      <c r="Z124" s="44"/>
+      <c r="AA124" s="44"/>
+      <c r="AB124" s="15"/>
+      <c r="AC124" s="15"/>
+      <c r="AD124" s="15"/>
+      <c r="AE124" s="15"/>
+    </row>
+    <row r="125" spans="1:32" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A125" s="15"/>
+      <c r="B125" s="15"/>
+      <c r="C125" s="15"/>
+      <c r="D125" s="15"/>
+      <c r="E125" s="32"/>
+      <c r="F125" s="32"/>
+      <c r="G125" s="32"/>
+      <c r="H125" s="32"/>
+      <c r="I125" s="32"/>
+      <c r="J125" s="32"/>
+      <c r="K125" s="32"/>
+      <c r="L125" s="32"/>
+      <c r="M125" s="32"/>
+      <c r="N125" s="32"/>
+      <c r="O125" s="32"/>
+      <c r="P125" s="32"/>
+      <c r="Q125" s="32"/>
+      <c r="R125" s="32"/>
+      <c r="S125" s="32"/>
+      <c r="T125" s="32"/>
+      <c r="U125" s="32"/>
+      <c r="V125" s="32"/>
+      <c r="W125" s="32"/>
+      <c r="X125" s="32"/>
+      <c r="Y125" s="32"/>
+      <c r="Z125" s="32"/>
+      <c r="AA125" s="32"/>
+      <c r="AB125" s="23"/>
+      <c r="AC125" s="15"/>
+      <c r="AD125" s="15"/>
+      <c r="AE125" s="15"/>
+    </row>
+    <row r="126" spans="1:32" ht="28.5" x14ac:dyDescent="0.5">
+      <c r="A126" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B126" s="14"/>
+      <c r="C126" s="14"/>
+      <c r="D126" s="14"/>
+      <c r="E126" s="14"/>
+      <c r="F126" s="14"/>
+      <c r="G126" s="14"/>
+      <c r="H126" s="14"/>
+      <c r="I126" s="14"/>
+      <c r="J126" s="14"/>
+      <c r="K126" s="14"/>
+      <c r="L126" s="14"/>
+      <c r="M126" s="14"/>
+      <c r="N126" s="14"/>
+      <c r="O126" s="14"/>
+      <c r="P126" s="14"/>
+      <c r="Q126" s="14"/>
+      <c r="R126" s="14"/>
+      <c r="S126" s="14"/>
+      <c r="T126" s="14"/>
+      <c r="U126" s="14"/>
+      <c r="V126" s="14"/>
+      <c r="W126" s="14"/>
+      <c r="X126" s="14"/>
+      <c r="Y126" s="14"/>
+      <c r="Z126" s="14"/>
+      <c r="AA126" s="14"/>
+      <c r="AB126" s="14"/>
+      <c r="AC126" s="14"/>
+      <c r="AD126" s="14"/>
+      <c r="AE126" s="14"/>
+      <c r="AF126" s="3"/>
+    </row>
+    <row r="127" spans="1:32" ht="27" x14ac:dyDescent="0.5">
+      <c r="A127" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="B127" s="14"/>
+      <c r="C127" s="14"/>
+      <c r="D127" s="14"/>
+      <c r="E127" s="14"/>
+      <c r="F127" s="14"/>
+      <c r="G127" s="14"/>
+      <c r="H127" s="14"/>
+      <c r="I127" s="14"/>
+      <c r="J127" s="14"/>
+      <c r="K127" s="14"/>
+      <c r="L127" s="14"/>
+      <c r="M127" s="14"/>
+      <c r="N127" s="14"/>
+      <c r="O127" s="14"/>
+      <c r="P127" s="14"/>
+      <c r="Q127" s="14"/>
+      <c r="R127" s="14"/>
+      <c r="S127" s="14"/>
+      <c r="T127" s="14"/>
+      <c r="U127" s="14"/>
+      <c r="V127" s="14"/>
+      <c r="W127" s="14"/>
+      <c r="X127" s="14"/>
+      <c r="Y127" s="14"/>
+      <c r="Z127" s="15"/>
+      <c r="AA127" s="14"/>
+      <c r="AB127" s="14"/>
+      <c r="AC127" s="14"/>
+      <c r="AD127" s="14"/>
+      <c r="AE127" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="128" spans="1:32" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="19"/>
+      <c r="B128" s="18"/>
+      <c r="C128" s="19"/>
+      <c r="D128" s="18"/>
+      <c r="E128" s="18"/>
+      <c r="F128" s="18"/>
+      <c r="G128" s="18"/>
+      <c r="H128" s="18"/>
+      <c r="I128" s="18"/>
+      <c r="J128" s="18"/>
+      <c r="K128" s="18"/>
+      <c r="L128" s="18"/>
+      <c r="M128" s="18"/>
+      <c r="N128" s="18"/>
+      <c r="O128" s="18"/>
+      <c r="P128" s="18"/>
+      <c r="Q128" s="18"/>
+      <c r="R128" s="18"/>
+      <c r="S128" s="18"/>
+      <c r="T128" s="18"/>
+      <c r="U128" s="18"/>
+      <c r="V128" s="18"/>
+      <c r="W128" s="18"/>
+      <c r="X128" s="18"/>
+      <c r="Y128" s="18"/>
+      <c r="Z128" s="18"/>
+      <c r="AA128" s="18"/>
+      <c r="AB128" s="18"/>
+      <c r="AC128" s="18"/>
+      <c r="AD128" s="18"/>
+      <c r="AE128" s="18"/>
+    </row>
+    <row r="129" spans="1:33" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A129" s="14"/>
+      <c r="B129" s="14"/>
+      <c r="C129" s="14"/>
+      <c r="D129" s="14"/>
+      <c r="E129" s="14"/>
+      <c r="F129" s="14"/>
+      <c r="G129" s="14"/>
+      <c r="H129" s="14"/>
+      <c r="I129" s="14"/>
+      <c r="J129" s="14"/>
+      <c r="K129" s="14"/>
+      <c r="L129" s="14"/>
+      <c r="M129" s="14"/>
+      <c r="N129" s="14"/>
+      <c r="O129" s="14"/>
+      <c r="P129" s="14"/>
+      <c r="Q129" s="14"/>
+      <c r="R129" s="14"/>
+      <c r="S129" s="14"/>
+      <c r="T129" s="14"/>
+      <c r="U129" s="14"/>
+      <c r="V129" s="14"/>
+      <c r="W129" s="14"/>
+      <c r="X129" s="14"/>
+      <c r="Y129" s="14"/>
+      <c r="Z129" s="14"/>
+      <c r="AA129" s="14"/>
+      <c r="AB129" s="14"/>
+      <c r="AC129" s="14"/>
+      <c r="AD129" s="14"/>
+      <c r="AE129" s="14"/>
+    </row>
+    <row r="130" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A130" s="14"/>
+      <c r="B130" s="14"/>
+      <c r="C130" s="14"/>
+      <c r="D130" s="14"/>
+      <c r="E130" s="14"/>
+      <c r="F130" s="14"/>
+      <c r="G130" s="14"/>
+      <c r="H130" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="I130" s="72"/>
+      <c r="J130" s="72"/>
+      <c r="K130" s="72"/>
+      <c r="L130" s="72"/>
+      <c r="M130" s="72"/>
+      <c r="N130" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="O130" s="72"/>
+      <c r="P130" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q130" s="72"/>
+      <c r="R130" s="72"/>
+      <c r="S130" s="72"/>
+      <c r="T130" s="72"/>
+      <c r="U130" s="72"/>
+      <c r="V130" s="72"/>
+      <c r="W130" s="72"/>
+      <c r="X130" s="72"/>
+      <c r="Y130" s="72"/>
+      <c r="Z130" s="22"/>
+      <c r="AA130" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB130" s="72"/>
+      <c r="AC130" s="14"/>
+      <c r="AD130" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE130" s="14"/>
+    </row>
+    <row r="131" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A131" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="B131" s="14"/>
+      <c r="C131" s="14"/>
+      <c r="D131" s="14"/>
+      <c r="E131" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="F131" s="14"/>
+      <c r="G131" s="14"/>
+      <c r="H131" s="77" t="s">
+        <v>111</v>
+      </c>
+      <c r="I131" s="77"/>
+      <c r="J131" s="77"/>
+      <c r="K131" s="77"/>
+      <c r="L131" s="77"/>
+      <c r="M131" s="77"/>
+      <c r="N131" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="O131" s="72"/>
+      <c r="P131" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q131" s="77"/>
+      <c r="R131" s="77"/>
+      <c r="S131" s="77"/>
+      <c r="T131" s="77"/>
+      <c r="U131" s="77"/>
+      <c r="V131" s="77"/>
+      <c r="W131" s="77"/>
+      <c r="X131" s="77"/>
+      <c r="Y131" s="77"/>
+      <c r="Z131" s="22"/>
+      <c r="AA131" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB131" s="72"/>
+      <c r="AC131" s="14"/>
+      <c r="AD131" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE131" s="14"/>
+    </row>
+    <row r="132" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A132" s="21"/>
+      <c r="B132" s="21"/>
+      <c r="C132" s="21"/>
+      <c r="D132" s="21"/>
+      <c r="E132" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="F132" s="21"/>
+      <c r="G132" s="21"/>
+      <c r="H132" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="I132" s="73"/>
+      <c r="J132" s="73"/>
+      <c r="K132" s="73"/>
+      <c r="L132" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="M132" s="72"/>
+      <c r="N132" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="O132" s="72"/>
+      <c r="P132" s="72" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q132" s="72"/>
+      <c r="R132" s="72" t="s">
+        <v>65</v>
+      </c>
+      <c r="S132" s="72"/>
+      <c r="T132" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="U132" s="72"/>
+      <c r="V132" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="W132" s="72"/>
+      <c r="X132" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y132" s="72"/>
+      <c r="Z132" s="22"/>
+      <c r="AA132" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB132" s="72"/>
+      <c r="AC132" s="21"/>
+      <c r="AD132" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE132" s="21"/>
+    </row>
+    <row r="133" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A133" s="21"/>
+      <c r="B133" s="21"/>
+      <c r="C133" s="21"/>
+      <c r="D133" s="21"/>
+      <c r="E133" s="21"/>
+      <c r="F133" s="21"/>
+      <c r="G133" s="21"/>
+      <c r="H133" s="77" t="s">
+        <v>112</v>
+      </c>
+      <c r="I133" s="77"/>
+      <c r="J133" s="77"/>
+      <c r="K133" s="77"/>
+      <c r="L133" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="M133" s="72"/>
+      <c r="N133" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="O133" s="72"/>
+      <c r="P133" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q133" s="72"/>
+      <c r="R133" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="S133" s="72"/>
+      <c r="T133" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="U133" s="72"/>
+      <c r="V133" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="W133" s="72"/>
+      <c r="X133" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y133" s="72"/>
+      <c r="Z133" s="22"/>
+      <c r="AA133" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB133" s="72"/>
+      <c r="AC133" s="21"/>
+      <c r="AD133" s="21"/>
+      <c r="AE133" s="21"/>
+    </row>
+    <row r="134" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A134" s="72" t="s">
+        <v>25</v>
+      </c>
+      <c r="B134" s="72"/>
+      <c r="C134" s="72"/>
+      <c r="D134" s="21"/>
+      <c r="E134" s="21"/>
+      <c r="F134" s="14"/>
+      <c r="G134" s="21"/>
+      <c r="H134" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="I134" s="73"/>
+      <c r="J134" s="73" t="s">
+        <v>20</v>
+      </c>
+      <c r="K134" s="73"/>
+      <c r="L134" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="M134" s="72"/>
+      <c r="N134" s="72" t="s">
+        <v>121</v>
+      </c>
+      <c r="O134" s="72"/>
+      <c r="P134" s="72" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q134" s="72"/>
+      <c r="R134" s="72" t="s">
+        <v>68</v>
+      </c>
+      <c r="S134" s="72"/>
+      <c r="T134" s="72" t="s">
+        <v>69</v>
+      </c>
+      <c r="U134" s="72"/>
+      <c r="V134" s="72" t="s">
+        <v>68</v>
+      </c>
+      <c r="W134" s="72"/>
+      <c r="X134" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y134" s="72"/>
+      <c r="Z134" s="22"/>
+      <c r="AA134" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB134" s="72"/>
+      <c r="AC134" s="21"/>
+      <c r="AD134" s="72" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE134" s="72"/>
+    </row>
+    <row r="135" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A135" s="14"/>
+      <c r="B135" s="14"/>
+      <c r="C135" s="14"/>
+      <c r="D135" s="14"/>
+      <c r="E135" s="14"/>
+      <c r="F135" s="14"/>
+      <c r="G135" s="14"/>
+      <c r="H135" s="72" t="s">
+        <v>21</v>
+      </c>
+      <c r="I135" s="72"/>
+      <c r="J135" s="72" t="s">
+        <v>76</v>
+      </c>
+      <c r="K135" s="72"/>
+      <c r="L135" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="M135" s="72"/>
+      <c r="N135" s="72" t="s">
+        <v>123</v>
+      </c>
+      <c r="O135" s="72"/>
+      <c r="P135" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q135" s="72"/>
+      <c r="R135" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="S135" s="72"/>
+      <c r="T135" s="72" t="s">
+        <v>129</v>
+      </c>
+      <c r="U135" s="72"/>
+      <c r="V135" s="72" t="s">
+        <v>79</v>
+      </c>
+      <c r="W135" s="72"/>
+      <c r="X135" s="72" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y135" s="72"/>
+      <c r="Z135" s="22"/>
+      <c r="AA135" s="72" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB135" s="72"/>
+      <c r="AC135" s="14"/>
+      <c r="AD135" s="14"/>
+      <c r="AE135" s="14"/>
+    </row>
+    <row r="136" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A136" s="14"/>
+      <c r="B136" s="14"/>
+      <c r="C136" s="14"/>
+      <c r="D136" s="14"/>
+      <c r="E136" s="14"/>
+      <c r="F136" s="14"/>
+      <c r="G136" s="14"/>
+      <c r="H136" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="I136" s="72"/>
+      <c r="J136" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="K136" s="72"/>
+      <c r="L136" s="72" t="s">
+        <v>117</v>
+      </c>
+      <c r="M136" s="72"/>
+      <c r="N136" s="72" t="s">
+        <v>122</v>
+      </c>
+      <c r="O136" s="72"/>
+      <c r="P136" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q136" s="72"/>
+      <c r="R136" s="72" t="s">
+        <v>129</v>
+      </c>
+      <c r="S136" s="72"/>
+      <c r="T136" s="72" t="s">
+        <v>132</v>
+      </c>
+      <c r="U136" s="72"/>
+      <c r="V136" s="72" t="s">
+        <v>18</v>
+      </c>
+      <c r="W136" s="72"/>
+      <c r="X136" s="72" t="s">
+        <v>138</v>
+      </c>
+      <c r="Y136" s="72"/>
+      <c r="Z136" s="22"/>
+      <c r="AA136" s="22"/>
+      <c r="AB136" s="14"/>
+      <c r="AC136" s="14"/>
+      <c r="AD136" s="14"/>
+      <c r="AE136" s="14"/>
+    </row>
+    <row r="137" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="14"/>
+      <c r="B137" s="14"/>
+      <c r="C137" s="14"/>
+      <c r="D137" s="14"/>
+      <c r="E137" s="14"/>
+      <c r="F137" s="14"/>
+      <c r="G137" s="14"/>
+      <c r="H137" s="72" t="s">
+        <v>113</v>
+      </c>
+      <c r="I137" s="72"/>
+      <c r="J137" s="72" t="s">
+        <v>207</v>
+      </c>
+      <c r="K137" s="72"/>
+      <c r="L137" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="M137" s="72"/>
+      <c r="N137" s="22"/>
+      <c r="O137" s="22"/>
+      <c r="P137" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q137" s="72"/>
+      <c r="R137" s="72" t="s">
+        <v>128</v>
+      </c>
+      <c r="S137" s="72"/>
+      <c r="T137" s="72" t="s">
+        <v>131</v>
+      </c>
+      <c r="U137" s="72"/>
+      <c r="V137" s="72" t="s">
+        <v>130</v>
+      </c>
+      <c r="W137" s="72"/>
+      <c r="X137" s="72" t="s">
+        <v>137</v>
+      </c>
+      <c r="Y137" s="72"/>
+      <c r="Z137" s="22"/>
+      <c r="AA137" s="22"/>
+      <c r="AB137" s="14"/>
+      <c r="AC137" s="14"/>
+      <c r="AD137" s="14"/>
+      <c r="AE137" s="14"/>
+      <c r="AG137" s="11"/>
+    </row>
+    <row r="138" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A138" s="14"/>
+      <c r="B138" s="14"/>
+      <c r="C138" s="14"/>
+      <c r="D138" s="14"/>
+      <c r="E138" s="14"/>
+      <c r="F138" s="14"/>
+      <c r="G138" s="14"/>
+      <c r="H138" s="72" t="s">
+        <v>114</v>
+      </c>
+      <c r="I138" s="72"/>
+      <c r="J138" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="K138" s="72"/>
+      <c r="L138" s="72" t="s">
+        <v>119</v>
+      </c>
+      <c r="M138" s="72"/>
+      <c r="N138" s="22"/>
+      <c r="O138" s="22"/>
+      <c r="P138" s="72" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q138" s="72"/>
+      <c r="R138" s="72" t="s">
+        <v>127</v>
+      </c>
+      <c r="S138" s="72"/>
+      <c r="T138" s="72" t="s">
+        <v>133</v>
+      </c>
+      <c r="U138" s="72"/>
+      <c r="V138" s="72" t="s">
+        <v>204</v>
+      </c>
+      <c r="W138" s="72"/>
+      <c r="X138" s="72" t="s">
+        <v>136</v>
+      </c>
+      <c r="Y138" s="72"/>
+      <c r="Z138" s="22"/>
+      <c r="AA138" s="22"/>
+      <c r="AB138" s="14"/>
+      <c r="AC138" s="14"/>
+      <c r="AD138" s="14"/>
+      <c r="AE138" s="14"/>
+    </row>
+    <row r="139" spans="1:33" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A139" s="14"/>
+      <c r="B139" s="14"/>
+      <c r="C139" s="14"/>
+      <c r="D139" s="14"/>
+      <c r="E139" s="14"/>
+      <c r="F139" s="14"/>
+      <c r="G139" s="14"/>
+      <c r="H139" s="21"/>
+      <c r="I139" s="21"/>
+      <c r="J139" s="72" t="s">
+        <v>116</v>
+      </c>
+      <c r="K139" s="72"/>
+      <c r="L139" s="72"/>
+      <c r="M139" s="72"/>
+      <c r="N139" s="22"/>
+      <c r="O139" s="22"/>
+      <c r="P139" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q139" s="72"/>
+      <c r="R139" s="72" t="s">
+        <v>126</v>
+      </c>
+      <c r="S139" s="72"/>
+      <c r="T139" s="72" t="s">
+        <v>134</v>
+      </c>
+      <c r="U139" s="72"/>
+      <c r="V139" s="72" t="s">
+        <v>135</v>
+      </c>
+      <c r="W139" s="72"/>
+      <c r="X139" s="72" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y139" s="72"/>
+      <c r="Z139" s="22"/>
+      <c r="AA139" s="22"/>
+      <c r="AB139" s="14"/>
+      <c r="AC139" s="14"/>
+      <c r="AD139" s="14"/>
+      <c r="AE139" s="14"/>
+    </row>
+    <row r="140" spans="1:33" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A140" s="24"/>
+      <c r="B140" s="25"/>
+      <c r="C140" s="24"/>
+      <c r="D140" s="24"/>
+      <c r="E140" s="14"/>
+      <c r="F140" s="14"/>
+      <c r="G140" s="24"/>
+      <c r="H140" s="26"/>
+      <c r="I140" s="26"/>
+      <c r="J140" s="27"/>
+      <c r="K140" s="27"/>
+      <c r="L140" s="27"/>
+      <c r="M140" s="27"/>
+      <c r="N140" s="27"/>
+      <c r="O140" s="27"/>
+      <c r="P140" s="27"/>
+      <c r="Q140" s="27"/>
+      <c r="R140" s="27"/>
+      <c r="S140" s="27"/>
+      <c r="T140" s="27"/>
+      <c r="U140" s="27"/>
+      <c r="V140" s="27"/>
+      <c r="W140" s="27"/>
+      <c r="X140" s="27"/>
+      <c r="Y140" s="27"/>
+      <c r="Z140" s="24"/>
+      <c r="AA140" s="27"/>
+      <c r="AB140" s="27"/>
+      <c r="AC140" s="24"/>
+      <c r="AD140" s="28"/>
+      <c r="AE140" s="24"/>
+    </row>
+    <row r="141" spans="1:33" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A141" s="74"/>
+      <c r="B141" s="74"/>
+      <c r="C141" s="74"/>
+      <c r="D141" s="29"/>
+      <c r="E141" s="29"/>
+      <c r="F141" s="29"/>
+      <c r="G141" s="30"/>
+      <c r="H141" s="29"/>
+      <c r="I141" s="29"/>
+      <c r="J141" s="29"/>
+      <c r="K141" s="29"/>
+      <c r="L141" s="29"/>
+      <c r="M141" s="29"/>
+      <c r="N141" s="29"/>
+      <c r="O141" s="29"/>
+      <c r="P141" s="29"/>
+      <c r="Q141" s="29"/>
+      <c r="R141" s="29"/>
+      <c r="S141" s="29"/>
+      <c r="T141" s="29"/>
+      <c r="U141" s="29"/>
+      <c r="V141" s="29"/>
+      <c r="W141" s="29"/>
+      <c r="X141" s="29"/>
+      <c r="Y141" s="29"/>
+      <c r="Z141" s="30"/>
+      <c r="AA141" s="29"/>
+      <c r="AB141" s="29"/>
+      <c r="AC141" s="30"/>
+      <c r="AD141" s="29"/>
+      <c r="AE141" s="31"/>
+    </row>
+    <row r="142" spans="1:33" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B142" s="15"/>
+      <c r="C142" s="15"/>
+      <c r="D142" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E142" s="90">
+        <v>2178</v>
+      </c>
+      <c r="F142" s="90"/>
+      <c r="G142" s="15"/>
+      <c r="H142" s="103">
+        <v>2456.73</v>
+      </c>
+      <c r="I142" s="103"/>
+      <c r="J142" s="89">
+        <v>4043.38</v>
+      </c>
+      <c r="K142" s="89"/>
+      <c r="L142" s="104">
+        <v>238.82</v>
+      </c>
+      <c r="M142" s="104"/>
+      <c r="N142" s="99">
+        <v>1850.91</v>
+      </c>
+      <c r="O142" s="99"/>
+      <c r="P142" s="89">
+        <v>6102.99</v>
+      </c>
+      <c r="Q142" s="89"/>
+      <c r="R142" s="78">
+        <v>3081.27</v>
+      </c>
+      <c r="S142" s="78"/>
+      <c r="T142" s="84">
+        <v>1487.82</v>
+      </c>
+      <c r="U142" s="84"/>
+      <c r="V142" s="89">
+        <v>2224.52</v>
+      </c>
+      <c r="W142" s="89"/>
+      <c r="X142" s="99">
+        <v>1298.4000000000001</v>
+      </c>
+      <c r="Y142" s="99"/>
+      <c r="Z142" s="15"/>
+      <c r="AA142" s="90">
+        <v>1703.09</v>
+      </c>
+      <c r="AB142" s="90"/>
+      <c r="AC142" s="15"/>
+      <c r="AD142" s="15"/>
+      <c r="AE142" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="O123" s="79"/>
-[...275 lines deleted...]
-      <c r="AD130" s="12" t="s">
+    </row>
+    <row r="143" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A143" s="14"/>
+      <c r="B143" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="C143" s="14"/>
+      <c r="D143" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AE130" s="12"/>
-[...595 lines deleted...]
-      <c r="E143" s="71">
+      <c r="E143" s="85">
         <v>70.17</v>
       </c>
-      <c r="F143" s="71"/>
-[...1 lines deleted...]
-      <c r="H143" s="73">
+      <c r="F143" s="85"/>
+      <c r="G143" s="14"/>
+      <c r="H143" s="76">
         <v>24.59</v>
       </c>
-      <c r="I143" s="73"/>
-      <c r="J143" s="75">
+      <c r="I143" s="76"/>
+      <c r="J143" s="88">
         <v>30.25</v>
       </c>
-      <c r="K143" s="75"/>
-      <c r="L143" s="77">
+      <c r="K143" s="88"/>
+      <c r="L143" s="102">
         <v>18.95</v>
       </c>
-      <c r="M143" s="77"/>
-      <c r="N143" s="78">
+      <c r="M143" s="102"/>
+      <c r="N143" s="80">
         <v>21.83</v>
       </c>
-      <c r="O143" s="78"/>
-      <c r="P143" s="75">
+      <c r="O143" s="80"/>
+      <c r="P143" s="88">
         <v>509.67</v>
       </c>
-      <c r="Q143" s="75"/>
-      <c r="R143" s="73">
+      <c r="Q143" s="88"/>
+      <c r="R143" s="76">
         <v>180.64</v>
       </c>
-      <c r="S143" s="73"/>
+      <c r="S143" s="76"/>
       <c r="T143" s="82">
         <v>20.16</v>
       </c>
       <c r="U143" s="82"/>
-      <c r="V143" s="75">
+      <c r="V143" s="88">
         <v>63.93</v>
       </c>
-      <c r="W143" s="75"/>
-      <c r="X143" s="78">
+      <c r="W143" s="88"/>
+      <c r="X143" s="80">
         <v>14.47</v>
       </c>
-      <c r="Y143" s="78"/>
-[...1 lines deleted...]
-      <c r="AA143" s="71">
+      <c r="Y143" s="80"/>
+      <c r="Z143" s="14"/>
+      <c r="AA143" s="85">
         <v>77.14</v>
       </c>
-      <c r="AB143" s="71"/>
-[...2 lines deleted...]
-      <c r="AE143" s="12" t="s">
+      <c r="AB143" s="85"/>
+      <c r="AC143" s="14"/>
+      <c r="AD143" s="14"/>
+      <c r="AE143" s="14" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="144" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A144" s="12"/>
-      <c r="B144" s="12" t="s">
+      <c r="A144" s="14"/>
+      <c r="B144" s="14" t="s">
         <v>209</v>
       </c>
-      <c r="C144" s="12"/>
-      <c r="D144" s="13" t="s">
+      <c r="C144" s="14"/>
+      <c r="D144" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E144" s="71">
+      <c r="E144" s="85">
         <v>9.26</v>
       </c>
-      <c r="F144" s="71"/>
-[...1 lines deleted...]
-      <c r="H144" s="73">
+      <c r="F144" s="85"/>
+      <c r="G144" s="14"/>
+      <c r="H144" s="76">
         <v>25.33</v>
       </c>
-      <c r="I144" s="73"/>
-      <c r="J144" s="75">
+      <c r="I144" s="76"/>
+      <c r="J144" s="88">
         <v>79.180000000000007</v>
       </c>
-      <c r="K144" s="75"/>
-[...4 lines deleted...]
-      <c r="N144" s="75" t="s">
+      <c r="K144" s="88"/>
+      <c r="L144" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="M144" s="85"/>
+      <c r="N144" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="O144" s="85"/>
+      <c r="P144" s="88">
+        <v>72.7</v>
+      </c>
+      <c r="Q144" s="88"/>
+      <c r="R144" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="O144" s="75"/>
-[...12 lines deleted...]
-      <c r="V144" s="71" t="s">
+      <c r="S144" s="85"/>
+      <c r="T144" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="U144" s="85"/>
+      <c r="V144" s="85" t="s">
         <v>235</v>
       </c>
-      <c r="W144" s="71"/>
-      <c r="X144" s="75" t="s">
+      <c r="W144" s="85"/>
+      <c r="X144" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y144" s="85"/>
+      <c r="Z144" s="14"/>
+      <c r="AA144" s="85" t="s">
+        <v>236</v>
+      </c>
+      <c r="AB144" s="85"/>
+      <c r="AC144" s="14"/>
+      <c r="AD144" s="14"/>
+      <c r="AE144" s="14" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="145" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A145" s="14"/>
+      <c r="B145" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="C145" s="14"/>
+      <c r="D145" s="14"/>
+      <c r="E145" s="85">
+        <v>413.33</v>
+      </c>
+      <c r="F145" s="85"/>
+      <c r="G145" s="14"/>
+      <c r="H145" s="76">
+        <v>679.92</v>
+      </c>
+      <c r="I145" s="76"/>
+      <c r="J145" s="88">
+        <v>641.85</v>
+      </c>
+      <c r="K145" s="88"/>
+      <c r="L145" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="M145" s="85"/>
+      <c r="N145" s="80">
+        <v>481.47</v>
+      </c>
+      <c r="O145" s="80"/>
+      <c r="P145" s="88">
+        <v>1619</v>
+      </c>
+      <c r="Q145" s="88"/>
+      <c r="R145" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="Y144" s="75"/>
-[...46 lines deleted...]
-      <c r="S145" s="75"/>
+      <c r="S145" s="85"/>
       <c r="T145" s="82">
         <v>81.180000000000007</v>
       </c>
       <c r="U145" s="82"/>
-      <c r="V145" s="75">
+      <c r="V145" s="88">
         <v>316.22000000000003</v>
       </c>
-      <c r="W145" s="75"/>
-      <c r="X145" s="78">
+      <c r="W145" s="88"/>
+      <c r="X145" s="80">
         <v>137.76</v>
       </c>
-      <c r="Y145" s="78"/>
-[...1 lines deleted...]
-      <c r="AA145" s="71">
+      <c r="Y145" s="80"/>
+      <c r="Z145" s="70"/>
+      <c r="AA145" s="85">
         <v>203.56</v>
       </c>
-      <c r="AB145" s="71"/>
-[...2 lines deleted...]
-      <c r="AE145" s="12" t="s">
+      <c r="AB145" s="85"/>
+      <c r="AC145" s="14"/>
+      <c r="AD145" s="14"/>
+      <c r="AE145" s="14" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="146" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A146" s="12"/>
-[...1 lines deleted...]
-      <c r="D146" s="13" t="s">
+      <c r="A146" s="14"/>
+      <c r="C146" s="14"/>
+      <c r="D146" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E146" s="46"/>
-[...25 lines deleted...]
-      <c r="AE146" s="12" t="s">
+      <c r="E146" s="48"/>
+      <c r="F146" s="48"/>
+      <c r="G146" s="14"/>
+      <c r="H146" s="49"/>
+      <c r="I146" s="49"/>
+      <c r="J146" s="46"/>
+      <c r="K146" s="46"/>
+      <c r="L146" s="71"/>
+      <c r="M146" s="71"/>
+      <c r="N146" s="51"/>
+      <c r="O146" s="51"/>
+      <c r="P146" s="46"/>
+      <c r="Q146" s="46"/>
+      <c r="R146" s="49"/>
+      <c r="S146" s="49"/>
+      <c r="T146" s="50"/>
+      <c r="U146" s="50"/>
+      <c r="V146" s="46"/>
+      <c r="W146" s="46"/>
+      <c r="X146" s="51"/>
+      <c r="Y146" s="51"/>
+      <c r="Z146" s="14"/>
+      <c r="AA146" s="48"/>
+      <c r="AB146" s="48"/>
+      <c r="AC146" s="14"/>
+      <c r="AD146" s="14"/>
+      <c r="AE146" s="14" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="147" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A147" s="12"/>
-      <c r="B147" s="12" t="s">
+      <c r="A147" s="14"/>
+      <c r="B147" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="C147" s="12"/>
-      <c r="D147" s="13" t="s">
+      <c r="C147" s="14"/>
+      <c r="D147" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E147" s="71">
+      <c r="E147" s="85">
         <v>18</v>
       </c>
-      <c r="F147" s="71"/>
-[...5 lines deleted...]
-      <c r="J147" s="75">
+      <c r="F147" s="85"/>
+      <c r="G147" s="14"/>
+      <c r="H147" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="I147" s="85"/>
+      <c r="J147" s="88">
         <v>24</v>
       </c>
-      <c r="K147" s="75"/>
-[...4 lines deleted...]
-      <c r="N147" s="78">
+      <c r="K147" s="88"/>
+      <c r="L147" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="M147" s="85"/>
+      <c r="N147" s="80">
         <v>4</v>
       </c>
-      <c r="O147" s="78"/>
-      <c r="P147" s="75">
+      <c r="O147" s="80"/>
+      <c r="P147" s="88">
         <v>207</v>
       </c>
-      <c r="Q147" s="75"/>
-[...3 lines deleted...]
-      <c r="S147" s="75"/>
+      <c r="Q147" s="88"/>
+      <c r="R147" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="S147" s="85"/>
       <c r="T147" s="82">
         <v>13</v>
       </c>
       <c r="U147" s="82"/>
-      <c r="V147" s="71" t="s">
+      <c r="V147" s="85" t="s">
         <v>235</v>
       </c>
-      <c r="W147" s="71"/>
-      <c r="X147" s="78">
+      <c r="W147" s="85"/>
+      <c r="X147" s="80">
         <v>49</v>
       </c>
-      <c r="Y147" s="78"/>
-[...1 lines deleted...]
-      <c r="AA147" s="71">
+      <c r="Y147" s="80"/>
+      <c r="Z147" s="14"/>
+      <c r="AA147" s="85">
         <v>10</v>
       </c>
-      <c r="AB147" s="71"/>
-[...2 lines deleted...]
-      <c r="AE147" s="12" t="s">
+      <c r="AB147" s="85"/>
+      <c r="AC147" s="14"/>
+      <c r="AD147" s="14"/>
+      <c r="AE147" s="14" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="148" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A148" s="12"/>
-      <c r="B148" s="12" t="s">
+      <c r="A148" s="14"/>
+      <c r="B148" s="14" t="s">
         <v>215</v>
       </c>
-      <c r="C148" s="12"/>
-      <c r="D148" s="13" t="s">
+      <c r="C148" s="14"/>
+      <c r="D148" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E148" s="71">
+      <c r="E148" s="85">
         <v>248</v>
       </c>
-      <c r="F148" s="71"/>
-[...1 lines deleted...]
-      <c r="H148" s="73">
+      <c r="F148" s="85"/>
+      <c r="G148" s="14"/>
+      <c r="H148" s="76">
         <v>279</v>
       </c>
-      <c r="I148" s="73"/>
-      <c r="J148" s="75">
+      <c r="I148" s="76"/>
+      <c r="J148" s="88">
         <v>437</v>
       </c>
-      <c r="K148" s="75"/>
-      <c r="L148" s="77">
+      <c r="K148" s="88"/>
+      <c r="L148" s="102">
         <v>143</v>
       </c>
-      <c r="M148" s="77"/>
-      <c r="N148" s="78">
+      <c r="M148" s="102"/>
+      <c r="N148" s="80">
         <v>203</v>
       </c>
-      <c r="O148" s="78"/>
-      <c r="P148" s="75">
+      <c r="O148" s="80"/>
+      <c r="P148" s="88">
         <v>438</v>
       </c>
-      <c r="Q148" s="75"/>
-      <c r="R148" s="73">
+      <c r="Q148" s="88"/>
+      <c r="R148" s="76">
         <v>143</v>
       </c>
-      <c r="S148" s="73"/>
+      <c r="S148" s="76"/>
       <c r="T148" s="82">
         <v>127</v>
       </c>
       <c r="U148" s="82"/>
-      <c r="V148" s="75">
+      <c r="V148" s="88">
         <v>228</v>
       </c>
-      <c r="W148" s="75"/>
-      <c r="X148" s="78">
+      <c r="W148" s="88"/>
+      <c r="X148" s="80">
         <v>129</v>
       </c>
-      <c r="Y148" s="78"/>
-[...1 lines deleted...]
-      <c r="AA148" s="71">
+      <c r="Y148" s="80"/>
+      <c r="Z148" s="14"/>
+      <c r="AA148" s="85">
         <v>258</v>
       </c>
-      <c r="AB148" s="71"/>
-[...2 lines deleted...]
-      <c r="AE148" s="12" t="s">
+      <c r="AB148" s="85"/>
+      <c r="AC148" s="14"/>
+      <c r="AD148" s="14"/>
+      <c r="AE148" s="14" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="149" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A149" s="12"/>
-      <c r="B149" s="12" t="s">
+      <c r="A149" s="14"/>
+      <c r="B149" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="C149" s="12"/>
-      <c r="D149" s="13" t="s">
+      <c r="C149" s="14"/>
+      <c r="D149" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E149" s="46"/>
-[...25 lines deleted...]
-      <c r="AE149" s="12"/>
+      <c r="E149" s="48"/>
+      <c r="F149" s="48"/>
+      <c r="G149" s="14"/>
+      <c r="H149" s="49"/>
+      <c r="I149" s="49"/>
+      <c r="J149" s="46"/>
+      <c r="K149" s="46"/>
+      <c r="L149" s="71"/>
+      <c r="M149" s="71"/>
+      <c r="N149" s="51"/>
+      <c r="O149" s="51"/>
+      <c r="P149" s="46"/>
+      <c r="Q149" s="46"/>
+      <c r="R149" s="49"/>
+      <c r="S149" s="49"/>
+      <c r="T149" s="50"/>
+      <c r="U149" s="50"/>
+      <c r="V149" s="46"/>
+      <c r="W149" s="46"/>
+      <c r="X149" s="51"/>
+      <c r="Y149" s="51"/>
+      <c r="Z149" s="14"/>
+      <c r="AA149" s="48"/>
+      <c r="AB149" s="48"/>
+      <c r="AC149" s="14"/>
+      <c r="AD149" s="14"/>
+      <c r="AE149" s="14"/>
     </row>
     <row r="150" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A150" s="12"/>
-      <c r="B150" s="12" t="s">
+      <c r="A150" s="14"/>
+      <c r="B150" s="14" t="s">
         <v>206</v>
       </c>
-      <c r="C150" s="12"/>
-      <c r="D150" s="13" t="s">
+      <c r="C150" s="14"/>
+      <c r="D150" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E150" s="71">
+      <c r="E150" s="85">
         <v>939.41</v>
       </c>
-      <c r="F150" s="71"/>
-[...1 lines deleted...]
-      <c r="H150" s="73">
+      <c r="F150" s="85"/>
+      <c r="G150" s="14"/>
+      <c r="H150" s="76">
         <v>1094.6099999999999</v>
       </c>
-      <c r="I150" s="73"/>
-      <c r="J150" s="75">
+      <c r="I150" s="76"/>
+      <c r="J150" s="88">
         <v>2065.81</v>
       </c>
-      <c r="K150" s="75"/>
-      <c r="L150" s="77">
+      <c r="K150" s="88"/>
+      <c r="L150" s="102">
         <v>76.989999999999995</v>
       </c>
-      <c r="M150" s="77"/>
-      <c r="N150" s="78">
+      <c r="M150" s="102"/>
+      <c r="N150" s="80">
         <v>683.49</v>
       </c>
-      <c r="O150" s="78"/>
-      <c r="P150" s="75">
+      <c r="O150" s="80"/>
+      <c r="P150" s="88">
         <v>1961.74</v>
       </c>
-      <c r="Q150" s="75"/>
-      <c r="R150" s="73">
+      <c r="Q150" s="88"/>
+      <c r="R150" s="76">
         <v>2584.0100000000002</v>
       </c>
-      <c r="S150" s="73"/>
+      <c r="S150" s="76"/>
       <c r="T150" s="82">
         <v>996.36</v>
       </c>
       <c r="U150" s="82"/>
-      <c r="V150" s="75">
+      <c r="V150" s="88">
         <v>1030.78</v>
       </c>
-      <c r="W150" s="75"/>
-      <c r="X150" s="78">
+      <c r="W150" s="88"/>
+      <c r="X150" s="80">
         <v>709.35</v>
       </c>
-      <c r="Y150" s="78"/>
-[...1 lines deleted...]
-      <c r="AA150" s="71">
+      <c r="Y150" s="80"/>
+      <c r="Z150" s="14"/>
+      <c r="AA150" s="85">
         <v>767.8</v>
       </c>
-      <c r="AB150" s="71"/>
-[...2 lines deleted...]
-      <c r="AE150" s="12" t="s">
+      <c r="AB150" s="85"/>
+      <c r="AC150" s="14"/>
+      <c r="AD150" s="14"/>
+      <c r="AE150" s="14" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="151" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A151" s="12"/>
-      <c r="B151" s="12" t="s">
+      <c r="A151" s="14"/>
+      <c r="B151" s="14" t="s">
         <v>216</v>
       </c>
-      <c r="C151" s="12"/>
-      <c r="D151" s="13" t="s">
+      <c r="C151" s="14"/>
+      <c r="D151" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E151" s="71">
+      <c r="E151" s="85">
         <v>297.45</v>
       </c>
-      <c r="F151" s="71"/>
-[...1 lines deleted...]
-      <c r="H151" s="73">
+      <c r="F151" s="85"/>
+      <c r="G151" s="14"/>
+      <c r="H151" s="76">
         <v>257.89</v>
       </c>
-      <c r="I151" s="73"/>
-      <c r="J151" s="75">
+      <c r="I151" s="76"/>
+      <c r="J151" s="88">
         <v>410.6</v>
       </c>
-      <c r="K151" s="75"/>
-[...4 lines deleted...]
-      <c r="N151" s="78">
+      <c r="K151" s="88"/>
+      <c r="L151" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="M151" s="85"/>
+      <c r="N151" s="80">
         <v>403.38</v>
       </c>
-      <c r="O151" s="78"/>
-      <c r="P151" s="75">
+      <c r="O151" s="80"/>
+      <c r="P151" s="88">
         <v>480.43</v>
       </c>
-      <c r="Q151" s="75"/>
-      <c r="R151" s="73">
+      <c r="Q151" s="88"/>
+      <c r="R151" s="76">
         <v>173.97</v>
       </c>
-      <c r="S151" s="73"/>
+      <c r="S151" s="76"/>
       <c r="T151" s="82">
         <v>229.3</v>
       </c>
       <c r="U151" s="82"/>
-      <c r="V151" s="75">
+      <c r="V151" s="88">
         <v>239.98</v>
       </c>
-      <c r="W151" s="75"/>
-      <c r="X151" s="78">
+      <c r="W151" s="88"/>
+      <c r="X151" s="80">
         <v>194.38</v>
       </c>
-      <c r="Y151" s="78"/>
-[...1 lines deleted...]
-      <c r="AA151" s="71">
+      <c r="Y151" s="80"/>
+      <c r="Z151" s="14"/>
+      <c r="AA151" s="85">
         <v>228.12</v>
       </c>
-      <c r="AB151" s="71"/>
-[...2 lines deleted...]
-      <c r="AE151" s="12" t="s">
+      <c r="AB151" s="85"/>
+      <c r="AC151" s="14"/>
+      <c r="AD151" s="14"/>
+      <c r="AE151" s="14" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="152" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A152" s="12"/>
-      <c r="B152" s="12" t="s">
+      <c r="A152" s="14"/>
+      <c r="B152" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="C152" s="12"/>
-      <c r="D152" s="13" t="s">
+      <c r="C152" s="14"/>
+      <c r="D152" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E152" s="71">
+      <c r="E152" s="85">
         <v>179.36</v>
       </c>
-      <c r="F152" s="71"/>
-[...1 lines deleted...]
-      <c r="H152" s="73">
+      <c r="F152" s="85"/>
+      <c r="G152" s="14"/>
+      <c r="H152" s="76">
         <v>95.47</v>
       </c>
-      <c r="I152" s="73"/>
-      <c r="J152" s="75">
+      <c r="I152" s="76"/>
+      <c r="J152" s="88">
         <v>354.84</v>
       </c>
-      <c r="K152" s="75"/>
-[...4 lines deleted...]
-      <c r="N152" s="78">
+      <c r="K152" s="88"/>
+      <c r="L152" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="M152" s="85"/>
+      <c r="N152" s="80">
         <v>53.68</v>
       </c>
-      <c r="O152" s="78"/>
-      <c r="P152" s="75">
+      <c r="O152" s="80"/>
+      <c r="P152" s="88">
         <v>814.19</v>
       </c>
-      <c r="Q152" s="75"/>
-[...3 lines deleted...]
-      <c r="S152" s="75"/>
+      <c r="Q152" s="88"/>
+      <c r="R152" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="S152" s="85"/>
       <c r="T152" s="82">
         <v>21.33</v>
       </c>
       <c r="U152" s="82"/>
-      <c r="V152" s="75">
+      <c r="V152" s="88">
         <v>321.86</v>
       </c>
-      <c r="W152" s="75"/>
-      <c r="X152" s="78">
+      <c r="W152" s="88"/>
+      <c r="X152" s="80">
         <v>65.2</v>
       </c>
-      <c r="Y152" s="78"/>
-[...1 lines deleted...]
-      <c r="AA152" s="71">
+      <c r="Y152" s="80"/>
+      <c r="Z152" s="14"/>
+      <c r="AA152" s="85">
         <v>158</v>
       </c>
-      <c r="AB152" s="71"/>
-[...2 lines deleted...]
-      <c r="AE152" s="12" t="s">
+      <c r="AB152" s="85"/>
+      <c r="AC152" s="14"/>
+      <c r="AD152" s="14"/>
+      <c r="AE152" s="14" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="153" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A153" s="12"/>
-      <c r="B153" s="12" t="s">
+      <c r="A153" s="14"/>
+      <c r="B153" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="C153" s="12"/>
-      <c r="D153" s="13" t="s">
+      <c r="C153" s="14"/>
+      <c r="D153" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E153" s="71">
+      <c r="E153" s="85">
         <v>3.31</v>
       </c>
-      <c r="F153" s="71"/>
-[...5 lines deleted...]
-      <c r="J153" s="75" t="s">
+      <c r="F153" s="85"/>
+      <c r="G153" s="14"/>
+      <c r="H153" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="K153" s="75"/>
-[...4 lines deleted...]
-      <c r="N153" s="75" t="s">
+      <c r="I153" s="85"/>
+      <c r="J153" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="K153" s="85"/>
+      <c r="L153" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="M153" s="85"/>
+      <c r="N153" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="O153" s="85"/>
+      <c r="P153" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="O153" s="75"/>
-[...12 lines deleted...]
-      <c r="V153" s="75">
+      <c r="Q153" s="85"/>
+      <c r="R153" s="85" t="s">
+        <v>230</v>
+      </c>
+      <c r="S153" s="85"/>
+      <c r="T153" s="85" t="s">
+        <v>228</v>
+      </c>
+      <c r="U153" s="85"/>
+      <c r="V153" s="88">
         <v>22.87</v>
       </c>
-      <c r="W153" s="75"/>
-[...11 lines deleted...]
-      <c r="AE153" s="12" t="s">
+      <c r="W153" s="88"/>
+      <c r="X153" s="85" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y153" s="85"/>
+      <c r="Z153" s="14"/>
+      <c r="AA153" s="85" t="s">
+        <v>236</v>
+      </c>
+      <c r="AB153" s="85"/>
+      <c r="AC153" s="14"/>
+      <c r="AD153" s="14"/>
+      <c r="AE153" s="14" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:35" ht="9.75" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A154" s="16"/>
-[...32 lines deleted...]
-      <c r="A155" s="104" t="s">
+      <c r="A154" s="18"/>
+      <c r="B154" s="18"/>
+      <c r="C154" s="18"/>
+      <c r="D154" s="18"/>
+      <c r="E154" s="18"/>
+      <c r="F154" s="18"/>
+      <c r="G154" s="18"/>
+      <c r="H154" s="18"/>
+      <c r="I154" s="18"/>
+      <c r="J154" s="18"/>
+      <c r="K154" s="18"/>
+      <c r="L154" s="18"/>
+      <c r="M154" s="18"/>
+      <c r="N154" s="18"/>
+      <c r="O154" s="18"/>
+      <c r="P154" s="18"/>
+      <c r="Q154" s="18"/>
+      <c r="R154" s="18"/>
+      <c r="S154" s="18"/>
+      <c r="T154" s="18"/>
+      <c r="U154" s="18"/>
+      <c r="V154" s="18"/>
+      <c r="W154" s="18"/>
+      <c r="X154" s="18"/>
+      <c r="Y154" s="18"/>
+      <c r="Z154" s="18"/>
+      <c r="AA154" s="18"/>
+      <c r="AB154" s="18"/>
+      <c r="AC154" s="18"/>
+      <c r="AD154" s="18"/>
+      <c r="AE154" s="18"/>
+    </row>
+    <row r="155" spans="1:35" ht="7.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A155" s="14"/>
+      <c r="B155" s="14"/>
+      <c r="C155" s="14"/>
+      <c r="D155" s="14"/>
+      <c r="E155" s="14"/>
+      <c r="F155" s="14"/>
+      <c r="G155" s="14"/>
+      <c r="H155" s="14"/>
+      <c r="I155" s="14"/>
+      <c r="J155" s="14"/>
+      <c r="K155" s="14"/>
+      <c r="L155" s="14"/>
+      <c r="M155" s="14"/>
+      <c r="N155" s="14"/>
+      <c r="O155" s="14"/>
+      <c r="P155" s="14"/>
+      <c r="Q155" s="14"/>
+      <c r="R155" s="14"/>
+      <c r="S155" s="14"/>
+      <c r="T155" s="14"/>
+      <c r="U155" s="14"/>
+      <c r="V155" s="14"/>
+      <c r="W155" s="14"/>
+      <c r="X155" s="14"/>
+      <c r="Y155" s="14"/>
+      <c r="Z155" s="14"/>
+      <c r="AA155" s="14"/>
+      <c r="AB155" s="14"/>
+      <c r="AC155" s="14"/>
+      <c r="AD155" s="14"/>
+      <c r="AE155" s="14"/>
+    </row>
+    <row r="156" spans="1:35" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A156" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B155" s="104"/>
-[...38 lines deleted...]
-      <c r="AF168" s="3"/>
+      <c r="B156" s="10"/>
+      <c r="F156" s="5"/>
+      <c r="G156" s="5"/>
+      <c r="H156" s="5"/>
+      <c r="I156" s="5"/>
+      <c r="J156" s="5"/>
+      <c r="K156" s="5"/>
+      <c r="L156" s="5"/>
+      <c r="M156" s="10"/>
+      <c r="N156" s="5"/>
+      <c r="O156" s="5"/>
+      <c r="P156" s="5"/>
+      <c r="Q156" s="5"/>
+      <c r="R156" s="5"/>
+      <c r="S156" s="5"/>
+      <c r="T156" s="5"/>
+      <c r="V156" s="5"/>
+      <c r="W156" s="10"/>
+      <c r="X156" s="5"/>
+      <c r="Y156" s="5"/>
+      <c r="Z156" s="5"/>
+      <c r="AA156" s="5"/>
+      <c r="AB156" s="5"/>
+      <c r="AI156" s="4"/>
+    </row>
+    <row r="158" spans="1:35" x14ac:dyDescent="0.35">
+      <c r="P158" s="11"/>
+    </row>
+    <row r="164" spans="14:32" x14ac:dyDescent="0.35">
+      <c r="N164" s="11"/>
+    </row>
+    <row r="169" spans="14:32" x14ac:dyDescent="0.5">
+      <c r="AF169" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="1052">
-    <mergeCell ref="A155:AE155"/>
+  <mergeCells count="1051">
+    <mergeCell ref="X119:Y119"/>
+    <mergeCell ref="H142:I142"/>
+    <mergeCell ref="E153:F153"/>
+    <mergeCell ref="E152:F152"/>
+    <mergeCell ref="E151:F151"/>
+    <mergeCell ref="E150:F150"/>
+    <mergeCell ref="E148:F148"/>
+    <mergeCell ref="E147:F147"/>
+    <mergeCell ref="E145:F145"/>
+    <mergeCell ref="E144:F144"/>
+    <mergeCell ref="E143:F143"/>
+    <mergeCell ref="E142:F142"/>
+    <mergeCell ref="H153:I153"/>
+    <mergeCell ref="H152:I152"/>
+    <mergeCell ref="H151:I151"/>
+    <mergeCell ref="H150:I150"/>
+    <mergeCell ref="H148:I148"/>
+    <mergeCell ref="H147:I147"/>
+    <mergeCell ref="H145:I145"/>
+    <mergeCell ref="H144:I144"/>
+    <mergeCell ref="H143:I143"/>
+    <mergeCell ref="L142:M142"/>
+    <mergeCell ref="J153:K153"/>
+    <mergeCell ref="J152:K152"/>
+    <mergeCell ref="J151:K151"/>
+    <mergeCell ref="J150:K150"/>
+    <mergeCell ref="J148:K148"/>
+    <mergeCell ref="J147:K147"/>
+    <mergeCell ref="J145:K145"/>
+    <mergeCell ref="J144:K144"/>
+    <mergeCell ref="J143:K143"/>
+    <mergeCell ref="J142:K142"/>
+    <mergeCell ref="L153:M153"/>
+    <mergeCell ref="L152:M152"/>
+    <mergeCell ref="L151:M151"/>
+    <mergeCell ref="L150:M150"/>
+    <mergeCell ref="L148:M148"/>
+    <mergeCell ref="L147:M147"/>
+    <mergeCell ref="L145:M145"/>
+    <mergeCell ref="L144:M144"/>
+    <mergeCell ref="L143:M143"/>
+    <mergeCell ref="P142:Q142"/>
+    <mergeCell ref="N153:O153"/>
+    <mergeCell ref="N152:O152"/>
+    <mergeCell ref="N151:O151"/>
+    <mergeCell ref="N150:O150"/>
+    <mergeCell ref="N148:O148"/>
+    <mergeCell ref="N147:O147"/>
+    <mergeCell ref="N145:O145"/>
+    <mergeCell ref="N144:O144"/>
+    <mergeCell ref="N143:O143"/>
+    <mergeCell ref="N142:O142"/>
+    <mergeCell ref="P153:Q153"/>
+    <mergeCell ref="P152:Q152"/>
+    <mergeCell ref="P151:Q151"/>
+    <mergeCell ref="P150:Q150"/>
+    <mergeCell ref="P148:Q148"/>
+    <mergeCell ref="P147:Q147"/>
+    <mergeCell ref="P145:Q145"/>
+    <mergeCell ref="P144:Q144"/>
+    <mergeCell ref="P143:Q143"/>
+    <mergeCell ref="R145:S145"/>
+    <mergeCell ref="R144:S144"/>
+    <mergeCell ref="R143:S143"/>
+    <mergeCell ref="AA144:AB144"/>
+    <mergeCell ref="AA143:AB143"/>
+    <mergeCell ref="AA142:AB142"/>
+    <mergeCell ref="X142:Y142"/>
+    <mergeCell ref="V142:W142"/>
+    <mergeCell ref="T142:U142"/>
+    <mergeCell ref="R142:S142"/>
+    <mergeCell ref="X145:Y145"/>
+    <mergeCell ref="X144:Y144"/>
+    <mergeCell ref="X143:Y143"/>
+    <mergeCell ref="V145:W145"/>
+    <mergeCell ref="V144:W144"/>
+    <mergeCell ref="V143:W143"/>
+    <mergeCell ref="T145:U145"/>
+    <mergeCell ref="T144:U144"/>
+    <mergeCell ref="T143:U143"/>
+    <mergeCell ref="AA145:AB145"/>
+    <mergeCell ref="R151:S151"/>
+    <mergeCell ref="R150:S150"/>
+    <mergeCell ref="AA148:AB148"/>
+    <mergeCell ref="AA147:AB147"/>
+    <mergeCell ref="X148:Y148"/>
+    <mergeCell ref="X147:Y147"/>
+    <mergeCell ref="V148:W148"/>
+    <mergeCell ref="V147:W147"/>
+    <mergeCell ref="T148:U148"/>
+    <mergeCell ref="T147:U147"/>
+    <mergeCell ref="R148:S148"/>
+    <mergeCell ref="R147:S147"/>
+    <mergeCell ref="E123:F123"/>
+    <mergeCell ref="E121:F121"/>
+    <mergeCell ref="E119:F119"/>
+    <mergeCell ref="E118:F118"/>
+    <mergeCell ref="E116:F116"/>
+    <mergeCell ref="N121:O121"/>
+    <mergeCell ref="N119:O119"/>
+    <mergeCell ref="N118:O118"/>
+    <mergeCell ref="N116:O116"/>
+    <mergeCell ref="AA118:AB118"/>
+    <mergeCell ref="AA123:AB123"/>
+    <mergeCell ref="X123:Y123"/>
+    <mergeCell ref="V123:W123"/>
+    <mergeCell ref="T123:U123"/>
+    <mergeCell ref="R123:S123"/>
+    <mergeCell ref="P123:Q123"/>
+    <mergeCell ref="P121:Q121"/>
+    <mergeCell ref="R121:S121"/>
+    <mergeCell ref="T121:U121"/>
+    <mergeCell ref="V121:W121"/>
+    <mergeCell ref="E115:F115"/>
+    <mergeCell ref="AA153:AB153"/>
+    <mergeCell ref="AA152:AB152"/>
+    <mergeCell ref="AA151:AB151"/>
+    <mergeCell ref="AA150:AB150"/>
+    <mergeCell ref="X153:Y153"/>
+    <mergeCell ref="X152:Y152"/>
+    <mergeCell ref="X151:Y151"/>
+    <mergeCell ref="X150:Y150"/>
+    <mergeCell ref="V153:W153"/>
+    <mergeCell ref="V152:W152"/>
+    <mergeCell ref="V151:W151"/>
+    <mergeCell ref="V150:W150"/>
+    <mergeCell ref="T153:U153"/>
+    <mergeCell ref="T152:U152"/>
+    <mergeCell ref="T151:U151"/>
+    <mergeCell ref="T150:U150"/>
+    <mergeCell ref="R153:S153"/>
+    <mergeCell ref="R152:S152"/>
+    <mergeCell ref="J123:K123"/>
+    <mergeCell ref="J121:K121"/>
+    <mergeCell ref="J119:K119"/>
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="J116:K116"/>
+    <mergeCell ref="J115:K115"/>
+    <mergeCell ref="H123:I123"/>
+    <mergeCell ref="H121:I121"/>
+    <mergeCell ref="H119:I119"/>
+    <mergeCell ref="H116:I116"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="H115:I115"/>
+    <mergeCell ref="N123:O123"/>
+    <mergeCell ref="N115:O115"/>
+    <mergeCell ref="N113:O113"/>
+    <mergeCell ref="L123:M123"/>
+    <mergeCell ref="L121:M121"/>
+    <mergeCell ref="L119:M119"/>
+    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="L116:M116"/>
+    <mergeCell ref="L115:M115"/>
+    <mergeCell ref="L113:M113"/>
+    <mergeCell ref="AA116:AB116"/>
+    <mergeCell ref="X116:Y116"/>
+    <mergeCell ref="V116:W116"/>
+    <mergeCell ref="T116:U116"/>
+    <mergeCell ref="R116:S116"/>
+    <mergeCell ref="P116:Q116"/>
+    <mergeCell ref="P115:Q115"/>
+    <mergeCell ref="R115:S115"/>
+    <mergeCell ref="T115:U115"/>
+    <mergeCell ref="V115:W115"/>
+    <mergeCell ref="X115:Y115"/>
+    <mergeCell ref="AA115:AB115"/>
+    <mergeCell ref="AA119:AB119"/>
+    <mergeCell ref="V119:W119"/>
+    <mergeCell ref="T119:U119"/>
+    <mergeCell ref="R119:S119"/>
+    <mergeCell ref="P119:Q119"/>
+    <mergeCell ref="P118:Q118"/>
+    <mergeCell ref="R118:S118"/>
+    <mergeCell ref="T118:U118"/>
+    <mergeCell ref="V118:W118"/>
+    <mergeCell ref="X118:Y118"/>
+    <mergeCell ref="X121:Z121"/>
+    <mergeCell ref="AA121:AB121"/>
+    <mergeCell ref="E102:F102"/>
+    <mergeCell ref="E101:F101"/>
+    <mergeCell ref="AA111:AB111"/>
+    <mergeCell ref="AA110:AB110"/>
+    <mergeCell ref="AA109:AB109"/>
+    <mergeCell ref="AA107:AB107"/>
+    <mergeCell ref="AA108:AB108"/>
+    <mergeCell ref="AA106:AB106"/>
+    <mergeCell ref="X111:Y111"/>
+    <mergeCell ref="X110:Y110"/>
+    <mergeCell ref="X109:Y109"/>
+    <mergeCell ref="X108:Y108"/>
+    <mergeCell ref="X106:Y106"/>
+    <mergeCell ref="X107:Y107"/>
+    <mergeCell ref="V111:W111"/>
+    <mergeCell ref="V110:W110"/>
+    <mergeCell ref="V109:W109"/>
+    <mergeCell ref="V108:W108"/>
+    <mergeCell ref="V107:W107"/>
+    <mergeCell ref="V106:W106"/>
+    <mergeCell ref="E113:F113"/>
+    <mergeCell ref="E111:F111"/>
+    <mergeCell ref="E110:F110"/>
+    <mergeCell ref="E108:F108"/>
+    <mergeCell ref="E109:F109"/>
+    <mergeCell ref="E107:F107"/>
+    <mergeCell ref="E106:F106"/>
+    <mergeCell ref="E104:F104"/>
+    <mergeCell ref="E103:F103"/>
+    <mergeCell ref="N102:O102"/>
+    <mergeCell ref="H113:I113"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="H110:I110"/>
+    <mergeCell ref="H109:I109"/>
+    <mergeCell ref="H108:I108"/>
+    <mergeCell ref="H107:I107"/>
+    <mergeCell ref="H106:I106"/>
+    <mergeCell ref="AA104:AB104"/>
+    <mergeCell ref="AA103:AB103"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="T103:U103"/>
+    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="N103:O103"/>
+    <mergeCell ref="AA113:AB113"/>
+    <mergeCell ref="X113:Y113"/>
+    <mergeCell ref="V113:W113"/>
+    <mergeCell ref="T113:U113"/>
+    <mergeCell ref="R113:S113"/>
+    <mergeCell ref="P113:Q113"/>
+    <mergeCell ref="N106:O106"/>
+    <mergeCell ref="L111:M111"/>
+    <mergeCell ref="L110:M110"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="L103:M103"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="H103:I103"/>
+    <mergeCell ref="J103:K103"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="R103:S103"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="P103:Q103"/>
+    <mergeCell ref="J110:K110"/>
+    <mergeCell ref="J109:K109"/>
+    <mergeCell ref="J108:K108"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="J106:K106"/>
+    <mergeCell ref="E79:F79"/>
+    <mergeCell ref="E78:F78"/>
+    <mergeCell ref="H79:I79"/>
+    <mergeCell ref="H78:I78"/>
+    <mergeCell ref="J79:K79"/>
+    <mergeCell ref="J78:K78"/>
+    <mergeCell ref="H91:K91"/>
+    <mergeCell ref="H92:K92"/>
+    <mergeCell ref="L92:M92"/>
+    <mergeCell ref="AA102:AB102"/>
+    <mergeCell ref="AA101:AB101"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="X103:Y103"/>
+    <mergeCell ref="X102:Y102"/>
+    <mergeCell ref="X101:Y101"/>
+    <mergeCell ref="V103:W103"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="V102:W102"/>
+    <mergeCell ref="V101:W101"/>
+    <mergeCell ref="N101:O101"/>
+    <mergeCell ref="L102:M102"/>
+    <mergeCell ref="L101:M101"/>
+    <mergeCell ref="J102:K102"/>
+    <mergeCell ref="H102:I102"/>
+    <mergeCell ref="J101:K101"/>
+    <mergeCell ref="H101:I101"/>
+    <mergeCell ref="T102:U102"/>
+    <mergeCell ref="R79:S79"/>
+    <mergeCell ref="J77:K77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="E77:F77"/>
+    <mergeCell ref="J83:K83"/>
+    <mergeCell ref="J82:K82"/>
+    <mergeCell ref="J81:K81"/>
+    <mergeCell ref="H83:I83"/>
+    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="H81:I81"/>
+    <mergeCell ref="E83:F83"/>
+    <mergeCell ref="E82:F82"/>
+    <mergeCell ref="E81:F81"/>
+    <mergeCell ref="N83:O83"/>
+    <mergeCell ref="N82:O82"/>
+    <mergeCell ref="N81:O81"/>
+    <mergeCell ref="N79:O79"/>
+    <mergeCell ref="N78:O78"/>
+    <mergeCell ref="N77:O77"/>
+    <mergeCell ref="L83:M83"/>
+    <mergeCell ref="L82:M82"/>
+    <mergeCell ref="L81:M81"/>
+    <mergeCell ref="L79:M79"/>
+    <mergeCell ref="L78:M78"/>
+    <mergeCell ref="L77:M77"/>
+    <mergeCell ref="R78:S78"/>
+    <mergeCell ref="R77:S77"/>
+    <mergeCell ref="R83:S83"/>
+    <mergeCell ref="R82:S82"/>
+    <mergeCell ref="R81:S81"/>
+    <mergeCell ref="P83:Q83"/>
+    <mergeCell ref="P82:Q82"/>
+    <mergeCell ref="P81:Q81"/>
+    <mergeCell ref="P79:Q79"/>
+    <mergeCell ref="P78:Q78"/>
+    <mergeCell ref="P77:Q77"/>
+    <mergeCell ref="V83:W83"/>
+    <mergeCell ref="V82:W82"/>
+    <mergeCell ref="V81:W81"/>
+    <mergeCell ref="V79:W79"/>
+    <mergeCell ref="V78:W78"/>
+    <mergeCell ref="V77:W77"/>
+    <mergeCell ref="T83:U83"/>
+    <mergeCell ref="T82:U82"/>
+    <mergeCell ref="T81:U81"/>
+    <mergeCell ref="T79:U79"/>
+    <mergeCell ref="T78:U78"/>
+    <mergeCell ref="T77:U77"/>
+    <mergeCell ref="AA79:AB79"/>
+    <mergeCell ref="AA78:AB78"/>
+    <mergeCell ref="AA77:AB77"/>
+    <mergeCell ref="AA83:AB83"/>
+    <mergeCell ref="AA82:AB82"/>
+    <mergeCell ref="AA81:AB81"/>
+    <mergeCell ref="X83:Y83"/>
+    <mergeCell ref="X82:Y82"/>
+    <mergeCell ref="X81:Y81"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="X78:Y78"/>
+    <mergeCell ref="X77:Y77"/>
+    <mergeCell ref="L60:M60"/>
+    <mergeCell ref="J62:K62"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="J60:K60"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="N66:O66"/>
+    <mergeCell ref="L66:M66"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="AA65:AB65"/>
+    <mergeCell ref="X66:Y66"/>
+    <mergeCell ref="X65:Y65"/>
+    <mergeCell ref="V66:W66"/>
+    <mergeCell ref="V65:W65"/>
+    <mergeCell ref="T66:U66"/>
+    <mergeCell ref="T65:U65"/>
+    <mergeCell ref="R66:S66"/>
+    <mergeCell ref="R65:S65"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="E60:F60"/>
+    <mergeCell ref="E61:F61"/>
+    <mergeCell ref="E65:F65"/>
+    <mergeCell ref="AA62:AB62"/>
+    <mergeCell ref="AA61:AB61"/>
+    <mergeCell ref="AA60:AB60"/>
+    <mergeCell ref="X62:Y62"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="X60:Y60"/>
+    <mergeCell ref="V62:W62"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="V60:W60"/>
+    <mergeCell ref="T62:U62"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="T60:U60"/>
+    <mergeCell ref="R62:S62"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="R60:S60"/>
+    <mergeCell ref="P62:Q62"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="P60:Q60"/>
+    <mergeCell ref="N62:O62"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="N60:O60"/>
+    <mergeCell ref="L62:M62"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="P65:Q65"/>
+    <mergeCell ref="N65:O65"/>
+    <mergeCell ref="L65:M65"/>
+    <mergeCell ref="J65:K65"/>
+    <mergeCell ref="H65:I65"/>
+    <mergeCell ref="E75:F75"/>
+    <mergeCell ref="E74:F74"/>
+    <mergeCell ref="E73:F73"/>
+    <mergeCell ref="E72:F72"/>
+    <mergeCell ref="E71:F71"/>
+    <mergeCell ref="E70:F70"/>
+    <mergeCell ref="E69:F69"/>
+    <mergeCell ref="E68:F68"/>
+    <mergeCell ref="AA66:AB66"/>
+    <mergeCell ref="P66:Q66"/>
+    <mergeCell ref="E66:F66"/>
+    <mergeCell ref="J75:K75"/>
+    <mergeCell ref="J74:K74"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="J72:K72"/>
+    <mergeCell ref="J71:K71"/>
+    <mergeCell ref="J70:K70"/>
+    <mergeCell ref="J69:K69"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="H71:I71"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="H69:I69"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="N75:O75"/>
+    <mergeCell ref="N74:O74"/>
+    <mergeCell ref="N73:O73"/>
+    <mergeCell ref="N72:O72"/>
+    <mergeCell ref="N71:O71"/>
+    <mergeCell ref="N70:O70"/>
+    <mergeCell ref="N69:O69"/>
+    <mergeCell ref="N68:O68"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="L74:M74"/>
+    <mergeCell ref="L73:M73"/>
+    <mergeCell ref="L72:M72"/>
+    <mergeCell ref="L71:M71"/>
+    <mergeCell ref="L70:M70"/>
+    <mergeCell ref="L69:M69"/>
+    <mergeCell ref="L68:M68"/>
+    <mergeCell ref="R75:S75"/>
+    <mergeCell ref="R74:S74"/>
+    <mergeCell ref="R73:S73"/>
+    <mergeCell ref="R72:S72"/>
+    <mergeCell ref="R71:S71"/>
+    <mergeCell ref="R70:S70"/>
+    <mergeCell ref="R69:S69"/>
+    <mergeCell ref="R68:S68"/>
+    <mergeCell ref="P75:Q75"/>
+    <mergeCell ref="P74:Q74"/>
+    <mergeCell ref="P73:Q73"/>
+    <mergeCell ref="P72:Q72"/>
+    <mergeCell ref="P71:Q71"/>
+    <mergeCell ref="P70:Q70"/>
+    <mergeCell ref="P69:Q69"/>
+    <mergeCell ref="P68:Q68"/>
+    <mergeCell ref="V74:W74"/>
+    <mergeCell ref="V75:W75"/>
+    <mergeCell ref="V73:W73"/>
+    <mergeCell ref="V72:W72"/>
+    <mergeCell ref="V71:W71"/>
+    <mergeCell ref="V70:W70"/>
+    <mergeCell ref="V69:W69"/>
+    <mergeCell ref="V68:W68"/>
+    <mergeCell ref="T75:U75"/>
+    <mergeCell ref="T74:U74"/>
+    <mergeCell ref="T73:U73"/>
+    <mergeCell ref="T72:U72"/>
+    <mergeCell ref="T71:U71"/>
+    <mergeCell ref="T70:U70"/>
+    <mergeCell ref="T69:U69"/>
+    <mergeCell ref="T68:U68"/>
+    <mergeCell ref="AA75:AB75"/>
+    <mergeCell ref="AA74:AB74"/>
+    <mergeCell ref="AA73:AB73"/>
+    <mergeCell ref="AA72:AB72"/>
+    <mergeCell ref="AA71:AB71"/>
+    <mergeCell ref="AA70:AB70"/>
+    <mergeCell ref="AA69:AB69"/>
+    <mergeCell ref="AA68:AB68"/>
+    <mergeCell ref="X75:Y75"/>
+    <mergeCell ref="X74:Y74"/>
+    <mergeCell ref="X73:Y73"/>
+    <mergeCell ref="X72:Y72"/>
+    <mergeCell ref="X71:Y71"/>
+    <mergeCell ref="X70:Y70"/>
+    <mergeCell ref="X69:Y69"/>
+    <mergeCell ref="X68:Y68"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="AA36:AB36"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="AA35:AB35"/>
+    <mergeCell ref="AA34:AB34"/>
+    <mergeCell ref="AA41:AB41"/>
+    <mergeCell ref="AA40:AB40"/>
+    <mergeCell ref="AA39:AB39"/>
+    <mergeCell ref="X41:Y41"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="N41:O41"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="AA22:AB22"/>
+    <mergeCell ref="AA21:AB21"/>
+    <mergeCell ref="AA20:AB20"/>
+    <mergeCell ref="AA18:AB18"/>
+    <mergeCell ref="AA17:AB17"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="AA31:AB31"/>
+    <mergeCell ref="AA30:AB30"/>
+    <mergeCell ref="AA29:AB29"/>
+    <mergeCell ref="AA28:AB28"/>
+    <mergeCell ref="AA27:AB27"/>
+    <mergeCell ref="AA26:AB26"/>
+    <mergeCell ref="AA25:AB25"/>
+    <mergeCell ref="AA24:AB24"/>
+    <mergeCell ref="AA23:AB23"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="L57:M57"/>
+    <mergeCell ref="V57:W57"/>
+    <mergeCell ref="L98:M98"/>
+    <mergeCell ref="V98:W98"/>
+    <mergeCell ref="L139:M139"/>
+    <mergeCell ref="V139:W139"/>
+    <mergeCell ref="V92:W92"/>
+    <mergeCell ref="T93:U93"/>
+    <mergeCell ref="P94:Q94"/>
+    <mergeCell ref="R94:S94"/>
+    <mergeCell ref="N90:O90"/>
+    <mergeCell ref="P90:Y90"/>
+    <mergeCell ref="N132:O132"/>
+    <mergeCell ref="P132:Q132"/>
+    <mergeCell ref="R132:S132"/>
+    <mergeCell ref="T132:U132"/>
+    <mergeCell ref="V132:W132"/>
+    <mergeCell ref="X132:Y132"/>
+    <mergeCell ref="V96:W96"/>
+    <mergeCell ref="V133:W133"/>
+    <mergeCell ref="X133:Y133"/>
+    <mergeCell ref="X96:Y96"/>
+    <mergeCell ref="X97:Y97"/>
+    <mergeCell ref="V97:W97"/>
+    <mergeCell ref="L91:M91"/>
+    <mergeCell ref="N91:O91"/>
+    <mergeCell ref="P91:Q91"/>
+    <mergeCell ref="R91:S91"/>
+    <mergeCell ref="T91:U91"/>
+    <mergeCell ref="X93:Y93"/>
+    <mergeCell ref="V91:W91"/>
+    <mergeCell ref="X91:Y91"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="P56:Q56"/>
+    <mergeCell ref="V56:W56"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="R55:S55"/>
+    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="L54:M54"/>
+    <mergeCell ref="P54:Q54"/>
+    <mergeCell ref="V54:W54"/>
+    <mergeCell ref="X54:Y54"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="T52:U52"/>
+    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="X52:Y52"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="R53:S53"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="R52:S52"/>
+    <mergeCell ref="V53:W53"/>
+    <mergeCell ref="X53:Y53"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="R50:S50"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="V50:W50"/>
+    <mergeCell ref="X50:Y50"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="H8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="H49:M49"/>
+    <mergeCell ref="N49:O49"/>
+    <mergeCell ref="H48:M48"/>
+    <mergeCell ref="N48:O48"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="H5:M5"/>
+    <mergeCell ref="H7:K7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="H6:M6"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="P6:Y6"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="AA89:AB89"/>
+    <mergeCell ref="AA90:AB90"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Y5"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="R57:S57"/>
+    <mergeCell ref="T57:U57"/>
+    <mergeCell ref="X57:Y57"/>
+    <mergeCell ref="X55:Y55"/>
+    <mergeCell ref="V55:W55"/>
+    <mergeCell ref="N54:O54"/>
+    <mergeCell ref="R54:S54"/>
+    <mergeCell ref="T54:U54"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="AA7:AB7"/>
+    <mergeCell ref="AA8:AB8"/>
+    <mergeCell ref="AA9:AB9"/>
+    <mergeCell ref="AA10:AB10"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="AA48:AB48"/>
+    <mergeCell ref="X92:Y92"/>
+    <mergeCell ref="A93:C93"/>
+    <mergeCell ref="H93:I93"/>
+    <mergeCell ref="J93:K93"/>
+    <mergeCell ref="L93:M93"/>
+    <mergeCell ref="N93:O93"/>
+    <mergeCell ref="P93:Q93"/>
+    <mergeCell ref="AA131:AB131"/>
+    <mergeCell ref="H96:I96"/>
+    <mergeCell ref="J96:K96"/>
+    <mergeCell ref="L96:M96"/>
+    <mergeCell ref="P96:Q96"/>
+    <mergeCell ref="R93:S93"/>
+    <mergeCell ref="T94:U94"/>
+    <mergeCell ref="H95:I95"/>
+    <mergeCell ref="J95:K95"/>
+    <mergeCell ref="L95:M95"/>
+    <mergeCell ref="V95:W95"/>
+    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="J94:K94"/>
+    <mergeCell ref="L94:M94"/>
+    <mergeCell ref="N94:O94"/>
+    <mergeCell ref="P95:Q95"/>
+    <mergeCell ref="H131:M131"/>
+    <mergeCell ref="P131:Y131"/>
+    <mergeCell ref="T96:U96"/>
+    <mergeCell ref="L108:M108"/>
+    <mergeCell ref="L109:M109"/>
+    <mergeCell ref="L107:M107"/>
+    <mergeCell ref="L106:M106"/>
+    <mergeCell ref="J113:K113"/>
+    <mergeCell ref="J111:K111"/>
+    <mergeCell ref="T97:U97"/>
+    <mergeCell ref="R96:S96"/>
+    <mergeCell ref="P97:Q97"/>
+    <mergeCell ref="T98:U98"/>
+    <mergeCell ref="T111:U111"/>
+    <mergeCell ref="T110:U110"/>
+    <mergeCell ref="T109:U109"/>
+    <mergeCell ref="T108:U108"/>
+    <mergeCell ref="T107:U107"/>
+    <mergeCell ref="T106:U106"/>
+    <mergeCell ref="R111:S111"/>
+    <mergeCell ref="R110:S110"/>
+    <mergeCell ref="R109:S109"/>
+    <mergeCell ref="N92:O92"/>
+    <mergeCell ref="P92:Q92"/>
+    <mergeCell ref="R92:S92"/>
+    <mergeCell ref="T92:U92"/>
+    <mergeCell ref="T101:U101"/>
+    <mergeCell ref="R102:S102"/>
+    <mergeCell ref="R101:S101"/>
+    <mergeCell ref="P102:Q102"/>
+    <mergeCell ref="P101:Q101"/>
+    <mergeCell ref="H135:I135"/>
+    <mergeCell ref="J135:K135"/>
+    <mergeCell ref="L135:M135"/>
+    <mergeCell ref="N135:O135"/>
+    <mergeCell ref="P135:Q135"/>
+    <mergeCell ref="R135:S135"/>
+    <mergeCell ref="H97:I97"/>
+    <mergeCell ref="J97:K97"/>
+    <mergeCell ref="N131:O131"/>
+    <mergeCell ref="R108:S108"/>
+    <mergeCell ref="R107:S107"/>
+    <mergeCell ref="R106:S106"/>
+    <mergeCell ref="P111:Q111"/>
+    <mergeCell ref="P110:Q110"/>
+    <mergeCell ref="P109:Q109"/>
+    <mergeCell ref="P108:Q108"/>
+    <mergeCell ref="P107:Q107"/>
+    <mergeCell ref="P106:Q106"/>
+    <mergeCell ref="N111:O111"/>
+    <mergeCell ref="N110:O110"/>
+    <mergeCell ref="N109:O109"/>
+    <mergeCell ref="N108:O108"/>
+    <mergeCell ref="N107:O107"/>
+    <mergeCell ref="L132:M132"/>
+    <mergeCell ref="H133:K133"/>
+    <mergeCell ref="L133:M133"/>
+    <mergeCell ref="N133:O133"/>
+    <mergeCell ref="P133:Q133"/>
+    <mergeCell ref="R133:S133"/>
+    <mergeCell ref="H132:K132"/>
+    <mergeCell ref="L97:M97"/>
+    <mergeCell ref="R97:S97"/>
+    <mergeCell ref="AA49:AB49"/>
+    <mergeCell ref="P48:Y48"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="P49:Y49"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="AA135:AB135"/>
+    <mergeCell ref="V134:W134"/>
+    <mergeCell ref="X134:Y134"/>
+    <mergeCell ref="T135:U135"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="R134:S134"/>
+    <mergeCell ref="T133:U133"/>
+    <mergeCell ref="N136:O136"/>
+    <mergeCell ref="R136:S136"/>
+    <mergeCell ref="T136:U136"/>
+    <mergeCell ref="V135:W135"/>
+    <mergeCell ref="X135:Y135"/>
+    <mergeCell ref="AA91:AB91"/>
+    <mergeCell ref="H89:M89"/>
+    <mergeCell ref="N89:O89"/>
+    <mergeCell ref="P89:Y89"/>
+    <mergeCell ref="H90:M90"/>
+    <mergeCell ref="AA92:AB92"/>
+    <mergeCell ref="AA93:AB93"/>
+    <mergeCell ref="AA94:AB94"/>
+    <mergeCell ref="N95:O95"/>
+    <mergeCell ref="R95:S95"/>
+    <mergeCell ref="T95:U95"/>
+    <mergeCell ref="V94:W94"/>
+    <mergeCell ref="X94:Y94"/>
+    <mergeCell ref="V93:W93"/>
+    <mergeCell ref="X95:Y95"/>
+    <mergeCell ref="J136:K136"/>
+    <mergeCell ref="L136:M136"/>
+    <mergeCell ref="P136:Q136"/>
+    <mergeCell ref="J98:K98"/>
+    <mergeCell ref="P98:Q98"/>
+    <mergeCell ref="R98:S98"/>
+    <mergeCell ref="H136:I136"/>
+    <mergeCell ref="H130:M130"/>
+    <mergeCell ref="N130:O130"/>
+    <mergeCell ref="P130:Y130"/>
+    <mergeCell ref="V136:W136"/>
+    <mergeCell ref="X136:Y136"/>
+    <mergeCell ref="T139:U139"/>
+    <mergeCell ref="X139:Y139"/>
+    <mergeCell ref="T137:U137"/>
+    <mergeCell ref="X137:Y137"/>
+    <mergeCell ref="L138:M138"/>
+    <mergeCell ref="R138:S138"/>
+    <mergeCell ref="T138:U138"/>
+    <mergeCell ref="X138:Y138"/>
+    <mergeCell ref="L137:M137"/>
+    <mergeCell ref="P137:Q137"/>
+    <mergeCell ref="P138:Q138"/>
+    <mergeCell ref="V138:W138"/>
+    <mergeCell ref="R137:S137"/>
+    <mergeCell ref="V137:W137"/>
+    <mergeCell ref="A141:C141"/>
+    <mergeCell ref="J139:K139"/>
+    <mergeCell ref="P139:Q139"/>
+    <mergeCell ref="R139:S139"/>
+    <mergeCell ref="H137:I137"/>
+    <mergeCell ref="J137:K137"/>
+    <mergeCell ref="H138:I138"/>
+    <mergeCell ref="J138:K138"/>
     <mergeCell ref="A134:C134"/>
     <mergeCell ref="H134:I134"/>
     <mergeCell ref="J134:K134"/>
     <mergeCell ref="L134:M134"/>
     <mergeCell ref="AD9:AE9"/>
     <mergeCell ref="AD52:AE52"/>
     <mergeCell ref="AD93:AE93"/>
     <mergeCell ref="AD134:AE134"/>
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="A100:C100"/>
     <mergeCell ref="AA132:AB132"/>
     <mergeCell ref="AA133:AB133"/>
     <mergeCell ref="AA134:AB134"/>
     <mergeCell ref="T134:U134"/>
     <mergeCell ref="X98:Y98"/>
     <mergeCell ref="AA130:AB130"/>
     <mergeCell ref="AA50:AB50"/>
     <mergeCell ref="AA51:AB51"/>
     <mergeCell ref="AA52:AB52"/>
     <mergeCell ref="R56:S56"/>
     <mergeCell ref="T56:U56"/>
     <mergeCell ref="X56:Y56"/>
     <mergeCell ref="AA53:AB53"/>
     <mergeCell ref="T53:U53"/>
     <mergeCell ref="J57:K57"/>
     <mergeCell ref="P57:Q57"/>
     <mergeCell ref="N134:O134"/>
     <mergeCell ref="P134:Q134"/>
     <mergeCell ref="V17:W17"/>
     <mergeCell ref="V31:W31"/>
     <mergeCell ref="V30:W30"/>
     <mergeCell ref="V29:W29"/>
-    <mergeCell ref="T139:U139"/>
-[...1017 lines deleted...]
-    <mergeCell ref="H143:I143"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.47244094488188981" right="0.11811023622047245" top="0.59055118110236227" bottom="0.39370078740157483" header="0.59055118110236227" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">