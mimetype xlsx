--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\4. อัพตาราง\สศส\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{817DA35F-6EEE-49E1-A55D-33B4AE360689}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5ADE58D9-4779-42C6-8231-9422E662828A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{77429773-E36A-4CC2-96D6-A43966E95C1F}"/>
   </bookViews>
   <sheets>
     <sheet name="ตาราง ค.3" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="42">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>รวมทั้งสิ้น</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ต่ำกว่า</t>
   </si>
   <si>
     <t>บาท……………………………..</t>
   </si>
   <si>
     <t>Baht</t>
   </si>
   <si>
     <t xml:space="preserve">    10,001</t>
   </si>
   <si>
     <t>15,000</t>
   </si>
   <si>
@@ -125,128 +125,159 @@
   <si>
     <t>&gt;= 8</t>
   </si>
   <si>
     <t xml:space="preserve">       Less than</t>
   </si>
   <si>
     <t>Total monthly income per capita</t>
   </si>
   <si>
     <t>Total monthly income per household</t>
   </si>
   <si>
     <t xml:space="preserve">     More than</t>
   </si>
   <si>
     <t>Household size (persons)</t>
   </si>
   <si>
     <t>ขนาดของครัวเรือน (คน)</t>
   </si>
   <si>
     <t xml:space="preserve">      มากกว่า</t>
   </si>
   <si>
+    <t>ตาราง ค.3 ร้อยละของครัวเรือน จำแนกตามรายได้ทั้งสิ้นเฉลี่ยต่อเดือน และตามขนาดของครัวเรือน</t>
+  </si>
+  <si>
     <t xml:space="preserve">  1,501</t>
   </si>
   <si>
     <t xml:space="preserve">   501</t>
   </si>
   <si>
     <t>Table C.3 Percentage of Households by Average Total Monthly Income and Household Size</t>
   </si>
   <si>
-    <t xml:space="preserve">             ...</t>
+    <r>
+      <t xml:space="preserve">            0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">           0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">ที่มา: การสำรวจภาวะเศรษฐกิจและสังคมของครัว พ.ศ.2568 สำนักงานสถิติจังหวัดเพชรบูรณ์ </t>
-  </si>
-[...1 lines deleted...]
-    <t>ตาราง ค.3 ร้อยละของครัวเรือน จำแนกตามรายได้ทั้งสิ้นเฉลี่ยต่อเดือน และตามขนาดของครัวเรือน</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-&quot;฿&quot;* #,##0.00_-;\-&quot;฿&quot;* #,##0.00_-;_-&quot;฿&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="167" formatCode="#,##0.0\ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="168" formatCode="#,##0.0\ \ \ \ \ \ \ "/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Angsana New"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="15"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18.399999999999999"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="17.5"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -861,101 +892,101 @@
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22B1D93D-6434-4779-A525-8E4901F7F560}">
-  <dimension ref="A1:R33"/>
+  <dimension ref="A1:R34"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="3" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="2" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="2"/>
     <col min="6" max="6" width="2.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="17.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="3.140625" style="2" customWidth="1"/>
     <col min="9" max="12" width="16.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="5.7109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="1.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="2"/>
     <col min="18" max="18" width="14.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="2.42578125" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
     </row>
     <row r="2" spans="1:18" s="3" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A2" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
     </row>
     <row r="3" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
@@ -1147,298 +1178,298 @@
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
     </row>
     <row r="11" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="6"/>
       <c r="B11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="17">
         <v>1501</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="26">
         <v>0.2</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="26" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J11" s="28">
         <v>0.6</v>
       </c>
-      <c r="K11" s="28" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="K11" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M11" s="6"/>
       <c r="N11" s="19"/>
       <c r="O11" s="18" t="s">
         <v>28</v>
       </c>
       <c r="P11" s="12"/>
       <c r="Q11" s="20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="6"/>
       <c r="B12" s="21">
         <v>1501</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="17">
         <v>3000</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="26" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>40</v>
+      </c>
+      <c r="J12" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L12" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M12" s="6"/>
       <c r="N12" s="19"/>
       <c r="O12" s="21">
         <v>1501</v>
       </c>
       <c r="P12" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="6"/>
       <c r="B13" s="21">
         <v>3001</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="17">
         <v>5000</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="26">
         <v>1.9</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="28">
         <v>3.2</v>
       </c>
       <c r="J13" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K13" s="28" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="K13" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M13" s="6"/>
       <c r="N13" s="19"/>
       <c r="O13" s="21">
         <v>3001</v>
       </c>
       <c r="P13" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="6"/>
       <c r="B14" s="21">
         <v>5001</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="17">
         <v>10000</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="26">
         <v>12.2</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="28">
         <v>22.6</v>
       </c>
       <c r="J14" s="28">
         <v>3.3</v>
       </c>
-      <c r="K14" s="28" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="K14" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L14" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M14" s="6"/>
       <c r="N14" s="19"/>
       <c r="O14" s="21">
         <v>5001</v>
       </c>
       <c r="P14" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q14" s="20">
         <v>10000</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="6"/>
       <c r="B15" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="26">
         <v>18.5</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="28">
-        <v>26.3</v>
+        <v>26.2</v>
       </c>
       <c r="J15" s="28">
         <v>15.7</v>
       </c>
-      <c r="K15" s="28" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="K15" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M15" s="6"/>
       <c r="N15" s="19"/>
       <c r="O15" s="22" t="s">
         <v>6</v>
       </c>
       <c r="P15" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q15" s="20">
         <v>15000</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="6"/>
       <c r="B16" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="26">
         <v>35</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="28">
         <v>28.1</v>
       </c>
       <c r="J16" s="28">
         <v>48.3</v>
       </c>
       <c r="K16" s="28">
         <v>27.6</v>
       </c>
-      <c r="L16" s="28" t="s">
-        <v>38</v>
+      <c r="L16" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M16" s="6"/>
       <c r="N16" s="19"/>
       <c r="O16" s="22" t="s">
         <v>8</v>
       </c>
       <c r="P16" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q16" s="20">
         <v>30000</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="6"/>
       <c r="B17" s="22" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="20" t="s">
@@ -1535,52 +1566,52 @@
         <v>34</v>
       </c>
       <c r="C19" s="14"/>
       <c r="D19" s="17">
         <v>100000</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="26">
         <v>2.2999999999999998</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="28">
         <v>3.6</v>
       </c>
       <c r="J19" s="28">
         <v>0.4</v>
       </c>
       <c r="K19" s="28">
         <v>3.4</v>
       </c>
-      <c r="L19" s="28" t="s">
-        <v>38</v>
+      <c r="L19" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M19" s="6"/>
       <c r="N19" s="19"/>
       <c r="O19" s="23" t="s">
         <v>31</v>
       </c>
       <c r="P19" s="14"/>
       <c r="Q19" s="20">
         <v>100000</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:18" ht="8.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A20" s="6"/>
       <c r="B20" s="18"/>
       <c r="C20" s="14"/>
       <c r="D20" s="12"/>
       <c r="E20" s="6"/>
       <c r="F20" s="5"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
@@ -1614,167 +1645,167 @@
       <c r="J21" s="34">
         <v>100</v>
       </c>
       <c r="K21" s="34">
         <v>100</v>
       </c>
       <c r="L21" s="34">
         <v>100</v>
       </c>
       <c r="M21" s="5"/>
       <c r="N21" s="24" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="24"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24"/>
       <c r="R21" s="24"/>
     </row>
     <row r="22" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="6"/>
       <c r="B22" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="27">
         <v>0.2</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="26" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J22" s="28">
         <v>0.6</v>
       </c>
-      <c r="K22" s="28" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="K22" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L22" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M22" s="6"/>
       <c r="N22" s="19"/>
       <c r="O22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="P22" s="18"/>
       <c r="Q22" s="14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="R22" s="18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="17">
         <v>1500</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="27">
         <v>0.4</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="26" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J23" s="29">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K23" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L23" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M23" s="6"/>
       <c r="N23" s="19"/>
       <c r="O23" s="25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P23" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q23" s="20" t="s">
         <v>12</v>
       </c>
       <c r="R23" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="24" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="6"/>
       <c r="B24" s="21">
         <v>1501</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="17">
         <v>3000</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="27">
         <v>2.7</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="28">
         <v>0.8</v>
       </c>
       <c r="J24" s="28">
         <v>6.4</v>
       </c>
-      <c r="K24" s="28" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="K24" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L24" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M24" s="6"/>
       <c r="N24" s="19"/>
       <c r="O24" s="21">
         <v>1501</v>
       </c>
       <c r="P24" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q24" s="20" t="s">
         <v>13</v>
       </c>
       <c r="R24" s="18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A25" s="6"/>
       <c r="B25" s="21">
         <v>3001</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="17">
@@ -1843,327 +1874,347 @@
       </c>
       <c r="J26" s="28">
         <v>49.1</v>
       </c>
       <c r="K26" s="28">
         <v>60.2</v>
       </c>
       <c r="L26" s="28">
         <v>75.3</v>
       </c>
       <c r="M26" s="6"/>
       <c r="N26" s="19"/>
       <c r="O26" s="21">
         <v>5001</v>
       </c>
       <c r="P26" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q26" s="20">
         <v>10000</v>
       </c>
       <c r="R26" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="27" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="27" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="27">
         <v>14.4</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="28">
         <v>18.100000000000001</v>
       </c>
       <c r="J27" s="28">
         <v>10.4</v>
       </c>
       <c r="K27" s="28">
         <v>14.1</v>
       </c>
-      <c r="L27" s="28" t="s">
-        <v>38</v>
+      <c r="L27" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M27" s="6"/>
       <c r="N27" s="19"/>
       <c r="O27" s="22" t="s">
         <v>6</v>
       </c>
       <c r="P27" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q27" s="20">
         <v>15000</v>
       </c>
       <c r="R27" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="28" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="6"/>
       <c r="B28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="27">
         <v>11.1</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="28">
         <v>11.4</v>
       </c>
       <c r="J28" s="28">
         <v>13.9</v>
       </c>
       <c r="K28" s="28">
         <v>3.4</v>
       </c>
-      <c r="L28" s="28" t="s">
-        <v>38</v>
+      <c r="L28" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M28" s="6"/>
       <c r="N28" s="19"/>
       <c r="O28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="P28" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q28" s="20">
         <v>30000</v>
       </c>
       <c r="R28" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="29" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="22" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>3.7</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="28">
         <v>7.1</v>
       </c>
       <c r="J29" s="28">
         <v>0.6</v>
       </c>
-      <c r="K29" s="28" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="K29" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L29" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M29" s="6"/>
       <c r="N29" s="19"/>
       <c r="O29" s="22" t="s">
         <v>10</v>
       </c>
       <c r="P29" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q29" s="20">
         <v>50000</v>
       </c>
       <c r="R29" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="30" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="30" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="6"/>
       <c r="B30" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="27">
         <v>2.7</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="28">
         <v>5.5</v>
       </c>
-      <c r="J30" s="28" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="J30" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L30" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M30" s="6"/>
       <c r="N30" s="19"/>
       <c r="O30" s="22" t="s">
         <v>15</v>
       </c>
       <c r="P30" s="14" t="s">
         <v>2</v>
       </c>
       <c r="Q30" s="20">
         <v>100000</v>
       </c>
       <c r="R30" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="31" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="31" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="18" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17">
         <v>100000</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="27">
         <v>0.3</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="28">
         <v>0.7</v>
       </c>
-      <c r="J31" s="28" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="J31" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="K31" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="L31" s="26" t="s">
+        <v>40</v>
       </c>
       <c r="M31" s="6"/>
       <c r="N31" s="19"/>
       <c r="O31" s="23" t="s">
         <v>31</v>
       </c>
       <c r="P31" s="14"/>
       <c r="Q31" s="20">
         <v>100000</v>
       </c>
       <c r="R31" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="3" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A32" s="15"/>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32" s="15"/>
     </row>
-    <row r="33" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
-[...3 lines deleted...]
-      <c r="B33" s="18"/>
+    <row r="33" spans="1:18" ht="8.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A33" s="6"/>
+      <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
-      <c r="F33" s="16"/>
+      <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="6"/>
       <c r="P33" s="6"/>
       <c r="Q33" s="6"/>
       <c r="R33" s="6"/>
+    </row>
+    <row r="34" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A34" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B34" s="18"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A5:E7"/>
     <mergeCell ref="O5:R7"/>
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="I6:L6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.62992125984251968" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B15:D18 D24:D30 B24:B30 Q11:Q19 O15:O18 Q23:Q29 O24:O30 C23 B22:C22 D23 D22 B23 O22:Q22 O23:P23" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>