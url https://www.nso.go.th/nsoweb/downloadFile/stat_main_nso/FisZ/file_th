--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\4. อัพตาราง\สศส\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE0C971D-4A47-4741-AD18-600357144A85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{592D417E-5739-4B67-8063-4199CE6D30B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" tabRatio="585" xr2:uid="{EA8BEFA8-AA29-46B5-9C66-B235D28C64AC}"/>
   </bookViews>
   <sheets>
     <sheet name="ตาราง ค.8" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="123">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ลูกจ้าง</t>
   </si>
   <si>
     <t>Employees</t>
   </si>
   <si>
     <t>ผู้ปฏิบัติงาน</t>
   </si>
   <si>
@@ -502,90 +502,145 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">              </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="18"/>
         <rFont val="TH SarabunPSK"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="TH SarabunPSK"/>
         <family val="2"/>
       </rPr>
       <t>Others, such as fines or compensation for damages, debt from guarantee of another person, etc.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">            …</t>
-[...13 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="TH SarabunPSK"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">หมายเหตุ : </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="16"/>
         <rFont val="TH SarabunPSK"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="TH SarabunPSK"/>
         <family val="2"/>
       </rPr>
       <t>แต่ละครัวเรือนสามารถตอบวัตถุประสงค์ของหนี้ได้มากกว่า 1 วัตถุประสงค์</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">        0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">         0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">          0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">           0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">            0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">ที่มา: การสำรวจภาวะเศรษฐกิจและสังคมของครัว พ.ศ.2568 สำนักงานสถิติจังหวัดเพชรบูรณ์ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0\ \ "/>
     <numFmt numFmtId="165" formatCode="#,##0\ \ \ "/>
     <numFmt numFmtId="166" formatCode="#,##0\ \ \ \ \ "/>
     <numFmt numFmtId="167" formatCode="#,##0\ \ \ \ \ \ "/>
     <numFmt numFmtId="168" formatCode="#,##0\ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="169" formatCode="#,##0\ \ \ \ \ \ \ "/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
@@ -670,51 +725,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="180"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -819,67 +874,64 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="168" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1151,52 +1203,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66C78201-E485-4D1E-AA98-707CF8A7FD9C}">
   <dimension ref="A1:AJ53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A44" sqref="A44:AE44"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScale="62" zoomScaleNormal="62" workbookViewId="0">
+      <selection activeCell="C43" sqref="C43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="4.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="34.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="7" width="1.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="1.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="3.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="14" style="1" customWidth="1"/>
     <col min="13" max="13" width="4.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="3.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="1.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="1.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
@@ -1918,85 +1970,85 @@
       <c r="AA16" s="25"/>
       <c r="AB16" s="11"/>
       <c r="AC16" s="11"/>
       <c r="AD16" s="11"/>
       <c r="AE16" s="11"/>
       <c r="AF16" s="7"/>
     </row>
     <row r="17" spans="1:34" s="2" customFormat="1" ht="32.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A17" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="31">
         <v>182281</v>
       </c>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="49">
         <v>18733</v>
       </c>
       <c r="I17" s="49"/>
-      <c r="J17" s="53">
+      <c r="J17" s="52">
         <v>13080</v>
       </c>
-      <c r="K17" s="53"/>
-      <c r="L17" s="54">
+      <c r="K17" s="52"/>
+      <c r="L17" s="53">
         <v>159</v>
       </c>
-      <c r="M17" s="54"/>
+      <c r="M17" s="53"/>
       <c r="N17" s="47">
         <v>51384</v>
       </c>
       <c r="O17" s="47"/>
-      <c r="P17" s="53">
+      <c r="P17" s="52">
         <v>12137</v>
       </c>
-      <c r="Q17" s="53"/>
-      <c r="R17" s="53">
+      <c r="Q17" s="52"/>
+      <c r="R17" s="52">
         <v>1821</v>
       </c>
-      <c r="S17" s="53"/>
+      <c r="S17" s="52"/>
       <c r="T17" s="47">
         <v>3704</v>
       </c>
       <c r="U17" s="47"/>
       <c r="V17" s="47">
         <v>27232</v>
       </c>
       <c r="W17" s="47"/>
       <c r="X17" s="48">
         <v>8005</v>
       </c>
       <c r="Y17" s="48"/>
       <c r="Z17" s="11"/>
       <c r="AA17" s="49">
-        <v>102012</v>
+        <v>46025</v>
       </c>
       <c r="AB17" s="49"/>
       <c r="AC17" s="11" t="s">
         <v>110</v>
       </c>
       <c r="AD17" s="11"/>
       <c r="AE17" s="11"/>
       <c r="AF17" s="7"/>
     </row>
     <row r="18" spans="1:34" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A18" s="11"/>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="31"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="33"/>
       <c r="I18" s="33"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="37"/>
       <c r="O18" s="37"/>
@@ -2052,388 +2104,388 @@
       <c r="AC19" s="11"/>
       <c r="AD19" s="11" t="s">
         <v>62</v>
       </c>
       <c r="AE19" s="11"/>
       <c r="AF19" s="7"/>
     </row>
     <row r="20" spans="1:34" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A20" s="20"/>
       <c r="B20" s="11"/>
       <c r="C20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="32">
         <v>13238</v>
       </c>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="50" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="50"/>
-      <c r="J20" s="51" t="s">
-[...3 lines deleted...]
-      <c r="L20" s="52" t="s">
+      <c r="J20" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M20" s="52"/>
-      <c r="N20" s="55">
+      <c r="K20" s="50"/>
+      <c r="L20" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="50"/>
+      <c r="N20" s="54">
         <v>4222.33</v>
       </c>
-      <c r="O20" s="55"/>
+      <c r="O20" s="54"/>
       <c r="P20" s="51">
         <v>3384.11</v>
       </c>
       <c r="Q20" s="51"/>
-      <c r="R20" s="51" t="s">
+      <c r="R20" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="S20" s="51"/>
-      <c r="T20" s="55" t="s">
+      <c r="S20" s="50"/>
+      <c r="T20" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="U20" s="55"/>
-      <c r="V20" s="55">
+      <c r="U20" s="50"/>
+      <c r="V20" s="54">
         <v>2221.75</v>
       </c>
-      <c r="W20" s="55"/>
-[...3 lines deleted...]
-      <c r="Y20" s="56"/>
+      <c r="W20" s="54"/>
+      <c r="X20" s="50" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y20" s="50"/>
       <c r="Z20" s="11"/>
       <c r="AA20" s="50">
         <v>3409.8</v>
       </c>
       <c r="AB20" s="50"/>
       <c r="AC20" s="11"/>
       <c r="AD20" s="11"/>
       <c r="AE20" s="10" t="s">
         <v>104</v>
       </c>
       <c r="AF20" s="7"/>
     </row>
     <row r="21" spans="1:34" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A21" s="18"/>
       <c r="B21" s="11"/>
       <c r="C21" s="10" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="32">
         <v>2274.9499999999998</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="50" t="s">
         <v>118</v>
       </c>
       <c r="I21" s="50"/>
-      <c r="J21" s="51" t="s">
-[...3 lines deleted...]
-      <c r="L21" s="52" t="s">
+      <c r="J21" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M21" s="52"/>
-      <c r="N21" s="55">
+      <c r="K21" s="50"/>
+      <c r="L21" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" s="50"/>
+      <c r="N21" s="54">
         <v>1877.7</v>
       </c>
-      <c r="O21" s="55"/>
-      <c r="P21" s="51" t="s">
+      <c r="O21" s="54"/>
+      <c r="P21" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="Q21" s="51"/>
-      <c r="R21" s="51" t="s">
+      <c r="Q21" s="50"/>
+      <c r="R21" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="S21" s="51"/>
-      <c r="T21" s="55" t="s">
+      <c r="S21" s="50"/>
+      <c r="T21" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="U21" s="55"/>
-      <c r="V21" s="55">
+      <c r="U21" s="50"/>
+      <c r="V21" s="54">
         <v>397.25</v>
       </c>
-      <c r="W21" s="55"/>
-[...3 lines deleted...]
-      <c r="Y21" s="56"/>
+      <c r="W21" s="54"/>
+      <c r="X21" s="50" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y21" s="50"/>
       <c r="Z21" s="10"/>
       <c r="AA21" s="50" t="s">
         <v>119</v>
       </c>
       <c r="AB21" s="50"/>
       <c r="AC21" s="11"/>
       <c r="AD21" s="11"/>
       <c r="AE21" s="10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:34" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A22" s="18"/>
       <c r="B22" s="11"/>
       <c r="C22" s="10" t="s">
         <v>97</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="32">
         <v>119637.83</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="50">
         <v>7837.55</v>
       </c>
       <c r="I22" s="50"/>
       <c r="J22" s="51">
         <v>8180.24</v>
       </c>
       <c r="K22" s="51"/>
-      <c r="L22" s="52">
+      <c r="L22" s="55">
         <v>159.46</v>
       </c>
-      <c r="M22" s="52"/>
-      <c r="N22" s="55">
+      <c r="M22" s="55"/>
+      <c r="N22" s="54">
         <v>31116.92</v>
       </c>
-      <c r="O22" s="55"/>
+      <c r="O22" s="54"/>
       <c r="P22" s="51">
         <v>9796.7199999999993</v>
       </c>
       <c r="Q22" s="51"/>
       <c r="R22" s="51">
         <v>1055.8900000000001</v>
       </c>
       <c r="S22" s="51"/>
-      <c r="T22" s="55">
+      <c r="T22" s="54">
         <v>2823.05</v>
       </c>
-      <c r="U22" s="55"/>
-      <c r="V22" s="55">
+      <c r="U22" s="54"/>
+      <c r="V22" s="54">
         <v>21780.99</v>
       </c>
-      <c r="W22" s="55"/>
+      <c r="W22" s="54"/>
       <c r="X22" s="56">
         <v>5465.35</v>
       </c>
       <c r="Y22" s="56"/>
       <c r="Z22" s="10"/>
       <c r="AA22" s="50">
         <v>31421.67</v>
       </c>
       <c r="AB22" s="50"/>
       <c r="AC22" s="11"/>
       <c r="AD22" s="11"/>
       <c r="AE22" s="10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A23" s="18"/>
       <c r="B23" s="11"/>
       <c r="C23" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="32">
         <v>19930.25</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="50">
         <v>161.57</v>
       </c>
       <c r="I23" s="50"/>
       <c r="J23" s="51">
         <v>148.18</v>
       </c>
       <c r="K23" s="51"/>
-      <c r="L23" s="52" t="s">
-[...3 lines deleted...]
-      <c r="N23" s="55">
+      <c r="L23" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M23" s="50"/>
+      <c r="N23" s="54">
         <v>14052.91</v>
       </c>
-      <c r="O23" s="55"/>
+      <c r="O23" s="54"/>
       <c r="P23" s="51">
         <v>994.99</v>
       </c>
       <c r="Q23" s="51"/>
       <c r="R23" s="51">
         <v>764.87</v>
       </c>
       <c r="S23" s="51"/>
-      <c r="T23" s="55" t="s">
+      <c r="T23" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="U23" s="55"/>
-      <c r="V23" s="55">
+      <c r="U23" s="50"/>
+      <c r="V23" s="54">
         <v>328.17</v>
       </c>
-      <c r="W23" s="55"/>
+      <c r="W23" s="54"/>
       <c r="X23" s="56">
         <v>722.64</v>
       </c>
       <c r="Y23" s="56"/>
       <c r="Z23" s="10"/>
       <c r="AA23" s="50">
         <v>2756.92</v>
       </c>
       <c r="AB23" s="50"/>
       <c r="AC23" s="11"/>
       <c r="AD23" s="11"/>
       <c r="AE23" s="10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:34" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A24" s="18"/>
       <c r="B24" s="11"/>
       <c r="C24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="32">
         <v>66891.350000000006</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="50">
         <v>15714.94</v>
       </c>
       <c r="I24" s="50"/>
       <c r="J24" s="51">
         <v>11737.77</v>
       </c>
       <c r="K24" s="51"/>
-      <c r="L24" s="52" t="s">
-[...3 lines deleted...]
-      <c r="N24" s="55">
+      <c r="L24" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M24" s="50"/>
+      <c r="N24" s="54">
         <v>10440.59</v>
       </c>
-      <c r="O24" s="55"/>
+      <c r="O24" s="54"/>
       <c r="P24" s="51">
         <v>1055.8900000000001</v>
       </c>
       <c r="Q24" s="51"/>
-      <c r="R24" s="51" t="s">
+      <c r="R24" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="S24" s="51"/>
-      <c r="T24" s="55">
+      <c r="S24" s="50"/>
+      <c r="T24" s="54">
         <v>1804.89</v>
       </c>
-      <c r="U24" s="55"/>
-      <c r="V24" s="55">
+      <c r="U24" s="54"/>
+      <c r="V24" s="54">
         <v>8038.74</v>
       </c>
-      <c r="W24" s="55"/>
+      <c r="W24" s="54"/>
       <c r="X24" s="56">
         <v>3070.43</v>
       </c>
       <c r="Y24" s="56"/>
       <c r="Z24" s="10"/>
       <c r="AA24" s="50">
         <v>15028.11</v>
       </c>
       <c r="AB24" s="50"/>
       <c r="AC24" s="11"/>
       <c r="AD24" s="11"/>
       <c r="AE24" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:34" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A25" s="18"/>
       <c r="B25" s="11"/>
       <c r="C25" s="10" t="s">
         <v>111</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="32">
         <v>168.71</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="50" t="s">
         <v>118</v>
       </c>
       <c r="I25" s="50"/>
-      <c r="J25" s="51" t="s">
-[...3 lines deleted...]
-      <c r="L25" s="52" t="s">
+      <c r="J25" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M25" s="52"/>
-      <c r="N25" s="55" t="s">
+      <c r="K25" s="50"/>
+      <c r="L25" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M25" s="50"/>
+      <c r="N25" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="O25" s="50"/>
+      <c r="P25" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q25" s="50"/>
+      <c r="R25" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="S25" s="50"/>
+      <c r="T25" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="U25" s="50"/>
+      <c r="V25" s="54">
+        <v>168.71</v>
+      </c>
+      <c r="W25" s="54"/>
+      <c r="X25" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="O25" s="55"/>
-[...19 lines deleted...]
-      <c r="Y25" s="56"/>
+      <c r="Y25" s="50"/>
       <c r="Z25" s="10"/>
       <c r="AA25" s="50" t="s">
         <v>119</v>
       </c>
       <c r="AB25" s="50"/>
       <c r="AC25" s="11"/>
       <c r="AD25" s="11"/>
       <c r="AE25" s="26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:34" s="2" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A26" s="11"/>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="32"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="34"/>
       <c r="I26" s="33"/>
       <c r="J26" s="36"/>
       <c r="K26" s="35"/>
@@ -2493,389 +2545,389 @@
       <c r="AC27" s="11"/>
       <c r="AD27" s="11" t="s">
         <v>64</v>
       </c>
       <c r="AE27" s="11"/>
       <c r="AF27" s="7"/>
     </row>
     <row r="28" spans="1:34" s="2" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A28" s="20"/>
       <c r="B28" s="10"/>
       <c r="C28" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="32" t="s">
         <v>118</v>
       </c>
       <c r="F28" s="30"/>
       <c r="G28" s="11"/>
       <c r="H28" s="50" t="s">
         <v>118</v>
       </c>
       <c r="I28" s="50"/>
-      <c r="J28" s="51" t="s">
-[...3 lines deleted...]
-      <c r="L28" s="52" t="s">
+      <c r="J28" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M28" s="52"/>
-      <c r="N28" s="55" t="s">
+      <c r="K28" s="50"/>
+      <c r="L28" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M28" s="50"/>
+      <c r="N28" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="O28" s="50"/>
+      <c r="P28" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q28" s="50"/>
+      <c r="R28" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="S28" s="50"/>
+      <c r="T28" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="U28" s="50"/>
+      <c r="V28" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="W28" s="50"/>
+      <c r="X28" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="O28" s="55"/>
-[...19 lines deleted...]
-      <c r="Y28" s="56"/>
+      <c r="Y28" s="50"/>
       <c r="Z28" s="11"/>
       <c r="AA28" s="50" t="s">
         <v>119</v>
       </c>
       <c r="AB28" s="50"/>
       <c r="AC28" s="10"/>
       <c r="AD28" s="10"/>
       <c r="AE28" s="10" t="s">
         <v>104</v>
       </c>
       <c r="AF28" s="7"/>
     </row>
     <row r="29" spans="1:34" ht="26.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="18"/>
       <c r="B29" s="10"/>
       <c r="C29" s="10" t="s">
         <v>36</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="32" t="s">
         <v>118</v>
       </c>
       <c r="F29" s="30"/>
       <c r="G29" s="10"/>
       <c r="H29" s="50" t="s">
         <v>118</v>
       </c>
       <c r="I29" s="50"/>
-      <c r="J29" s="51" t="s">
-[...3 lines deleted...]
-      <c r="L29" s="52" t="s">
+      <c r="J29" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M29" s="52"/>
-      <c r="N29" s="55" t="s">
+      <c r="K29" s="50"/>
+      <c r="L29" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M29" s="50"/>
+      <c r="N29" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="O29" s="50"/>
+      <c r="P29" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q29" s="50"/>
+      <c r="R29" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="S29" s="50"/>
+      <c r="T29" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="U29" s="50"/>
+      <c r="V29" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="W29" s="50"/>
+      <c r="X29" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="O29" s="55"/>
-[...19 lines deleted...]
-      <c r="Y29" s="56"/>
+      <c r="Y29" s="50"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="50" t="s">
         <v>119</v>
       </c>
       <c r="AB29" s="50"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10" t="s">
         <v>24</v>
       </c>
       <c r="AH29" s="8"/>
     </row>
     <row r="30" spans="1:34" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A30" s="18"/>
       <c r="B30" s="10"/>
       <c r="C30" s="10" t="s">
         <v>99</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="32">
         <v>3288.2</v>
       </c>
       <c r="F30" s="30"/>
       <c r="G30" s="10"/>
       <c r="H30" s="50" t="s">
         <v>118</v>
       </c>
       <c r="I30" s="50"/>
       <c r="J30" s="51">
         <v>771.75</v>
       </c>
       <c r="K30" s="51"/>
-      <c r="L30" s="52" t="s">
-[...3 lines deleted...]
-      <c r="N30" s="55">
+      <c r="L30" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M30" s="50"/>
+      <c r="N30" s="54">
         <v>1137.44</v>
       </c>
-      <c r="O30" s="55"/>
-      <c r="P30" s="51" t="s">
+      <c r="O30" s="54"/>
+      <c r="P30" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="Q30" s="51"/>
-      <c r="R30" s="51" t="s">
+      <c r="Q30" s="50"/>
+      <c r="R30" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="S30" s="51"/>
-      <c r="T30" s="55" t="s">
+      <c r="S30" s="50"/>
+      <c r="T30" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="U30" s="55"/>
-      <c r="V30" s="55">
+      <c r="U30" s="50"/>
+      <c r="V30" s="54">
         <v>402.28</v>
       </c>
-      <c r="W30" s="55"/>
+      <c r="W30" s="54"/>
       <c r="X30" s="56">
         <v>254.1</v>
       </c>
       <c r="Y30" s="56"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="50">
         <v>722.64</v>
       </c>
       <c r="AB30" s="50"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:34" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A31" s="18"/>
       <c r="B31" s="10"/>
       <c r="C31" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="32">
         <v>881.02</v>
       </c>
       <c r="F31" s="30"/>
       <c r="G31" s="10"/>
       <c r="H31" s="50" t="s">
         <v>118</v>
       </c>
       <c r="I31" s="50"/>
-      <c r="J31" s="51" t="s">
-[...3 lines deleted...]
-      <c r="L31" s="52" t="s">
+      <c r="J31" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M31" s="52"/>
-      <c r="N31" s="55">
+      <c r="K31" s="50"/>
+      <c r="L31" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M31" s="50"/>
+      <c r="N31" s="54">
         <v>881.02</v>
       </c>
-      <c r="O31" s="55"/>
-      <c r="P31" s="51" t="s">
+      <c r="O31" s="54"/>
+      <c r="P31" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="Q31" s="51"/>
-      <c r="R31" s="51" t="s">
+      <c r="Q31" s="50"/>
+      <c r="R31" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="S31" s="51"/>
-      <c r="T31" s="55" t="s">
+      <c r="S31" s="50"/>
+      <c r="T31" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="U31" s="55"/>
-      <c r="V31" s="55" t="s">
+      <c r="U31" s="50"/>
+      <c r="V31" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="W31" s="50"/>
+      <c r="X31" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="W31" s="55"/>
-[...3 lines deleted...]
-      <c r="Y31" s="56"/>
+      <c r="Y31" s="50"/>
       <c r="Z31" s="10"/>
       <c r="AA31" s="50" t="s">
         <v>119</v>
       </c>
       <c r="AB31" s="50"/>
       <c r="AC31" s="10"/>
       <c r="AD31" s="10"/>
       <c r="AE31" s="10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:34" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A32" s="18"/>
       <c r="B32" s="10"/>
       <c r="C32" s="10" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="32">
         <v>2341.1999999999998</v>
       </c>
       <c r="F32" s="30"/>
       <c r="G32" s="10"/>
       <c r="H32" s="50">
         <v>764.87</v>
       </c>
       <c r="I32" s="50"/>
       <c r="J32" s="51">
         <v>771.75</v>
       </c>
       <c r="K32" s="51"/>
-      <c r="L32" s="52" t="s">
+      <c r="L32" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M32" s="50"/>
+      <c r="N32" s="54">
+        <v>804.59</v>
+      </c>
+      <c r="O32" s="54"/>
+      <c r="P32" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q32" s="50"/>
+      <c r="R32" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="S32" s="50"/>
+      <c r="T32" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="U32" s="50"/>
+      <c r="V32" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="W32" s="50"/>
+      <c r="X32" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M32" s="52"/>
-[...23 lines deleted...]
-      <c r="Y32" s="56"/>
+      <c r="Y32" s="50"/>
       <c r="Z32" s="10"/>
       <c r="AA32" s="50" t="s">
         <v>119</v>
       </c>
       <c r="AB32" s="50"/>
       <c r="AC32" s="26"/>
       <c r="AD32" s="26"/>
       <c r="AE32" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:35" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A33" s="18"/>
       <c r="B33" s="10"/>
       <c r="C33" s="10" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="32" t="s">
         <v>118</v>
       </c>
       <c r="F33" s="30"/>
       <c r="G33" s="10"/>
       <c r="H33" s="50" t="s">
         <v>118</v>
       </c>
       <c r="I33" s="50"/>
-      <c r="J33" s="51" t="s">
-[...3 lines deleted...]
-      <c r="L33" s="52" t="s">
+      <c r="J33" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M33" s="52"/>
-      <c r="N33" s="55" t="s">
+      <c r="K33" s="50"/>
+      <c r="L33" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M33" s="50"/>
+      <c r="N33" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="O33" s="50"/>
+      <c r="P33" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q33" s="50"/>
+      <c r="R33" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="S33" s="50"/>
+      <c r="T33" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="U33" s="50"/>
+      <c r="V33" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="W33" s="50"/>
+      <c r="X33" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="O33" s="55"/>
-[...19 lines deleted...]
-      <c r="Y33" s="56"/>
+      <c r="Y33" s="50"/>
       <c r="Z33" s="10"/>
       <c r="AA33" s="50" t="s">
         <v>119</v>
       </c>
       <c r="AB33" s="50"/>
       <c r="AC33" s="26"/>
       <c r="AD33" s="26"/>
       <c r="AE33" s="26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:35" ht="7.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A34" s="18"/>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="11"/>
       <c r="E34" s="32"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="41"/>
       <c r="M34" s="41"/>
@@ -2935,200 +2987,200 @@
       </c>
       <c r="AE35" s="26"/>
     </row>
     <row r="36" spans="1:35" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A36" s="18"/>
       <c r="B36" s="10"/>
       <c r="C36" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="32">
         <v>176542</v>
       </c>
       <c r="F36" s="30"/>
       <c r="G36" s="10"/>
       <c r="H36" s="50">
         <v>17968</v>
       </c>
       <c r="I36" s="50"/>
       <c r="J36" s="51">
         <v>12309</v>
       </c>
       <c r="K36" s="51"/>
-      <c r="L36" s="52">
+      <c r="L36" s="55">
         <v>159</v>
       </c>
-      <c r="M36" s="52"/>
-      <c r="N36" s="55">
+      <c r="M36" s="55"/>
+      <c r="N36" s="54">
         <v>48561</v>
       </c>
-      <c r="O36" s="55"/>
+      <c r="O36" s="54"/>
       <c r="P36" s="51">
         <v>12137</v>
       </c>
       <c r="Q36" s="51"/>
       <c r="R36" s="51">
         <v>1821</v>
       </c>
       <c r="S36" s="51"/>
-      <c r="T36" s="55">
+      <c r="T36" s="54">
         <v>3704</v>
       </c>
-      <c r="U36" s="55"/>
-      <c r="V36" s="55">
+      <c r="U36" s="54"/>
+      <c r="V36" s="54">
         <v>26830</v>
       </c>
-      <c r="W36" s="55"/>
+      <c r="W36" s="54"/>
       <c r="X36" s="56">
         <v>7750</v>
       </c>
       <c r="Y36" s="56"/>
       <c r="Z36" s="10"/>
       <c r="AA36" s="50">
         <v>45303</v>
       </c>
       <c r="AB36" s="50"/>
       <c r="AC36" s="26"/>
       <c r="AD36" s="26"/>
       <c r="AE36" s="10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="37" spans="1:35" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A37" s="18"/>
       <c r="B37" s="10"/>
       <c r="C37" s="10" t="s">
         <v>40</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="32">
         <v>3895</v>
       </c>
       <c r="F37" s="30"/>
       <c r="G37" s="10"/>
       <c r="H37" s="50">
         <v>765</v>
       </c>
       <c r="I37" s="50"/>
-      <c r="J37" s="51" t="s">
-[...3 lines deleted...]
-      <c r="L37" s="52" t="s">
+      <c r="J37" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M37" s="52"/>
-      <c r="N37" s="55">
+      <c r="K37" s="50"/>
+      <c r="L37" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M37" s="50"/>
+      <c r="N37" s="54">
         <v>1899</v>
       </c>
-      <c r="O37" s="55"/>
-      <c r="P37" s="51" t="s">
+      <c r="O37" s="54"/>
+      <c r="P37" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="Q37" s="51"/>
-      <c r="R37" s="51" t="s">
+      <c r="Q37" s="50"/>
+      <c r="R37" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="S37" s="51"/>
-      <c r="T37" s="55" t="s">
+      <c r="S37" s="50"/>
+      <c r="T37" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="U37" s="55"/>
-      <c r="V37" s="55">
+      <c r="U37" s="50"/>
+      <c r="V37" s="54">
         <v>254</v>
       </c>
-      <c r="W37" s="55"/>
+      <c r="W37" s="54"/>
       <c r="X37" s="56">
         <v>254</v>
       </c>
       <c r="Y37" s="56"/>
       <c r="Z37" s="10"/>
       <c r="AA37" s="50">
         <v>723</v>
       </c>
       <c r="AB37" s="50"/>
       <c r="AC37" s="26"/>
       <c r="AD37" s="26"/>
       <c r="AE37" s="10" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:35" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A38" s="18"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="32">
         <v>1844</v>
       </c>
       <c r="F38" s="30"/>
       <c r="G38" s="10"/>
       <c r="H38" s="50" t="s">
         <v>118</v>
       </c>
       <c r="I38" s="50"/>
       <c r="J38" s="51">
         <v>772</v>
       </c>
       <c r="K38" s="51"/>
-      <c r="L38" s="52" t="s">
+      <c r="L38" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="M38" s="50"/>
+      <c r="N38" s="54">
+        <v>924</v>
+      </c>
+      <c r="O38" s="54"/>
+      <c r="P38" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q38" s="50"/>
+      <c r="R38" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="S38" s="50"/>
+      <c r="T38" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="U38" s="50"/>
+      <c r="V38" s="54">
+        <v>148</v>
+      </c>
+      <c r="W38" s="54"/>
+      <c r="X38" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="M38" s="52"/>
-[...23 lines deleted...]
-      <c r="Y38" s="56"/>
+      <c r="Y38" s="50"/>
       <c r="Z38" s="10"/>
       <c r="AA38" s="50" t="s">
         <v>119</v>
       </c>
       <c r="AB38" s="50"/>
       <c r="AC38" s="26"/>
       <c r="AD38" s="26"/>
       <c r="AE38" s="10" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:35" ht="10.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A39" s="14"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
@@ -3166,51 +3218,51 @@
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
       <c r="N40" s="10"/>
       <c r="O40" s="10"/>
       <c r="P40" s="10"/>
       <c r="Q40" s="10"/>
       <c r="R40" s="10"/>
       <c r="S40" s="10"/>
       <c r="T40" s="10"/>
       <c r="U40" s="10"/>
       <c r="V40" s="10"/>
       <c r="W40" s="10"/>
       <c r="X40" s="10"/>
       <c r="Y40" s="10"/>
       <c r="Z40" s="10"/>
       <c r="AA40" s="10"/>
       <c r="AB40" s="10"/>
       <c r="AC40" s="10"/>
       <c r="AD40" s="10"/>
       <c r="AE40" s="10"/>
     </row>
     <row r="41" spans="1:35" ht="25.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A41" s="18"/>
       <c r="B41" s="10"/>
       <c r="C41" s="10" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D41" s="10"/>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="10"/>
       <c r="H41" s="10"/>
       <c r="I41" s="10"/>
       <c r="J41" s="10"/>
       <c r="K41" s="10"/>
       <c r="L41" s="10"/>
       <c r="M41" s="10"/>
       <c r="N41" s="10"/>
       <c r="O41" s="10"/>
       <c r="P41" s="10"/>
       <c r="Q41" s="10"/>
       <c r="R41" s="10"/>
       <c r="S41" s="10"/>
       <c r="T41" s="10"/>
       <c r="U41" s="10"/>
       <c r="V41" s="10" t="s">
         <v>114</v>
       </c>
       <c r="W41" s="10"/>
       <c r="X41" s="10"/>
       <c r="Y41" s="10"/>
@@ -3242,132 +3294,107 @@
       <c r="O42" s="19"/>
       <c r="P42" s="19"/>
       <c r="Q42" s="19"/>
       <c r="R42" s="19"/>
       <c r="S42" s="19"/>
       <c r="T42" s="19"/>
       <c r="U42" s="10"/>
       <c r="V42" s="26" t="s">
         <v>115</v>
       </c>
       <c r="W42" s="10"/>
       <c r="X42" s="19"/>
       <c r="Y42" s="19"/>
       <c r="Z42" s="19"/>
       <c r="AA42" s="19"/>
       <c r="AB42" s="19"/>
       <c r="AC42" s="10"/>
       <c r="AD42" s="10"/>
       <c r="AE42" s="28"/>
       <c r="AF42" s="1"/>
       <c r="AI42" s="4"/>
     </row>
     <row r="43" spans="1:35" x14ac:dyDescent="0.5">
       <c r="A43" s="18"/>
       <c r="B43" s="10"/>
-      <c r="C43" s="10"/>
+      <c r="C43" s="10" t="s">
+        <v>122</v>
+      </c>
       <c r="D43" s="10"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
       <c r="N43" s="10"/>
       <c r="O43" s="10"/>
       <c r="P43" s="10"/>
       <c r="Q43" s="10"/>
       <c r="R43" s="10"/>
       <c r="S43" s="10"/>
       <c r="T43" s="10"/>
       <c r="U43" s="10"/>
       <c r="V43" s="10"/>
       <c r="W43" s="10"/>
       <c r="X43" s="10"/>
       <c r="Y43" s="10"/>
       <c r="Z43" s="10"/>
       <c r="AA43" s="10"/>
       <c r="AB43" s="10"/>
       <c r="AC43" s="10"/>
       <c r="AD43" s="10"/>
       <c r="AE43" s="10"/>
     </row>
-    <row r="44" spans="1:35" x14ac:dyDescent="0.5">
-[...33 lines deleted...]
-    </row>
     <row r="53" spans="32:32" x14ac:dyDescent="0.5">
       <c r="AF53" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="239">
-    <mergeCell ref="A44:AE44"/>
+  <mergeCells count="238">
     <mergeCell ref="R20:S20"/>
     <mergeCell ref="R31:S31"/>
     <mergeCell ref="R30:S30"/>
     <mergeCell ref="R29:S29"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="R25:S25"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="R24:S24"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="N20:O20"/>
     <mergeCell ref="R38:S38"/>
     <mergeCell ref="R37:S37"/>
     <mergeCell ref="R36:S36"/>
     <mergeCell ref="R33:S33"/>
     <mergeCell ref="R32:S32"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="T23:U23"/>
     <mergeCell ref="T22:U22"/>
     <mergeCell ref="T21:U21"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="R22:S22"/>
     <mergeCell ref="R21:S21"/>
     <mergeCell ref="T20:U20"/>
     <mergeCell ref="T31:U31"/>
     <mergeCell ref="T30:U30"/>
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="T38:U38"/>
     <mergeCell ref="T37:U37"/>
     <mergeCell ref="T36:U36"/>
     <mergeCell ref="T33:U33"/>
     <mergeCell ref="T32:U32"/>
     <mergeCell ref="V23:W23"/>
     <mergeCell ref="V22:W22"/>
@@ -3392,176 +3419,167 @@
     <mergeCell ref="X32:Y32"/>
     <mergeCell ref="X31:Y31"/>
     <mergeCell ref="X30:Y30"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="X28:Y28"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="X21:Y21"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="X25:Y25"/>
     <mergeCell ref="AA24:AB24"/>
     <mergeCell ref="AA23:AB23"/>
     <mergeCell ref="AA22:AB22"/>
     <mergeCell ref="AA21:AB21"/>
     <mergeCell ref="AA31:AB31"/>
     <mergeCell ref="AA30:AB30"/>
     <mergeCell ref="AA29:AB29"/>
     <mergeCell ref="AA28:AB28"/>
     <mergeCell ref="AA25:AB25"/>
     <mergeCell ref="AA38:AB38"/>
     <mergeCell ref="AA37:AB37"/>
     <mergeCell ref="AA36:AB36"/>
     <mergeCell ref="AA33:AB33"/>
     <mergeCell ref="AA32:AB32"/>
-    <mergeCell ref="P21:Q21"/>
-[...2 lines deleted...]
-    <mergeCell ref="P36:Q36"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="J38:K38"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="J33:K33"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="J30:K30"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="L31:M31"/>
-    <mergeCell ref="P31:Q31"/>
-[...3 lines deleted...]
-    <mergeCell ref="P24:Q24"/>
     <mergeCell ref="P33:Q33"/>
     <mergeCell ref="P32:Q32"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="N38:O38"/>
     <mergeCell ref="N37:O37"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="N32:O32"/>
     <mergeCell ref="N31:O31"/>
     <mergeCell ref="H38:I38"/>
     <mergeCell ref="H37:I37"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="H33:I33"/>
     <mergeCell ref="H31:I31"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="L30:M30"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="P31:Q31"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="N33:O33"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="N30:O30"/>
     <mergeCell ref="N24:O24"/>
-    <mergeCell ref="N23:O23"/>
-[...2 lines deleted...]
-    <mergeCell ref="N20:O20"/>
     <mergeCell ref="T17:U17"/>
     <mergeCell ref="V17:W17"/>
     <mergeCell ref="X17:Y17"/>
     <mergeCell ref="AA17:AB17"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="L20:M20"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="R17:S17"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="P23:Q23"/>
     <mergeCell ref="P22:Q22"/>
     <mergeCell ref="X13:Y13"/>
     <mergeCell ref="X14:Y14"/>
     <mergeCell ref="T12:U12"/>
     <mergeCell ref="V14:W14"/>
     <mergeCell ref="V12:W12"/>
     <mergeCell ref="X12:Y12"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="P14:Q14"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="T14:U14"/>
     <mergeCell ref="R12:S12"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="V13:W13"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="T13:U13"/>
+    <mergeCell ref="N11:O11"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AA6:AB6"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="P6:Y6"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="T8:U8"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="AA8:AB8"/>
     <mergeCell ref="AA9:AB9"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="R8:S8"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Y5"/>
     <mergeCell ref="H6:M6"/>
     <mergeCell ref="T10:U10"/>
     <mergeCell ref="H7:K7"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="P7:Q7"/>
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="N8:O8"/>
-    <mergeCell ref="N11:O11"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="P13:Q13"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="P12:Q12"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="AA10:AB10"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="V7:W7"/>
     <mergeCell ref="AA7:AB7"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="X7:Y7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="X8:Y8"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="R10:S10"/>