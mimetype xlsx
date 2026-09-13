--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -2,66 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\4. อัพตาราง\สศส\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59B7B45C-6EED-4622-BB7C-89E9E95C8009}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7D0D778-188E-4CCA-A3BC-8584AB01637F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" tabRatio="585" xr2:uid="{4FF572FE-B6C1-4CA6-9EBA-69476F36F673}"/>
   </bookViews>
   <sheets>
     <sheet name="ตาราง ค.10" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="115">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>ลูกจ้าง</t>
   </si>
   <si>
     <t>Employees</t>
   </si>
   <si>
     <t>ผู้ปฏิบัติงาน</t>
   </si>
   <si>
     <t>เสมียน</t>
   </si>
   <si>
     <t>ผู้ไม่ได้</t>
   </si>
   <si>
     <t>วิชาชีพ</t>
   </si>
   <si>
     <t>ปฏิบัติงาน</t>
   </si>
   <si>
@@ -337,179 +337,286 @@
   <si>
     <t>renting land/</t>
   </si>
   <si>
     <t>Purchase/hire purchase house and/or land</t>
   </si>
   <si>
     <t>Purpose of debt</t>
   </si>
   <si>
     <t>วัตถุประสงค์ของหนี้</t>
   </si>
   <si>
     <t>ตาราง ค.10 จำนวนหนี้สินเฉลี่ยต่อครัวเรือนทั้งสิ้น จำแนกตามวัตถุประสงค์ของหนี้ และสถานะทางเศรษฐสังคมของครัวเรือน</t>
   </si>
   <si>
     <t>Table C.10 Average Amount of Debt per Households by Purposes of Debt and Socio - Economic Class</t>
   </si>
   <si>
     <t>หนี้สินเฉลี่ยต่อครัวเรือนทั้งสิ้น (บาท)……...........…………</t>
   </si>
   <si>
     <t>Average debt per household (Baht)</t>
   </si>
   <si>
-    <t xml:space="preserve">              ...</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">          ...</t>
+    <r>
+      <t xml:space="preserve">         0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">         0</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">           0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">              0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">              0</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">            0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">           0</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">             0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">ที่มา: การสำรวจภาวะเศรษฐกิจและสังคมของครัว พ.ศ.2568 สำนักงานสถิติจังหวัดเพชรบูรณ์ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0\ \ "/>
     <numFmt numFmtId="165" formatCode="#,##0\ \ \ "/>
     <numFmt numFmtId="166" formatCode="#,##0\ \ \ \ \ "/>
     <numFmt numFmtId="167" formatCode="#,##0\ \ \ \ "/>
     <numFmt numFmtId="168" formatCode="#,##0\ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="169" formatCode="#,##0\ \ \ \ \ \ \ "/>
     <numFmt numFmtId="170" formatCode="#,##0\ \ \ \ \ \ "/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
       <b/>
       <sz val="21"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="27"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="180"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -572,100 +679,94 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="170" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -937,52 +1038,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B4A693F-9789-4853-AD36-6B872713D736}">
   <dimension ref="A1:AJ49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="L45" sqref="L45"/>
+    <sheetView tabSelected="1" topLeftCell="A29" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="3.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="34.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="7" width="1.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="1.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="3.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="14" style="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="4.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="1.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="1.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.7109375" style="1" customWidth="1"/>
@@ -1122,531 +1223,531 @@
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
       <c r="AA4" s="8"/>
       <c r="AB4" s="8"/>
       <c r="AC4" s="9"/>
       <c r="AD4" s="8"/>
       <c r="AE4" s="8"/>
     </row>
     <row r="5" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A5" s="16"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
-      <c r="H5" s="48" t="s">
+      <c r="H5" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="I5" s="48"/>
-[...4 lines deleted...]
-      <c r="N5" s="48" t="s">
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="48"/>
-      <c r="P5" s="48" t="s">
+      <c r="O5" s="36"/>
+      <c r="P5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="48"/>
-[...7 lines deleted...]
-      <c r="Y5" s="48"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="T5" s="36"/>
+      <c r="U5" s="36"/>
+      <c r="V5" s="36"/>
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="36"/>
       <c r="Z5" s="18"/>
-      <c r="AA5" s="48" t="s">
+      <c r="AA5" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="AB5" s="48"/>
+      <c r="AB5" s="36"/>
       <c r="AC5" s="8"/>
       <c r="AD5" s="8"/>
       <c r="AE5" s="8"/>
     </row>
     <row r="6" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A6" s="16"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
-      <c r="H6" s="50" t="s">
+      <c r="H6" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="I6" s="50"/>
-[...4 lines deleted...]
-      <c r="N6" s="48" t="s">
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="O6" s="48"/>
-      <c r="P6" s="50" t="s">
+      <c r="O6" s="36"/>
+      <c r="P6" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="Q6" s="50"/>
-[...7 lines deleted...]
-      <c r="Y6" s="50"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
       <c r="Z6" s="18"/>
-      <c r="AA6" s="48" t="s">
+      <c r="AA6" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="AB6" s="48"/>
+      <c r="AB6" s="36"/>
       <c r="AC6" s="8"/>
       <c r="AD6" s="8"/>
       <c r="AE6" s="8"/>
     </row>
     <row r="7" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A7" s="16"/>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="16" t="s">
         <v>97</v>
       </c>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
-      <c r="H7" s="51" t="s">
+      <c r="H7" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="51"/>
-[...2 lines deleted...]
-      <c r="L7" s="48" t="s">
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="48"/>
-      <c r="N7" s="48" t="s">
+      <c r="M7" s="36"/>
+      <c r="N7" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="O7" s="48"/>
-      <c r="P7" s="48" t="s">
+      <c r="O7" s="36"/>
+      <c r="P7" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="Q7" s="48"/>
-      <c r="R7" s="48" t="s">
+      <c r="Q7" s="36"/>
+      <c r="R7" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="S7" s="48"/>
-      <c r="T7" s="48" t="s">
+      <c r="S7" s="36"/>
+      <c r="T7" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="48"/>
-      <c r="V7" s="48" t="s">
+      <c r="U7" s="36"/>
+      <c r="V7" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="48"/>
-      <c r="X7" s="48" t="s">
+      <c r="W7" s="36"/>
+      <c r="X7" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="Y7" s="48"/>
+      <c r="Y7" s="36"/>
       <c r="Z7" s="18"/>
-      <c r="AA7" s="48" t="s">
+      <c r="AA7" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="AB7" s="48"/>
+      <c r="AB7" s="36"/>
       <c r="AC7" s="9"/>
       <c r="AD7" s="9"/>
       <c r="AE7" s="8"/>
     </row>
     <row r="8" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
-      <c r="H8" s="50" t="s">
+      <c r="H8" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="I8" s="50"/>
-[...2 lines deleted...]
-      <c r="L8" s="48" t="s">
+      <c r="I8" s="37"/>
+      <c r="J8" s="37"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="48"/>
-      <c r="N8" s="48" t="s">
+      <c r="M8" s="36"/>
+      <c r="N8" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="O8" s="48"/>
-      <c r="P8" s="48" t="s">
+      <c r="O8" s="36"/>
+      <c r="P8" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Q8" s="48"/>
-      <c r="R8" s="48" t="s">
+      <c r="Q8" s="36"/>
+      <c r="R8" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="S8" s="48"/>
-      <c r="T8" s="48" t="s">
+      <c r="S8" s="36"/>
+      <c r="T8" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="U8" s="48"/>
-      <c r="V8" s="48" t="s">
+      <c r="U8" s="36"/>
+      <c r="V8" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="W8" s="48"/>
-      <c r="X8" s="48" t="s">
+      <c r="W8" s="36"/>
+      <c r="X8" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="Y8" s="48"/>
+      <c r="Y8" s="36"/>
       <c r="Z8" s="18"/>
-      <c r="AA8" s="48" t="s">
+      <c r="AA8" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AB8" s="48"/>
+      <c r="AB8" s="36"/>
       <c r="AC8" s="8"/>
       <c r="AD8" s="8"/>
       <c r="AE8" s="8"/>
     </row>
     <row r="9" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="48" t="s">
+      <c r="A9" s="36" t="s">
         <v>101</v>
       </c>
-      <c r="B9" s="48"/>
-      <c r="C9" s="48"/>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
       <c r="D9" s="8"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="8"/>
-      <c r="H9" s="51" t="s">
+      <c r="H9" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="I9" s="51"/>
-      <c r="J9" s="51" t="s">
+      <c r="I9" s="38"/>
+      <c r="J9" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="K9" s="51"/>
-      <c r="L9" s="48" t="s">
+      <c r="K9" s="38"/>
+      <c r="L9" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="M9" s="48"/>
-      <c r="N9" s="48" t="s">
+      <c r="M9" s="36"/>
+      <c r="N9" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="O9" s="48"/>
-      <c r="P9" s="48" t="s">
+      <c r="O9" s="36"/>
+      <c r="P9" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="Q9" s="48"/>
-      <c r="R9" s="48" t="s">
+      <c r="Q9" s="36"/>
+      <c r="R9" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="S9" s="48"/>
-      <c r="T9" s="48" t="s">
+      <c r="S9" s="36"/>
+      <c r="T9" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="U9" s="48"/>
-      <c r="V9" s="48" t="s">
+      <c r="U9" s="36"/>
+      <c r="V9" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="W9" s="48"/>
-      <c r="X9" s="48" t="s">
+      <c r="W9" s="36"/>
+      <c r="X9" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="Y9" s="48"/>
+      <c r="Y9" s="36"/>
       <c r="Z9" s="18"/>
-      <c r="AA9" s="48" t="s">
+      <c r="AA9" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="AB9" s="48"/>
-      <c r="AC9" s="48" t="s">
+      <c r="AB9" s="36"/>
+      <c r="AC9" s="36" t="s">
         <v>100</v>
       </c>
-      <c r="AD9" s="48"/>
-      <c r="AE9" s="48"/>
+      <c r="AD9" s="36"/>
+      <c r="AE9" s="36"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
     </row>
     <row r="10" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A10" s="16"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="8"/>
-      <c r="H10" s="48" t="s">
+      <c r="H10" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="I10" s="48"/>
-      <c r="J10" s="48" t="s">
+      <c r="I10" s="36"/>
+      <c r="J10" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="K10" s="48"/>
-      <c r="L10" s="48" t="s">
+      <c r="K10" s="36"/>
+      <c r="L10" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="48"/>
-      <c r="N10" s="48" t="s">
+      <c r="M10" s="36"/>
+      <c r="N10" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="O10" s="48"/>
-      <c r="P10" s="48" t="s">
+      <c r="O10" s="36"/>
+      <c r="P10" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="Q10" s="48"/>
-      <c r="R10" s="48" t="s">
+      <c r="Q10" s="36"/>
+      <c r="R10" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="S10" s="48"/>
-      <c r="T10" s="48" t="s">
+      <c r="S10" s="36"/>
+      <c r="T10" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="U10" s="48"/>
-      <c r="V10" s="48" t="s">
+      <c r="U10" s="36"/>
+      <c r="V10" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="W10" s="48"/>
-      <c r="X10" s="48" t="s">
+      <c r="W10" s="36"/>
+      <c r="X10" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="Y10" s="48"/>
+      <c r="Y10" s="36"/>
       <c r="Z10" s="18"/>
-      <c r="AA10" s="48" t="s">
+      <c r="AA10" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="AB10" s="48"/>
+      <c r="AB10" s="36"/>
       <c r="AC10" s="8"/>
       <c r="AD10" s="8"/>
       <c r="AE10" s="8"/>
     </row>
     <row r="11" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A11" s="16"/>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="8"/>
-      <c r="H11" s="48" t="s">
+      <c r="H11" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="48"/>
-      <c r="J11" s="48" t="s">
+      <c r="I11" s="36"/>
+      <c r="J11" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="K11" s="48"/>
-      <c r="L11" s="48" t="s">
+      <c r="K11" s="36"/>
+      <c r="L11" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="M11" s="48"/>
-      <c r="N11" s="48" t="s">
+      <c r="M11" s="36"/>
+      <c r="N11" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="O11" s="48"/>
-      <c r="P11" s="48" t="s">
+      <c r="O11" s="36"/>
+      <c r="P11" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="Q11" s="48"/>
-      <c r="R11" s="48" t="s">
+      <c r="Q11" s="36"/>
+      <c r="R11" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="S11" s="48"/>
-      <c r="T11" s="48" t="s">
+      <c r="S11" s="36"/>
+      <c r="T11" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="U11" s="48"/>
-      <c r="V11" s="48" t="s">
+      <c r="U11" s="36"/>
+      <c r="V11" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="W11" s="48"/>
-      <c r="X11" s="48" t="s">
+      <c r="W11" s="36"/>
+      <c r="X11" s="36" t="s">
         <v>69</v>
       </c>
-      <c r="Y11" s="48"/>
+      <c r="Y11" s="36"/>
       <c r="Z11" s="18"/>
       <c r="AA11" s="18"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
     </row>
     <row r="12" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A12" s="16"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
-      <c r="H12" s="48" t="s">
+      <c r="H12" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="48"/>
-      <c r="J12" s="48" t="s">
+      <c r="I12" s="36"/>
+      <c r="J12" s="36" t="s">
         <v>98</v>
       </c>
-      <c r="K12" s="48"/>
-      <c r="L12" s="48" t="s">
+      <c r="K12" s="36"/>
+      <c r="L12" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="M12" s="48"/>
+      <c r="M12" s="36"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
-      <c r="P12" s="48" t="s">
+      <c r="P12" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="Q12" s="48"/>
-      <c r="R12" s="48" t="s">
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="S12" s="48"/>
-      <c r="T12" s="48" t="s">
+      <c r="S12" s="36"/>
+      <c r="T12" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="U12" s="48"/>
-      <c r="V12" s="48" t="s">
+      <c r="U12" s="36"/>
+      <c r="V12" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="W12" s="48"/>
-      <c r="X12" s="48" t="s">
+      <c r="W12" s="36"/>
+      <c r="X12" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="Y12" s="48"/>
+      <c r="Y12" s="36"/>
       <c r="Z12" s="18"/>
       <c r="AA12" s="18"/>
       <c r="AB12" s="8"/>
       <c r="AC12" s="8"/>
       <c r="AD12" s="8"/>
       <c r="AE12" s="8"/>
     </row>
     <row r="13" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A13" s="16"/>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="8"/>
-      <c r="H13" s="48" t="s">
+      <c r="H13" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="I13" s="48"/>
-      <c r="J13" s="48" t="s">
+      <c r="I13" s="36"/>
+      <c r="J13" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="K13" s="48"/>
-      <c r="L13" s="48" t="s">
+      <c r="K13" s="36"/>
+      <c r="L13" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="M13" s="48"/>
+      <c r="M13" s="36"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
-      <c r="P13" s="48" t="s">
+      <c r="P13" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="Q13" s="48"/>
-      <c r="R13" s="48" t="s">
+      <c r="Q13" s="36"/>
+      <c r="R13" s="36" t="s">
         <v>80</v>
       </c>
-      <c r="S13" s="48"/>
-      <c r="T13" s="48" t="s">
+      <c r="S13" s="36"/>
+      <c r="T13" s="36" t="s">
         <v>81</v>
       </c>
-      <c r="U13" s="48"/>
-      <c r="V13" s="48" t="s">
+      <c r="U13" s="36"/>
+      <c r="V13" s="36" t="s">
         <v>92</v>
       </c>
-      <c r="W13" s="48"/>
-      <c r="X13" s="48" t="s">
+      <c r="W13" s="36"/>
+      <c r="X13" s="36" t="s">
         <v>82</v>
       </c>
-      <c r="Y13" s="48"/>
+      <c r="Y13" s="36"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="8"/>
       <c r="AC13" s="8"/>
       <c r="AD13" s="8"/>
       <c r="AE13" s="8"/>
     </row>
     <row r="14" spans="1:36" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A14" s="16"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="8"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
-      <c r="J14" s="48" t="s">
+      <c r="J14" s="36" t="s">
         <v>83</v>
       </c>
-      <c r="K14" s="48"/>
+      <c r="K14" s="36"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
-      <c r="P14" s="48" t="s">
+      <c r="P14" s="36" t="s">
         <v>84</v>
       </c>
-      <c r="Q14" s="48"/>
-      <c r="R14" s="48" t="s">
+      <c r="Q14" s="36"/>
+      <c r="R14" s="36" t="s">
         <v>85</v>
       </c>
-      <c r="S14" s="48"/>
-      <c r="T14" s="48" t="s">
+      <c r="S14" s="36"/>
+      <c r="T14" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="U14" s="48"/>
-      <c r="V14" s="48" t="s">
+      <c r="U14" s="36"/>
+      <c r="V14" s="36" t="s">
         <v>87</v>
       </c>
-      <c r="W14" s="48"/>
-      <c r="X14" s="48" t="s">
+      <c r="W14" s="36"/>
+      <c r="X14" s="36" t="s">
         <v>88</v>
       </c>
-      <c r="Y14" s="48"/>
+      <c r="Y14" s="36"/>
       <c r="Z14" s="18"/>
       <c r="AA14" s="18"/>
       <c r="AB14" s="8"/>
       <c r="AC14" s="8"/>
       <c r="AD14" s="8"/>
       <c r="AE14" s="8"/>
     </row>
     <row r="15" spans="1:36" s="6" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A15" s="19"/>
       <c r="B15" s="20"/>
       <c r="C15" s="14"/>
       <c r="D15" s="20"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="20"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
@@ -1692,458 +1793,458 @@
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="24"/>
       <c r="AB16" s="9"/>
       <c r="AC16" s="9"/>
       <c r="AD16" s="9"/>
       <c r="AE16" s="9"/>
       <c r="AF16" s="7"/>
     </row>
     <row r="17" spans="1:32" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A17" s="9" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="27">
         <v>282191</v>
       </c>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
-      <c r="H17" s="49">
+      <c r="H17" s="40">
         <v>369853</v>
       </c>
-      <c r="I17" s="49"/>
-      <c r="J17" s="36">
+      <c r="I17" s="40"/>
+      <c r="J17" s="45">
         <v>888142</v>
       </c>
-      <c r="K17" s="36"/>
-      <c r="L17" s="45">
+      <c r="K17" s="45"/>
+      <c r="L17" s="43">
         <v>99608</v>
       </c>
-      <c r="M17" s="45"/>
-      <c r="N17" s="41">
+      <c r="M17" s="43"/>
+      <c r="N17" s="48">
         <v>145219</v>
       </c>
-      <c r="O17" s="41"/>
-      <c r="P17" s="38">
+      <c r="O17" s="48"/>
+      <c r="P17" s="47">
         <v>938945</v>
       </c>
-      <c r="Q17" s="38"/>
-      <c r="R17" s="38">
+      <c r="Q17" s="47"/>
+      <c r="R17" s="47">
         <v>50758</v>
       </c>
-      <c r="S17" s="38"/>
-      <c r="T17" s="36">
+      <c r="S17" s="47"/>
+      <c r="T17" s="45">
         <v>143696</v>
       </c>
-      <c r="U17" s="36"/>
-      <c r="V17" s="43">
+      <c r="U17" s="45"/>
+      <c r="V17" s="50">
         <v>227311</v>
       </c>
-      <c r="W17" s="43"/>
-      <c r="X17" s="41">
+      <c r="W17" s="50"/>
+      <c r="X17" s="48">
         <v>71788</v>
       </c>
-      <c r="Y17" s="41"/>
+      <c r="Y17" s="48"/>
       <c r="Z17" s="9"/>
-      <c r="AA17" s="38">
+      <c r="AA17" s="47">
         <v>261435</v>
       </c>
-      <c r="AB17" s="38"/>
+      <c r="AB17" s="47"/>
       <c r="AC17" s="17" t="s">
         <v>105</v>
       </c>
       <c r="AD17" s="17"/>
       <c r="AE17" s="17"/>
       <c r="AF17" s="7"/>
     </row>
     <row r="18" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A18" s="16"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="28">
         <v>56399</v>
       </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
-      <c r="H18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="47"/>
+      <c r="H18" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="39"/>
       <c r="J18" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K18" s="39"/>
+      <c r="L18" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="K18" s="39"/>
-[...3 lines deleted...]
-      <c r="M18" s="46"/>
+      <c r="M18" s="39"/>
       <c r="N18" s="44">
         <v>51132</v>
       </c>
       <c r="O18" s="44"/>
-      <c r="P18" s="37">
+      <c r="P18" s="46">
         <v>300380</v>
       </c>
-      <c r="Q18" s="37"/>
-[...3 lines deleted...]
-      <c r="S18" s="37"/>
+      <c r="Q18" s="46"/>
+      <c r="R18" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S18" s="39"/>
       <c r="T18" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U18" s="39"/>
-      <c r="V18" s="40">
+      <c r="V18" s="49">
         <v>47254</v>
       </c>
-      <c r="W18" s="40"/>
-[...3 lines deleted...]
-      <c r="Y18" s="44"/>
+      <c r="W18" s="49"/>
+      <c r="X18" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y18" s="39"/>
       <c r="Z18" s="8"/>
-      <c r="AA18" s="37">
+      <c r="AA18" s="46">
         <v>65786</v>
       </c>
-      <c r="AB18" s="37"/>
+      <c r="AB18" s="46"/>
       <c r="AC18" s="8"/>
       <c r="AD18" s="8"/>
       <c r="AE18" s="8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A19" s="16"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="28">
         <v>539</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
-      <c r="H19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="47"/>
+      <c r="H19" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I19" s="39"/>
       <c r="J19" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K19" s="39"/>
+      <c r="L19" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="K19" s="39"/>
-[...3 lines deleted...]
-      <c r="M19" s="46"/>
+      <c r="M19" s="39"/>
       <c r="N19" s="44">
         <v>1960</v>
       </c>
       <c r="O19" s="44"/>
-      <c r="P19" s="37" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="37"/>
+      <c r="P19" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q19" s="39"/>
+      <c r="R19" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S19" s="39"/>
       <c r="T19" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U19" s="39"/>
-      <c r="V19" s="40">
+      <c r="V19" s="49">
         <v>90</v>
       </c>
-      <c r="W19" s="40"/>
-[...3 lines deleted...]
-      <c r="Y19" s="44"/>
+      <c r="W19" s="49"/>
+      <c r="X19" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y19" s="39"/>
       <c r="Z19" s="8"/>
-      <c r="AA19" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="37"/>
+      <c r="AA19" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB19" s="39"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A20" s="16"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="28">
         <v>124040</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
-      <c r="H20" s="47">
+      <c r="H20" s="39">
         <v>60811</v>
       </c>
-      <c r="I20" s="47"/>
-      <c r="J20" s="39">
+      <c r="I20" s="39"/>
+      <c r="J20" s="41">
         <v>111120</v>
       </c>
-      <c r="K20" s="39"/>
-      <c r="L20" s="46">
+      <c r="K20" s="41"/>
+      <c r="L20" s="42">
         <v>99608</v>
       </c>
-      <c r="M20" s="46"/>
+      <c r="M20" s="42"/>
       <c r="N20" s="44">
         <v>61792</v>
       </c>
       <c r="O20" s="44"/>
-      <c r="P20" s="37">
+      <c r="P20" s="46">
         <v>620340</v>
       </c>
-      <c r="Q20" s="37"/>
-      <c r="R20" s="37">
+      <c r="Q20" s="46"/>
+      <c r="R20" s="46">
         <v>34795</v>
       </c>
-      <c r="S20" s="37"/>
-      <c r="T20" s="39">
+      <c r="S20" s="46"/>
+      <c r="T20" s="41">
         <v>90000</v>
       </c>
-      <c r="U20" s="39"/>
-      <c r="V20" s="40">
+      <c r="U20" s="41"/>
+      <c r="V20" s="49">
         <v>141020</v>
       </c>
-      <c r="W20" s="40"/>
+      <c r="W20" s="49"/>
       <c r="X20" s="44">
         <v>34956</v>
       </c>
       <c r="Y20" s="44"/>
       <c r="Z20" s="8"/>
-      <c r="AA20" s="37">
+      <c r="AA20" s="46">
         <v>131772</v>
       </c>
-      <c r="AB20" s="37"/>
+      <c r="AB20" s="46"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A21" s="16"/>
       <c r="B21" s="8"/>
       <c r="C21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="28">
         <v>10226</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
-      <c r="H21" s="47">
+      <c r="H21" s="39">
         <v>1871</v>
       </c>
-      <c r="I21" s="47"/>
-      <c r="J21" s="39">
+      <c r="I21" s="39"/>
+      <c r="J21" s="41">
         <v>7294</v>
       </c>
-      <c r="K21" s="39"/>
-[...3 lines deleted...]
-      <c r="M21" s="46"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M21" s="39"/>
       <c r="N21" s="44">
         <v>10615</v>
       </c>
       <c r="O21" s="44"/>
-      <c r="P21" s="37">
+      <c r="P21" s="46">
         <v>3347</v>
       </c>
-      <c r="Q21" s="37"/>
-      <c r="R21" s="37">
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46">
         <v>15963</v>
       </c>
-      <c r="S21" s="37"/>
+      <c r="S21" s="46"/>
       <c r="T21" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U21" s="39"/>
-      <c r="V21" s="40">
+      <c r="V21" s="49">
         <v>671</v>
       </c>
-      <c r="W21" s="40"/>
+      <c r="W21" s="49"/>
       <c r="X21" s="44">
         <v>4194</v>
       </c>
       <c r="Y21" s="44"/>
       <c r="Z21" s="8"/>
-      <c r="AA21" s="37">
+      <c r="AA21" s="46">
         <v>19043</v>
       </c>
-      <c r="AB21" s="37"/>
+      <c r="AB21" s="46"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
       <c r="AE21" s="8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A22" s="16"/>
       <c r="B22" s="8"/>
       <c r="C22" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="28">
         <v>90876</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
-      <c r="H22" s="47">
+      <c r="H22" s="39">
         <v>307171</v>
       </c>
-      <c r="I22" s="47"/>
-      <c r="J22" s="39">
+      <c r="I22" s="39"/>
+      <c r="J22" s="41">
         <v>769728</v>
       </c>
-      <c r="K22" s="39"/>
-[...3 lines deleted...]
-      <c r="M22" s="46"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M22" s="39"/>
       <c r="N22" s="44">
         <v>19720</v>
       </c>
       <c r="O22" s="44"/>
-      <c r="P22" s="37">
+      <c r="P22" s="46">
         <v>14877</v>
       </c>
-      <c r="Q22" s="37"/>
-[...4 lines deleted...]
-      <c r="T22" s="39">
+      <c r="Q22" s="46"/>
+      <c r="R22" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S22" s="39"/>
+      <c r="T22" s="41">
         <v>53696</v>
       </c>
-      <c r="U22" s="39"/>
-      <c r="V22" s="40">
+      <c r="U22" s="41"/>
+      <c r="V22" s="49">
         <v>37513</v>
       </c>
-      <c r="W22" s="40"/>
+      <c r="W22" s="49"/>
       <c r="X22" s="44">
         <v>32638</v>
       </c>
       <c r="Y22" s="44"/>
       <c r="Z22" s="8"/>
-      <c r="AA22" s="37">
+      <c r="AA22" s="46">
         <v>44834</v>
       </c>
-      <c r="AB22" s="37"/>
+      <c r="AB22" s="46"/>
       <c r="AC22" s="25"/>
       <c r="AD22" s="25"/>
       <c r="AE22" s="25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A23" s="16"/>
       <c r="B23" s="8"/>
       <c r="C23" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="28">
         <v>110</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
-      <c r="H23" s="47" t="s">
+      <c r="H23" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I23" s="39"/>
+      <c r="J23" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K23" s="39"/>
+      <c r="L23" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M23" s="39"/>
+      <c r="N23" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="I23" s="47"/>
-[...19 lines deleted...]
-      <c r="S23" s="37"/>
+      <c r="O23" s="39"/>
+      <c r="P23" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q23" s="39"/>
+      <c r="R23" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S23" s="39"/>
       <c r="T23" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U23" s="39"/>
-      <c r="V23" s="40">
+      <c r="V23" s="49">
         <v>762</v>
       </c>
-      <c r="W23" s="40"/>
-[...3 lines deleted...]
-      <c r="Y23" s="44"/>
+      <c r="W23" s="49"/>
+      <c r="X23" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y23" s="39"/>
       <c r="Z23" s="8"/>
-      <c r="AA23" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB23" s="37"/>
+      <c r="AA23" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB23" s="39"/>
       <c r="AC23" s="25"/>
       <c r="AD23" s="25"/>
       <c r="AE23" s="25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:32" ht="6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A24" s="9"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="28"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
@@ -2153,458 +2254,458 @@
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="33"/>
       <c r="Y24" s="33"/>
       <c r="Z24" s="8"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="31"/>
       <c r="AC24" s="17"/>
       <c r="AD24" s="25"/>
       <c r="AE24" s="25"/>
     </row>
     <row r="25" spans="1:32" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A25" s="22"/>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="9"/>
       <c r="D25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="27">
         <v>280530</v>
       </c>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
-      <c r="H25" s="49">
+      <c r="H25" s="40">
         <v>367491</v>
       </c>
-      <c r="I25" s="49"/>
-      <c r="J25" s="36">
+      <c r="I25" s="40"/>
+      <c r="J25" s="45">
         <v>879458</v>
       </c>
-      <c r="K25" s="36"/>
-      <c r="L25" s="45">
+      <c r="K25" s="45"/>
+      <c r="L25" s="43">
         <v>99608</v>
       </c>
-      <c r="M25" s="45"/>
-      <c r="N25" s="41">
+      <c r="M25" s="43"/>
+      <c r="N25" s="48">
         <v>143255</v>
       </c>
-      <c r="O25" s="41"/>
-      <c r="P25" s="38">
+      <c r="O25" s="48"/>
+      <c r="P25" s="47">
         <v>938945</v>
       </c>
-      <c r="Q25" s="38"/>
-      <c r="R25" s="38">
+      <c r="Q25" s="47"/>
+      <c r="R25" s="47">
         <v>50758</v>
       </c>
-      <c r="S25" s="38"/>
-      <c r="T25" s="36">
+      <c r="S25" s="47"/>
+      <c r="T25" s="45">
         <v>143696</v>
       </c>
-      <c r="U25" s="36"/>
-      <c r="V25" s="43">
+      <c r="U25" s="45"/>
+      <c r="V25" s="50">
         <v>227082</v>
       </c>
-      <c r="W25" s="43"/>
-      <c r="X25" s="41">
+      <c r="W25" s="50"/>
+      <c r="X25" s="48">
         <v>71235</v>
       </c>
-      <c r="Y25" s="41"/>
+      <c r="Y25" s="48"/>
       <c r="Z25" s="9"/>
-      <c r="AA25" s="38">
+      <c r="AA25" s="47">
         <v>260019</v>
       </c>
-      <c r="AB25" s="38"/>
+      <c r="AB25" s="47"/>
       <c r="AC25" s="9"/>
       <c r="AD25" s="9" t="s">
         <v>91</v>
       </c>
       <c r="AE25" s="9"/>
       <c r="AF25" s="7"/>
     </row>
     <row r="26" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A26" s="16"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="28">
         <v>56399</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
-      <c r="H26" s="47" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="47"/>
+      <c r="H26" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I26" s="39"/>
       <c r="J26" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K26" s="39"/>
+      <c r="L26" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="K26" s="39"/>
-[...3 lines deleted...]
-      <c r="M26" s="46"/>
+      <c r="M26" s="39"/>
       <c r="N26" s="44">
         <v>51132</v>
       </c>
       <c r="O26" s="44"/>
-      <c r="P26" s="37">
+      <c r="P26" s="46">
         <v>300380</v>
       </c>
-      <c r="Q26" s="37"/>
-[...3 lines deleted...]
-      <c r="S26" s="37"/>
+      <c r="Q26" s="46"/>
+      <c r="R26" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S26" s="39"/>
       <c r="T26" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U26" s="39"/>
-      <c r="V26" s="40">
+      <c r="V26" s="49">
         <v>47254</v>
       </c>
-      <c r="W26" s="40"/>
-[...3 lines deleted...]
-      <c r="Y26" s="44"/>
+      <c r="W26" s="49"/>
+      <c r="X26" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y26" s="39"/>
       <c r="Z26" s="8"/>
-      <c r="AA26" s="37">
+      <c r="AA26" s="46">
         <v>65786</v>
       </c>
-      <c r="AB26" s="37"/>
+      <c r="AB26" s="46"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A27" s="16"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="28">
         <v>539</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
-      <c r="H27" s="47" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="47"/>
+      <c r="H27" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I27" s="39"/>
       <c r="J27" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K27" s="39"/>
+      <c r="L27" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="K27" s="39"/>
-[...3 lines deleted...]
-      <c r="M27" s="46"/>
+      <c r="M27" s="39"/>
       <c r="N27" s="44">
         <v>1960</v>
       </c>
       <c r="O27" s="44"/>
-      <c r="P27" s="37" t="s">
-[...6 lines deleted...]
-      <c r="S27" s="37"/>
+      <c r="P27" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q27" s="39"/>
+      <c r="R27" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S27" s="39"/>
       <c r="T27" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U27" s="39"/>
-      <c r="V27" s="40">
+      <c r="V27" s="49">
         <v>90</v>
       </c>
-      <c r="W27" s="40"/>
-[...3 lines deleted...]
-      <c r="Y27" s="44"/>
+      <c r="W27" s="49"/>
+      <c r="X27" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y27" s="39"/>
       <c r="Z27" s="8"/>
-      <c r="AA27" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB27" s="37"/>
+      <c r="AA27" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB27" s="39"/>
       <c r="AC27" s="8"/>
       <c r="AD27" s="8"/>
       <c r="AE27" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A28" s="16"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="28">
         <v>123076</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
-      <c r="H28" s="47">
+      <c r="H28" s="39">
         <v>60811</v>
       </c>
-      <c r="I28" s="47"/>
-      <c r="J28" s="39">
+      <c r="I28" s="39"/>
+      <c r="J28" s="41">
         <v>104607</v>
       </c>
-      <c r="K28" s="39"/>
-      <c r="L28" s="46">
+      <c r="K28" s="41"/>
+      <c r="L28" s="42">
         <v>99608</v>
       </c>
-      <c r="M28" s="46"/>
+      <c r="M28" s="42"/>
       <c r="N28" s="44">
         <v>61300</v>
       </c>
       <c r="O28" s="44"/>
-      <c r="P28" s="37">
+      <c r="P28" s="46">
         <v>620340</v>
       </c>
-      <c r="Q28" s="37"/>
-      <c r="R28" s="37">
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46">
         <v>34795</v>
       </c>
-      <c r="S28" s="37"/>
-      <c r="T28" s="39">
+      <c r="S28" s="46"/>
+      <c r="T28" s="41">
         <v>90000</v>
       </c>
-      <c r="U28" s="39"/>
-      <c r="V28" s="40">
+      <c r="U28" s="41"/>
+      <c r="V28" s="49">
         <v>140791</v>
       </c>
-      <c r="W28" s="40"/>
+      <c r="W28" s="49"/>
       <c r="X28" s="44">
         <v>34403</v>
       </c>
       <c r="Y28" s="44"/>
       <c r="Z28" s="8"/>
-      <c r="AA28" s="37">
+      <c r="AA28" s="46">
         <v>130355</v>
       </c>
-      <c r="AB28" s="37"/>
+      <c r="AB28" s="46"/>
       <c r="AC28" s="8"/>
       <c r="AD28" s="8"/>
       <c r="AE28" s="8" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A29" s="16"/>
       <c r="B29" s="8"/>
       <c r="C29" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="28">
         <v>10068</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
-      <c r="H29" s="47">
+      <c r="H29" s="39">
         <v>1871</v>
       </c>
-      <c r="I29" s="47"/>
-      <c r="J29" s="39">
+      <c r="I29" s="39"/>
+      <c r="J29" s="41">
         <v>7294</v>
       </c>
-      <c r="K29" s="39"/>
-[...3 lines deleted...]
-      <c r="M29" s="46"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M29" s="39"/>
       <c r="N29" s="44">
         <v>10025</v>
       </c>
       <c r="O29" s="44"/>
-      <c r="P29" s="37">
+      <c r="P29" s="46">
         <v>3347</v>
       </c>
-      <c r="Q29" s="37"/>
-      <c r="R29" s="37">
+      <c r="Q29" s="46"/>
+      <c r="R29" s="46">
         <v>15963</v>
       </c>
-      <c r="S29" s="37"/>
+      <c r="S29" s="46"/>
       <c r="T29" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U29" s="39"/>
-      <c r="V29" s="40">
+      <c r="V29" s="49">
         <v>671</v>
       </c>
-      <c r="W29" s="40"/>
+      <c r="W29" s="49"/>
       <c r="X29" s="44">
         <v>4194</v>
       </c>
       <c r="Y29" s="44"/>
       <c r="Z29" s="8"/>
-      <c r="AA29" s="37">
+      <c r="AA29" s="46">
         <v>19043</v>
       </c>
-      <c r="AB29" s="37"/>
+      <c r="AB29" s="46"/>
       <c r="AC29" s="8"/>
       <c r="AD29" s="8"/>
       <c r="AE29" s="8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A30" s="16"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="28">
         <v>90338</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
-      <c r="H30" s="47">
+      <c r="H30" s="39">
         <v>304810</v>
       </c>
-      <c r="I30" s="47"/>
-      <c r="J30" s="39">
+      <c r="I30" s="39"/>
+      <c r="J30" s="41">
         <v>767557</v>
       </c>
-      <c r="K30" s="39"/>
-[...3 lines deleted...]
-      <c r="M30" s="46"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M30" s="39"/>
       <c r="N30" s="44">
         <v>18838</v>
       </c>
       <c r="O30" s="44"/>
-      <c r="P30" s="37">
+      <c r="P30" s="46">
         <v>14877</v>
       </c>
-      <c r="Q30" s="37"/>
-[...4 lines deleted...]
-      <c r="T30" s="39">
+      <c r="Q30" s="46"/>
+      <c r="R30" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S30" s="39"/>
+      <c r="T30" s="41">
         <v>53696</v>
       </c>
-      <c r="U30" s="39"/>
-      <c r="V30" s="40">
+      <c r="U30" s="41"/>
+      <c r="V30" s="49">
         <v>37513</v>
       </c>
-      <c r="W30" s="40"/>
+      <c r="W30" s="49"/>
       <c r="X30" s="44">
         <v>32638</v>
       </c>
       <c r="Y30" s="44"/>
       <c r="Z30" s="8"/>
-      <c r="AA30" s="37">
+      <c r="AA30" s="46">
         <v>44834</v>
       </c>
-      <c r="AB30" s="37"/>
+      <c r="AB30" s="46"/>
       <c r="AC30" s="25"/>
       <c r="AD30" s="25"/>
       <c r="AE30" s="25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A31" s="16"/>
       <c r="B31" s="8"/>
       <c r="C31" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="28">
         <v>110</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
-      <c r="H31" s="47" t="s">
+      <c r="H31" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I31" s="39"/>
+      <c r="J31" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K31" s="39"/>
+      <c r="L31" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M31" s="39"/>
+      <c r="N31" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="I31" s="47"/>
-[...19 lines deleted...]
-      <c r="S31" s="37"/>
+      <c r="O31" s="39"/>
+      <c r="P31" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q31" s="39"/>
+      <c r="R31" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S31" s="39"/>
       <c r="T31" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U31" s="39"/>
-      <c r="V31" s="40">
+      <c r="V31" s="49">
         <v>762</v>
       </c>
-      <c r="W31" s="40"/>
-[...3 lines deleted...]
-      <c r="Y31" s="44"/>
+      <c r="W31" s="49"/>
+      <c r="X31" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y31" s="39"/>
       <c r="Z31" s="8"/>
-      <c r="AA31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB31" s="37"/>
+      <c r="AA31" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB31" s="39"/>
       <c r="AC31" s="25"/>
       <c r="AD31" s="25"/>
       <c r="AE31" s="25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:32" ht="6" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A32" s="16"/>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="9"/>
       <c r="E32" s="28"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="26"/>
       <c r="M32" s="8"/>
       <c r="N32" s="33"/>
       <c r="O32" s="33"/>
       <c r="P32" s="31"/>
       <c r="Q32" s="31"/>
       <c r="R32" s="26"/>
@@ -2614,458 +2715,458 @@
       <c r="V32" s="34"/>
       <c r="W32" s="34"/>
       <c r="X32" s="33"/>
       <c r="Y32" s="33"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="31"/>
       <c r="AB32" s="31"/>
       <c r="AC32" s="25"/>
       <c r="AD32" s="25"/>
       <c r="AE32" s="25"/>
     </row>
     <row r="33" spans="1:32" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A33" s="22"/>
       <c r="B33" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="27">
         <v>1660</v>
       </c>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
-      <c r="H33" s="49">
+      <c r="H33" s="40">
         <v>2362</v>
       </c>
-      <c r="I33" s="49"/>
-      <c r="J33" s="36">
+      <c r="I33" s="40"/>
+      <c r="J33" s="45">
         <v>8684</v>
       </c>
-      <c r="K33" s="36"/>
-      <c r="L33" s="45" t="s">
+      <c r="K33" s="45"/>
+      <c r="L33" s="40" t="s">
+        <v>110</v>
+      </c>
+      <c r="M33" s="40"/>
+      <c r="N33" s="48">
+        <v>1964</v>
+      </c>
+      <c r="O33" s="48"/>
+      <c r="P33" s="40" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q33" s="40"/>
+      <c r="R33" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="M33" s="45"/>
-[...16 lines deleted...]
-      <c r="V33" s="43">
+      <c r="S33" s="40"/>
+      <c r="T33" s="40" t="s">
+        <v>112</v>
+      </c>
+      <c r="U33" s="40"/>
+      <c r="V33" s="50">
         <v>229</v>
       </c>
-      <c r="W33" s="43"/>
-      <c r="X33" s="41">
+      <c r="W33" s="50"/>
+      <c r="X33" s="48">
         <v>553</v>
       </c>
-      <c r="Y33" s="41"/>
+      <c r="Y33" s="48"/>
       <c r="Z33" s="9"/>
-      <c r="AA33" s="38">
+      <c r="AA33" s="47">
         <v>1417</v>
       </c>
-      <c r="AB33" s="38"/>
+      <c r="AB33" s="47"/>
       <c r="AC33" s="9"/>
       <c r="AD33" s="9" t="s">
         <v>90</v>
       </c>
       <c r="AE33" s="9"/>
       <c r="AF33" s="7"/>
     </row>
     <row r="34" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A34" s="16"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="28" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
-      <c r="H34" s="47" t="s">
+      <c r="H34" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I34" s="39"/>
+      <c r="J34" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K34" s="39"/>
+      <c r="L34" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M34" s="39"/>
+      <c r="N34" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="I34" s="47"/>
-[...19 lines deleted...]
-      <c r="S34" s="37"/>
+      <c r="O34" s="39"/>
+      <c r="P34" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q34" s="39"/>
+      <c r="R34" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S34" s="39"/>
       <c r="T34" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U34" s="39"/>
-      <c r="V34" s="40" t="s">
-[...6 lines deleted...]
-      <c r="Y34" s="44"/>
+      <c r="V34" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="W34" s="39"/>
+      <c r="X34" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y34" s="39"/>
       <c r="Z34" s="8"/>
-      <c r="AA34" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB34" s="37"/>
+      <c r="AA34" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB34" s="39"/>
       <c r="AC34" s="8"/>
       <c r="AD34" s="8"/>
       <c r="AE34" s="8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A35" s="16"/>
       <c r="B35" s="8"/>
       <c r="C35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="28" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
-      <c r="H35" s="47" t="s">
+      <c r="H35" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I35" s="39"/>
+      <c r="J35" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K35" s="39"/>
+      <c r="L35" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M35" s="39"/>
+      <c r="N35" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="I35" s="47"/>
-[...19 lines deleted...]
-      <c r="S35" s="37"/>
+      <c r="O35" s="39"/>
+      <c r="P35" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q35" s="39"/>
+      <c r="R35" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S35" s="39"/>
       <c r="T35" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U35" s="39"/>
-      <c r="V35" s="40" t="s">
-[...6 lines deleted...]
-      <c r="Y35" s="44"/>
+      <c r="V35" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="W35" s="39"/>
+      <c r="X35" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y35" s="39"/>
       <c r="Z35" s="8"/>
-      <c r="AA35" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB35" s="37"/>
+      <c r="AA35" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB35" s="39"/>
       <c r="AC35" s="8"/>
       <c r="AD35" s="8"/>
       <c r="AE35" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A36" s="16"/>
       <c r="B36" s="8"/>
       <c r="C36" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="28">
         <v>965</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
-      <c r="H36" s="47" t="s">
-[...3 lines deleted...]
-      <c r="J36" s="39">
+      <c r="H36" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I36" s="39"/>
+      <c r="J36" s="41">
         <v>6513</v>
       </c>
-      <c r="K36" s="39"/>
-[...3 lines deleted...]
-      <c r="M36" s="46"/>
+      <c r="K36" s="41"/>
+      <c r="L36" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M36" s="39"/>
       <c r="N36" s="44">
         <v>492</v>
       </c>
       <c r="O36" s="44"/>
-      <c r="P36" s="37" t="s">
-[...6 lines deleted...]
-      <c r="S36" s="37"/>
+      <c r="P36" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q36" s="39"/>
+      <c r="R36" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S36" s="39"/>
       <c r="T36" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U36" s="39"/>
-      <c r="V36" s="40">
+      <c r="V36" s="49">
         <v>229</v>
       </c>
-      <c r="W36" s="40"/>
+      <c r="W36" s="49"/>
       <c r="X36" s="44">
         <v>553</v>
       </c>
       <c r="Y36" s="44"/>
       <c r="Z36" s="8"/>
-      <c r="AA36" s="37">
+      <c r="AA36" s="46">
         <v>1417</v>
       </c>
-      <c r="AB36" s="37"/>
+      <c r="AB36" s="46"/>
       <c r="AC36" s="8"/>
       <c r="AD36" s="8"/>
       <c r="AE36" s="8" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A37" s="16"/>
       <c r="B37" s="8"/>
       <c r="C37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="28">
         <v>158</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
-      <c r="H37" s="47" t="s">
-[...2 lines deleted...]
-      <c r="I37" s="47"/>
+      <c r="H37" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I37" s="39"/>
       <c r="J37" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="K37" s="39"/>
-[...3 lines deleted...]
-      <c r="M37" s="46"/>
+      <c r="M37" s="39"/>
       <c r="N37" s="44">
         <v>590</v>
       </c>
       <c r="O37" s="44"/>
-      <c r="P37" s="37" t="s">
-[...6 lines deleted...]
-      <c r="S37" s="37"/>
+      <c r="P37" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q37" s="39"/>
+      <c r="R37" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S37" s="39"/>
       <c r="T37" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U37" s="39"/>
-      <c r="V37" s="42" t="s">
-[...6 lines deleted...]
-      <c r="Y37" s="44"/>
+      <c r="V37" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="W37" s="39"/>
+      <c r="X37" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y37" s="39"/>
       <c r="Z37" s="8"/>
-      <c r="AA37" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB37" s="37"/>
+      <c r="AA37" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB37" s="39"/>
       <c r="AC37" s="8"/>
       <c r="AD37" s="8"/>
       <c r="AE37" s="8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A38" s="16"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="28">
         <v>537</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
-      <c r="H38" s="47">
+      <c r="H38" s="39">
         <v>2362</v>
       </c>
-      <c r="I38" s="47"/>
-      <c r="J38" s="39">
+      <c r="I38" s="39"/>
+      <c r="J38" s="41">
         <v>2171</v>
       </c>
-      <c r="K38" s="39"/>
-[...3 lines deleted...]
-      <c r="M38" s="46"/>
+      <c r="K38" s="41"/>
+      <c r="L38" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M38" s="39"/>
       <c r="N38" s="44">
         <v>882</v>
       </c>
       <c r="O38" s="44"/>
-      <c r="P38" s="37" t="s">
-[...6 lines deleted...]
-      <c r="S38" s="37"/>
+      <c r="P38" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q38" s="39"/>
+      <c r="R38" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S38" s="39"/>
       <c r="T38" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U38" s="39"/>
-      <c r="V38" s="42" t="s">
-[...6 lines deleted...]
-      <c r="Y38" s="44"/>
+      <c r="V38" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="W38" s="39"/>
+      <c r="X38" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y38" s="39"/>
       <c r="Z38" s="8"/>
-      <c r="AA38" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB38" s="37"/>
+      <c r="AA38" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB38" s="39"/>
       <c r="AC38" s="8"/>
       <c r="AD38" s="25"/>
       <c r="AE38" s="25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:32" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A39" s="16"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="28" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
-      <c r="H39" s="47" t="s">
+      <c r="H39" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="K39" s="39"/>
+      <c r="L39" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="M39" s="39"/>
+      <c r="N39" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="I39" s="47"/>
-[...19 lines deleted...]
-      <c r="S39" s="37"/>
+      <c r="O39" s="39"/>
+      <c r="P39" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q39" s="39"/>
+      <c r="R39" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="S39" s="39"/>
       <c r="T39" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="U39" s="39"/>
-      <c r="V39" s="42" t="s">
-[...6 lines deleted...]
-      <c r="Y39" s="44"/>
+      <c r="V39" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="W39" s="39"/>
+      <c r="X39" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y39" s="39"/>
       <c r="Z39" s="8"/>
-      <c r="AA39" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB39" s="37"/>
+      <c r="AA39" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB39" s="39"/>
       <c r="AC39" s="8"/>
       <c r="AD39" s="25"/>
       <c r="AE39" s="25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:32" ht="3" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A40" s="12"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40" s="15"/>
@@ -3095,379 +3196,348 @@
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="8"/>
       <c r="O41" s="8"/>
       <c r="P41" s="8"/>
       <c r="Q41" s="8"/>
       <c r="R41" s="8"/>
       <c r="S41" s="8"/>
       <c r="T41" s="8"/>
       <c r="U41" s="8"/>
       <c r="V41" s="8"/>
       <c r="W41" s="8"/>
       <c r="X41" s="8"/>
       <c r="Y41" s="8"/>
       <c r="Z41" s="8"/>
       <c r="AA41" s="8"/>
       <c r="AB41" s="8"/>
       <c r="AC41" s="8"/>
       <c r="AD41" s="8"/>
       <c r="AE41" s="8"/>
     </row>
     <row r="42" spans="1:32" x14ac:dyDescent="0.5">
-      <c r="A42" s="52" t="s">
-[...31 lines deleted...]
-      <c r="AE42" s="52"/>
+      <c r="B42" s="1" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="49" spans="32:32" x14ac:dyDescent="0.5">
       <c r="AF49" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="290">
-[...137 lines deleted...]
-    <mergeCell ref="L29:M29"/>
+  <mergeCells count="289">
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="AA17:AB17"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="AA22:AB22"/>
+    <mergeCell ref="AA21:AB21"/>
+    <mergeCell ref="AA20:AB20"/>
+    <mergeCell ref="AA19:AB19"/>
+    <mergeCell ref="AA18:AB18"/>
+    <mergeCell ref="AA28:AB28"/>
+    <mergeCell ref="AA26:AB26"/>
+    <mergeCell ref="AA27:AB27"/>
+    <mergeCell ref="AA25:AB25"/>
+    <mergeCell ref="AA23:AB23"/>
+    <mergeCell ref="AA34:AB34"/>
+    <mergeCell ref="AA33:AB33"/>
+    <mergeCell ref="AA31:AB31"/>
+    <mergeCell ref="AA30:AB30"/>
+    <mergeCell ref="AA29:AB29"/>
+    <mergeCell ref="AA39:AB39"/>
+    <mergeCell ref="AA38:AB38"/>
+    <mergeCell ref="AA37:AB37"/>
+    <mergeCell ref="AA36:AB36"/>
+    <mergeCell ref="AA35:AB35"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="N35:O35"/>
     <mergeCell ref="P39:Q39"/>
     <mergeCell ref="P38:Q38"/>
     <mergeCell ref="P37:Q37"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="R21:S21"/>
     <mergeCell ref="R20:S20"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="R18:S18"/>
     <mergeCell ref="R17:S17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="P22:Q22"/>
     <mergeCell ref="P21:Q21"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="L29:M29"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="P27:Q27"/>
     <mergeCell ref="P26:Q26"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="P23:Q23"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="N33:O33"/>
-    <mergeCell ref="N31:O31"/>
-[...119 lines deleted...]
-    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="AA7:AB7"/>
+    <mergeCell ref="AA8:AB8"/>
+    <mergeCell ref="AA9:AB9"/>
+    <mergeCell ref="AA10:AB10"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="H5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Y5"/>
+    <mergeCell ref="H6:M6"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="AC9:AE9"/>
+    <mergeCell ref="P6:Y6"/>
+    <mergeCell ref="H7:K7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="H8:K8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">