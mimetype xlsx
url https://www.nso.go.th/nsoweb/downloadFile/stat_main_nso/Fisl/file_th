--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -3,54 +3,54 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\4. อัพตาราง\สศส\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34690F63-2F2A-4C01-AC01-7490CFFA4CDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2D378AB-48F9-47D1-9A76-9DAFFA9295D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{0929B7B7-C1C8-4557-B74A-79D87AABC798}"/>
   </bookViews>
   <sheets>
     <sheet name="ตาราง ค.7" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="44">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>รวมทั้งสิ้น</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ต่ำกว่า</t>
   </si>
   <si>
@@ -143,169 +143,203 @@
   <si>
     <t xml:space="preserve">  10,000</t>
   </si>
   <si>
     <t xml:space="preserve">    31,001</t>
   </si>
   <si>
     <t xml:space="preserve"> 50,000</t>
   </si>
   <si>
     <t>100,000</t>
   </si>
   <si>
     <t xml:space="preserve">  1,501</t>
   </si>
   <si>
     <t xml:space="preserve">  3,001</t>
   </si>
   <si>
     <t>ตาราง ค.7 ร้อยละของครัวเรือน จำแนกตามค่าใช้จ่ายทั้งสิ้นเฉลี่ยต่อเดือน และตามขนาดของครัวเรือน</t>
   </si>
   <si>
     <t>Table C.7 Percentage of Households by Average Total Monthly Expenditure and Household Size</t>
   </si>
   <si>
-    <t xml:space="preserve">             …</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">            …</t>
+    <r>
+      <t xml:space="preserve">            0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">           0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">ที่มา: การสำรวจภาวะเศรษฐกิจและสังคมของครัว พ.ศ.2568 สำนักงานสถิติจังหวัดเพชรบูรณ์ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ \ \ \ \ \ \ \ "/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="15"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="19.5"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -357,53 +391,50 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -859,1255 +890,1239 @@
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF51FDDB-8271-47EC-AE2A-B83B5CE2E4C4}">
   <dimension ref="A1:R33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A33" sqref="A33:R33"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="3" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="2" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="2"/>
     <col min="6" max="6" width="2.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="17.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="3.140625" style="2" customWidth="1"/>
     <col min="9" max="12" width="16.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="5.7109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="1.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="2"/>
     <col min="18" max="18" width="16.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="3" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="5"/>
-[...15 lines deleted...]
-      <c r="R1" s="6"/>
+      <c r="B1" s="7"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+      <c r="L1" s="8"/>
+      <c r="M1" s="8"/>
+      <c r="N1" s="8"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
     </row>
     <row r="2" spans="1:18" s="3" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A2" s="7" t="s">
+      <c r="A2" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="5"/>
-[...15 lines deleted...]
-      <c r="R2" s="8"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="10"/>
     </row>
     <row r="3" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A3" s="9"/>
-[...16 lines deleted...]
-      <c r="R3" s="6"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="8"/>
+      <c r="R3" s="8"/>
     </row>
     <row r="4" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A4" s="10"/>
-[...16 lines deleted...]
-      <c r="R4" s="11"/>
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="13"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
     </row>
     <row r="5" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A5" s="28" t="s">
+      <c r="A5" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="28"/>
-[...6 lines deleted...]
-      <c r="I5" s="28" t="s">
+      <c r="B5" s="30"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="J5" s="28"/>
-[...4 lines deleted...]
-      <c r="O5" s="28" t="s">
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="14"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="28"/>
-[...1 lines deleted...]
-      <c r="R5" s="28"/>
+      <c r="P5" s="30"/>
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30"/>
     </row>
     <row r="6" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A6" s="28"/>
-[...5 lines deleted...]
-      <c r="G6" s="12" t="s">
+      <c r="A6" s="30"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="12"/>
-      <c r="I6" s="35" t="s">
+      <c r="H6" s="14"/>
+      <c r="I6" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="J6" s="35"/>
-[...7 lines deleted...]
-      <c r="R6" s="28"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
     </row>
     <row r="7" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A7" s="28"/>
-[...5 lines deleted...]
-      <c r="G7" s="12" t="s">
+      <c r="A7" s="30"/>
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="H7" s="12"/>
-      <c r="I7" s="31" t="s">
+      <c r="H7" s="14"/>
+      <c r="I7" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="J7" s="33" t="s">
+      <c r="J7" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="K7" s="33" t="s">
+      <c r="K7" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="L7" s="29" t="s">
+      <c r="L7" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="M7" s="12"/>
-[...4 lines deleted...]
-      <c r="R7" s="28"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
     </row>
     <row r="8" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A8" s="28"/>
-[...16 lines deleted...]
-      <c r="R8" s="28"/>
+      <c r="A8" s="30"/>
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="14"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="30"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
     </row>
     <row r="9" spans="1:18" ht="6.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="30"/>
-[...16 lines deleted...]
-      <c r="R9" s="14"/>
+      <c r="A9" s="32"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="16"/>
+      <c r="P9" s="16"/>
+      <c r="Q9" s="16"/>
+      <c r="R9" s="16"/>
     </row>
     <row r="10" spans="1:18" ht="6.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A10" s="5"/>
-[...16 lines deleted...]
-      <c r="R10" s="6"/>
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8"/>
+      <c r="P10" s="8"/>
+      <c r="Q10" s="8"/>
+      <c r="R10" s="8"/>
     </row>
     <row r="11" spans="1:18" s="1" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="5"/>
-[...3 lines deleted...]
-      <c r="F11" s="5" t="s">
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="26">
         <v>100</v>
       </c>
-      <c r="H11" s="5"/>
-      <c r="I11" s="26">
+      <c r="H11" s="7"/>
+      <c r="I11" s="28">
         <v>100</v>
       </c>
-      <c r="J11" s="26">
+      <c r="J11" s="28">
         <v>100</v>
       </c>
-      <c r="K11" s="26">
+      <c r="K11" s="28">
         <v>100</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L11" s="28">
         <v>100</v>
       </c>
-      <c r="M11" s="5"/>
-      <c r="N11" s="5" t="s">
+      <c r="M11" s="7"/>
+      <c r="N11" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="O11" s="5"/>
-[...2 lines deleted...]
-      <c r="R11" s="5"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A12" s="6"/>
-      <c r="B12" s="15" t="s">
+      <c r="A12" s="8"/>
+      <c r="B12" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="6"/>
-      <c r="D12" s="16">
+      <c r="C12" s="8"/>
+      <c r="D12" s="18">
         <v>3001</v>
       </c>
-      <c r="E12" s="17" t="s">
+      <c r="E12" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G12" s="25" t="s">
+      <c r="G12" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="H12" s="6"/>
-[...14 lines deleted...]
-      <c r="O12" s="17" t="s">
+      <c r="H12" s="8"/>
+      <c r="I12" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="J12" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M12" s="8"/>
+      <c r="N12" s="20"/>
+      <c r="O12" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="P12" s="12"/>
-      <c r="Q12" s="19" t="s">
+      <c r="P12" s="14"/>
+      <c r="Q12" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="R12" s="6" t="s">
+      <c r="R12" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A13" s="6"/>
-      <c r="B13" s="20">
+      <c r="A13" s="8"/>
+      <c r="B13" s="22">
         <v>3001</v>
       </c>
-      <c r="C13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="16">
+      <c r="C13" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="18">
         <v>5000</v>
       </c>
-      <c r="E13" s="17" t="s">
+      <c r="E13" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F13" s="5" t="s">
+      <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="27">
         <v>2.4</v>
       </c>
-      <c r="H13" s="6"/>
-      <c r="I13" s="27">
+      <c r="H13" s="8"/>
+      <c r="I13" s="29">
         <v>4.9000000000000004</v>
       </c>
-      <c r="J13" s="25" t="s">
-[...10 lines deleted...]
-      <c r="O13" s="20">
+      <c r="J13" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M13" s="8"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="22">
         <v>3001</v>
       </c>
-      <c r="P13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Q13" s="19" t="s">
+      <c r="P13" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="R13" s="6" t="s">
+      <c r="R13" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A14" s="6"/>
-      <c r="B14" s="20">
+      <c r="A14" s="8"/>
+      <c r="B14" s="22">
         <v>5001</v>
       </c>
-      <c r="C14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="16">
+      <c r="C14" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="18">
         <v>10000</v>
       </c>
-      <c r="E14" s="17" t="s">
+      <c r="E14" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F14" s="5" t="s">
+      <c r="F14" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G14" s="25">
+      <c r="G14" s="27">
         <v>18.100000000000001</v>
       </c>
-      <c r="H14" s="6"/>
-      <c r="I14" s="27">
+      <c r="H14" s="8"/>
+      <c r="I14" s="29">
         <v>32.56</v>
       </c>
-      <c r="J14" s="27">
+      <c r="J14" s="29">
         <v>6.4</v>
       </c>
-      <c r="K14" s="25" t="s">
-[...7 lines deleted...]
-      <c r="O14" s="20">
+      <c r="K14" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M14" s="8"/>
+      <c r="N14" s="20"/>
+      <c r="O14" s="22">
         <v>5001</v>
       </c>
-      <c r="P14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Q14" s="19" t="s">
+      <c r="P14" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="R14" s="6" t="s">
+      <c r="R14" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A15" s="6"/>
-      <c r="B15" s="20">
+      <c r="A15" s="8"/>
+      <c r="B15" s="22">
         <v>10001</v>
       </c>
-      <c r="C15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="16">
+      <c r="C15" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="18">
         <v>15000</v>
       </c>
-      <c r="E15" s="17" t="s">
+      <c r="E15" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="5" t="s">
+      <c r="F15" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G15" s="25">
+      <c r="G15" s="27">
         <v>23.5</v>
       </c>
-      <c r="H15" s="6"/>
-      <c r="I15" s="27">
+      <c r="H15" s="8"/>
+      <c r="I15" s="29">
         <v>30.2</v>
       </c>
-      <c r="J15" s="27">
+      <c r="J15" s="29">
         <v>23.6</v>
       </c>
-      <c r="K15" s="27">
+      <c r="K15" s="29">
         <v>1.2</v>
       </c>
-      <c r="L15" s="25" t="s">
-[...4 lines deleted...]
-      <c r="O15" s="20">
+      <c r="L15" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M15" s="8"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="22">
         <v>10001</v>
       </c>
-      <c r="P15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Q15" s="19">
+      <c r="P15" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="21">
         <v>15000</v>
       </c>
-      <c r="R15" s="6" t="s">
+      <c r="R15" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A16" s="6"/>
-      <c r="B16" s="21" t="s">
+      <c r="A16" s="8"/>
+      <c r="B16" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="19" t="s">
+      <c r="C16" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="17" t="s">
+      <c r="E16" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F16" s="5" t="s">
+      <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G16" s="25">
+      <c r="G16" s="27">
         <v>36.700000000000003</v>
       </c>
-      <c r="H16" s="6"/>
-      <c r="I16" s="27">
+      <c r="H16" s="8"/>
+      <c r="I16" s="29">
         <v>22</v>
       </c>
-      <c r="J16" s="27">
+      <c r="J16" s="29">
         <v>51</v>
       </c>
-      <c r="K16" s="27">
+      <c r="K16" s="29">
         <v>54.7</v>
       </c>
-      <c r="L16" s="27">
+      <c r="L16" s="29">
         <v>9.3000000000000007</v>
       </c>
-      <c r="M16" s="6"/>
-[...1 lines deleted...]
-      <c r="O16" s="21" t="s">
+      <c r="M16" s="8"/>
+      <c r="N16" s="20"/>
+      <c r="O16" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="P16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Q16" s="19">
+      <c r="P16" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="21">
         <v>30000</v>
       </c>
-      <c r="R16" s="6" t="s">
+      <c r="R16" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A17" s="6"/>
-      <c r="B17" s="21" t="s">
+      <c r="A17" s="8"/>
+      <c r="B17" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="19" t="s">
+      <c r="C17" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="E17" s="17" t="s">
+      <c r="E17" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F17" s="5" t="s">
+      <c r="F17" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G17" s="25">
-[...3 lines deleted...]
-      <c r="I17" s="27">
+      <c r="G17" s="27">
+        <v>15.7</v>
+      </c>
+      <c r="H17" s="8"/>
+      <c r="I17" s="29">
         <v>7</v>
       </c>
-      <c r="J17" s="27">
+      <c r="J17" s="29">
         <v>16</v>
       </c>
-      <c r="K17" s="27">
+      <c r="K17" s="29">
         <v>37</v>
       </c>
-      <c r="L17" s="27">
+      <c r="L17" s="29">
         <v>90.7</v>
       </c>
-      <c r="M17" s="6"/>
-[...1 lines deleted...]
-      <c r="O17" s="21" t="s">
+      <c r="M17" s="8"/>
+      <c r="N17" s="20"/>
+      <c r="O17" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="P17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Q17" s="19">
+      <c r="P17" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="21">
         <v>50000</v>
       </c>
-      <c r="R17" s="6" t="s">
+      <c r="R17" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A18" s="6"/>
-      <c r="B18" s="21" t="s">
+      <c r="A18" s="8"/>
+      <c r="B18" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="19" t="s">
+      <c r="C18" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="E18" s="17" t="s">
+      <c r="E18" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F18" s="5" t="s">
+      <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G18" s="27">
         <v>3.6</v>
       </c>
-      <c r="H18" s="6"/>
-      <c r="I18" s="27">
+      <c r="H18" s="8"/>
+      <c r="I18" s="29">
         <v>3.3</v>
       </c>
-      <c r="J18" s="27">
+      <c r="J18" s="29">
+        <v>3.1</v>
+      </c>
+      <c r="K18" s="29">
+        <v>6.7</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M18" s="8"/>
+      <c r="N18" s="20"/>
+      <c r="O18" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="21">
+        <v>100000</v>
+      </c>
+      <c r="R18" s="8" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A19" s="8"/>
+      <c r="B19" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="18">
+        <v>100000</v>
+      </c>
+      <c r="E19" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="H19" s="8"/>
+      <c r="I19" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="J19" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="K19" s="29">
+        <v>0.4</v>
+      </c>
+      <c r="L19" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M19" s="8"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="P19" s="15"/>
+      <c r="Q19" s="21">
+        <v>100000</v>
+      </c>
+      <c r="R19" s="8" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="15.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="8"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="15"/>
+      <c r="O20" s="15"/>
+      <c r="P20" s="15"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="15"/>
+    </row>
+    <row r="21" spans="1:18" s="1" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A21" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="26">
+        <v>100</v>
+      </c>
+      <c r="H21" s="7"/>
+      <c r="I21" s="28">
+        <v>100</v>
+      </c>
+      <c r="J21" s="28">
+        <v>100</v>
+      </c>
+      <c r="K21" s="28">
+        <v>100</v>
+      </c>
+      <c r="L21" s="28">
+        <v>100</v>
+      </c>
+      <c r="M21" s="7"/>
+      <c r="N21" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="O21" s="25"/>
+      <c r="P21" s="25"/>
+      <c r="Q21" s="25"/>
+      <c r="R21" s="25"/>
+    </row>
+    <row r="22" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A22" s="8"/>
+      <c r="B22" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="K18" s="27">
-[...7 lines deleted...]
-      <c r="O18" s="21" t="s">
+      <c r="C22" s="7"/>
+      <c r="D22" s="18">
+        <v>1501</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="H22" s="8"/>
+      <c r="I22" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="K22" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M22" s="8"/>
+      <c r="N22" s="20"/>
+      <c r="O22" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="R22" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A23" s="8"/>
+      <c r="B23" s="22">
+        <v>1501</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="18">
+        <v>3000</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="27">
+        <v>3.3</v>
+      </c>
+      <c r="H23" s="8"/>
+      <c r="I23" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J23" s="29">
+        <v>6</v>
+      </c>
+      <c r="K23" s="29">
+        <v>3.7</v>
+      </c>
+      <c r="L23" s="29">
+        <v>5.3</v>
+      </c>
+      <c r="M23" s="8"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="22">
+        <v>1501</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="R23" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A24" s="8"/>
+      <c r="B24" s="22">
+        <v>3001</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="18">
+        <v>5000</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="27">
+        <v>28.8</v>
+      </c>
+      <c r="H24" s="8"/>
+      <c r="I24" s="29">
+        <v>18.2</v>
+      </c>
+      <c r="J24" s="29">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="K24" s="29">
+        <v>47.7</v>
+      </c>
+      <c r="L24" s="29">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="M24" s="8"/>
+      <c r="N24" s="20"/>
+      <c r="O24" s="22">
+        <v>3001</v>
+      </c>
+      <c r="P24" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="R24" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A25" s="8"/>
+      <c r="B25" s="22">
+        <v>5001</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="18">
+        <v>10000</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="27">
+        <v>45.7</v>
+      </c>
+      <c r="H25" s="8"/>
+      <c r="I25" s="29">
+        <v>47.8</v>
+      </c>
+      <c r="J25" s="29">
+        <v>44.9</v>
+      </c>
+      <c r="K25" s="29">
+        <v>44.6</v>
+      </c>
+      <c r="L25" s="29">
+        <v>15.3</v>
+      </c>
+      <c r="M25" s="8"/>
+      <c r="N25" s="20"/>
+      <c r="O25" s="22">
+        <v>5001</v>
+      </c>
+      <c r="P25" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>10000</v>
+      </c>
+      <c r="R25" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A26" s="8"/>
+      <c r="B26" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="27">
         <v>13</v>
       </c>
-      <c r="P18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Q18" s="19">
+      <c r="H26" s="8"/>
+      <c r="I26" s="29">
+        <v>16.3</v>
+      </c>
+      <c r="J26" s="29">
+        <v>12.6</v>
+      </c>
+      <c r="K26" s="29">
+        <v>3.7</v>
+      </c>
+      <c r="L26" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M26" s="8"/>
+      <c r="N26" s="20"/>
+      <c r="O26" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>15000</v>
+      </c>
+      <c r="R26" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A27" s="8"/>
+      <c r="B27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="27">
+        <v>7.1</v>
+      </c>
+      <c r="H27" s="8"/>
+      <c r="I27" s="29">
+        <v>12.6</v>
+      </c>
+      <c r="J27" s="29">
+        <v>2.8</v>
+      </c>
+      <c r="K27" s="29">
+        <v>0.4</v>
+      </c>
+      <c r="L27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M27" s="8"/>
+      <c r="N27" s="20"/>
+      <c r="O27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="P27" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>30000</v>
+      </c>
+      <c r="R27" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A28" s="8"/>
+      <c r="B28" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="H28" s="8"/>
+      <c r="I28" s="29">
+        <v>2.7</v>
+      </c>
+      <c r="J28" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="K28" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="L28" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M28" s="8"/>
+      <c r="N28" s="20"/>
+      <c r="O28" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="21">
+        <v>50000</v>
+      </c>
+      <c r="R28" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A29" s="8"/>
+      <c r="B29" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="27">
+        <v>0.7</v>
+      </c>
+      <c r="H29" s="8"/>
+      <c r="I29" s="29">
+        <v>1.4</v>
+      </c>
+      <c r="J29" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="K29" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="L29" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M29" s="8"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="21">
         <v>100000</v>
       </c>
-      <c r="R18" s="6" t="s">
+      <c r="R29" s="8" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B19" s="17" t="s">
+    <row r="30" spans="1:18" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A30" s="8"/>
+      <c r="B30" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C19" s="13"/>
-      <c r="D19" s="16">
+      <c r="C30" s="15"/>
+      <c r="D30" s="18">
         <v>100000</v>
       </c>
-      <c r="E19" s="17" t="s">
+      <c r="E30" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="5" t="s">
+      <c r="F30" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G19" s="25">
-[...17 lines deleted...]
-      <c r="O19" s="22" t="s">
+      <c r="G30" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="H30" s="8"/>
+      <c r="I30" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="J30" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="K30" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="L30" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="8"/>
+      <c r="N30" s="20"/>
+      <c r="O30" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="P19" s="13"/>
-      <c r="Q19" s="19">
+      <c r="P30" s="15"/>
+      <c r="Q30" s="21">
         <v>100000</v>
       </c>
-      <c r="R19" s="6" t="s">
+      <c r="R30" s="8" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="15.95" customHeight="1" x14ac:dyDescent="0.5">
-[...478 lines deleted...]
-    </row>
     <row r="31" spans="1:18" ht="10.15" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A31" s="14"/>
-[...16 lines deleted...]
-      <c r="R31" s="14"/>
+      <c r="A31" s="16"/>
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="16"/>
+      <c r="I31" s="16"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="16"/>
+      <c r="O31" s="16"/>
+      <c r="P31" s="16"/>
+      <c r="Q31" s="16"/>
+      <c r="R31" s="16"/>
     </row>
     <row r="32" spans="1:18" ht="8.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A32" s="6"/>
-[...19 lines deleted...]
-      <c r="A33" s="36" t="s">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+    </row>
+    <row r="33" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A33" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="36"/>
-[...15 lines deleted...]
-      <c r="R33" s="36"/>
+      <c r="B33" s="5"/>
+      <c r="F33" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-    <mergeCell ref="A33:R33"/>
+  <mergeCells count="9">
     <mergeCell ref="O5:R8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="A5:E8"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.62992125984251968" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="Q22:Q24 O23:O29 D23:D29 B23:B29 B16:E19 O12:Q20" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>