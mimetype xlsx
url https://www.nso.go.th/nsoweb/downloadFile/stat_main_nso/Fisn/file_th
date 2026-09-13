--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\4. อัพตาราง\สศส\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D4FD23B-E2D0-4C3D-98DC-1DCE3F31B3FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{692A12BA-CEE6-457E-A1A7-8C4699C78CE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{E6C9645A-D280-462A-89EE-B9FC4AAD1146}"/>
   </bookViews>
   <sheets>
     <sheet name="ตาราง ค.2" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="114">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>รวมทั้งสิ้น</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ต่ำกว่า</t>
   </si>
   <si>
     <t>บาท……………………………..</t>
   </si>
   <si>
     <t xml:space="preserve">    10,001</t>
   </si>
   <si>
     <t>15,000</t>
   </si>
   <si>
     <t xml:space="preserve">    15,001</t>
   </si>
   <si>
@@ -332,96 +332,159 @@
   <si>
     <t>Total monthly income per capita</t>
   </si>
   <si>
     <t xml:space="preserve"> Baht</t>
   </si>
   <si>
     <t>and service</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>renting land/</t>
   </si>
   <si>
     <t xml:space="preserve">    มากกว่า</t>
   </si>
   <si>
     <t xml:space="preserve">    More than   100,000</t>
   </si>
   <si>
     <t xml:space="preserve">     Less than</t>
   </si>
   <si>
+    <t>ตาราง ค.2 ร้อยละของครัวเรือน จำแนกตามรายได้ทั้งสิ้นเฉลี่ยต่อเดือน และสถานะทางเศรษฐสังคมของครัวเรือน</t>
+  </si>
+  <si>
     <t>Table C.2 Percentage of Households by Average Total Monthly Income and Socio-Economic Class</t>
   </si>
   <si>
     <t xml:space="preserve">   501</t>
   </si>
   <si>
-    <t xml:space="preserve">           ...</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">        ...</t>
+    <r>
+      <t xml:space="preserve">          0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">         0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">        0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">           0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">            0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">       0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>w</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">ที่มา: การสำรวจภาวะเศรษฐกิจและสังคมของครัว พ.ศ.2568 สำนักงานสถิติจังหวัดเพชรบูรณ์ </t>
-  </si>
-[...1 lines deleted...]
-    <t>ตาราง ค.2 ร้อยละของครัวเรือน จำแนกตามรายได้ทั้งสิ้นเฉลี่ยต่อเดือน และสถานะทางเศรษฐสังคมของครัวเรือน</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ \ \ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ \ \ \ "/>
     <numFmt numFmtId="167" formatCode="#,##0.0\ \ \ \ \ "/>
     <numFmt numFmtId="168" formatCode="#,##0.0\ \ \ \ \ \ \ "/>
     <numFmt numFmtId="169" formatCode="#,##0.0\ \ \ \ \ \ "/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Angsana New"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
@@ -439,106 +502,118 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="15"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18.8"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="180"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -597,87 +672,88 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -1076,2778 +1152,2870 @@
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F3AFBAE-4E79-45FA-84B7-773219D2FCF1}">
-  <dimension ref="A1:AL40"/>
+  <dimension ref="A1:AL41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9:E9"/>
+    <sheetView tabSelected="1" topLeftCell="A25" zoomScale="62" zoomScaleNormal="62" workbookViewId="0">
+      <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="3" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="2"/>
     <col min="6" max="7" width="2.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="2.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="3.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="4.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="2" customWidth="1"/>
     <col min="19" max="19" width="3.42578125" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="3.140625" style="2" customWidth="1"/>
     <col min="22" max="22" width="11.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="3.7109375" style="2" customWidth="1"/>
     <col min="24" max="24" width="11.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="4.42578125" style="2" customWidth="1"/>
     <col min="26" max="26" width="11" style="2" customWidth="1"/>
     <col min="27" max="27" width="4.42578125" style="2" customWidth="1"/>
     <col min="28" max="28" width="9.85546875" style="2" customWidth="1"/>
     <col min="29" max="29" width="1.7109375" style="2" customWidth="1"/>
     <col min="30" max="30" width="0.85546875" style="2" customWidth="1"/>
     <col min="31" max="31" width="2.28515625" style="2" customWidth="1"/>
     <col min="32" max="32" width="9.42578125" style="2" customWidth="1"/>
     <col min="33" max="33" width="4" style="2" customWidth="1"/>
     <col min="34" max="34" width="9.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="10.42578125" style="2" customWidth="1"/>
     <col min="36" max="36" width="3.42578125" style="2" customWidth="1"/>
-    <col min="37" max="37" width="1.28515625" style="6" customWidth="1"/>
-    <col min="38" max="38" width="2" style="6" customWidth="1"/>
+    <col min="37" max="37" width="1.28515625" style="8" customWidth="1"/>
+    <col min="38" max="38" width="2" style="8" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="4" t="s">
-[...36 lines deleted...]
-      <c r="AJ1" s="7"/>
+      <c r="A1" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+      <c r="L1" s="8"/>
+      <c r="M1" s="8"/>
+      <c r="N1" s="8"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
+      <c r="S1" s="8"/>
+      <c r="T1" s="8"/>
+      <c r="U1" s="8"/>
+      <c r="V1" s="8"/>
+      <c r="W1" s="8"/>
+      <c r="X1" s="8"/>
+      <c r="Y1" s="8"/>
+      <c r="Z1" s="8"/>
+      <c r="AA1" s="8"/>
+      <c r="AB1" s="8"/>
+      <c r="AC1" s="8"/>
+      <c r="AD1" s="8"/>
+      <c r="AE1" s="8"/>
+      <c r="AF1" s="8"/>
+      <c r="AG1" s="8"/>
+      <c r="AH1" s="8"/>
+      <c r="AI1" s="8"/>
+      <c r="AJ1" s="9"/>
     </row>
     <row r="2" spans="1:38" s="3" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A2" s="8" t="s">
-[...38 lines deleted...]
-      <c r="AL2" s="10"/>
+      <c r="A2" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+      <c r="P2" s="12"/>
+      <c r="Q2" s="12"/>
+      <c r="R2" s="12"/>
+      <c r="S2" s="12"/>
+      <c r="T2" s="12"/>
+      <c r="U2" s="12"/>
+      <c r="V2" s="12"/>
+      <c r="W2" s="12"/>
+      <c r="X2" s="12"/>
+      <c r="Y2" s="12"/>
+      <c r="Z2" s="12"/>
+      <c r="AA2" s="12"/>
+      <c r="AB2" s="12"/>
+      <c r="AC2" s="12"/>
+      <c r="AD2" s="12"/>
+      <c r="AE2" s="12"/>
+      <c r="AF2" s="12"/>
+      <c r="AG2" s="12"/>
+      <c r="AH2" s="12"/>
+      <c r="AI2" s="12"/>
+      <c r="AJ2" s="12"/>
+      <c r="AK2" s="12"/>
+      <c r="AL2" s="12"/>
     </row>
     <row r="3" spans="1:38" ht="8.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A3" s="11"/>
-[...34 lines deleted...]
-      <c r="AJ3" s="6"/>
+      <c r="A3" s="13"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14"/>
+      <c r="O3" s="14"/>
+      <c r="P3" s="14"/>
+      <c r="Q3" s="14"/>
+      <c r="R3" s="14"/>
+      <c r="S3" s="14"/>
+      <c r="T3" s="14"/>
+      <c r="U3" s="14"/>
+      <c r="V3" s="14"/>
+      <c r="W3" s="14"/>
+      <c r="X3" s="14"/>
+      <c r="Y3" s="14"/>
+      <c r="Z3" s="14"/>
+      <c r="AA3" s="14"/>
+      <c r="AB3" s="14"/>
+      <c r="AC3" s="14"/>
+      <c r="AD3" s="14"/>
+      <c r="AE3" s="14"/>
+      <c r="AF3" s="14"/>
+      <c r="AG3" s="14"/>
+      <c r="AH3" s="14"/>
+      <c r="AI3" s="14"/>
+      <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:38" ht="3" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A4" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ4" s="14"/>
+      <c r="A4" s="15"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="16"/>
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="16"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16"/>
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="16"/>
+      <c r="AA4" s="16"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="16"/>
+      <c r="AE4" s="16"/>
+      <c r="AF4" s="16"/>
+      <c r="AG4" s="16"/>
+      <c r="AH4" s="16"/>
+      <c r="AI4" s="16"/>
+      <c r="AJ4" s="16"/>
     </row>
     <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A5" s="15"/>
-[...8 lines deleted...]
-      <c r="J5" s="45" t="s">
+      <c r="A5" s="17"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="47" t="s">
         <v>57</v>
       </c>
-      <c r="K5" s="45"/>
-[...4 lines deleted...]
-      <c r="P5" s="45" t="s">
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="47"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="Q5" s="45"/>
-      <c r="R5" s="45" t="s">
+      <c r="Q5" s="47"/>
+      <c r="R5" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="S5" s="45"/>
-[...8 lines deleted...]
-      <c r="AB5" s="45" t="s">
+      <c r="S5" s="47"/>
+      <c r="T5" s="47"/>
+      <c r="U5" s="47"/>
+      <c r="V5" s="47"/>
+      <c r="W5" s="47"/>
+      <c r="X5" s="47"/>
+      <c r="Y5" s="47"/>
+      <c r="Z5" s="47"/>
+      <c r="AA5" s="47"/>
+      <c r="AB5" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="AC5" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ5" s="6"/>
+      <c r="AC5" s="47"/>
+      <c r="AD5" s="18"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="8"/>
+      <c r="AG5" s="8"/>
+      <c r="AH5" s="8"/>
+      <c r="AI5" s="8"/>
+      <c r="AJ5" s="8"/>
     </row>
     <row r="6" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A6" s="15"/>
-[...6 lines deleted...]
-      <c r="H6" s="16" t="s">
+      <c r="A6" s="17"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="6"/>
-      <c r="J6" s="46" t="s">
+      <c r="I6" s="8"/>
+      <c r="J6" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="K6" s="46"/>
-[...4 lines deleted...]
-      <c r="P6" s="45" t="s">
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="Q6" s="45"/>
-      <c r="R6" s="46" t="s">
+      <c r="Q6" s="47"/>
+      <c r="R6" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="S6" s="46"/>
-[...8 lines deleted...]
-      <c r="AB6" s="45" t="s">
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="AC6" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ6" s="6"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="18"/>
+      <c r="AE6" s="8"/>
+      <c r="AF6" s="8"/>
+      <c r="AG6" s="8"/>
+      <c r="AH6" s="8"/>
+      <c r="AI6" s="8"/>
+      <c r="AJ6" s="8"/>
     </row>
     <row r="7" spans="1:38" ht="25.9" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A7" s="15"/>
-[...6 lines deleted...]
-      <c r="H7" s="16" t="s">
+      <c r="A7" s="17"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="18" t="s">
         <v>99</v>
       </c>
-      <c r="I7" s="6"/>
-      <c r="J7" s="52" t="s">
+      <c r="I7" s="8"/>
+      <c r="J7" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="K7" s="52"/>
-[...2 lines deleted...]
-      <c r="N7" s="52" t="s">
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="52"/>
-      <c r="P7" s="45" t="s">
+      <c r="O7" s="49"/>
+      <c r="P7" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="Q7" s="45"/>
-      <c r="R7" s="52" t="s">
+      <c r="Q7" s="47"/>
+      <c r="R7" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="S7" s="52"/>
-      <c r="T7" s="52" t="s">
+      <c r="S7" s="49"/>
+      <c r="T7" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="U7" s="52"/>
-      <c r="V7" s="52" t="s">
+      <c r="U7" s="49"/>
+      <c r="V7" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="W7" s="52"/>
-      <c r="X7" s="52" t="s">
+      <c r="W7" s="49"/>
+      <c r="X7" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="Y7" s="52"/>
-      <c r="Z7" s="52" t="s">
+      <c r="Y7" s="49"/>
+      <c r="Z7" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="AA7" s="52"/>
-      <c r="AB7" s="45" t="s">
+      <c r="AA7" s="49"/>
+      <c r="AB7" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AC7" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ7" s="6"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="18"/>
+      <c r="AE7" s="8"/>
+      <c r="AF7" s="8"/>
+      <c r="AG7" s="8"/>
+      <c r="AH7" s="8"/>
+      <c r="AI7" s="8"/>
+      <c r="AJ7" s="8"/>
     </row>
     <row r="8" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A8" s="15"/>
-[...8 lines deleted...]
-      <c r="J8" s="46" t="s">
+      <c r="A8" s="17"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="K8" s="46"/>
-[...2 lines deleted...]
-      <c r="N8" s="45" t="s">
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="O8" s="45"/>
-      <c r="P8" s="45" t="s">
+      <c r="O8" s="47"/>
+      <c r="P8" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="Q8" s="45"/>
-      <c r="R8" s="45" t="s">
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="S8" s="45"/>
-      <c r="T8" s="45" t="s">
+      <c r="S8" s="47"/>
+      <c r="T8" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="U8" s="45"/>
-      <c r="V8" s="45" t="s">
+      <c r="U8" s="47"/>
+      <c r="V8" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="W8" s="45"/>
-      <c r="X8" s="45" t="s">
+      <c r="W8" s="47"/>
+      <c r="X8" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="Y8" s="45"/>
-      <c r="Z8" s="45" t="s">
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="AA8" s="45"/>
-      <c r="AB8" s="45" t="s">
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="AC8" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ8" s="6"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="18"/>
+      <c r="AE8" s="8"/>
+      <c r="AF8" s="8"/>
+      <c r="AG8" s="8"/>
+      <c r="AH8" s="8"/>
+      <c r="AI8" s="8"/>
+      <c r="AJ8" s="8"/>
     </row>
     <row r="9" spans="1:38" ht="25.9" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="45"/>
-[...7 lines deleted...]
-      <c r="J9" s="52" t="s">
+      <c r="B9" s="47"/>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="8"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="K9" s="52"/>
-      <c r="L9" s="52" t="s">
+      <c r="K9" s="49"/>
+      <c r="L9" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="M9" s="52"/>
-      <c r="N9" s="45" t="s">
+      <c r="M9" s="49"/>
+      <c r="N9" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="O9" s="45"/>
-      <c r="P9" s="45" t="s">
+      <c r="O9" s="47"/>
+      <c r="P9" s="47" t="s">
         <v>68</v>
       </c>
-      <c r="Q9" s="45"/>
-      <c r="R9" s="45" t="s">
+      <c r="Q9" s="47"/>
+      <c r="R9" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="S9" s="45"/>
-      <c r="T9" s="45" t="s">
+      <c r="S9" s="47"/>
+      <c r="T9" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="U9" s="45"/>
-      <c r="V9" s="45" t="s">
+      <c r="U9" s="47"/>
+      <c r="V9" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="W9" s="45"/>
-      <c r="X9" s="45" t="s">
+      <c r="W9" s="47"/>
+      <c r="X9" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="Y9" s="45"/>
-      <c r="Z9" s="45" t="s">
+      <c r="Y9" s="47"/>
+      <c r="Z9" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="AA9" s="45"/>
-      <c r="AB9" s="45" t="s">
+      <c r="AA9" s="47"/>
+      <c r="AB9" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="AC9" s="45"/>
-[...2 lines deleted...]
-      <c r="AF9" s="45" t="s">
+      <c r="AC9" s="47"/>
+      <c r="AD9" s="18"/>
+      <c r="AE9" s="8"/>
+      <c r="AF9" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="AG9" s="45"/>
-[...2 lines deleted...]
-      <c r="AJ9" s="6"/>
+      <c r="AG9" s="47"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="8"/>
     </row>
     <row r="10" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A10" s="6"/>
-[...8 lines deleted...]
-      <c r="J10" s="45" t="s">
+      <c r="A10" s="8"/>
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="K10" s="45"/>
-      <c r="L10" s="45" t="s">
+      <c r="K10" s="47"/>
+      <c r="L10" s="47" t="s">
         <v>62</v>
       </c>
-      <c r="M10" s="45"/>
-      <c r="N10" s="45" t="s">
+      <c r="M10" s="47"/>
+      <c r="N10" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="O10" s="45"/>
-      <c r="P10" s="45" t="s">
+      <c r="O10" s="47"/>
+      <c r="P10" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="Q10" s="45"/>
-      <c r="R10" s="45" t="s">
+      <c r="Q10" s="47"/>
+      <c r="R10" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="S10" s="45"/>
-      <c r="T10" s="45" t="s">
+      <c r="S10" s="47"/>
+      <c r="T10" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="U10" s="45"/>
-      <c r="V10" s="45" t="s">
+      <c r="U10" s="47"/>
+      <c r="V10" s="47" t="s">
         <v>71</v>
       </c>
-      <c r="W10" s="45"/>
-      <c r="X10" s="45" t="s">
+      <c r="W10" s="47"/>
+      <c r="X10" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="Y10" s="45"/>
-      <c r="Z10" s="45" t="s">
+      <c r="Y10" s="47"/>
+      <c r="Z10" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="AA10" s="45"/>
-      <c r="AB10" s="45" t="s">
+      <c r="AA10" s="47"/>
+      <c r="AB10" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="AC10" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ10" s="6"/>
+      <c r="AC10" s="47"/>
+      <c r="AD10" s="18"/>
+      <c r="AE10" s="8"/>
+      <c r="AF10" s="8"/>
+      <c r="AG10" s="8"/>
+      <c r="AH10" s="8"/>
+      <c r="AI10" s="8"/>
+      <c r="AJ10" s="8"/>
     </row>
     <row r="11" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A11" s="6"/>
-[...8 lines deleted...]
-      <c r="J11" s="45" t="s">
+      <c r="A11" s="8"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="K11" s="45"/>
-      <c r="L11" s="45" t="s">
+      <c r="K11" s="47"/>
+      <c r="L11" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="M11" s="45"/>
-      <c r="N11" s="45" t="s">
+      <c r="M11" s="47"/>
+      <c r="N11" s="47" t="s">
         <v>73</v>
       </c>
-      <c r="O11" s="45"/>
-      <c r="P11" s="45" t="s">
+      <c r="O11" s="47"/>
+      <c r="P11" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="Q11" s="45"/>
-      <c r="R11" s="45" t="s">
+      <c r="Q11" s="47"/>
+      <c r="R11" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="S11" s="45"/>
-      <c r="T11" s="45" t="s">
+      <c r="S11" s="47"/>
+      <c r="T11" s="47" t="s">
         <v>71</v>
       </c>
-      <c r="U11" s="45"/>
-      <c r="V11" s="45" t="s">
+      <c r="U11" s="47"/>
+      <c r="V11" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="W11" s="45"/>
-      <c r="X11" s="45" t="s">
+      <c r="W11" s="47"/>
+      <c r="X11" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="Y11" s="45"/>
-      <c r="Z11" s="45" t="s">
+      <c r="Y11" s="47"/>
+      <c r="Z11" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="AA11" s="45"/>
-[...8 lines deleted...]
-      <c r="AJ11" s="6"/>
+      <c r="AA11" s="47"/>
+      <c r="AB11" s="18"/>
+      <c r="AC11" s="18"/>
+      <c r="AD11" s="19"/>
+      <c r="AE11" s="8"/>
+      <c r="AF11" s="8"/>
+      <c r="AG11" s="8"/>
+      <c r="AH11" s="8"/>
+      <c r="AI11" s="8"/>
+      <c r="AJ11" s="8"/>
     </row>
     <row r="12" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A12" s="15"/>
-[...8 lines deleted...]
-      <c r="J12" s="45" t="s">
+      <c r="A12" s="17"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="47" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="45"/>
-      <c r="L12" s="45" t="s">
+      <c r="K12" s="47"/>
+      <c r="L12" s="47" t="s">
         <v>100</v>
       </c>
-      <c r="M12" s="45"/>
-      <c r="N12" s="45" t="s">
+      <c r="M12" s="47"/>
+      <c r="N12" s="47" t="s">
         <v>78</v>
       </c>
-      <c r="O12" s="45"/>
-[...2 lines deleted...]
-      <c r="R12" s="45" t="s">
+      <c r="O12" s="47"/>
+      <c r="P12" s="19"/>
+      <c r="Q12" s="19"/>
+      <c r="R12" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="S12" s="45"/>
-      <c r="T12" s="45" t="s">
+      <c r="S12" s="47"/>
+      <c r="T12" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="U12" s="45"/>
-      <c r="V12" s="45" t="s">
+      <c r="U12" s="47"/>
+      <c r="V12" s="47" t="s">
         <v>80</v>
       </c>
-      <c r="W12" s="45"/>
-      <c r="X12" s="45" t="s">
+      <c r="W12" s="47"/>
+      <c r="X12" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="Y12" s="45"/>
-      <c r="Z12" s="45" t="s">
+      <c r="Y12" s="47"/>
+      <c r="Z12" s="47" t="s">
         <v>82</v>
       </c>
-      <c r="AA12" s="45"/>
-[...8 lines deleted...]
-      <c r="AJ12" s="6"/>
+      <c r="AA12" s="47"/>
+      <c r="AB12" s="18"/>
+      <c r="AC12" s="18"/>
+      <c r="AD12" s="19"/>
+      <c r="AE12" s="8"/>
+      <c r="AF12" s="8"/>
+      <c r="AG12" s="8"/>
+      <c r="AH12" s="8"/>
+      <c r="AI12" s="8"/>
+      <c r="AJ12" s="8"/>
     </row>
     <row r="13" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A13" s="15"/>
-[...8 lines deleted...]
-      <c r="J13" s="45" t="s">
+      <c r="A13" s="17"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="K13" s="45"/>
-      <c r="L13" s="45" t="s">
+      <c r="K13" s="47"/>
+      <c r="L13" s="47" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="45"/>
-      <c r="N13" s="45" t="s">
+      <c r="M13" s="47"/>
+      <c r="N13" s="47" t="s">
         <v>85</v>
       </c>
-      <c r="O13" s="45"/>
-[...2 lines deleted...]
-      <c r="R13" s="45" t="s">
+      <c r="O13" s="47"/>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="47" t="s">
         <v>86</v>
       </c>
-      <c r="S13" s="45"/>
-      <c r="T13" s="45" t="s">
+      <c r="S13" s="47"/>
+      <c r="T13" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="U13" s="45"/>
-      <c r="V13" s="45" t="s">
+      <c r="U13" s="47"/>
+      <c r="V13" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="W13" s="45"/>
-      <c r="X13" s="45" t="s">
+      <c r="W13" s="47"/>
+      <c r="X13" s="47" t="s">
         <v>98</v>
       </c>
-      <c r="Y13" s="45"/>
-      <c r="Z13" s="45" t="s">
+      <c r="Y13" s="47"/>
+      <c r="Z13" s="47" t="s">
         <v>89</v>
       </c>
-      <c r="AA13" s="45"/>
-[...8 lines deleted...]
-      <c r="AJ13" s="6"/>
+      <c r="AA13" s="47"/>
+      <c r="AB13" s="18"/>
+      <c r="AC13" s="18"/>
+      <c r="AD13" s="19"/>
+      <c r="AE13" s="8"/>
+      <c r="AF13" s="8"/>
+      <c r="AG13" s="8"/>
+      <c r="AH13" s="8"/>
+      <c r="AI13" s="8"/>
+      <c r="AJ13" s="8"/>
     </row>
     <row r="14" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A14" s="15"/>
-[...10 lines deleted...]
-      <c r="L14" s="45" t="s">
+      <c r="A14" s="17"/>
+      <c r="B14" s="17"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="47" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="45"/>
-[...4 lines deleted...]
-      <c r="R14" s="45" t="s">
+      <c r="M14" s="47"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="19"/>
+      <c r="Q14" s="19"/>
+      <c r="R14" s="47" t="s">
         <v>91</v>
       </c>
-      <c r="S14" s="45"/>
-      <c r="T14" s="45" t="s">
+      <c r="S14" s="47"/>
+      <c r="T14" s="47" t="s">
         <v>92</v>
       </c>
-      <c r="U14" s="45"/>
-      <c r="V14" s="45" t="s">
+      <c r="U14" s="47"/>
+      <c r="V14" s="47" t="s">
         <v>93</v>
       </c>
-      <c r="W14" s="45"/>
-      <c r="X14" s="45" t="s">
+      <c r="W14" s="47"/>
+      <c r="X14" s="47" t="s">
         <v>94</v>
       </c>
-      <c r="Y14" s="45"/>
-      <c r="Z14" s="45" t="s">
+      <c r="Y14" s="47"/>
+      <c r="Z14" s="47" t="s">
         <v>95</v>
       </c>
-      <c r="AA14" s="45"/>
-[...8 lines deleted...]
-      <c r="AJ14" s="6"/>
+      <c r="AA14" s="47"/>
+      <c r="AB14" s="18"/>
+      <c r="AC14" s="18"/>
+      <c r="AD14" s="19"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="8"/>
+      <c r="AG14" s="8"/>
+      <c r="AH14" s="8"/>
+      <c r="AI14" s="8"/>
+      <c r="AJ14" s="8"/>
     </row>
     <row r="15" spans="1:38" ht="3" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A15" s="51"/>
-[...34 lines deleted...]
-      <c r="AJ15" s="12"/>
+      <c r="A15" s="50"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="18"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="18"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="18"/>
+      <c r="Y15" s="18"/>
+      <c r="Z15" s="18"/>
+      <c r="AA15" s="18"/>
+      <c r="AB15" s="18"/>
+      <c r="AC15" s="18"/>
+      <c r="AD15" s="18"/>
+      <c r="AE15" s="14"/>
+      <c r="AF15" s="14"/>
+      <c r="AG15" s="14"/>
+      <c r="AH15" s="14"/>
+      <c r="AI15" s="14"/>
+      <c r="AJ15" s="14"/>
     </row>
     <row r="16" spans="1:38" ht="3" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A16" s="18"/>
-[...34 lines deleted...]
-      <c r="AJ16" s="6"/>
+      <c r="A16" s="20"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="21"/>
+      <c r="O16" s="21"/>
+      <c r="P16" s="21"/>
+      <c r="Q16" s="21"/>
+      <c r="R16" s="21"/>
+      <c r="S16" s="21"/>
+      <c r="T16" s="21"/>
+      <c r="U16" s="21"/>
+      <c r="V16" s="21"/>
+      <c r="W16" s="21"/>
+      <c r="X16" s="21"/>
+      <c r="Y16" s="21"/>
+      <c r="Z16" s="21"/>
+      <c r="AA16" s="21"/>
+      <c r="AB16" s="21"/>
+      <c r="AC16" s="20"/>
+      <c r="AD16" s="20"/>
+      <c r="AE16" s="20"/>
+      <c r="AF16" s="20"/>
+      <c r="AG16" s="20"/>
+      <c r="AH16" s="20"/>
+      <c r="AI16" s="20"/>
+      <c r="AJ16" s="8"/>
     </row>
     <row r="17" spans="1:38" s="1" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="5"/>
-[...3 lines deleted...]
-      <c r="F17" s="5" t="s">
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G17" s="5"/>
-      <c r="H17" s="21">
+      <c r="G17" s="7"/>
+      <c r="H17" s="23">
         <v>100</v>
       </c>
-      <c r="I17" s="37"/>
-      <c r="J17" s="49">
+      <c r="I17" s="39"/>
+      <c r="J17" s="44">
         <v>100</v>
       </c>
-      <c r="K17" s="49"/>
-      <c r="L17" s="21">
+      <c r="K17" s="44"/>
+      <c r="L17" s="23">
         <v>100</v>
       </c>
-      <c r="M17" s="21"/>
-      <c r="N17" s="21">
+      <c r="M17" s="23"/>
+      <c r="N17" s="23">
         <v>100</v>
       </c>
-      <c r="O17" s="21"/>
-      <c r="P17" s="49">
+      <c r="O17" s="23"/>
+      <c r="P17" s="44">
         <v>100</v>
       </c>
-      <c r="Q17" s="49"/>
-      <c r="R17" s="21">
+      <c r="Q17" s="44"/>
+      <c r="R17" s="23">
         <v>100</v>
       </c>
-      <c r="S17" s="21"/>
-      <c r="T17" s="21">
+      <c r="S17" s="23"/>
+      <c r="T17" s="44">
         <v>100</v>
       </c>
-      <c r="U17" s="21"/>
-      <c r="V17" s="21">
+      <c r="U17" s="44"/>
+      <c r="V17" s="44">
         <v>100</v>
       </c>
-      <c r="W17" s="21"/>
-      <c r="X17" s="21">
+      <c r="W17" s="44"/>
+      <c r="X17" s="45">
         <v>100</v>
       </c>
-      <c r="Y17" s="21"/>
-      <c r="Z17" s="21">
+      <c r="Y17" s="45"/>
+      <c r="Z17" s="45">
         <v>100</v>
       </c>
-      <c r="AA17" s="21"/>
-      <c r="AB17" s="20">
+      <c r="AA17" s="45"/>
+      <c r="AB17" s="22">
         <v>100</v>
       </c>
-      <c r="AC17" s="21"/>
-[...1 lines deleted...]
-      <c r="AE17" s="5" t="s">
+      <c r="AC17" s="23"/>
+      <c r="AD17" s="22"/>
+      <c r="AE17" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="AF17" s="5"/>
-[...5 lines deleted...]
-      <c r="AL17" s="5"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7"/>
+      <c r="AI17" s="7"/>
+      <c r="AJ17" s="7"/>
+      <c r="AK17" s="7"/>
+      <c r="AL17" s="7"/>
     </row>
     <row r="18" spans="1:38" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="6"/>
-      <c r="B18" s="17" t="s">
+      <c r="A18" s="8"/>
+      <c r="B18" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C18" s="6"/>
-      <c r="D18" s="22">
+      <c r="C18" s="8"/>
+      <c r="D18" s="24">
         <v>1501</v>
       </c>
-      <c r="E18" s="23" t="s">
+      <c r="E18" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F18" s="5" t="s">
+      <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G18" s="5"/>
-      <c r="H18" s="36">
+      <c r="G18" s="7"/>
+      <c r="H18" s="38">
         <v>0.2</v>
       </c>
-      <c r="I18" s="24"/>
-      <c r="J18" s="41" t="s">
+      <c r="I18" s="26"/>
+      <c r="J18" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="K18" s="52"/>
+      <c r="L18" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="52"/>
+      <c r="N18" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="52"/>
+      <c r="P18" s="52" t="s">
         <v>110</v>
       </c>
-      <c r="K18" s="41"/>
-[...8 lines deleted...]
-      <c r="P18" s="41" t="s">
+      <c r="Q18" s="52"/>
+      <c r="R18" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="S18" s="52"/>
+      <c r="T18" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="Q18" s="41"/>
-[...4 lines deleted...]
-      <c r="T18" s="41" t="s">
+      <c r="U18" s="52"/>
+      <c r="V18" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="U18" s="41"/>
-[...12 lines deleted...]
-      <c r="AB18" s="38">
+      <c r="W18" s="52"/>
+      <c r="X18" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y18" s="46"/>
+      <c r="Z18" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA18" s="46"/>
+      <c r="AB18" s="40">
         <v>0.7</v>
       </c>
-      <c r="AC18" s="38"/>
-[...2 lines deleted...]
-      <c r="AF18" s="23" t="s">
+      <c r="AC18" s="40"/>
+      <c r="AD18" s="26"/>
+      <c r="AE18" s="26"/>
+      <c r="AF18" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="AG18" s="16"/>
-      <c r="AH18" s="26" t="s">
+      <c r="AG18" s="18"/>
+      <c r="AH18" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AI18" s="6" t="s">
+      <c r="AI18" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ18" s="6"/>
+      <c r="AJ18" s="8"/>
     </row>
     <row r="19" spans="1:38" ht="23.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A19" s="6"/>
-      <c r="B19" s="27">
+      <c r="A19" s="8"/>
+      <c r="B19" s="29">
         <v>1501</v>
       </c>
-      <c r="C19" s="28" t="s">
+      <c r="C19" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="22">
+      <c r="D19" s="24">
         <v>3000</v>
       </c>
-      <c r="E19" s="23" t="s">
+      <c r="E19" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="5" t="s">
+      <c r="F19" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G19" s="5"/>
-[...4 lines deleted...]
-      <c r="J19" s="41" t="s">
+      <c r="G19" s="7"/>
+      <c r="H19" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19" s="52"/>
+      <c r="J19" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="K19" s="52"/>
+      <c r="L19" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" s="52"/>
+      <c r="N19" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="52"/>
+      <c r="P19" s="52" t="s">
         <v>110</v>
       </c>
-      <c r="K19" s="41"/>
-[...8 lines deleted...]
-      <c r="P19" s="41" t="s">
+      <c r="Q19" s="52"/>
+      <c r="R19" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="S19" s="52"/>
+      <c r="T19" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="Q19" s="41"/>
-[...4 lines deleted...]
-      <c r="T19" s="41" t="s">
+      <c r="U19" s="52"/>
+      <c r="V19" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="U19" s="41"/>
-[...12 lines deleted...]
-      <c r="AB19" s="42" t="s">
+      <c r="W19" s="52"/>
+      <c r="X19" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y19" s="46"/>
+      <c r="Z19" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA19" s="46"/>
+      <c r="AB19" s="54" t="s">
         <v>112</v>
       </c>
-      <c r="AC19" s="42"/>
-[...2 lines deleted...]
-      <c r="AF19" s="27">
+      <c r="AC19" s="54"/>
+      <c r="AD19" s="26"/>
+      <c r="AE19" s="26"/>
+      <c r="AF19" s="29">
         <v>1500</v>
       </c>
-      <c r="AG19" s="28" t="s">
+      <c r="AG19" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH19" s="26" t="s">
+      <c r="AH19" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="AI19" s="6" t="s">
+      <c r="AI19" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ19" s="6"/>
+      <c r="AJ19" s="8"/>
     </row>
     <row r="20" spans="1:38" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="6"/>
-      <c r="B20" s="27">
+      <c r="A20" s="8"/>
+      <c r="B20" s="29">
         <v>3001</v>
       </c>
-      <c r="C20" s="28" t="s">
+      <c r="C20" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D20" s="22">
+      <c r="D20" s="24">
         <v>5000</v>
       </c>
-      <c r="E20" s="23" t="s">
+      <c r="E20" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F20" s="5" t="s">
+      <c r="F20" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G20" s="5"/>
-      <c r="H20" s="36">
+      <c r="G20" s="7"/>
+      <c r="H20" s="38">
         <v>1.9</v>
       </c>
-      <c r="I20" s="24"/>
-      <c r="J20" s="41" t="s">
+      <c r="I20" s="26"/>
+      <c r="J20" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="K20" s="52"/>
+      <c r="L20" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="M20" s="52"/>
+      <c r="N20" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O20" s="52"/>
+      <c r="P20" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="Q20" s="46"/>
+      <c r="R20" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="S20" s="52"/>
+      <c r="T20" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U20" s="52"/>
+      <c r="V20" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="W20" s="52"/>
+      <c r="X20" s="46" t="s">
         <v>110</v>
       </c>
-      <c r="K20" s="41"/>
-[...32 lines deleted...]
-      <c r="AB20" s="38">
+      <c r="Y20" s="46"/>
+      <c r="Z20" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA20" s="46"/>
+      <c r="AB20" s="40">
         <v>4.8</v>
       </c>
-      <c r="AC20" s="38"/>
-[...2 lines deleted...]
-      <c r="AF20" s="27">
+      <c r="AC20" s="40"/>
+      <c r="AD20" s="26"/>
+      <c r="AE20" s="26"/>
+      <c r="AF20" s="29">
         <v>3001</v>
       </c>
-      <c r="AG20" s="28" t="s">
+      <c r="AG20" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH20" s="26" t="s">
+      <c r="AH20" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="AI20" s="6" t="s">
+      <c r="AI20" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ20" s="6"/>
+      <c r="AJ20" s="8"/>
     </row>
     <row r="21" spans="1:38" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="6"/>
-      <c r="B21" s="27">
+      <c r="A21" s="8"/>
+      <c r="B21" s="29">
         <v>5001</v>
       </c>
-      <c r="C21" s="28" t="s">
+      <c r="C21" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D21" s="22">
+      <c r="D21" s="24">
         <v>10000</v>
       </c>
-      <c r="E21" s="23" t="s">
+      <c r="E21" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F21" s="5" t="s">
+      <c r="F21" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G21" s="5"/>
-      <c r="H21" s="36">
+      <c r="G21" s="7"/>
+      <c r="H21" s="38">
         <v>12.2</v>
       </c>
-      <c r="I21" s="24"/>
-      <c r="J21" s="50">
+      <c r="I21" s="26"/>
+      <c r="J21" s="51">
         <v>8</v>
       </c>
-      <c r="K21" s="50"/>
-      <c r="L21" s="24">
+      <c r="K21" s="51"/>
+      <c r="L21" s="26">
         <v>1.5</v>
       </c>
-      <c r="M21" s="24"/>
-[...4 lines deleted...]
-      <c r="P21" s="44">
+      <c r="M21" s="26"/>
+      <c r="N21" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O21" s="52"/>
+      <c r="P21" s="46">
         <v>6.8</v>
       </c>
-      <c r="Q21" s="44"/>
-[...4 lines deleted...]
-      <c r="T21" s="41" t="s">
+      <c r="Q21" s="46"/>
+      <c r="R21" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="U21" s="41"/>
-      <c r="V21" s="41" t="s">
+      <c r="S21" s="52"/>
+      <c r="T21" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="W21" s="41"/>
-      <c r="X21" s="24">
+      <c r="U21" s="52"/>
+      <c r="V21" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="W21" s="52"/>
+      <c r="X21" s="46">
         <v>2.8</v>
       </c>
-      <c r="Y21" s="24"/>
-      <c r="Z21" s="24">
+      <c r="Y21" s="46"/>
+      <c r="Z21" s="46">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AA21" s="24"/>
-      <c r="AB21" s="38">
+      <c r="AA21" s="46"/>
+      <c r="AB21" s="40">
         <v>26.9</v>
       </c>
-      <c r="AC21" s="38"/>
-[...2 lines deleted...]
-      <c r="AF21" s="27">
+      <c r="AC21" s="40"/>
+      <c r="AD21" s="26"/>
+      <c r="AE21" s="26"/>
+      <c r="AF21" s="29">
         <v>5001</v>
       </c>
-      <c r="AG21" s="28" t="s">
+      <c r="AG21" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH21" s="26">
+      <c r="AH21" s="28">
         <v>10000</v>
       </c>
-      <c r="AI21" s="6" t="s">
+      <c r="AI21" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ21" s="6"/>
+      <c r="AJ21" s="8"/>
     </row>
     <row r="22" spans="1:38" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="6"/>
-      <c r="B22" s="29" t="s">
+      <c r="A22" s="8"/>
+      <c r="B22" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="C22" s="28" t="s">
+      <c r="C22" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D22" s="26" t="s">
+      <c r="D22" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="E22" s="23" t="s">
+      <c r="E22" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F22" s="5" t="s">
+      <c r="F22" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G22" s="5"/>
-      <c r="H22" s="36">
+      <c r="G22" s="7"/>
+      <c r="H22" s="38">
         <v>18.5</v>
       </c>
-      <c r="I22" s="24"/>
-[...4 lines deleted...]
-      <c r="L22" s="24">
+      <c r="I22" s="26"/>
+      <c r="J22" s="51">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="K22" s="51"/>
+      <c r="L22" s="26">
         <v>1.5</v>
       </c>
-      <c r="M22" s="24"/>
-      <c r="N22" s="24">
+      <c r="M22" s="26"/>
+      <c r="N22" s="26">
         <v>57.4</v>
       </c>
-      <c r="O22" s="24"/>
-      <c r="P22" s="44">
+      <c r="O22" s="26"/>
+      <c r="P22" s="46">
         <v>15.4</v>
       </c>
-      <c r="Q22" s="44"/>
-[...4 lines deleted...]
-      <c r="T22" s="41" t="s">
+      <c r="Q22" s="46"/>
+      <c r="R22" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="U22" s="41"/>
-      <c r="V22" s="43">
+      <c r="S22" s="52"/>
+      <c r="T22" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U22" s="52"/>
+      <c r="V22" s="54">
         <v>39.799999999999997</v>
       </c>
-      <c r="W22" s="43"/>
-      <c r="X22" s="24">
+      <c r="W22" s="54"/>
+      <c r="X22" s="46">
         <v>17.2</v>
       </c>
-      <c r="Y22" s="24"/>
-      <c r="Z22" s="24">
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46">
         <v>16</v>
       </c>
-      <c r="AA22" s="24"/>
-      <c r="AB22" s="38">
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="40">
         <v>25.9</v>
       </c>
-      <c r="AC22" s="38"/>
-[...2 lines deleted...]
-      <c r="AF22" s="29" t="s">
+      <c r="AC22" s="40"/>
+      <c r="AD22" s="26"/>
+      <c r="AE22" s="26"/>
+      <c r="AF22" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="AG22" s="28" t="s">
+      <c r="AG22" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH22" s="26">
+      <c r="AH22" s="28">
         <v>15000</v>
       </c>
-      <c r="AI22" s="6" t="s">
+      <c r="AI22" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ22" s="6"/>
+      <c r="AJ22" s="8"/>
     </row>
     <row r="23" spans="1:38" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="6"/>
-      <c r="B23" s="29" t="s">
+      <c r="A23" s="8"/>
+      <c r="B23" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="C23" s="28" t="s">
+      <c r="C23" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="26" t="s">
+      <c r="D23" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="E23" s="23" t="s">
+      <c r="E23" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F23" s="5" t="s">
+      <c r="F23" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G23" s="5"/>
-      <c r="H23" s="36">
+      <c r="G23" s="7"/>
+      <c r="H23" s="38">
         <v>35</v>
       </c>
-      <c r="I23" s="24"/>
-[...4 lines deleted...]
-      <c r="L23" s="24">
+      <c r="I23" s="26"/>
+      <c r="J23" s="51">
+        <v>33.5</v>
+      </c>
+      <c r="K23" s="51"/>
+      <c r="L23" s="26">
         <v>30</v>
       </c>
-      <c r="M23" s="24"/>
-      <c r="N23" s="24">
+      <c r="M23" s="26"/>
+      <c r="N23" s="26">
         <v>42.6</v>
       </c>
-      <c r="O23" s="24"/>
-[...4 lines deleted...]
-      <c r="R23" s="48">
+      <c r="O23" s="26"/>
+      <c r="P23" s="46">
+        <v>50.2</v>
+      </c>
+      <c r="Q23" s="46"/>
+      <c r="R23" s="53">
         <v>17.600000000000001</v>
       </c>
-      <c r="S23" s="48"/>
-[...4 lines deleted...]
-      <c r="V23" s="43">
+      <c r="S23" s="53"/>
+      <c r="T23" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U23" s="52"/>
+      <c r="V23" s="54">
         <v>48.4</v>
       </c>
-      <c r="W23" s="43"/>
-      <c r="X23" s="24">
+      <c r="W23" s="54"/>
+      <c r="X23" s="46">
         <v>46.8</v>
       </c>
-      <c r="Y23" s="24"/>
-      <c r="Z23" s="24">
+      <c r="Y23" s="46"/>
+      <c r="Z23" s="46">
         <v>45.3</v>
       </c>
-      <c r="AA23" s="24"/>
-      <c r="AB23" s="38">
+      <c r="AA23" s="46"/>
+      <c r="AB23" s="40">
         <v>19.399999999999999</v>
       </c>
-      <c r="AC23" s="38"/>
-[...2 lines deleted...]
-      <c r="AF23" s="29" t="s">
+      <c r="AC23" s="40"/>
+      <c r="AD23" s="26"/>
+      <c r="AE23" s="26"/>
+      <c r="AF23" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="AG23" s="28" t="s">
+      <c r="AG23" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH23" s="26">
+      <c r="AH23" s="28">
         <v>30000</v>
       </c>
-      <c r="AI23" s="6" t="s">
+      <c r="AI23" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ23" s="6"/>
+      <c r="AJ23" s="8"/>
     </row>
     <row r="24" spans="1:38" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="6"/>
-      <c r="B24" s="29" t="s">
+      <c r="A24" s="8"/>
+      <c r="B24" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="C24" s="28" t="s">
+      <c r="C24" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D24" s="26" t="s">
+      <c r="D24" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E24" s="23" t="s">
+      <c r="E24" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F24" s="5" t="s">
+      <c r="F24" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G24" s="5"/>
-      <c r="H24" s="36">
+      <c r="G24" s="7"/>
+      <c r="H24" s="38">
         <v>17.5</v>
       </c>
-      <c r="I24" s="24"/>
-      <c r="J24" s="50">
+      <c r="I24" s="26"/>
+      <c r="J24" s="51">
         <v>25.6</v>
       </c>
-      <c r="K24" s="50"/>
-      <c r="L24" s="24">
+      <c r="K24" s="51"/>
+      <c r="L24" s="26">
         <v>22.4</v>
       </c>
-      <c r="M24" s="24"/>
-[...4 lines deleted...]
-      <c r="P24" s="44">
+      <c r="M24" s="26"/>
+      <c r="N24" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O24" s="52"/>
+      <c r="P24" s="46">
         <v>19.899999999999999</v>
       </c>
-      <c r="Q24" s="44"/>
-      <c r="R24" s="48">
+      <c r="Q24" s="46"/>
+      <c r="R24" s="53">
         <v>8.6999999999999993</v>
       </c>
-      <c r="S24" s="48"/>
-      <c r="T24" s="48">
+      <c r="S24" s="53"/>
+      <c r="T24" s="53">
         <v>42</v>
       </c>
-      <c r="U24" s="48"/>
-[...4 lines deleted...]
-      <c r="X24" s="24">
+      <c r="U24" s="53"/>
+      <c r="V24" s="54">
+        <v>11.9</v>
+      </c>
+      <c r="W24" s="54"/>
+      <c r="X24" s="46">
         <v>15.8</v>
       </c>
-      <c r="Y24" s="24"/>
-      <c r="Z24" s="24">
+      <c r="Y24" s="46"/>
+      <c r="Z24" s="46">
         <v>34.299999999999997</v>
       </c>
-      <c r="AA24" s="24"/>
-      <c r="AB24" s="38">
+      <c r="AA24" s="46"/>
+      <c r="AB24" s="40">
         <v>12.6</v>
       </c>
-      <c r="AC24" s="38"/>
-[...2 lines deleted...]
-      <c r="AF24" s="29" t="s">
+      <c r="AC24" s="40"/>
+      <c r="AD24" s="26"/>
+      <c r="AE24" s="26"/>
+      <c r="AF24" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="AG24" s="28" t="s">
+      <c r="AG24" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH24" s="26">
+      <c r="AH24" s="28">
         <v>50000</v>
       </c>
-      <c r="AI24" s="6" t="s">
+      <c r="AI24" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ24" s="6"/>
+      <c r="AJ24" s="8"/>
     </row>
     <row r="25" spans="1:38" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="6"/>
-      <c r="B25" s="29" t="s">
+      <c r="A25" s="8"/>
+      <c r="B25" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="C25" s="28" t="s">
+      <c r="C25" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D25" s="29" t="s">
+      <c r="D25" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="E25" s="23" t="s">
+      <c r="E25" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="5" t="s">
+      <c r="F25" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G25" s="5"/>
-      <c r="H25" s="36">
+      <c r="G25" s="7"/>
+      <c r="H25" s="38">
         <v>12.4</v>
       </c>
-      <c r="I25" s="24"/>
-      <c r="J25" s="50">
+      <c r="I25" s="26"/>
+      <c r="J25" s="51">
         <v>12.6</v>
       </c>
-      <c r="K25" s="50"/>
-      <c r="L25" s="24">
+      <c r="K25" s="51"/>
+      <c r="L25" s="26">
         <v>35.200000000000003</v>
       </c>
-      <c r="M25" s="24"/>
-[...4 lines deleted...]
-      <c r="P25" s="44">
+      <c r="M25" s="26"/>
+      <c r="N25" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O25" s="52"/>
+      <c r="P25" s="46">
         <v>6.5</v>
       </c>
-      <c r="Q25" s="44"/>
-      <c r="R25" s="48">
+      <c r="Q25" s="46"/>
+      <c r="R25" s="53">
         <v>59.9</v>
       </c>
-      <c r="S25" s="48"/>
-      <c r="T25" s="48">
+      <c r="S25" s="53"/>
+      <c r="T25" s="53">
         <v>58</v>
       </c>
-      <c r="U25" s="48"/>
-[...4 lines deleted...]
-      <c r="X25" s="24">
+      <c r="U25" s="53"/>
+      <c r="V25" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="W25" s="52"/>
+      <c r="X25" s="46">
         <v>14.5</v>
       </c>
-      <c r="Y25" s="24"/>
-[...4 lines deleted...]
-      <c r="AB25" s="38">
+      <c r="Y25" s="46"/>
+      <c r="Z25" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA25" s="46"/>
+      <c r="AB25" s="40">
         <v>8.1999999999999993</v>
       </c>
-      <c r="AC25" s="38"/>
-[...2 lines deleted...]
-      <c r="AF25" s="29" t="s">
+      <c r="AC25" s="40"/>
+      <c r="AD25" s="26"/>
+      <c r="AE25" s="26"/>
+      <c r="AF25" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="AG25" s="28" t="s">
+      <c r="AG25" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH25" s="26">
+      <c r="AH25" s="28">
         <v>100000</v>
       </c>
-      <c r="AI25" s="6" t="s">
+      <c r="AI25" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ25" s="6"/>
+      <c r="AJ25" s="8"/>
     </row>
     <row r="26" spans="1:38" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="6"/>
-      <c r="B26" s="23" t="s">
+      <c r="A26" s="8"/>
+      <c r="B26" s="25" t="s">
         <v>101</v>
       </c>
-      <c r="C26" s="28"/>
-      <c r="D26" s="29" t="s">
+      <c r="C26" s="30"/>
+      <c r="D26" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="E26" s="23" t="s">
+      <c r="E26" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F26" s="5" t="s">
+      <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G26" s="5"/>
-      <c r="H26" s="36">
+      <c r="G26" s="7"/>
+      <c r="H26" s="38">
         <v>2.2999999999999998</v>
       </c>
-      <c r="I26" s="24"/>
-      <c r="J26" s="50">
+      <c r="I26" s="26"/>
+      <c r="J26" s="51">
         <v>3.9</v>
       </c>
-      <c r="K26" s="50"/>
-      <c r="L26" s="24">
+      <c r="K26" s="51"/>
+      <c r="L26" s="26">
         <v>9.4</v>
       </c>
-      <c r="M26" s="24"/>
-[...4 lines deleted...]
-      <c r="P26" s="41" t="s">
+      <c r="M26" s="26"/>
+      <c r="N26" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O26" s="52"/>
+      <c r="P26" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q26" s="52"/>
+      <c r="R26" s="53">
+        <v>13.8</v>
+      </c>
+      <c r="S26" s="53"/>
+      <c r="T26" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="Q26" s="41"/>
-[...4 lines deleted...]
-      <c r="T26" s="41" t="s">
+      <c r="U26" s="52"/>
+      <c r="V26" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="U26" s="41"/>
-[...4 lines deleted...]
-      <c r="X26" s="24">
+      <c r="W26" s="52"/>
+      <c r="X26" s="46">
         <v>2.9</v>
       </c>
-      <c r="Y26" s="24"/>
-[...4 lines deleted...]
-      <c r="AB26" s="38">
+      <c r="Y26" s="46"/>
+      <c r="Z26" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA26" s="46"/>
+      <c r="AB26" s="40">
         <v>1.5</v>
       </c>
-      <c r="AC26" s="38"/>
-[...2 lines deleted...]
-      <c r="AF26" s="29" t="s">
+      <c r="AC26" s="40"/>
+      <c r="AD26" s="26"/>
+      <c r="AE26" s="26"/>
+      <c r="AF26" s="31" t="s">
         <v>102</v>
       </c>
-      <c r="AG26" s="28"/>
-[...1 lines deleted...]
-      <c r="AI26" s="6" t="s">
+      <c r="AG26" s="30"/>
+      <c r="AH26" s="32"/>
+      <c r="AI26" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ26" s="6"/>
+      <c r="AJ26" s="8"/>
     </row>
     <row r="27" spans="1:38" ht="8.1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A27" s="6"/>
-[...34 lines deleted...]
-      <c r="AJ27" s="6"/>
+      <c r="A27" s="8"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="27"/>
+      <c r="J27" s="27"/>
+      <c r="K27" s="27"/>
+      <c r="L27" s="27"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="27"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="27"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="27"/>
+      <c r="T27" s="33"/>
+      <c r="U27" s="27"/>
+      <c r="V27" s="33"/>
+      <c r="W27" s="27"/>
+      <c r="X27" s="43"/>
+      <c r="Y27" s="42"/>
+      <c r="Z27" s="43"/>
+      <c r="AA27" s="42"/>
+      <c r="AB27" s="33"/>
+      <c r="AC27" s="18"/>
+      <c r="AD27" s="18"/>
+      <c r="AE27" s="30"/>
+      <c r="AF27" s="30"/>
+      <c r="AG27" s="30"/>
+      <c r="AH27" s="30"/>
+      <c r="AI27" s="30"/>
+      <c r="AJ27" s="8"/>
     </row>
     <row r="28" spans="1:38" s="1" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="5"/>
-[...3 lines deleted...]
-      <c r="F28" s="5" t="s">
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G28" s="5"/>
-      <c r="H28" s="21">
+      <c r="G28" s="7"/>
+      <c r="H28" s="23">
         <v>100</v>
       </c>
-      <c r="I28" s="37"/>
-      <c r="J28" s="49">
+      <c r="I28" s="39"/>
+      <c r="J28" s="44">
         <v>100</v>
       </c>
-      <c r="K28" s="49"/>
-      <c r="L28" s="21">
+      <c r="K28" s="44"/>
+      <c r="L28" s="23">
         <v>100</v>
       </c>
-      <c r="M28" s="21"/>
-      <c r="N28" s="21">
+      <c r="M28" s="23"/>
+      <c r="N28" s="23">
         <v>100</v>
       </c>
-      <c r="O28" s="21"/>
-      <c r="P28" s="49">
+      <c r="O28" s="23"/>
+      <c r="P28" s="44">
         <v>100</v>
       </c>
-      <c r="Q28" s="49"/>
-      <c r="R28" s="21">
+      <c r="Q28" s="44"/>
+      <c r="R28" s="23">
         <v>100</v>
       </c>
-      <c r="S28" s="21"/>
-      <c r="T28" s="21">
+      <c r="S28" s="23"/>
+      <c r="T28" s="44">
         <v>100</v>
       </c>
-      <c r="U28" s="21"/>
-      <c r="V28" s="21">
+      <c r="U28" s="44"/>
+      <c r="V28" s="44">
         <v>100</v>
       </c>
-      <c r="W28" s="21"/>
-      <c r="X28" s="21">
+      <c r="W28" s="44"/>
+      <c r="X28" s="45">
         <v>100</v>
       </c>
-      <c r="Y28" s="21"/>
-      <c r="Z28" s="21">
+      <c r="Y28" s="45"/>
+      <c r="Z28" s="45">
         <v>100</v>
       </c>
-      <c r="AA28" s="21"/>
-      <c r="AB28" s="20">
+      <c r="AA28" s="45"/>
+      <c r="AB28" s="22">
         <v>100</v>
       </c>
-      <c r="AC28" s="32"/>
-[...1 lines deleted...]
-      <c r="AE28" s="33" t="s">
+      <c r="AC28" s="34"/>
+      <c r="AD28" s="34"/>
+      <c r="AE28" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="AF28" s="33"/>
-[...5 lines deleted...]
-      <c r="AL28" s="5"/>
+      <c r="AF28" s="35"/>
+      <c r="AG28" s="35"/>
+      <c r="AH28" s="35"/>
+      <c r="AI28" s="35"/>
+      <c r="AJ28" s="7"/>
+      <c r="AK28" s="7"/>
+      <c r="AL28" s="7"/>
     </row>
     <row r="29" spans="1:38" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A29" s="6"/>
-      <c r="B29" s="17" t="s">
+      <c r="A29" s="8"/>
+      <c r="B29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="5"/>
-[...3 lines deleted...]
-      <c r="E29" s="6" t="s">
+      <c r="C29" s="7"/>
+      <c r="D29" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="F29" s="5" t="s">
+      <c r="F29" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G29" s="5"/>
-      <c r="H29" s="24">
+      <c r="G29" s="7"/>
+      <c r="H29" s="26">
         <v>0.2</v>
       </c>
-      <c r="I29" s="24"/>
-      <c r="J29" s="41" t="s">
+      <c r="I29" s="26"/>
+      <c r="J29" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="M29" s="52"/>
+      <c r="N29" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O29" s="52"/>
+      <c r="P29" s="52" t="s">
         <v>110</v>
       </c>
-      <c r="K29" s="41"/>
-[...8 lines deleted...]
-      <c r="P29" s="41" t="s">
+      <c r="Q29" s="52"/>
+      <c r="R29" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="S29" s="52"/>
+      <c r="T29" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="Q29" s="41"/>
-[...4 lines deleted...]
-      <c r="T29" s="41" t="s">
+      <c r="U29" s="52"/>
+      <c r="V29" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="U29" s="41"/>
-[...12 lines deleted...]
-      <c r="AB29" s="38">
+      <c r="W29" s="52"/>
+      <c r="X29" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y29" s="46"/>
+      <c r="Z29" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA29" s="46"/>
+      <c r="AB29" s="40">
         <v>0.7</v>
       </c>
-      <c r="AC29" s="24"/>
-[...2 lines deleted...]
-      <c r="AF29" s="23" t="s">
+      <c r="AC29" s="26"/>
+      <c r="AD29" s="26"/>
+      <c r="AE29" s="26"/>
+      <c r="AF29" s="25" t="s">
         <v>103</v>
       </c>
-      <c r="AG29" s="23"/>
-      <c r="AH29" s="28" t="s">
+      <c r="AG29" s="25"/>
+      <c r="AH29" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="AI29" s="6" t="s">
+      <c r="AI29" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ29" s="6"/>
+      <c r="AJ29" s="8"/>
     </row>
     <row r="30" spans="1:38" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A30" s="6"/>
-[...3 lines deleted...]
-      <c r="C30" s="28" t="s">
+      <c r="A30" s="8"/>
+      <c r="B30" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="C30" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D30" s="22">
+      <c r="D30" s="24">
         <v>1500</v>
       </c>
-      <c r="E30" s="6" t="s">
+      <c r="E30" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="F30" s="5" t="s">
+      <c r="F30" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G30" s="5"/>
-      <c r="H30" s="24">
+      <c r="G30" s="7"/>
+      <c r="H30" s="26">
         <v>0.4</v>
       </c>
-      <c r="I30" s="24"/>
-      <c r="J30" s="41" t="s">
+      <c r="I30" s="26"/>
+      <c r="J30" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="K30" s="52"/>
+      <c r="L30" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="M30" s="52"/>
+      <c r="N30" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O30" s="52"/>
+      <c r="P30" s="52" t="s">
         <v>110</v>
       </c>
-      <c r="K30" s="41"/>
-[...8 lines deleted...]
-      <c r="P30" s="41" t="s">
+      <c r="Q30" s="52"/>
+      <c r="R30" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="S30" s="52"/>
+      <c r="T30" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="Q30" s="41"/>
-[...4 lines deleted...]
-      <c r="T30" s="41" t="s">
+      <c r="U30" s="52"/>
+      <c r="V30" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="U30" s="41"/>
-[...18 lines deleted...]
-      <c r="AF30" s="34" t="s">
+      <c r="W30" s="52"/>
+      <c r="X30" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y30" s="46"/>
+      <c r="Z30" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA30" s="46"/>
+      <c r="AB30" s="40">
+        <v>1.2</v>
+      </c>
+      <c r="AC30" s="26"/>
+      <c r="AD30" s="26"/>
+      <c r="AE30" s="26"/>
+      <c r="AF30" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AG30" s="28" t="s">
+      <c r="AG30" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH30" s="26" t="s">
+      <c r="AH30" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AI30" s="6" t="s">
+      <c r="AI30" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ30" s="6"/>
+      <c r="AJ30" s="8"/>
     </row>
     <row r="31" spans="1:38" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A31" s="6"/>
-      <c r="B31" s="27">
+      <c r="A31" s="8"/>
+      <c r="B31" s="29">
         <v>1501</v>
       </c>
-      <c r="C31" s="28" t="s">
+      <c r="C31" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D31" s="22">
+      <c r="D31" s="24">
         <v>3000</v>
       </c>
-      <c r="E31" s="6" t="s">
+      <c r="E31" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="F31" s="5" t="s">
+      <c r="F31" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G31" s="5"/>
-      <c r="H31" s="24">
+      <c r="G31" s="7"/>
+      <c r="H31" s="26">
         <v>2.7</v>
       </c>
-      <c r="I31" s="24"/>
-      <c r="J31" s="50">
+      <c r="I31" s="26"/>
+      <c r="J31" s="51">
         <v>3.2</v>
       </c>
-      <c r="K31" s="50"/>
-[...8 lines deleted...]
-      <c r="P31" s="44">
+      <c r="K31" s="51"/>
+      <c r="L31" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="M31" s="52"/>
+      <c r="N31" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O31" s="52"/>
+      <c r="P31" s="46">
         <v>1</v>
       </c>
-      <c r="Q31" s="44"/>
-[...4 lines deleted...]
-      <c r="T31" s="41" t="s">
+      <c r="Q31" s="46"/>
+      <c r="R31" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="U31" s="41"/>
-      <c r="V31" s="43">
+      <c r="S31" s="52"/>
+      <c r="T31" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U31" s="52"/>
+      <c r="V31" s="54">
         <v>24.7</v>
       </c>
-      <c r="W31" s="43"/>
-      <c r="X31" s="24">
+      <c r="W31" s="54"/>
+      <c r="X31" s="46">
         <v>2.2999999999999998</v>
       </c>
-      <c r="Y31" s="24"/>
-[...4 lines deleted...]
-      <c r="AB31" s="38">
+      <c r="Y31" s="46"/>
+      <c r="Z31" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA31" s="46"/>
+      <c r="AB31" s="40">
         <v>3.8</v>
       </c>
-      <c r="AC31" s="24"/>
-[...2 lines deleted...]
-      <c r="AF31" s="27">
+      <c r="AC31" s="26"/>
+      <c r="AD31" s="26"/>
+      <c r="AE31" s="26"/>
+      <c r="AF31" s="29">
         <v>1501</v>
       </c>
-      <c r="AG31" s="28" t="s">
+      <c r="AG31" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH31" s="26" t="s">
+      <c r="AH31" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="AI31" s="6" t="s">
+      <c r="AI31" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ31" s="6"/>
+      <c r="AJ31" s="8"/>
     </row>
     <row r="32" spans="1:38" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="6"/>
-      <c r="B32" s="27">
+      <c r="A32" s="8"/>
+      <c r="B32" s="29">
         <v>3001</v>
       </c>
-      <c r="C32" s="28" t="s">
+      <c r="C32" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D32" s="22">
+      <c r="D32" s="24">
         <v>5000</v>
       </c>
-      <c r="E32" s="6" t="s">
+      <c r="E32" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="5" t="s">
+      <c r="F32" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G32" s="5"/>
-      <c r="H32" s="24">
+      <c r="G32" s="7"/>
+      <c r="H32" s="26">
         <v>14.2</v>
       </c>
-      <c r="I32" s="24"/>
-      <c r="J32" s="50">
+      <c r="I32" s="26"/>
+      <c r="J32" s="51">
         <v>6.2</v>
       </c>
-      <c r="K32" s="50"/>
-      <c r="L32" s="24">
+      <c r="K32" s="51"/>
+      <c r="L32" s="26">
         <v>17.399999999999999</v>
       </c>
-      <c r="M32" s="24"/>
-      <c r="N32" s="41" t="s">
+      <c r="M32" s="26"/>
+      <c r="N32" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O32" s="52"/>
+      <c r="P32" s="46">
+        <v>10.4</v>
+      </c>
+      <c r="Q32" s="46"/>
+      <c r="R32" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="S32" s="52"/>
+      <c r="T32" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U32" s="52"/>
+      <c r="V32" s="55">
+        <v>11.9</v>
+      </c>
+      <c r="W32" s="55"/>
+      <c r="X32" s="46">
+        <v>6.9</v>
+      </c>
+      <c r="Y32" s="46"/>
+      <c r="Z32" s="46">
+        <v>14.9</v>
+      </c>
+      <c r="AA32" s="46"/>
+      <c r="AB32" s="40">
+        <v>24.5</v>
+      </c>
+      <c r="AC32" s="26"/>
+      <c r="AD32" s="26"/>
+      <c r="AE32" s="26"/>
+      <c r="AF32" s="29">
+        <v>3001</v>
+      </c>
+      <c r="AG32" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH32" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ32" s="8"/>
+    </row>
+    <row r="33" spans="1:37" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="8"/>
+      <c r="B33" s="29">
+        <v>5001</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="24">
+        <v>10000</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="7"/>
+      <c r="H33" s="26">
+        <v>50.3</v>
+      </c>
+      <c r="I33" s="26"/>
+      <c r="J33" s="51">
+        <v>64.2</v>
+      </c>
+      <c r="K33" s="51"/>
+      <c r="L33" s="26">
+        <v>25.1</v>
+      </c>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26">
+        <v>100</v>
+      </c>
+      <c r="O33" s="26"/>
+      <c r="P33" s="46">
+        <v>61.9</v>
+      </c>
+      <c r="Q33" s="46"/>
+      <c r="R33" s="53">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="S33" s="53"/>
+      <c r="T33" s="53">
+        <v>100</v>
+      </c>
+      <c r="U33" s="53"/>
+      <c r="V33" s="54">
+        <v>58.6</v>
+      </c>
+      <c r="W33" s="54"/>
+      <c r="X33" s="46">
+        <v>54.1</v>
+      </c>
+      <c r="Y33" s="46"/>
+      <c r="Z33" s="46">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="AA33" s="46"/>
+      <c r="AB33" s="41">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="AC33" s="26"/>
+      <c r="AD33" s="26"/>
+      <c r="AE33" s="26"/>
+      <c r="AF33" s="29">
+        <v>5001</v>
+      </c>
+      <c r="AG33" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH33" s="28">
+        <v>10000</v>
+      </c>
+      <c r="AI33" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ33" s="8"/>
+    </row>
+    <row r="34" spans="1:37" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A34" s="8"/>
+      <c r="B34" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="7"/>
+      <c r="H34" s="26">
+        <v>14.4</v>
+      </c>
+      <c r="I34" s="26"/>
+      <c r="J34" s="51">
+        <v>3.6</v>
+      </c>
+      <c r="K34" s="51"/>
+      <c r="L34" s="26">
+        <v>27.9</v>
+      </c>
+      <c r="M34" s="26"/>
+      <c r="N34" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O34" s="52"/>
+      <c r="P34" s="46">
+        <v>16.3</v>
+      </c>
+      <c r="Q34" s="46"/>
+      <c r="R34" s="53">
+        <v>26.9</v>
+      </c>
+      <c r="S34" s="53"/>
+      <c r="T34" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U34" s="52"/>
+      <c r="V34" s="54">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="W34" s="54"/>
+      <c r="X34" s="46">
+        <v>19.3</v>
+      </c>
+      <c r="Y34" s="46"/>
+      <c r="Z34" s="46">
+        <v>9</v>
+      </c>
+      <c r="AA34" s="46"/>
+      <c r="AB34" s="40">
+        <v>11.6</v>
+      </c>
+      <c r="AC34" s="26"/>
+      <c r="AD34" s="26"/>
+      <c r="AE34" s="26"/>
+      <c r="AF34" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG34" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH34" s="28">
+        <v>15000</v>
+      </c>
+      <c r="AI34" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ34" s="8"/>
+    </row>
+    <row r="35" spans="1:37" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A35" s="8"/>
+      <c r="B35" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="7"/>
+      <c r="H35" s="26">
+        <v>11.1</v>
+      </c>
+      <c r="I35" s="26"/>
+      <c r="J35" s="51">
+        <v>19.7</v>
+      </c>
+      <c r="K35" s="51"/>
+      <c r="L35" s="26">
+        <v>21.2</v>
+      </c>
+      <c r="M35" s="26"/>
+      <c r="N35" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O35" s="52"/>
+      <c r="P35" s="46">
+        <v>6.6</v>
+      </c>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="53">
+        <v>14.3</v>
+      </c>
+      <c r="S35" s="53"/>
+      <c r="T35" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U35" s="52"/>
+      <c r="V35" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="W35" s="52"/>
+      <c r="X35" s="46">
+        <v>14.1</v>
+      </c>
+      <c r="Y35" s="46"/>
+      <c r="Z35" s="46">
+        <v>7.2</v>
+      </c>
+      <c r="AA35" s="46"/>
+      <c r="AB35" s="40">
+        <v>10.9</v>
+      </c>
+      <c r="AC35" s="26"/>
+      <c r="AD35" s="26"/>
+      <c r="AE35" s="26"/>
+      <c r="AF35" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG35" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH35" s="28">
+        <v>30000</v>
+      </c>
+      <c r="AI35" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ35" s="8"/>
+    </row>
+    <row r="36" spans="1:37" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A36" s="8"/>
+      <c r="B36" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="7"/>
+      <c r="H36" s="26">
+        <v>3.7</v>
+      </c>
+      <c r="I36" s="26"/>
+      <c r="J36" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="K36" s="51"/>
+      <c r="L36" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="M36" s="52"/>
+      <c r="N36" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O36" s="52"/>
+      <c r="P36" s="46">
+        <v>3.6</v>
+      </c>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="53">
+        <v>7.1</v>
+      </c>
+      <c r="S36" s="53"/>
+      <c r="T36" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U36" s="52"/>
+      <c r="V36" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="W36" s="52"/>
+      <c r="X36" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="Y36" s="46"/>
+      <c r="Z36" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA36" s="46"/>
+      <c r="AB36" s="40">
+        <v>6</v>
+      </c>
+      <c r="AC36" s="26"/>
+      <c r="AD36" s="26"/>
+      <c r="AE36" s="26"/>
+      <c r="AF36" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG36" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH36" s="28">
+        <v>50000</v>
+      </c>
+      <c r="AI36" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ36" s="8"/>
+    </row>
+    <row r="37" spans="1:37" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A37" s="8"/>
+      <c r="B37" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="7"/>
+      <c r="H37" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="I37" s="26"/>
+      <c r="J37" s="52" t="s">
         <v>109</v>
       </c>
-      <c r="O32" s="41"/>
-[...8 lines deleted...]
-      <c r="T32" s="41" t="s">
+      <c r="K37" s="52"/>
+      <c r="L37" s="26">
+        <v>8.4</v>
+      </c>
+      <c r="M37" s="26"/>
+      <c r="N37" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O37" s="52"/>
+      <c r="P37" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="Q37" s="46"/>
+      <c r="R37" s="53">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="S37" s="53"/>
+      <c r="T37" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U37" s="52"/>
+      <c r="V37" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="U32" s="41"/>
-[...21 lines deleted...]
-      <c r="AG32" s="28" t="s">
+      <c r="W37" s="52"/>
+      <c r="X37" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="Y37" s="46"/>
+      <c r="Z37" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA37" s="46"/>
+      <c r="AB37" s="40">
+        <v>1.8</v>
+      </c>
+      <c r="AC37" s="26"/>
+      <c r="AD37" s="26"/>
+      <c r="AE37" s="26"/>
+      <c r="AF37" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="AG37" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="AH32" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AI32" s="6" t="s">
+      <c r="AH37" s="28">
+        <v>100000</v>
+      </c>
+      <c r="AI37" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ32" s="6"/>
+      <c r="AJ37" s="8"/>
     </row>
-    <row r="33" spans="1:36" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="F33" s="5" t="s">
+    <row r="38" spans="1:37" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A38" s="8"/>
+      <c r="B38" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="C38" s="30"/>
+      <c r="D38" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F38" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="G33" s="5"/>
-[...55 lines deleted...]
-      <c r="AI33" s="6" t="s">
+      <c r="G38" s="7"/>
+      <c r="H38" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="I38" s="26"/>
+      <c r="J38" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="K38" s="52"/>
+      <c r="L38" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="M38" s="52"/>
+      <c r="N38" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="O38" s="52"/>
+      <c r="P38" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q38" s="52"/>
+      <c r="R38" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="S38" s="52"/>
+      <c r="T38" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="U38" s="52"/>
+      <c r="V38" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="W38" s="52"/>
+      <c r="X38" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="Y38" s="46"/>
+      <c r="Z38" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA38" s="46"/>
+      <c r="AB38" s="54" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC38" s="54"/>
+      <c r="AD38" s="26"/>
+      <c r="AE38" s="26"/>
+      <c r="AF38" s="31" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG38" s="30"/>
+      <c r="AH38" s="32"/>
+      <c r="AI38" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AJ33" s="6"/>
+      <c r="AJ38" s="8"/>
     </row>
-    <row r="34" spans="1:36" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-[...75 lines deleted...]
-      <c r="AJ34" s="6"/>
+    <row r="39" spans="1:37" ht="3" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A39" s="14"/>
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
+      <c r="N39" s="14"/>
+      <c r="O39" s="14"/>
+      <c r="P39" s="14"/>
+      <c r="Q39" s="14"/>
+      <c r="R39" s="14"/>
+      <c r="S39" s="14"/>
+      <c r="T39" s="14"/>
+      <c r="U39" s="14"/>
+      <c r="V39" s="14"/>
+      <c r="W39" s="14"/>
+      <c r="X39" s="14"/>
+      <c r="Y39" s="14"/>
+      <c r="Z39" s="14"/>
+      <c r="AA39" s="14"/>
+      <c r="AB39" s="14"/>
+      <c r="AC39" s="14"/>
+      <c r="AD39" s="14"/>
+      <c r="AE39" s="14"/>
+      <c r="AF39" s="14"/>
+      <c r="AG39" s="14"/>
+      <c r="AH39" s="14"/>
+      <c r="AI39" s="14"/>
+      <c r="AJ39" s="14"/>
     </row>
-    <row r="35" spans="1:36" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-[...75 lines deleted...]
-      <c r="AJ35" s="6"/>
+    <row r="40" spans="1:37" ht="8.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A40" s="8"/>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+      <c r="O40" s="8"/>
+      <c r="P40" s="8"/>
+      <c r="Q40" s="8"/>
+      <c r="R40" s="8"/>
+      <c r="S40" s="8"/>
+      <c r="T40" s="8"/>
+      <c r="U40" s="8"/>
+      <c r="V40" s="8"/>
+      <c r="W40" s="8"/>
+      <c r="X40" s="8"/>
+      <c r="Y40" s="8"/>
+      <c r="Z40" s="8"/>
+      <c r="AA40" s="8"/>
+      <c r="AB40" s="8"/>
+      <c r="AC40" s="8"/>
+      <c r="AD40" s="8"/>
+      <c r="AE40" s="8"/>
+      <c r="AF40" s="8"/>
+      <c r="AG40" s="8"/>
+      <c r="AH40" s="8"/>
+      <c r="AI40" s="8"/>
+      <c r="AJ40" s="8"/>
     </row>
-    <row r="36" spans="1:36" ht="21.95" customHeight="1" x14ac:dyDescent="0.5">
-[...266 lines deleted...]
-      <c r="A40" s="40" t="s">
+    <row r="41" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A41" s="2" t="s">
         <v>113</v>
       </c>
+      <c r="B41" s="5"/>
+      <c r="F41" s="4"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="4"/>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+      <c r="K41" s="4"/>
+      <c r="L41" s="4"/>
+      <c r="M41" s="4"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="4"/>
+      <c r="P41" s="4"/>
+      <c r="Q41" s="4"/>
+      <c r="R41" s="4"/>
+      <c r="S41" s="4"/>
+      <c r="T41" s="4"/>
+      <c r="U41" s="4"/>
+      <c r="W41" s="4"/>
+      <c r="Y41" s="5"/>
+      <c r="Z41" s="4"/>
+      <c r="AA41" s="4"/>
+      <c r="AB41" s="4"/>
+      <c r="AC41" s="4"/>
+      <c r="AD41" s="4"/>
+      <c r="AK41" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="223">
-[...42 lines deleted...]
-    <mergeCell ref="T9:U9"/>
+  <mergeCells count="252">
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="Z30:AA30"/>
+    <mergeCell ref="Z31:AA31"/>
+    <mergeCell ref="Z36:AA36"/>
+    <mergeCell ref="Z37:AA37"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="AB38:AC38"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="Z32:AA32"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="Z19:AA19"/>
+    <mergeCell ref="Z20:AA20"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="Z26:AA26"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AB6:AC6"/>
+    <mergeCell ref="AB7:AC7"/>
+    <mergeCell ref="AB8:AC8"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="AB19:AC19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="Z14:AA14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="R5:AA5"/>
+    <mergeCell ref="R6:AA6"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J22:K22"/>
     <mergeCell ref="AF9:AI9"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="X13:Y13"/>
     <mergeCell ref="Z10:AA10"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="R12:S12"/>
     <mergeCell ref="X12:Y12"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="T12:U12"/>
     <mergeCell ref="V12:W12"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="J12:K12"/>
-    <mergeCell ref="J21:K21"/>
-[...131 lines deleted...]
-    <mergeCell ref="A40:XFD40"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="Z7:AA7"/>
+    <mergeCell ref="N12:O12"/>
+    <mergeCell ref="Z12:AA12"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="Z13:AA13"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="J5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="J6:O6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="J7:M7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="J8:M8"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="X10:Y10"/>
     <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="Z24:AA24"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="AB9:AC9"/>
+    <mergeCell ref="AB10:AC10"/>
     <mergeCell ref="Z29:AA29"/>
-    <mergeCell ref="X30:Y30"/>
-[...19 lines deleted...]
-    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="X26:Y26"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.11811023622047245" top="0.55118110236220474" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B22:B25 D22:D26 D29:D38 B30:B37 AH18:AH25 AF22:AF25 AF30:AF37 AH29:AH37" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>