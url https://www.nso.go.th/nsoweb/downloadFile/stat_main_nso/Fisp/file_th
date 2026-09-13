--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\phchabun430\Desktop\งานเอิท\4. อัพตาราง\สศส\2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FB14F54-5E98-4E86-9D7E-7F3AA99CDDC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC6EF34B-0254-4ACB-B31D-67FC6B73C265}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{0A4DD6C7-EDE0-4E5A-85D4-82F3473AC477}"/>
   </bookViews>
   <sheets>
     <sheet name="ตาราง ค.4" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>กลุ่มครัวเรือน</t>
   </si>
   <si>
     <t>ร้อยละของประชากร</t>
   </si>
   <si>
     <t>ร้อยละส่วนแบ่งของรายได้ประจำ</t>
   </si>
   <si>
     <t>รายได้ประจำต่อคนต่อเดือน (บาท)</t>
   </si>
   <si>
@@ -64,66 +64,66 @@
   <si>
     <t>Per capita current income</t>
   </si>
   <si>
     <t>Percentage share of population</t>
   </si>
   <si>
     <t>Percentage share of current income</t>
   </si>
   <si>
     <t>Per capita current income (Baht)</t>
   </si>
   <si>
     <t>Gini coefficient (quintile groups)</t>
   </si>
   <si>
     <t>Quintile group by current income</t>
   </si>
   <si>
     <t>สัมประสิทธิ์ของความไม่เสมอภาค (5 กลุ่ม)</t>
   </si>
   <si>
     <t xml:space="preserve">         (รายได้สูงสุด)      5     (Highest  income)</t>
   </si>
   <si>
+    <t>ตาราง ค.4 ส่วนแบ่งรายได้ประจำของครัวเรือน โดยการจำแนกครัวเรือนเป็น 5 กลุ่ม</t>
+  </si>
+  <si>
     <t>Table C.4 Share of Households Current Income by Quintile Groups</t>
   </si>
   <si>
     <t xml:space="preserve">                              2</t>
   </si>
   <si>
     <t xml:space="preserve">                              3</t>
   </si>
   <si>
     <t xml:space="preserve">                              4</t>
   </si>
   <si>
     <t xml:space="preserve">ที่มา: การสำรวจภาวะเศรษฐกิจและสังคมของครัว พ.ศ.2568 สำนักงานสถิติจังหวัดเพชรบูรณ์ </t>
-  </si>
-[...1 lines deleted...]
-    <t>ตารางที่ ค.4 ส่วนแบ่งรายได้ประจำของครัวเรือน โดยการจำแนกครัวเรือนเป็น 5 กลุ่ม</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="167" formatCode="#,##0.000\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="168" formatCode="#,##0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ "/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="16"/>
       <name val="Angsana New"/>
       <charset val="222"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Angsana New"/>
       <family val="1"/>
     </font>
     <font>
@@ -234,59 +234,58 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -701,341 +700,309 @@
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA8526D6-9426-42F9-8651-31A45B50C4E4}">
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E24"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.140625" defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="42.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="44.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="44.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="44.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="0.85546875" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+    </row>
+    <row r="2" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+    </row>
+    <row r="3" spans="1:5" ht="3.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="8"/>
+      <c r="B3" s="8"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="10"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="13"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A8" s="15"/>
+      <c r="B8" s="15"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="5"/>
+    </row>
+    <row r="9" spans="1:5" ht="8.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A9" s="14"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="5"/>
+    </row>
+    <row r="10" spans="1:5" ht="30.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="19">
+        <v>24</v>
+      </c>
+      <c r="C10" s="29">
+        <v>9.4</v>
+      </c>
+      <c r="D10" s="31">
+        <v>3836</v>
+      </c>
+      <c r="E10" s="5"/>
+    </row>
+    <row r="11" spans="1:5" ht="30.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="22">
+        <v>21.6</v>
+      </c>
+      <c r="C11" s="20">
+        <v>12.9</v>
+      </c>
+      <c r="D11" s="31">
+        <v>5880</v>
+      </c>
+      <c r="E11" s="5"/>
+    </row>
+    <row r="12" spans="1:5" ht="30.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="23">
+        <v>21.1</v>
+      </c>
+      <c r="C12" s="20">
+        <v>16.5</v>
+      </c>
+      <c r="D12" s="31">
+        <v>7676</v>
+      </c>
+      <c r="E12" s="28"/>
+    </row>
+    <row r="13" spans="1:5" ht="30.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A13" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="26">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="C13" s="12">
+        <v>20.2</v>
+      </c>
+      <c r="D13" s="27">
+        <v>10637</v>
+      </c>
+      <c r="E13" s="5"/>
+    </row>
+    <row r="14" spans="1:5" ht="30.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A14" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="23">
+        <v>14.7</v>
+      </c>
+      <c r="C14" s="23">
+        <v>41</v>
+      </c>
+      <c r="D14" s="27">
+        <v>27486</v>
+      </c>
+      <c r="E14" s="5"/>
+    </row>
+    <row r="15" spans="1:5" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A15" s="15"/>
+      <c r="B15" s="15"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="5"/>
+    </row>
+    <row r="16" spans="1:5" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A16" s="10"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5" ht="25.9" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A17" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="14"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5" ht="25.9" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A18" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="14"/>
+      <c r="C18" s="30">
+        <v>0.28199999999999997</v>
+      </c>
+      <c r="D18" s="14"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5" ht="25.9" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A19" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="14"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="31">
+        <v>9821</v>
+      </c>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5" ht="25.9" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="14"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5" ht="9" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A21" s="15"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="5"/>
+    </row>
+    <row r="22" spans="1:5" ht="3" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+    </row>
+    <row r="23" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+    </row>
+    <row r="24" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A24" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="4"/>
-[...269 lines deleted...]
-      <c r="E29" s="6"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="A11:A13" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>